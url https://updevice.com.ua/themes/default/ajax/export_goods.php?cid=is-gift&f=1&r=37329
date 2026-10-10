--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808f5040bfa1b4200430701d710cb141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac22c6ece7572a9f4994cfe30bd6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdd9a0c3f4644c668f75c347c44af53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb53133b21bd2a3672ed3ae9b4ae1d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f74060c9c8ac20b4e85db3ebd35115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d503377c36cb8699bdef56ec7b4a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8089cc36b3971c32d8cffcb2cb26b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4567013a1fa212f9e4ce81249589c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e0e6b247039ff70868edbcc0649d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2cffdaa3a43d6322e3fada9b159ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b123f32fbee761c2dcd22e17cc0b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd5809b24a42c0f7f6561e142de35512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dc4f517f45095c3ae37ec4a32ed9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbc55c4ff083d451ba85aa28bd23c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbcca61c89d9842f88bc097431885115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922031854eeb59bfd7d39e4f4eb963aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f88324449c2b623827576724b9ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200f03c4bbfddcccdf02a80f1039dfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817e004a124d38dc1e8079e3dfd20c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01c365d8b3737f63bf52c3067771a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11399ad54e4f4727caa660fef331c13621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659895ac1bfc783d194f398a03c42b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7654e1fc96d625e7aaaa05459a4e9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fdd08d1521786ed588fe5e960434324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375baee1d7f7e87a2f28409864c067f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cbe208e514df53e957b4f6c25c09026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3fd0154617f36b4417e18e17bbc0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aa3976ca87fe8bd0d7a451b80943e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622008d59bc484c64aefba7d99ea5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e56fc11f40839047771e6abe3cce030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645fe5a796d782fe94397d22b991b4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1f5fabba75ddefb246ab1c09453a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aee7290be4578d28ac6a76a801c5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aab45ccc62d068a4f3cb325f9055234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464f61aa3db0b9e9d41e6742eca314435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2dc3962358388ace47ecf6c52872036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c4028ad237935d1fa347ea37614a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9568d5add79b5655f1f9682919c54338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf067a2971ba13763731cdf0452db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b20fba76d18e695ef13cda0e2d678140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0a298d5d00d60badf72274192b92741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51d9b99b0ec0e4e1ed99f373f12f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e233da1d9d8af57ac6f4885a706b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f8cb5091d8a61cec170c4ffb43a8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f166b709ba13484d496a3b8ac4438045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eac3e200660c48dda331cd5bb0f1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93dfefa14ad37adb2a0fe4c22820c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d720ecb985dec0dc63f3c6eb164548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceacf7d9258bf6ab7a34adffc28c56e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023789c0b53dcf206d095c29097e2e8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c5bed61cfe845c03acf810c064d6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae65c5f80819595279752fda0c6de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8479bcc93a98172232493c1aa5cc9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de91f5517001c9d38c2f0ac646cb24954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4863a4384ea0aed07bc702b364cadf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d534c10245196d97244c1066b2d7a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed2648d5634aec5228e3599d10bd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9203d5d142096988c2490e65b01f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106377d9cf3c3ef3dfbeb9ce8dfd41359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aa65548b8fe2289b297d2f144fd3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c083087ef05ac1f89afed5055e343b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdda9f2b219c14884b114ab34d19f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14e46b74dc34232e1718a091b0ca363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccfb5e9f5335feb06bc4c2de67ea1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109786877eaa88ee4a900b87e9d67d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93754a7b1b6b0e7a9d331053f7a1b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743197b7b552213631d1872680b0f1467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaff1c92bd921722767f512a3d758068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20df744df0b02bf140858d7835009d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6a74b698fac33adef366d3a77b3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5927214bace969be8c7ca87e8cca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c469e9007ef0e8d00a9fcd036fded72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963e8165663e05e1da014c8f932680573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879dae7b37362df563739de7151f52674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf47240d609f6114f11252a9311d7f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321b60ae9b805e700c4b0e0388a73a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb79391b526d0a1f9cd07033c5b6af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c6ad72e8e6796fbd76276e21347a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc99dcec95a043c3a3adff2bfbf7eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fcd1454a7ac9785e4bafbb5d9503a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2c4b8be029141a11362ac700478d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cf997d957c44b09e7276fb0a40d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89dfdd4ee68c389b057b63bca01f3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54fb92fbad78c52a6e53c852acca8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9ca6d18344c58b2c964c2edb74d5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36b80c8de3455b982f01685609ef9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c619ba00e46e041e5b00b55de214a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65708a2bd536608df9df0c79306508d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec06e9f60ff02da5b6fe45a4d89abc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d3561790f6a82298824ea364ce69990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dac5b4594636635d7c59598d249d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528ef100d1f7628c0f98f7fda5a8ff992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea307a9b55fcbf5f53d17e311ef8ced93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef72c77f75d0b4d756277f60696a17f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d88b0358943fcdad65a40d3cdb0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29150c22bbf57d9fd1f47588b49aab4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d60b44cbfc1398fd92c563a05acbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be0048cb4ed8ce0131a58be4a1d5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3256e0c9d364be9c854c624a2842d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9539f6e43293b2896d0f4fb7bcac4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69772b59b6111dcdeed57f1bc93b22e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba1b60d53f063f8318149bbb53f8f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b8f40e63e38e34f6054e0b0eb3f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c6620f677bbcf5dec50a854635338104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c564cdde2eca376497ff491953474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1ced18ad9adb7cc02320550325dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800cfe0037250d58064aaa182731bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8fe107c424ef66238c86201adc1f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdc33f0dd0c75b171f35467f525b4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6dc93677956abb176a9d2d9532b77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ea1430ef0dffc845636724ef5ce0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946471e1317a5a3f2ec889b1dd5fcc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021bcff55c9ce90b98f156a307b630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc64bd68004ab55091db193628e7ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7def167609475f591098fe4ece575f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e82a761e3b4fd29dd47efbba78b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af108c1e711ea0f9c94abebd4c50b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1aca7428145209635b46bea739ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d5f8a914f4e0b3a2d47fafd3fe7d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cfdc9a4c175063eeac9b45fb74643120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d09d748942a6dd03267aedc0ad4500121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405693a77782df1c175e33c6942cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7dfef874a551aca70e7aa96295d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c5f87c128c5d4244da64da306d401124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c588a6282dbfa3b553ca6ce7cd11a0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d6a001bfa4c13a69c3310509bb58c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af246f50fd408e62e5ae301e431c62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed0dc3a5d1caab891a514d3e4c982128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc9924602e26a219c853f0b1bcf207129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8150ea316c59d391ca5d3faa8d3c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801338a946cb8436684c967db9baba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ae356ca3d3194d9c936eed4607bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026f5120bc8a693a45607c29444fc39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c236d565ebc013717e28694143941b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3dbd94b8098faa8a85be8aeb53ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb12240c276a5c68ee870d2864a0889136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751863e3f2094c3c0e8728ce473111b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2328d3c839a9ca4015787897442ac2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54d62cb6a400e48c6c5553b7edd85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970efee6593e92cee6d6a61d053848e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9347b07bcdce90182dba632035344141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0339e9fc6080fc23c2e916835cc0ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2f9ae836d479da3da8d91538719af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbaa522f51119326f9175cdb3de338144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093cd3f9cca96b151deba9804e036f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981a592085ce87c2cb79e3e9b01f11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcd7ee2ea1849db9c3715a550765b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1186026296f473e28b674ea8949b9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474775270338e9ce5a557d7d0512045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e20fa658b963b3027a4c1b126340d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4178a37b491c91bf12b425197bf44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561b05295acc698bb99d3c3a7876d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e62c8d20e577eb621879d60be0a545153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cee337aab8ddaf798a3c8675a00db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3366bc00ea150007f79ef54c4567155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d01ba0603d17c1a86e5bcc26c85b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249063d4884bf7f224f39ca909fd495b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513333249607768fce9ccd9345629af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a249975350c57b76be5078be49d0dc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1ba83a83a975542fc85ecc837bfa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eab4b375f30c054f88c7dcbd2d3f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b744f8be1b39fccfa4ee2ab20781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8aaef7845b5bc6dfb0042e687bd1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af74c048927e90b6f8fc775618b16a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaacde6d317382faff552a473a258ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413fd48215e690e143f77e221287fd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182b9d87562bc37f0661ba196ca04fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939940107378ec274a311892ec22dc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8644835874907f16bcbf5fabbb0c38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e921d7a32c5840adcb82ead51c9f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5d096fee6dd1b80dcb9c6a12d960171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a443acc5415217caba05bf3fb61b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314792e78ee73355650aa6300a0e7fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9c347f72534acf5efedb9f0541a75174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de4a0b2f57948b3b6dfb4165c1272c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca31357a55eb801e8feda456860ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee0081415165b2f508acf999b5e7d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a84d1720d9b6ab74cb0c6552c296ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ca1ba61fea8651d7de147f4a743c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2ee29cffb52948d9e6097a1efe5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd0eba3cee35c502edc4ba7c56854181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b51aa3f081127da8fbebc5b22159c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd514df54e1243b7f7980ee4fe91e00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964440f86c34dcc5283ad742cbba6e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3067274f72f5e5bf3ab6a05841352185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd34fabdcdcbe0ed1babe2e08cfbf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee908498f437ae289a8c9ac37e5d2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050db3086bb13a60a2f35741042c8c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ce79d9e17444633daf057c21d1b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3f6e283750d883be1be57568eddc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982740ed8ea4660cd5011140c3217109191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d0c113744cea0beffb4ad9b122221192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb656f2a07edeb91097bf35ef6f195d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53938260caaed05f8ad6f22da60e134c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf71eacb990b83367843f463398d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9dc8ed733dc2666a7af31bc30975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7d84d8d820855c6e18795361194a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257fdd860ffb1e17cc0cb0c4c49ee58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d1c09a552dbf2c6da4fa97183fcb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888dba5b1966b6df383bd533231ef59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f8d95341df5c994125565bd53522201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b8887eac9a43b10d2889e0adf2ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6284f7cd4a0ccf3e5f7922503ec1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e406977704aa28fb24b5d4509105204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a0d3f02c42edd0f65629e5b3fae0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67ac75851df2804b98f9ceb400f1e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08285110d9290bad418ebfa36637e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d67b692873a906019b4f045c3f862208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f51108995bb6aef57b91cf64ec16e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6e5f01b57942f541c43aeeaaf052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fccfc33da1f8f08a21a4d646c96b90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36621909d416a8b37dcd0f1ca90165212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82628841752bd7a893312685a94b4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f71ca63688d1f9d2e50ecf13418cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0ab27c3be51d08e62a90c09874d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0a1047b1194761a3a9ed6ca4aa58f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9c2e6cd0def009a4bcf0d552e7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb121a0c2393c47d3efa3f8490dc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1426c705ada1779ac233a90ba4f0014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb572b9f46d7f508d63d09c832546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea6cc24811fa904afb25c4926b7219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14b3256bc431c6a260002390f609b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e436b8a6e29359652d23ae2abf1cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f251cab557a4d27a8f9119e7caa3d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe7d538d5e10bfa49f8232d3f9c2bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168c84ba2ed7d5b3f7829acef9dd2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a200616adea2586dc3e97ca37b1efc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80677aac3d447a4ac9c947c835d9a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08220e830dccb43dc5959e45a1899c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4b56cb3fa193f0be45976341f5353230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215f87e1ba0cca558a01b7d76f54430231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc1e5da947e8b498c6ba0dd384fa8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0189abf8ef9fa34604728d0873a6b75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa568df8d0bd3fc10b42bde23e876c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c9cddb517dbe0d3c2152e0ec975b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6cb00e087810c37280b4354572fae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7dfc014a517e04f51dbbbf957791237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c790b83afe04afbae50767c5ff9ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bcc3077971ae67cae7d4368db1479239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f093011254305dc4900904500e81b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545e750aed4beac4c92d5d98cc5d2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dceb0d19aa18b2b7acdee1e131df56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c1d07a9651108102b54cc925c66d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c3d60868a0489e7cc7937283228b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9b56a80ffdfff38dfbbeeaaaec83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e307527964a602eb7d2a6a48e09655246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e291f665f302e810d842ac0d91b4e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85a8681af9be8ed30989825f09d0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfbbac09b55d23f0c9c418bae4a64f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28521862d14c2b46bc0172a912675c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648ac1209241d46c576e9796fe3821251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1457a2456038bb8b7f83b06f5a628252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827ff7d6ea6774fb595863080eda829253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd8d13add70404ced3f7f1e39009a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943c8dfa15e49e5d06ee62ca04e04a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d6c2c428fea022b6a5e9680aae69a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef8d7cb0acc6f8eb0c5bafad6ba52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302dc12e1c02a2e7c0ef9dfd3aa60bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc40d68af1747365d52bf7a5a8edb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e967b3949b99f1934a336956f6b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa738957fe0f8ca57352c457f6faf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25c1718a0682d465b7196797d32e63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c24a877474f4d7a124ca8b86ead53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59037815de0e1d9a6f2d46c2ca0788264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd60f2551aba98ef906659aabcc1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a888566df0f74ded553c14de27d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc685e8d3170c1368ceb35fa06924a4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe622175bc4a90ad64bce5c90c98e00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b36e97f1384a33176600cb70d8c82b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf921fae8091cabbad610694ec1b69e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acce3334efc35a3cf23cc2fb9cc5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c06d77d6ae93b44d482965f48ea06f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ad016dd0c88f60342e971546c77c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906051664ac58928ab0a8c46e4a1548274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24558e975654267beaa351734127cb80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b660949033a45ed24daae12977edb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefeff2b93e33ceb3038abb8ec7ff72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79477222af631318a513a88aa04c48c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011a3f13c92775b810036bdc63e79e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c0e164f1929e16764aeddc14dbb85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd549e4c208b0a496d9e847cffd9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e9c2e116e018f7075bee1ab150c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641ee05789a0204289f5ccada312616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a3b3dbebe33a976ca79a20349279284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888018a266bfe80d6a87b8ba7d64920a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7bef968a588d493be3f08d00c1c0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8d562be95e8f96f7654855e7d2cf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca55c31972b746b7697aaca40778e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc073c969f440b51c7ba8c606c5c566289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af82c0ed77aadd1612e1da157dfe1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c111dd59b6fccd29c7a8088fc40ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c00cc55eb1ec12a94d3933d73ad32e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74033cd750b024445121db4b971f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f770c08a819243481583aa3c92d11c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bca46acb11adfc98f1eb7d0cd2cf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e40cd1d8bbcd2724c5c7933dd71a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb074a82fe8081de97bd3a59f0ba2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db4b8a0030bc8f628ffab3a58a3c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aa3803f3fea67c264215c641fbcc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73742e57dafd89de590be7e53ca0037300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f0c52151053e1c183fe828ad46a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f94164f7e82020f0691aa4c42b4b28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055dd52862df4aab97508481964315b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e5deed0f7790fb912f51e57445fdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb8545453de1564677ec71160dde0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0daac0521dc1dd03b0f444c7815a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf282cf8b3aeb320772a8c6ef9b08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96de6074c1530db6ff6d682f645db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa3c50fb9468f60601d3820dd48395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c92d3c9a37e428b7a319a3ff2dbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e039bd34ea4948b07668c2c9d5e32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47bcbdd8ff4d0f01ec275bb1aa017312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5048f9109a09b2b52ec89919e9bf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d3b0e832389e04317c22b198cfa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36c85c8fdcea5c667a0203f90ce4c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e89036b3d625f68b9b831b73543c8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a45a9d3157b1424edd4397f149b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8c497d9f8e9e25c2d37a8269e4a3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e34a58c0c69c4370980de02f9e8d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c514a4c063207707514c9c16d314e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce9633674a2947232827ce718c5cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae312fd878494c7bdf99a7188e951ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794c9f28b27985874d76230f373f0ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde95ab79e1dedc1c321ffed501562f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd2a16a88332d10c936b5a9f7f3e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f648d509f6a72ada5522ba8880db7d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf42d8ecee217be44ebaf866fe2f385327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7003453b954de66532b1dba0a0957328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d0b81a50d56097532d5e1712d7fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee3c64f97045392b4c00c85c7602f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3196ead8c716a3682f13ba0b08d9b47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd9627d45750b555233b9f797f74e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a9919f607606fe67d9b7fd7451b3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe1d338444f67f0a91d1472f42a56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f958c6f693220e4ccb5a214398290335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8a6fc698a9324228180314e3b2f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995ac8278c2f2589fe01bb093860ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecf190a6fe3e1d16c8d5dcb54ff23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fca0d3747138d649945fe90acffdf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafd2befc34ba1e98a65b97f9060c0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4938f8a986608f3cfb066c8ba220341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7cb4f78ee64cf7a2ddbeba0d438b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b158056fb2e896f204e0b8bea8de55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7df9f418a594a8d3e4d43410234dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff459706510c72c37c41214708927345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09442b550945b784ed11a101308f079346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45210d01de82aa87ec6e3d1ca86348ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38038c084c0eec8c1d43730bda9b7308348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8685a6ca7e3b5aa8166e91843035c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c2e981488ce8dbd7663d4bf385221350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f0aa03503331028e8635377edc7a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600477a97a113af8a59f2d8fa0e31bcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229255f7da9d55a7b91cea86b3ea4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4c747fdebb89b7792ea3988db9b61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8731f9ac8d6f2ee80b57b71ed8e008e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc845fcec08de602144f7db0c941cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e14c238d83a8a8c13375c2f7e8ad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5fd3c2e3f3d9dce5604c51af61f7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d3103d7bd7a6097ebfb2dd28182ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870688d2b8cdcadc4035f877d6a111a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e54e9351ef59b2bca4e377342ff9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603afaf8e3ce4d349efbcf445e0274e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774c4c92af9564ead0c25357c664e06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e6cd6972997aa34d6a3cdbacd5b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29046e3059b01123d08005dc8591c438365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af5dd2678e5fb9542d08fcf50f24c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379bb912ed47e9f0bb283b69a8e4be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354a67bb56286ed930bdba45b144b56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd0ac7708abbf08e2d7bca8575223369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed309784fed3a34d3651857bdf46e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922ccdef678dcb259196931e255a14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82629a1737c04fc93920b0bf409e7ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33d7c8abb8983e6652fe8903223c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665038c748c5098df0d60166b27adc27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee0d0063b0e39c496157b704fa852375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ce24cbba72a577c5702b41df23b68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef414d6ccce0a32537febd1c966d5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdf8f8247466dd011f584ead56d46c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba31750c0b2135b3c33af7fd042cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806d5a9a60778a2470bbdd56cc92c31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581dc47c4d97b003bf4db375d31407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257492b086880f91723f198448d82a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b6c9350def4867de5971bbecfa97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c3c322bd7db457dacc91da9f940f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2e4b9eac27c4020531289204e3d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baea79bad6a2ad0e3c0c0cee0da5040386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138297324ce79db7d5d88e7858d05e87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2ddd386c2d8e8dfad6ca84077782388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd2addc40a79f3b243d326b5547ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68455eb7186eee45c3d667e14a6893390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e712332481a44dc385619173a90d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d4742293461cecbe8d58e26a01d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da104f707dd4694b3b8fb12e1caed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8550dffb8b6f2c06bc5cd8b954ee1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12860eb2a9b4f347902c967616eca7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd7c45b3e4032e1a7919169aca9f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6efedf8f93446188169dc1615aaaac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f44959998cd272ed264c49c3f581f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b22af27126016afa1a8c1fdd3cbe83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c75bcce512030774cb9cc789e8804400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6924a77bcc1190bc96f529ae387d2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa88f15f94da889a77fff6e94755c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465cc547beb77947dafbc6c713bdfe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b57ad68a09ca41313467a4ffc510404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8ea33d60ea969765e1f04bc675f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd6630123b249ae3fa1d8fd978a5fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de59ede110184b5d2f8dde7f79ea5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae7eecda4810d7eef5fdb29919033f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f1c898aa62767b1dec7e80bf416f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84bebff3ef603867a960330bd47836410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03a078953b73d3fd6eecb895fa4b8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2fcbc4b09f2e39142453f44c3f4e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0dce0aae95ee64953b83f6aa7591413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ad9dd24986be35704db8ed7600a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888140f6e1d4402224981a7da65fb8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf4f79940cc10bd806c5112f17e09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eef76e64d6813fcf92193b0c93bb32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c2bf186e5323ac2b7bb88b082e8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f269d20948d451c568c04acef0fa6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f8ebc5bf25c2dffa1ef991873b14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dbcda549b405612da23570935eff7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdffa353345a644be9f51d7ea0a7f4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9c99444892209d25cf2bea5427ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8bc34239a19cbd37b4194adcb5820424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca800d5a4416a95dccae8d8a0fa5e834425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649a3559977c19f112ef57ab7cfb6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461bb9fbc241dd6b189d72ffc82c6c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed7808c968c6994f11860357a9afa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6549a90a42af69cf8380449b1fb43b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17997974920c243a6d5c1ccc758519430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be16ffae322756cbc20363a455f49f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e893af953f5a11391eca02b2aedd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2023e049b07cc94bf24d70f85e2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b182909cf36e75ca65b2f18596115434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906e4ca86a4ed12a5c612c05596a98b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef848facb73b778abfa0a41ecc70f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77446477b0b0544040094f3cad55a5bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd5cb1a7448d8be3baa318ae863a60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec54ce1f509f323e0dad6857e78eb7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288bd24107d43286d00b6fcdbfac41b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77565ad967d86992e48a3f35373ad56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3d97e06ed45425e101b4de645c8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d133ffe5bf7fa770c9bd985d854cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d2de79487790a85ae63ad2f8c5ced444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212825870ef04d7cd78f126c9e53e29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede24925dded15f0c9b5da0fc04307446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415734eefd2ab045914174841657a7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb11466cf1b724ca80349643c40f89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142084faa542b751e292d3c651635a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648e15f3120566245f5c0e51fd7b8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe188a6e120c18356f0d41814ceb7f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c27edc6179f3d8479afe9381850e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39033d3e3cb41767d2246dde39b0ff07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f4cefa81b9f6825f622e6584f9ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e725c30a38cab01d9345eb0be7b8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447c82e6dcde2289a5bca8f61edbf4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d516686a67f7713179d7ba2c662ce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eb48611f06c695b9eefa1e5444601458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f3fcbb43f40811285212bd6157dde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ad329be0413b861fe048f5d3cf8d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c721ba507332adb2c4d810a87963d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e61d23b52dd577287efe02dc7e830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c88ad976294b3bd030853b0bc507a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea036f29186fa6d227ec3189aa3b227f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512ed9b4b6492ca1f0c5925270f97a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbc843396d5b586b5d9cc289c5bc36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d583e975c0cc237df687a63691f5ed8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2822c97d6e6c23e422ea0f3569198f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480e21f1416fc91dd80d50242d9ba2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e348f377d393795660a38d4a0b827a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9710fc72df012b10479bee33c302f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc83f2c275602da591e62902036de0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59a8b22a6f112c78889151092cd8db473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a4131d867d131bc399ac769f59302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d804c3a74a62d1249483030a7dcaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d56fa081089c551e72ff274472f1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa09af6bea45ac0f99ff7df86dd92e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900e804821528d14237a5e4d5f83a15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ee493a359506855a9063db5a7cf77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d78a77b5d4200cd499a0d24561e0b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b0895e698d565de036ceabb24b4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e797539f8217b168c362bb07781662482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512da09f0eb4e4a187d7cd8e0d344f10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d647efadce08e782f0ddb379bdd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f18046f47600b35fd332362a0683b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405936818e3e3d963965178185eb08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f66858a8cbd26506b327526c25755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649995ea19deb28d1a23edba3c28aced488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36332b180c0ba98d0963bb290397d06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec15db676b8ca7de4ffcac21a1e0fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73bd165cc29091e44f8a18122f132d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3b47dad477da36bc64b9d4aa7533d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7447cc7af78b736b27d11be3b44d4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209528a94afff32a73956ae001d242494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462c51dd3c8a545c90a7d540953bb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e29764cc09852c8df207fa9ab66f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640749202a7c3658febb2d25233be23a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae17cb1c0ffec9b0399b58510575ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ff1aa80a15904fd855e3933ac98a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58a1996b3e624fbc5c6ace78a7fe1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ac162fbba0dd9475fb1f0f3d03fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb214c6ce84140ef72cd0a7ed96cd76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23c77ba98d91f4ff55431d99e00fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c0aaf4362332f8b5541afcd8e404b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79bb78cf654105a5344bfea13b110505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec12b4f4ba59758e92bc11709b5e33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672704bf0f6cf813819b9810f07bb9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1068f8c715e707a27556d2625aebb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e732f405ce11f5a120d748859ed523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8426058a223f7be442555f0eaf79e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836239c062bafa3021f7d750e79f611511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2409d1219f2d615817eda22b0031512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb106218f20b5db6cb80efa2f8a10c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c336f6105dc2b3d274cdec1308fc82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184735dfadc0141af2679446958853e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b638f90aeb0932dbb48cc7f0d93c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927e93140931c43bf8202c620c56f63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8465d6b4853df3f3f95c814905956518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be163e8e3de731d5c54fc447d2bce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae79ed90ca3853c60efb5192906c75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e174f038e1d5633e10a67d445eac74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d9bb76947ad94b0cb0c05bd49c844522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f16fe9665f576b5b22d491573d91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85789a2064e5b994f614ec06882530b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682071ea4d955f1fc8bd8ca6c402231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875e6c0ff4964296b8272dc34b12522526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8bd268127a312fb0e2d1aaaf3b784527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260ec4c270c37923a269c93af0ba8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838366d6c5255c6e2c0401c657b446f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12beff10178452d293db25ed1565004530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01f94f09a8e2439e04b1a80be80f52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aca3d13ac338351bd59b49c75bd4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac178532ca115b6418e8b89f39ee6f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6609fba13aeb38f5df66803b304468534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66f9626d968d0cf82c85a6e2b884c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec16d664b0142818868b4058a5a6c25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7b7d39acca8d461a671787867f81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a88b35ab384933d9b7a01c41c5ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2dad4ce0d9b3bf108540f81edb120539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d26d8e2c08e465c3b92db10e6a0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69fd8b55a8a9ef5d31def72b8745dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c09934c8a75e42524efcfadabbe1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68322e3625394b5e21b72dc8795cc58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9544e01051c9e8ad0d4b6642d91f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbc0ba4cbb9413061b794c2fd3db0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c0c03b9e3f8cfb71943cdffaba7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b973ab6f4341699705e4014502c67a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b55b7481a2244f2e81b0044963f58d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50371986b410ecf31689ba7da1f5d5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44621df4e2e5bd90a4d6d879bfee8a74550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed033bfd05276c46f2e29053b1bd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1b95489c6f2dcd86a475c070d459552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d17bd67b57582f75299e9444d5fa03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecca6c2d25764f06113a87edb5308e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c643422fc6ea9b3b11fdbfb1dea0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1277bf5599697333c9d5d71d8133b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880332776825cb1f3c95f0ba17077608557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1554cc743f866867ce4554d582df7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432526438752b34d1e8c982ca5de5a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b233c00280718d3a55f9e29bd0bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d7df67af6c52161ee3575bab0210561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c4b46af7c242264a1f467d1c14a35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4167b27264adb1f8ce6c581e9080f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a5137ed4aaac574c294a2f3e1b6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d433711d710947112b4e7c464fd338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970911586d8614b0b506e8299e50ea75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53959d294efa678454ac1c6b79600a1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49141f016057e83af19780c84b79f336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae8b7951c395f855566f0ac41110fe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5ae60d97cbe32241131b04e4482c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dfff1ea0940af209198c5cadef445571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b294f83ee43afe31d041ea2027dbdad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff574a88081421b781e819a1e8f7f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7c7397d97054365e846681a64503574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70f6e62eb291a5363314c52c2e564575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bcc3255fb1376041a41da2bf67d76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f63357dbaf10a471e7162bd883b33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b7b180b525cb592764975bab5a27d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54ef0630c2cc1a2861bdf9fc27acd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8755c5f2996bb0e8c8b0965828a02d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53cd25d28c3c46488093b27c019092581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b5c312da96e7e08314ca1e58ffb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1416a832b11c3cdc295e513a52be4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b8635e4fbdce18a3756f68f72b9e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248acc90e5b0451f92ba283db772f51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16813c1fe78fc3eb4cff71ac927e106586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c932879fb16ec1683f191ac25e5bc07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce68946714e7ec6b83d0b1366319fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c271e03aaecdfd0e35e99a80a8e2dd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacc5a38ea7364ec42117e631237bbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf5e41ce423127e2e76e97a217757b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2315754b86dd42d6ca856cabef04f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e715bf511aa2a6a036dcf0bce27f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a3b74b3cb3a5a990568f736622b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840bca5d86928aa2e2a1ba48ffaa369595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0cc55bfa76dfe7174f68ed2aa2f8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd0ae8860a8c07f0b2f969231ed389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8432137bbcf91119b1fa6c63c1485598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866a2c1c7b34bbd9f5fef5d28b3781599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6e5cff377d237fda56499e2e9fa95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71bd9e499818e768a486d3a5d4f6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac2ac7bd5aa86f4ea5658c1dc0ed41602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f119813cfb6c0086400c308982e13aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa74f3df55b61dccdaa8aaa863740ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb4cbedc67546f83f89ff03823a54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2ff9fed2fbd74b3577889709446fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af69a5d936916e57dc89b039bd80c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a978fa38392febc61aadf17f0f7c4dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7485b6e23a84a825a4de5332a2b86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3990c4b821462d5588b7cb50343c83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfce8712bd0dc26c8e40cd23b219a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf535c9292906148a1739effde53bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda935afcecdba848e664ba16cd6a40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d92c653572b41dd7b9cf9917513db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57381ee496b6e9b670dc124863dfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bf8ad8f5ea2b5193fa7820454174616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2564197361679d986b7fee3913141617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9867f51c33b548929a4bdc85dc347618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ad747989ec0b8464b0c3ac999caa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe08d4be958c78ad15a5171fcdc91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e081ca30ac32e5308bd9f50e3b19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a395b7c9abfcecd2560310b9083e5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d98dd9b7ed68cb9425637a4e8ed37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4234f1ecdd42f340c28d1fc9f43a5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96dd950095c091a78d360549fdcfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315f85cf528a63be2ee5bd345267c72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf516ae99d6f9df4976f79142206e5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3817995da0488cdee2f273683721fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170baff4bc65a6a51af144cdb51c7ded629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa24455383ac47e8f9c5f365fc2a5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a053dbefe39824f6eaa06b4b41092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602806ba3702b71c085e4de6463fa02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50920c108ac42a8ae1ac74162a8b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50579133c986be7198ef764251f2f641634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c697374b8d3e9662c92f1364d46f4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b95a392a26e7a70e56668a421ac97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038eb97b14486fe5633774ff0f25d28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475698695783eee54d1a614c70c560638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7012553ec50ef14335dabdc7d572dce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed386ced068444953cc95ff636d91c74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a6c0d41faa740a6b13c795d80efa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82911ff8d96bd43248f7bbecaec91b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29b4a93ffe2cfe38b548f331a5f8b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497340846817a3be1b6123247771027c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98afb860241cf15fd340f96b8ac7c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b35dc59977bd087738046dfe71d13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd73f41c8e7b558cfb43920a085e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7262a0dfbd93f2b906ff693719db6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fe1ec99856cf37a065bf3312a7942649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc4ceb8e12314244648746257e63a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50ab58718cf36ef461fdcae59b1b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00479db2828844b1099d586a9aa741b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aeffb6f311fff5319b0bdc417dbe0f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c0e2c8cf699de9ddc94b3419c7c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ecf3e3cbe0f4fc9a5ef8f46dee0f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96b0c7938bc779758d3dda903420a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcecdd75bed9b76d9da20544e22a738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2349b50049ca227a5977b0dc672adb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edf3044ec0dcd9f96bd78bda2135ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb971b27f3d8c46d66f94778b23e74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085937332241249b7ddeca992059987661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb236240db01c01d3aaa5c76a4fd3e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5d32fb7813854c0708504187a15b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df65bc75bbca75ab26cce62a3c21387664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbefe4c5ae8ea1261a0343897eed496665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a264b865726cc25fdb698033ae771666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ef513aeed3739af56699b8255bc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f37e6fad53005f7b1e8e1b97823e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192971fe59c15f167993353bc6bc3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8d947cf6fcef7da859989c058685e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05639df96297f7885de69cb1a0a94c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e50b208143619755b49beaf2adc88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba60bea15da2b3e87718f3dc2663c78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03594833572ad2ad8bfbbd8f61ff23d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569d7c0cf9eff4a18869932072807e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de2052de1742380aabcc8a47c62e14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b98a27e1fce4666034850206f2c5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491db57bb7d81195dc328becc7fa32d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e76c6fcf98655e73e87ac86901c2a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b34739f98f4f66c92319a74c3480680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6023d4a06e66c1c9c2d247fec096457681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4054ee19513ce1d245294896f5449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c9a9b0858619bfa5ede5ac12996a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49b41b3701d26d5a14d4bcfaa24a59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073f2621011884f9d28ea462fbe38ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80a3e0500b6c030845d9194b32f20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab65c57e0f39d5450048a450807452687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105913ea2af761e595de09ee19b3ac0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c9478b348ea406c23212738d16ece689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109952241d262d96c87265d926655aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996537028a507dd3ade652cb72399ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4ec0ed1c32d2f56a96d5c8881fb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e596599d17b5d67d50c18d67431e2a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced33bd99f86dedc7e9fcd5fbd716e3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fafc11360cbdbdfc320d9e02a5d5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e89c465d91b7eb52260e74d5e938696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5f910771b0a30785ebf7b006c6379697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022e2ccf73cd8dc3bc0a9a145893269698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f14639a0a5323d8f8e66db33a4c3eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d86785ea1a527870f83d155e7b8da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8051cf6e2c0f9fa26d55b6bf7b896701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139b5ee071950e94787cb7b66a58c09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7547e7c6aceff09576de2f25bb51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9087f1f689e7c7401beb4d353b357704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad9458b366087c2a1ca0d5c6212b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9d3da8cc74f036cfe4e603d993e81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc882a8975e9b9636c647888e776befb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058edbe78789a72184b055bb614689708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e35a73b47f7965eaa307f84405ce5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4948e1258b4b0794702288694f35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7724f05c7e927c0607ff0057923e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bacaffe823486d40f15e4d9cf68f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbea51cb911a202a2458b28672f9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8988be17aec47f9a3abb9009e757714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc14032bbc99b30f4159d967dd480715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060743ee208023ff5e5549ef2855eaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69dac625b37f540acbacca54f9f4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b7b5a8ec9f4aca553d8a5ad3b3840718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fafd4488d7e93bfc935d42d3e747f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff6e88f3e7a16f58faa548aeebaa2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05575f7d866af7c40ec1eb0d4347bec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04096ff84bc40bb27edd187f23fd09e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fc821652d6a9a0978a789cb149dbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15485b0b58d577639d24445cd05bd8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39b08b161c89e642d9da82b7a98d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d148f3050fc65549e6cab1817f0f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769df298ba1a74727254bead809b8192727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f2fbff046c3b453794bb46ebd77e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81473886646b0d63598b2fe5a7b301729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ca9a0061ad5e8f89892c917869a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec30b8942740fbe64a2c987fbe3241731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153bb2faa1bdc6b51dcb44f4d7f88b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90c537dc1a11bb47b0901baa8416d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaea8f0b45f0556247f4d9effffe4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed02081d995d5f62ec720e94cbf03b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49261e5fe67b226089aef58c1611ed48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f5f4abe18e89005264f82932a6c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc016ce1970555308e215d8797fbfa39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4fe0922a7f8b132dc9f22c3fc2619739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab81efd402143701f17b7d7fb8b80d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c088d60f701fac7997befbf30dc33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2245ffd530c2417e2fff8e1ae871b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54341435ca2b7a522c80de9b3b77e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f0599cac39e29b90e49d94c7a587744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837dc43104ee6b4de96446cf8a40be3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe5b6f1331308ee4b9b89a016a0f82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e612afcd495b7fa6724f2718126a97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773de9b90bf6fe7fc68f7e8759e134e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c2a837a53deb363a2bcf1b4acea80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f76d1c3c75a31190e9f5a6b3cd5d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbbad3b41420b6e957e1098be2eb84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c494de93a1c88b1593aa0cba171f176752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad64a84dee91326f09327772478c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4695c3c2cdb12368c0fe7db061031754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2726279c83a88a5ff6f783b7ddb4ad7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3596732ba3e13ca61087d26538d6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6559c96b8789eea855576a284f6012757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4401b33706f8d71e48ba48a7e207af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf13e47803a4afdcd4ec82fd569ba759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da3d7d1ed9b770a80404a06f0b6ab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f987148a5866acab8ec007d08196d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ef8e9b260f534670b746e1f5d01b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41d5ad50e77822d7febabc5c147334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a8a6ad90cab82b10127138b3cf4535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e2fc3c048a88e30f14c85a966f686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5df45b486b163a9ebc97c057f9713f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261c7c1d452f8cfc24b8c609a2c3dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a400674569437556f713486ed71b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270b738b23de658f17ea5f4d79df3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822160ebca9af181ed378c016a9347b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa373eac376dcfc4051ca80bf4ff6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370fdd3fb66156fdc5805cdfb0ce88b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607353221c610cd0fc8b999e16708bd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfec156cdb0333ab9a6a3d5b2c83215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bd1ca9df1885474a7fb4170da9b3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733214319e1d483aa6c38388637f918117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48cfee95873bca4b0ad8d7fe0e676018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6de1283abc77c15ddeda1882376719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ed03b6f5b60ca7c2bfe791dd4f37e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771306467b5133dca8543be700e7a40a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e5ba357798c70ececb1133a3ca5c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b274428a349179a5783819f8cce80ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd888dfde70bac5a5fb36f9a4d24882724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cbb9bdbb3a9fbaf90a5fb5010a9e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b394600e0ece6c699e731f5c88d5c2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38892ccbb280a1286ec445e7386db67e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8947da043c16314291bec11b00d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532450df44d6ef86b6fac1b50061af829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc02b5ab7713bb1a27ab8d4fa757730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7a64a88e2c1d7f135fea6525624c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4a2a6077c0eba0cd85f389217feb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379006aa07d9667ea013e9245fc0eaf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5607c164e6934e4d2110a0f093a0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb88dce9ebfdafc7d6937c909bce1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c978a6d8ac84983f3275239f912a94936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9010c4a623b8b31f4dfbc5189a5c8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a9860e3cc05dd72db0699dee72aca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141760f34a7f3b05ea5e186b8550c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992970405243cd587bdb2ae0387c90340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a98335e0497089ea8d6947422e7b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4842e12d4e1ecbb22824b94270c1f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1915bb9b16d4e5d12b4e51e310c9b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dca60d1363dc5f1ce4129b3d5f61c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4acde6d0676f846e300cf494d8426d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a4d7f5081e3140dd72e5a28f47f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af698a9c9f04e4c5f968bdb21399c0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddece4e329c8fdafd2a09fe79e0bb8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f62274393b939c3abf22f0f04413d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe405f6aa1cb036ceb47a4ba5b6cffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfdae7a1e9b701128b6529ba67e5d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8420f3f5761ca7eba033fd340a21f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f763932623c698e820216b1fd9eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12678fb37c2358648272d225c19c5ecc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a18f94af0a9d80b506d8acbe450855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1223d4b97a82b2294655b776966c31456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87a3747ffa5dcb55e975cd9975247457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5632ab1af6f1f91b5038a0b02fe1bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dead09a5bfa38342906daa56091bd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6448f52fd8c33e522052625242192f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e517bf856fdf47f96c628323409361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b055060820d9e7853aa793bc9a0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d06e3709e61dcdadeb7f3256f9aec463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704216f7cce9f81a1263c1ea424b95764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32e11d8a37054ba5924d64f68a01f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1775424229051d042951e4c87d2975166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2233a3fb9d4c53286ae7320e6f38fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e128845a93b84bcf3fdce40bc87468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9aaa17782491cab0694610ec65b4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd753ff8bcbd21255f109f4744b3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297890f1fc5d70927fe37c26992b9d2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2307611dac0892154ef7fd87f59e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34dbdb0214536ac56271f848d834973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427abd9b6e1db72b9d88f75a2bb845974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285df22ea96e78f84fa8833aaf7d8e2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8b5f3749d636073215e5974b2a48576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5340279c8251f411901144713fc5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3555eec8ab4beb5f24367373ce1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07357bde17e3f7f4783d8005c04a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdf929a74ef3b3705a635192b9d1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe2a77b236383d5dccd769f2ee86281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f9af60cfd69bda44117bfde4e78582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591dd09c5cb668468f4b7b8c09ec38783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4996cafacc0bbc1ea122100bdb15e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7eb4c3d89ca6a0ea55407cc7129d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b2bfdd9ee9cbd660bd5747293144486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc2ccebf483d2d686d4f1c72b5e4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c2054bccff5a6c1731d7d26b8b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38444acd4048a3e8ae21cceba1a7611e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f59c255ea3e390b7966812da5f83090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e45fed81391e95cac5ac7a2e49bdd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c018d8ab0c59b7066ee84e51f1a24e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf78f36f39fed94b62728626a212cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ad8ec08991f88afb2a5bf7b4d51ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308731004fde14ab359cd9acde41f7a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed4433a7eacfade3b276ebbb16fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08840eaf5a295852ae16191daed3cfa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bb2a2be84be9a9cdfb37746ad24e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f114827d00d661026003297c79b1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6f0e4e742abd83abe4221e231ffb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0eca28d0fa03fd8e39e5cdc23677101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721debf2989cc094066baabdcc4154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12095f99d3ca15eda53d118a68b740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998500ddda7d6c852ed73155a086dca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fd2d19d6e01c6da2c440bb6bc4a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479254e4dc888355d87ef66fa579b73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9ddc79a0cda1bd5f035c52b6dd4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42f0c961c5678738cfb533d006199f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10341b11fe99b1155c01ca792e942d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5883b7cb5f49c37f939bf5dd3f51a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab7bf09006165f2c22066a407fc85d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310948188e9a1bba46843af357ce3db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96096c83a75774ada7122bef89872c96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc464040aa14be33934955f9ac06958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd439f210ec407a399cf8fa8198287115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39bd82f9d065d035135c65180d1b32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7fe537d33b5d6017dd5f495a018a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48b576406ec460c1d545c59348dbaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea7feb488bdda2b55bf47afaa9cd27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30edac5f10b581fb79b20bb41bb219120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2209da875bee3f6be64b6ed33fdba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df66f6606a79c5b4ff417f48950026122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c8008ea02a4384b5aa9af2c51114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821a75fe01ab996bb21dba087a3062124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8e9ba8d98644dd544968203e5d4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b35ea39ed34947f993360233e72b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca0a79c12394577ffe436d2f32d56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8813d0ce6226521d190fdfcced22a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7781306fd21978a04b65209bf15e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824806245e730c4e1c78b70956efb92b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105abc80d4d75420f028a873fe69cf72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86310a189c33d2d6977410d230732515132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de051a748f2de364f841aab6a4d2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1810111a5aab66ae8d8d4d6e6c5ce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326cbe5de817b48f6bbc675fe055b0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797204af10de0e46e214089bf3d6007136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4be0990ed46014ebd480f8ffe381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d6b1e149c7f7d2e3d2a0da12cf3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d069d27a57f035795d8a7c235387c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a4ec7983c5a7d77637f6cc5be8fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1bb9158b6b6c37ebb6e75812f7dbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1ebb4a831f96f9560488d29883f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367470aa086a087079d7853a08ef591d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b34f4e5f5fcc9744374a097737ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a1bb8993e09eb3cc1364aab546fda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a99896521dbe0fe94554287d96b6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c92cc8f60a3001fc8485654c841b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55b93da1ec399b2497957a2c164f58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f780fb500f63ab4e9731a03ba41c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8392d95295026f54511ded67a579557150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4e8389279fb24d055deaf56f7f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54bbb76692c9b8569064483f9ee3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e9294afb245e31bac94b6b3111a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218ae882c1a0760c4f291eb7ce1ba9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b756a9061a52a5ef2677b57ac86b7d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffcb78f76f5dfb64ac9a32fde89c4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b9ddb333d027bb5cb16890f84160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92521d6f9ea3515656a074ab98da4b43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5eecb81e05096f805881d04f5da45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5cacc1ca86c47e56d29889a6634a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612179fae62dab3218009442e54de8e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab69916b5a2a4983bb9489e9127ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e9273df43cdfa484a8853622f5d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9910744153bd886eb552bdab00a27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c00824812e22cffa86cd6cb76555165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7c5a8a9d620b50238b5ed3260807166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c138828ab5a85f2d1be2ef3d9ffbabc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1383dcf35b79e44e5bdcd728e8fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94c302dfe68831fb0511ec7d81250169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff471ce0903402f66c8d8a5a597ead170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ede4cf9939c43c82a87b13b4569012171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e368073a66e7762a0cf86ccda86b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b090ed4fc6276513515e7620af7c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef013c6fb62ed82f7d820f6b9c94b40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd41931930664945f48454fe767927b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68decfc8f0c7a74146d3936a5d0072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d013adfd71c188fb81d40061b75fdfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f390c4c64d65aaebce59d8d4cb1dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0ecd5a16f3db9dfaad0b390b72910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d298f60c7605bbba40dabe74e5a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5b6c638b92c00b55831e17f58590a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49628ea34f28a78846e7d9dc9bd31f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6eb6a124f3c53475f13fc5a18be05183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9db95048f8be86a2a39e9aaf7f10b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19db7b1c9509e73ba4ac5897477ce1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60d26668dc61fbe344fb45a2b1748186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f29c4e479712a3a10f499cc5f4911f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfed0c14bcc522f26ab144682a4e090188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd61ed1cc0bf980619479aa22b8ecf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae101768d9c636548b02a176083bd81a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f72872ec2767fa106122a2ac99ebae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38aafc96639901db02bea513e1117a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae66d0db6ef48f1d2fedb4025e33a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986f0ffa5dcf201ddc6cef5366c0545194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c08f5c3364a9fff31803b144cefa2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752076bd4c5c13c50b77965a68bda61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659d02feb52403ba0c2900c9f832cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e157a7af8762bb0665dfb9ce7c9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1f74e994060fd5c19389520842ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaab7691c6c8e1ebc0325503616acde200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32553f02c8e547eba0d92fb483037201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d798103ec845537ba276c7cdcebe45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b73409caf2e3cfd89f97b1846eb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d38463d0696f44ae616907a370d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e330ddac5d84e9a57da49b34c53e6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e7bb00da262ea61c492b4caacb51c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9f9778b7e6533c4f2cbbb6aea2646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee380f9c191b11ce9b846fa144254f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e796ec557cf647c86a05cf80792f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa6580da139791df39534c51c7113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1873b006a1c87c32cba14cd25a90e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bc1896a97bc0bd3499cccfd668bd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e32db18a435adb93d10f0d38af03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5051163c5c8be2e38c22d5ec8867214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bd354c75586250c7b60af5c6bf7ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bd16f22be93dcfd12a472a9e5ff0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7215cebb06201639d86928400bdb6a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ac46df2df34c71bd5dd0746bcebf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddbe1f180f6793acd9a73b96609bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982432f48fd2446e7c524373edb8773220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d687ad4f356ad912405bb8f1a470221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea980f51963d3567bce3635ffbc18d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962499b13f6a2fede304a12ad8199b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e08d91ad8fc1b5903288cc9dd1b1d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf7fa64fa88a05606c5958967b2dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4518f7df17966dfde1d895eb58b798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9e8a31692806ac3d0d721183979f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896535b573e83fbad1175ed3c5138739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb966a7bf65e71189a8ba247fe7002a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2642d2627c866d76a356dacc9bd6a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0199752c4a3bcf0389f2ad640084231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1acf38d1de321470db1353911510da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883752f4b996231ed698c934859c89d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f5edf0e045ddb0d226cccf45e719234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f765800392f3d95abc2a174e2e21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3578230ba84a1d42d5cdb9b7150af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db7ccfe4c00dc797ee9d19ac39d76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8ed6147c6b16cc2e79e5edee53dd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23196e2a8a1f5a85eeb0411cb6692a69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54713aff2651256fc3e5ed02391e0ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6b4d0a4a80f1f013aecdc6c060be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e5d46c18cae2df93bd7cb3f970504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffbdbf63477baeb3f3c4b489a6c15e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897018f77903c12421b1c6d70a31773244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2def2bc0f260d63e878e17f645fd82245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e38431a72d547eb924f3ad39a70cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3e468eff02afdb765301210b467bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb47c35cd57bd807e80769ec3d337248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa01db83a0cc790751d7a171dd1a06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a0fdc784b7275b5c679ba314cbe7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98737060132f2cd987f4a44bd1fb0b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc9a17f5031584d2fe34962264fcd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20bf40b73327d22b6f5c5de4b09c54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74048ead85c79d8be50884dbb2a27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c57dbec8c567c95b3a20cdc3c24eb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5643671c20abee8abd9fbf3775f3b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9fbc73d8fe2d6fd2b0f447481787b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c889fda2e03aed8240d22f9648e0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b9ba15fd9bb5ff83e78b0c924dc6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ea20b0885c2e2ab7a311680f7cf93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d9c97e462aaf9ba7b8e931c44a7aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291aef80470f9f50da50646a8737ea6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eba0486295cbc4c7cbec42e03f0d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea000e6c1e7ac1b401d70161a10e47d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ef62f57bfd31ed731d5206e0026d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132066632332cd45caa7277f036043f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718325a0df883f44e5b18b5d6375e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425f980079daf0f043272f6542b692268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde7b5a75abd187160e111aec93f08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3af745f952cf620733bb35e16c0a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d493a19c99c876ee965910faed240271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbf7088647113730f90aba415df54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49069123a569843dddc810268efeb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315576f3ca951db37693c22ca6f101274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8efee76fe3d9371863cc89704c1b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5405b782598edb3a7666ce997ae5ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff729a28905bd440f8fb90ba0c8f16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d6cb457eb44aba4092f06371fb036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f98b6d4775207263c174b425447d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0685d351ab548e5a8285b836a43a18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27674357074712d3550da95178c86ba0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9cac8143559186578b11c4b185be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb0ee612c495feeadc50005493bc94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5eff88cb32007c4717eb4fe882fec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5dfb444e4518b3729ee255d2330e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848649313096daf9e5b3ece52a2e843d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51de505e03cd349334121134d72cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b146eea75b9dc96b08dd3b9f0cc5fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acfbbd95500fa7ad5b2dcf0dbd7285289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c2c74492915f6ef1c82dba5ad2fb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b414da50bb72c7b40e1a0f63fd1da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffce0e1bcfc556f0b94f2d9f55039e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f11197c1d2e246ae46794528d731a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70d783da32b5402d8d578ebbe056c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64924e699818a8df579022d1916e6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58e2bf1a8de4a76c79681a87b71c84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad21b0fea11d96515710e4d45317b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2eb8d84b1f238a6638ae7b400d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8210653f04206e6af809b271feb7b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534f1bc68d1596980beeb525593c36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a884e2da154bf43a85b1c5e12f36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be498d5ca060c7d260aac49b5a0683302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494b15664101209a55d69a36fe935ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea6513d94ddb579825f94f3c4fedb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5a2889cb25ddccde3db6568cf9f32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76b6ba0c234899ffce102125219e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b7580c6746594ae7a223539bcef8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e550bcd05108a7b63046fa32bbcc37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cfcaad265feb9c958732f274a306309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670815cab876c301229d4e4295c81685310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616edf6fdeb6d8e873757f60bd59e7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81b19aa0483b6ea76b0758f371774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98df9945f2e53f1df403baa554cd28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fea4136a004a9b093cde7eba5aa047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b1acdaa8a9e57ce21eb9af38a19f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af569aebc7e068f22e261adc64604f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3775f8971ec134e685033878f6aecb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f5904da0e3df7c3c959a43d3bab9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5fbdca7e387c0b9d4df4ea7d1ba6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a002fd1186ddf8c0ecd46e9d0a6a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb470b0b7b398d903da8c99dd89d41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab257300d1466fe68bfcef0d1080756322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4cd1e2213eafb5ff011b731da53c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f192d180f40bc999b0347747cf0ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974f3f5f440fd7c5d6fe14c2f29a081325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59d9fc35aca0814f25f69adce54891326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809088656ee258cbffee8ac34442c598327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce8d56ab6494f38ae561297a20c08d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2b0181183332673e14d5ee7304133329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736eab3ca1fbef1cf1b86f3360a0f05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c057a05db15b31b4391d3b8e90c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48d3f38916b05a6338e496f6ecd1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc89d01bab47778f4882b9798293837333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73150a87810a4486bcb3a914bd4c65a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eaf06d1ee8535f1ac44c1d41ef8f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56531c9d1dabc18d8e0b3731674ae9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106a175060d034d169017cf9818575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e5d49b850aa71baaeba6b343c5e7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412344ed7e2c74c5a8c625fbb4faef4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2062929247ac52c786f8b3812860340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcaa4b50178a82f1c7e09f62707eda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ab2128ab5dd268857d2c2ca6172d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742ec4f46ef0ae2f0919e41fc4ad2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3863113f295ad493db74424b699ffb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fac6f6e2779a7a7a61a62358230817345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb29e5710839ce7ccfaa3da3397434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78693abd559a176873c2d2d7aaacb1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22064b532b361d67dfe90617fbda7d34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756017be5c04aa3befd97c40aef9198c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c64d701ffed536cef7e394a2f3b8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3920eedee73e91a8f1ffdd644e5fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc35671a5c138cbc07d1ecbc63c7a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8e7790f45b1d3481a75f99b3107e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29190473dae1599ecd1fcbf4bf5fa4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c821df1f815bc80d512c8fac7ee50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7e9524457038cdb50ece1e251515b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbf836750eb4a1eae81fda3da2d13c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2abf49c206cf9d9d05c8c65c51f45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f59a08ed4ae9e5b8ec1d339557304f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4a8d7eced161907b20bfedab77041360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dde6d5e5b9e6c5e8e6bddb662ec59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58816e1e9c7da896b4ada46208dbbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b351351a9b6e2375207c287a55c24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0874bcd154b34e9be9c5a9b04d7ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e566515257796bef529c11b0b554365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f50bd482d1cb03bef7e89ccc05df5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ea4b4c8464512cce86ca5c644d24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ded933b0edf9b2aa3d29c3c7dafc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b5457ff96d60d521fe260bb92ff4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeb99e885893ce237fa25429c515cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c92db682f95900224395e322d1b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f422a15a56575acd8b23f458f02b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2713f131fb5796f9eb1338b62d0ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a613dae69eb1e86e9ad279609764f5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb075178fe3fe008487e6c367ae53d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971e2baf88b4556ab9fa24593de9c52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e741ffe9570c5284afb8f7be1c0949377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe3760e6bcbf5483251fe98e8af76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954c34a35b25f47c0fe552cbde82fe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c9cbaba941689dc654d946dce2a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b4bba91fd4ccc459e03e8e0a9e7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cbe19df54ca3d2a39219ef072d140382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1abd07d2cd02254f04b824ed6d0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227810fd4439bbdc69bafe9665e66600384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d45ce943c55f9be0216f53c157156385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3dc8d7c295c66c12ce0e6ca3a7d21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b09522872f4757a5ed59d4a29e63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9844de91a968b94d25660d646d166d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26530dd869fef2625273756620f7e82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296929432cd20ed730ccd4acb48e5913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1b3dcf7601ec8e51a0b1c4399579391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d16c376118db00c9f85c67116bec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff30e658c3de016d59cbe7d290f99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5d783cba9329602c39d64c763970394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c999b14e4dcd76ab96241e816bb4dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71501f23aaca9e8588c7d58b6818c05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1d679f97b96c9ae24c399de87c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd8201ffd5184c888dbe7317ceb03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d60e44df674a5d87e8d704ac84b26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98c4aa05f8a3bc1c8962b7703036b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a87c50952f20966e2bf812a636191b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b62aab04ff3f894df800a6af74d7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f0a0e68c2ec053890e9f7d7126c05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9c3491b7f4ecabde3c4b59e88bc37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4492f6cec494d6924432659a8a863e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d950ec7fc892259435797e6e7b6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf27fe8c1ce06f50bb0b618fabd529f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d72f2009d89370f08a2fb709defb8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c995fffcb8413face86e647ae5af67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888582ee3a3e1bc88fbbaf9ca25f08b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b389340ae7709266473df4165ccb4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458120889e15aea314b6fea35192e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaa67e02388eb4beeb9a2d5ea9b53b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdefaef0443a667c38bc8a9af3c9da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c68b2c94906b645842bca3f5fc92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159be31281700973bcc019d3daba16c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdeb7cc6b681333163cb744cfb3337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528d81bf0849e78270d435d7d61deb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2260ca9fa8b544b71961302fc85208d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42bfec885804b87e5dd227870cc9c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392303b01b23a7af0e316433a7d6497f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfeb98952beecab03614758218674c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d4567ae6cb35bbfc995da957dbb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ca1d12ef5a95b5a851627acb8fd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a71490848a5a3b5da800af32146d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a452cf40b2fa696fec5f5389aba2a93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbded103e18172c645d4016c3379cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230585817dc3995aca9b588e9a18e1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8e9df50692f0fcb748b83af93880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed23daf7f4b02db8f9f146cc58a94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63105363f17eb68da0f6e6de68501685431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af418789c7a19853e7ebddbabfcac40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc7bec33854eaf55dde9462ec1f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f571a69b0beada027e7af7d36af9fe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35411d4e778fa196bfaa1e45058a935435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833dd2ddd99a32f7a7e87773292db7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b2e332c2ab71d3fc1cbec2893efc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049e27acd1d614407475e0d435a8c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730090e5ea79697713bd9c421ead3b29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6ceaa8a7e5a27d255d384170045df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ac7bbcf6f3699ad7dfc2c7bde70b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f8a73ae64b55a8a597324b061ce4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0cc893069d784103aea60f2c4dc6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d974cf4117a11f8b5bd70e23c5f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0dd62ce935a11a66d21e443b73951445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ed75ffbea9030c106b8c43e54f876446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bd2253362c6a1bb89b8d1dfb3b26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d28a5a8dc78398d52c16fc66f522ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457aec246519e1e38f4dab21c398dae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ddf821038d532a3bc9eb078adfd3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a9d1c52276818dd058ea846094c90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c85193dfd4a58f9e545a59bab629452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1190f42fe11f7b4fa90d11f4dfb063453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a93a6327976ff10758d92f77a0f02c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29456581b7cb30d6c93abea288b8343a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2967cbc98ec22c15963333ba7d202b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340e83c6ee2f2ee951ca961822d0a3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ef28f59916efb2e3fd29a2adc9be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552562d936e41d00686f9a2c8a0f820459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49b053dc7867236600da3e076e2eaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f068c42efd4ce3552cb9d80f083af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a74348dbe04b4066505c4f847a82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08c23852149ea8bb3f6a30368996d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e10a45827029ab895f939cd58080eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac4b405739eb1d92a2695a951ea4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83356aab8aab37257e60940f2f1f258e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2ad6fd99a2b5b745504f128e3c34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73c28ca9a65f1b5cc43929b0d37e1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89fbacfb608052fe1167b660578e6f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9787548fad7746f306b90264bf54961470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3e564cdd378f8b7811e31465aadb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473354cc34a6ea09ad7733175b6062472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b7cea61a1fce4fa36efbc5553b40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd8aa874044c9df51b141ced3394d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a206a2f43cd07605261ca63bbad53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df1bcfe423562d0988ba3b76963b49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f306b1e6bde0b1ef012fe42feb13fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece13ef33aeaaa49c1dd768960bba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443cc10ee2c685fef3282045cb0b05c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ca148d41675083da9a64275c3fd1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89f33f8ba30ec61df2a660be7a91ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb07ba8816a0b2b2d22af9000bdd6c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e849b3f2e5b5ea2321f5b46643dfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0848a4b1be9d41c7502c96579f5888484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30204f6b8d3d3f017f82ee135544b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444fc93d047e2360dbdbdcd3c11c784486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816745d8ad3463b856353e2dba3a21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46264df47c1d63a078f177aea5cd2b1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979e0af6d958e2beb15c34aac518bc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0517ddd55d6ee52ec07b93b20ccd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba52fc0a105a4e51bc2b7056e89e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446fbd2abea0fb88b44db8df70b356f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6601e3b090fbbfa7630011069b21a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e0ca7a5ca3bc8871ae50ecaf50d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965793ee3f3597798d23774b9acfba36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2def3f72f432e0c3b742ea2a0ed43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3e7878f30922c39a6b348a84c4f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7986b78f387eca1b50e6fd25ef90ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a23a96d9a2e3345500b9054cb9a03b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09824a47bc93b38538b5dcf358c5cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df06d87942e7af2c2ba82e0fd28bfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4241a033a7efa3b7fd426dd7b43334502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5572e164cdf868af6860bf4b74c2c78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb418ee0a63ce43bfb6dee168698193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef8b184f4f238ef22fdd78cc408239505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf872452a132e6fa2a8158ff46bf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec8f9a7d21fd7ec95e86b1525af36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be10d59d8b224ab1e336d72c29ea0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce745d175ba853302f85eef4ea18f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdace471b32aa770dd24eecbfd43415c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81312d8cf132df07f42bf086214661b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a541c0479d74429afea308304d75ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab83a2d5c4c22c05b9669bef8187f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b021f5ad2fc317a468d69bc8446ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c309989f4be1350b5a8dcebe52aa6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053300e526a69c37d0f28f0cd45d0d40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c88ad3b35dfc1bdb9d67c5cdb2ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd041ef8933a7de8daeeb03edeb8957518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694f3a5436e539c3962583d916adca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17938794b59cec7f685a60065cd89948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a7d4f61f23b18999a2587b98969f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f69eecbced18569d507cf5720e823522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8efccf1fa8edb2e6154b0082d38cac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0d0c6b8672f95474ff4be946d735524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910b574b58a8e9ab31e18c30724144525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73a62c515d2795f95a4f93004397f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfbc874ccc3298651ad8ad73612f3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3838d21e41aa4200bc3cb7abfc9a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287ec5babb2106e8cb194c026499cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66e8f3cfa46ca788ed899304f0d55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385b5798dfae6585b295fab0ca86e58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da651562728f7800e6bd0e9c51c48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2186e352281c4e4ecc01f7b190fad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c33508f3030f503fe5175b1630ada7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7acf3d4f85f5b0f2d69c7183012a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d1a5232a3fc5e1497dc45ac8c957536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a07ec9fa5e498f79d08b55214ae2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057e27886ad6dc50993b81d123a0ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50738681dc1ef1321249ef737c2029539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77b2bb52838b550aa91bb24985c80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973c7080633a94737ca169b3d53334541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea29d04d96834ccdb29f0d86ce78bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de270a7d9dfa66f815f403a6d8077e7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ac7eefc1920cb8b4bf70275a31e20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9075ae4e715d7186fe58bdcf7244928545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfff178fb3f2dd1d292a639192ba52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c9b14950dff49e5dfe06c30007c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c7d8555dfb1bec69654baf22728d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a26968ac50dee209ae92cdc3eeb546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978f3690dc4038ed009a820ff6bcb54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e77d949ef091f3d51c82762fce444551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2760ba6969b79ed01f8a734daa622552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e5e923c3818136d475820048f5b64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b85aa39634f4b82d307eab7a669a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be56de46b9478c2dafce764b2d4572555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2b88556ada388ac36c06719ec611556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e235cc84b9838981290d3ab6475d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797136633fcca7221e27cf471d558c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70163f57d53a793f96d5285ae6aa0760559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25dc5243c84c93fb464f266e1aa78b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55e705aaafe5d68b2f785d62c05876561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b6902b9bacbd2ca663879f91a3b3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6e17d91def237e7c1e57cf2f75da3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e36ac9bedb2b49bc09fff5441822564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea083234d8e04141d4bdff9c00198565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d93c54d45c9681aeed87bf20e415d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388db31dc707f30c90fb37683d2e20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa021f457eab147f45f6cd6521394cd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df05112c1dd4efc74d0c30bbef7558569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da38d40ef266ae3945a8c6f9feea10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e42694dd4d3a0e45f2997c2109e94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474521adc033797b74f63293f0e85d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd90c552060f8bc507d06e5dbda1ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769b8d743d502012cbfcad8a00c32a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcbdc14016829bb6da21356dd4d31e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ecf966ac9a7a489f4eb567421f630576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503505784e5d9b47c43a2f5501ebbf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb160388ff99d22c3e0fb473d43fa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5a13ff1ff50fde050578ece6e7a7a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9cfc6ff7e35f5a5b6e72be896d1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081a6e66bc741019093534f490e919c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc60706ba4ba929f4b3f6b3554ef7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652d2d834b8ca6d0317603c4f21ca61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496733e78012bd5a8e4e703a88ed8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05f8c61c3a48f15592c601f61e7c4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46e5715e2f61f2756b52c2ac83340586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a422dddb690f8002ab196e7285c3ab6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0b67d9de269fc9e069313c291deb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294bdfb5f14a36ff396e636cd949ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba892bf1dee25f783b58269539e67d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad9d63b39984c68f6d66a8586a1dfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad5e21dc8f82307dc1db28044ac099592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd03dfc539f2ebf66787178e20479e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a14bf01d21972485f9b868f22aa7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ff6fcfd488a8f58b4444f30e0644595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88c70c18c177d8c53c6a5bfdbfff28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025cfb119065c482c5fe9fd1645ad57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f71802a4fcb078443a02d2f7a2e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37560bf7e0604167826c5ee6b0a23d1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc77783cdab6f853c1f994e05f762600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ae7a30679e5ffcbe328574440d90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bda7b0763406d47d597ece88776122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd37cdb2f7ea6609f8f12955593aa84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33257b8071275642c73002f2f8506604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef843a48c745157a98e41a5d99a40bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffbe36c78e7318bc6f0fb70c1050fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf97c46f159e2a0a15c2286e0999c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7197b06050dc77ebf948cb90f7c87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae8fbc64e934a4ddf814e56908ec8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2630dfe546b963daa3a68f8577c4109610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed2751c25b3ae05b648a2833ebaa0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e1e3d3b531e012bd99ede445501d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90ce14a428f3ccecea9f84077a37db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd69bc8dcb0a8b1e8b80e9196e27ce4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adebbb968920da14498153177ee2da9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ea17a0951e5cbb6a921a60a2d81c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b7a17fc3a2d2dd55f9676549b60c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14641b9e8af14e6cba555708581e84618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334430ee89fe1b534d947643aca5ecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee658146bad81dfecc7ab35fe5c8b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8755dc23aadd077158d060a1c308621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980376b96a263d0bd1572bfa386e47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2032bc49e8da39a2b42c9c311e9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb72fe981f1fe29b7dbb770e814f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53483dda22f92c96edafec53a785edf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf24544904a7798a7b3c9e140a17460626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13982e27e8e80508e1de1b570af31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8128b77a458de3b0e60da0ae60e4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe9837c3388f9a5cf503cbb514aba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1beb093f782151e25d57909b14267630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec209ac9e56c90acfcb4ff5b7f5c507631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecfdb72f93705ef6197d664ea50775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab2dfa80396b656446c31a83e8c39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc8073d813a2e90cc0141bf49cb899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b816d67b3349a3f0e7b0fcdc94311635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975361e19880d3fd98dcd2c31f9b255636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535abdcffb95b0f57b981f0a6e8433bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948d90f3637e6e7fdb03ec217cb95a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444b8fc39e81a1cbc100f1c1daea7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e461542512b2c1128dcf0acaae84616640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20309d9bfcf54356f82b9f5b854eb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d354ecfec75a765c61519bd84c109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eae7c1d3d8949ccbebe7676b39f53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bb1dfed728d1ef21cca0a09b3585d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9662eb2aaa3d26605bc7d0350011e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a89a4ada68fac5a0e17d15970b59d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b6d8a2a582c48b9b48b66e70ef8be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d66132bd8a635248e47e1bdba34cb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdc5ed5355866c13a772908c49a818649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c945d9a90f7ad8e144baaf5bcb2871e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0dfda4fdf6d403aff1bf3a6c562dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f484b51198e0488873520a364c2aee0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f038202b426c011e3acce507d75c48c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516516df8eb9680d97ebe59b47aa05b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a7ff755e217602b2909a83ffd5da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc9ccb336be70c5fe2b635c86a88b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fcae15d710c54eec95e75cc07bea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d8a21a9239961b457f9a61e706d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d8196aad3a62b8f5c14e367cfa946659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561ddd638b74e2faaff7b0b83a9327660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70852deb39e6c6617faa5e6fe739cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3c99d545f0c3fe01592b1d4055c3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98f7cbcabfec6fffa5720ab050acf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffec9a77cdea64e12d5cbef5e67e07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a7477bfccf94cb25e3ed710f9a12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c98cc50eec5d819c932390216d67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534810c386dcffda084a85709579ed3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e782c5190173f1444218cc18bbc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbc8e135fb0697c8b4106bc219ca9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b31d8c9e41631239de0950ec218cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e94fbcb7a6070813b6356c4fba36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494cd6184b075524b1c63d66819940672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce6cd8c3436c05a784d351e49b972673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7f80acbfe355cd4608b8b7adb76fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80b7ea9340eecf812463797761ec4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d07fb2c3e57c2bcf45ade67db46c4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d8ff86bdc3ebb2399c20e5b79cbf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55727b76d7e03eb1882af8efd77c50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987f6c2e591987ad61bdfa3ff93d27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121bd57666a016c6a03b0d792b3bec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc46e810b6b6d1e81c39ad95957bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad1b3af9600a7dc727a720a79e8eba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8050a0a3a5f0283568205df8b1c432683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac605f2b54c44e1913c5bf7a6d65cbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ae5c3476fa427e871ce0b125e7c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c4b59bf34527a66db1bcba6a3d3f3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94e2f8069c0dc9f4cfc2e604639721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5f0a71a8b5e280f58a68a4199bfde688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c84fefad8fb5c1d3340b6d53d8eefb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059b450ddf2174225db2d1008529df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49828f224724d32d71591b203205f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689d687be4cdab2d523de57375bb1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d087f26e27e2a77f1420c4ca952a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315db4eb2e47d0d0d0650b9d1e790b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063221f76c10e5bb9e53007120897b56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69ff20c400badd357ae99e5572f695696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a87d4f1da068e64cb09d790d8dff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2cc84fd11c6e024e73add446df34b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7374ad962677731606796d7d5267699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd7a9e98e3c9f4e70c499864c83fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece1d0271cbb3a8f786f54318a52f3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0136a44ce588121a264ae2be6479165702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8f23801b7461ebdb3b6f301df34e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285033a385bd97808453b3190280cd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af000f7901f708ef443c27fbaaa9169a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b8a59a9c5234b517bf249d13721a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d846e97a82308f035e8dd354441b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6643be968d171477c5378ba0736a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904407392415202cee70270a8941f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8dcd7177540f72eac32bd3959566d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb93f70044b37a71673fb37d297cf1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91451cb8369ebea279835ef8d1ef68f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902e9558119bbc46a28324201c866b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c7f1830459bfa34cbe39d5a19f429714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072184c2ffe1f27c96b967d07b21c447715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d815416614fb1c3d9d7ff36f8ece1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3702a6d09c8bf43e8b6f22334cbf91717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ff8da9b2ee089ba3396c4a24424b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7658f6049a199458375b5d1a2876719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bac66fb3900044ae700f1ce22e1ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287f78e82f4e0ad4b055ece59eb3f1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73886f05e5572b472bc64cebd2a9b44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a67bed24b7fa55581ea944a60d6d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816c10bfb0970f1e1988a624fdbcb1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662650bf7e55c68b56c3201f83f154c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f6a15149deb515b77e0a606ad6e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07beca628bb41ede389420139a04af2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b71243f2fabf46be8efe637611ff4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd16a8e50a1762e3644d6080b0641729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a1bd6b8dd8a0c42317670dc0640f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5e42d01c2190e4c7fc481bb0770ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91db7ace328b1d26c71fee2eeea7f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803d4cb4f72b80db7c58aa0e80fed5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccbcdf55948fc501d9e2757af21ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6748839b8574d3b92f6c8ba67fd837735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d73193badd9e67e2fcad8100c33b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36e0388a0ca39f4f6fcb01e106651737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d0ab11d8e13f106577b139a98b872738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d95c867982ec4a760bd02037cd045b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67e40e8b57ee78465d08709787725740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113180ef879119791e8dc8aed40c96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1800f897ae20e3485c90bb0078a099742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae6c2196a7ed602beed3c7d46bad7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43381dfab884938aad3a515869422744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09babba860a20c8ba6a0f678d8616745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f7d4e9e371f362dcd3c8e1a00824b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb651d369bc73dc901ac567e826825d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a901dac9188f18085dd918094293031748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754933ce17a7d9d3edf29d3e90508c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258abf5b004e7e516350dd704b4f5339750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89b5155c4bd2ee626acd3165364af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572da37aa45fb6240d6b489be74ba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42ae0cb96c5e4a2e4f649bfb3b126a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d78709f6eb98d8f0e672797f0729754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e91d469fae01c55a8d9ecec0bf88e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc4e5d909d1cdb734dc87293df5a22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f55216a8e0e48373895a3449f4a0c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc23250ffeb810ca218b3d91bbb17758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd858907a42aed3d0cd0c509a77724d4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>