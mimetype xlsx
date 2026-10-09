--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6755cb65718eb67e4b400eb9d5f3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52640630f0a7eaa40d42e92c48cd3e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022c8c8df52a02b6fcbcaae9b5a9003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6dae525e4d1cd92fe9d5f1f6cac394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1b54b77ceb904b05eb127306a368c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d3a49e710214894c0dd66365b81116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9687e9cea29174fec6b0fa0778ace7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2762ecc28413c115d444de3495698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e1fd9c122d0b4caac92aaf19f0509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6d991d035b0743ebc4c6502bb9db810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9a652e509cddcee3fb194d90ecbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a77f5a2f05dc5b368780b772d9ede012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971bdb4f652174b9bc0bfae9c3253113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd013060437c1a803948930582a04ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f26ff9f074b4d657ac1549fdc4fe9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424f93b8bdd91b271940ff378c3e98716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17038072e11755156a11975a7366a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dacc28ff381f68d0a7f072cacc361b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489a995df20b890069d6af64d81183819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f694b2e8208833eb8afc84f9c6bfea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c5f2af18ac375b3313daa49136f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6d6cbbc2c0426febcbaf0e318d5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a27878d1b8b0ce50e2a532133608b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984d092181a187bc3d7fdade600bc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf825e938739797b0f3912dd43079e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49df4559964744e3040f88fdf0a56426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85cbf93b443c331a098be83fb6c2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d11fa5b5e9d326718c1ffd9aefec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ed6cdf83ca57406fd52e04e4125729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df699ffa34b82e015ae84a610a05ba7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8bc514e933e55449f117bd44db14c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6340e14be3b83d57bb8a0b07af9f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8190c8ff88ade95e86eca578e4dd2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf4a5e7d479a5995da8ca419e9e27734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd0fb53b0015d6ecc7ac2c280b0fd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2cf7432e80767e4b0a4467014fdf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0739dd9ff4dadb18dafb8dd78463837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e55e2fa7ca82e5693cf40a04bbbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed16aceb0faad493b62f3433c1cc9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568b1f50561fa3f141194088640cac840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f649e27ef85dc70c811bfc7971ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170342179e62c3892286f09e2c1b524342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250c513b31c2ca5c6d11a41bd75c65c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba41b28f18b16aad54e047d1060a6dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b074fb59a6bc78f2cd93b8d56a414645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a7e60bc03806ac91462b1a4962fa246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a22ad542724d4f6b60bf0cdf940b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87489d9bb5c02a12bc50552c261ca2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c55e539a9ea9b14496e90fa87ab649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756796e57db4a2d671daa726d3ee4b4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74acec3bff5552f7165b165d52cde951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9687fc8527c4e48a6d7518c90262b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb30f02547db7385a0be1ca22ab23553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34b406317d9eb7c88f54e7757a27054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbcac53eddf533a00d606a9f0a5f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c19164070d841cba5ba30958d884956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef87f3ff07f721bd6b8b0436e4eaa2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013028b499f7d0af206c5ee838bdee4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de40a21cf5f7a90414ae2e06eaa3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524b1c3442256516c1e20394ca282360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65f75e1f483b71f00a48ebac1317b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1b23ec4e060538c335fb8227e22df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cfadad6181bf149767573fecf13c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28303a60869c3d7e27a2c44787b4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8788ad873f95fd03502f05008adf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa11e25418f1998bed1b86776ab4ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e69f9653b96622e5277de53cfc3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f5e246b3e69c34aaacf45bfa9f0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb04185b9a96e30f7b454470b30c6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ac44e46d6fa2d547cd7147340091f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce89bff1bbc8b07d04f76ec932e6c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5849cee8e0675bac1ec9c3ae8de9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d3a5065ecd39b4bb89d8bd27c1ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a9753c5f0a8690d6c33fb958418bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d33013b063628a59970f92a7a9628b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba438e1b7065ba8bcadceb63db61176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339a07d1a2efd10dbbd8396a03da9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d91a59f5db5ec3cb7d82ace0a75f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e63df4ca78a88a87631cd4c10000179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33612625f377e89f1e62a107be25280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0aca4608c9aaaa9e891c643ca129681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010144430158e8f0a7ac08855c45aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2b9ae553188ef115ee266604084b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123589a4f2e6feb3167e7f7e16410b4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87190ed29c7c444a2a52d4393b3ba0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f5c00095e1352366bac4b74a3ef4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb7d2714cff5c96a386c566fde1b6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bedae34375daf7f5983e8f50ee4d7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe13c0365222b389111c0fdf29eaa489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7daa4ec43a630eb9bb2c629e77d0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d89f03afcf5dd11c160e623d972491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ed4277f6f6f0a3d9a11219d67c8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adebfc4a2fb6d88b0b87b6e9f7b8c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660d63c5e50f68e36ebb59a6947647894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb35356e1c0ea111cb58ddc5d11d0d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c53eff44799ab512f0fae607a82496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f58942530b040f475c5aa0397244297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e89bbc687a3b44b53cd9a6f8b5f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f37212e8208e03bbcb185489ced8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3a4caa9ba902cb589abe3590bdaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6c935b5353cf2346380b80c48fef2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef54d34c2fd949e6c01390c8680016d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c53d9ff1b64c74a579ebea4c65d10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82391b0ae632dda21acf26dd6372d6c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225b1166fb4c9f83cfe47e7756105fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf386039fca4a58eddaf5ed9ee04e89e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab3ba306f7d2679d558eed59d37905107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be069aa3c56aba09666b707ede35bca0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a84bd60694ccfdb98c88b375b903b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eafd3c86ad3ccf9c1c0fcea0308fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe623e90602cb7bf255cf6993aeb7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8732f2d45b9f42cc6067eb56d81d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6793fb6bae7a1bf72d4ff02b13abc63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbccd96718e3df06c0e5df3b5bc723114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491218250060b93289731e02d67db3db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020456138381ea6b93bccb66e272f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab53880bfb3897bbd4eef032b642bb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f59f47ce14d65379b5b09fd2e069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61a7723870615e2597c863ba442ef3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af902fb257054903d9f3cb81b2bf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601873b926afeb3124f203bc14632581121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b892378089e6382facde174f1c328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370f239778c3ad8a246bbe0bb14d72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c5f6d7ef91052f3b3302a6fb856d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b130b11142b5769725a4c8f40deca7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ad1b030d8c21b4084e9f1ff35908126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670baeffe6695ba4a2e464a8e1e2b87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522669881c91100c31d8acbe065187b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c770c512056fc6c9e19eb3afb9fe0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e69d243667cb69050dbc017e762b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126280f5ac0d0c2530faac79f6669e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546647329b1217c85fb94c604cf3ab09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd7e2befc2c7901edac8216385d1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac17d2ec149c11dfbe59178b404631134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb2499efed191c17dcd88964a9560135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49278348ad08076a595f677c193f1e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ae59c47c9a616dc09df7c5c7f2ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232e37550621fbc23489f080d37d6f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b94862f4109a7ef473821a9baed52a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeac20eb0c286452d997ddae7df25a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a87cdb386ba2d5c6e2ce56f3d21e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4caa79533d8aeb8e90bcfcd15ab4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a680e6e14af27e79d52147c2bcb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c05c9c76da7b6e7dfc4aa7e4db32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d948c666c5bd9c6484bc289170ef58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd576b860a1444b64aaafc0c751cbcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c54e06eb1751bbf1eb7a5c158f13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ec676dcc77ca29116534dfb8f28be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b5dc1b346a9f2a5385fcb4b49369149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddba20efab9dbbbb9c9caba09132e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7903ed56741a7f236b0ca28816e6e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc2b6a108bcb7c508141faa96db36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393266726d184255f37253b6bbd424153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c62ee838730774a488b9e9dc0585154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3cb1873267d8b341f765b4b3db81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aec9b4331ea5f4d9922df7a383554156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9efc292dd22e30fa92638fc279d3a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307d279a2d52c4cddc84e10cf0634f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d700f00838b3768f1e7754415108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdcf6ae36f3b8be553fe1b2c99d25c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62a96b4b66a3567ea18ff7158a6a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b1e3bd3900f0cfcc19f2bfadd196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca917f6ac196955fd59e017040cbd7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0914e52c101a96c2c86910afc1c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c4f3645cca30e3bbf3630085d5d3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25138040b623183989ed3f2ad2a585166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4116ed45a589021c32eceb0e7f1d9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403306f2f359b90507f820dc21d4017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ce9c1819e496e59df6c55b95607c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b0a3bf25473ab594b2e4f92f1689170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2817c0bd2da4e1398735775b94ab0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3ffe66cc691922e3141f6859ef4e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d69562d680dacfa4fbb0d8fb14ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b5c5b688e68ddfbb80bd892df5b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182a55686817deee34ae7e33bbb55b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dcf166277e01687746fe2a963280e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1d1a5b0953e34b059a95deffe65c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe72c63655906792ba3c3c9121e4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34999cddd1130d04f047b0075a8530179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca53c8e71a0f5e7cf2f7a1973f2300180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5ccd182a87eb382b906a8adcce17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e303345d56de8ef950b023f106100a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca834edd1c827041bce85a42d3a84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc975284014ffc7ac41128d3edd1ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626974fbcd52fd02eb3b6cdfa8ff966e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8fd64f637e576784046d748fdc1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b424674040c8ac065b5f0f30b3635187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5c07509f0e6db5ec48d7fa85438a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77c1f69b7f305af86ff37f653349f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf198072b295427691ce532b3f94fde190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560020d6177893c55b6af0f0a29eb1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5599af67bb973bf0e0cd2b199a7e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11283b85f6433b17cbb54c29d059bbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d34802a9bb743b5cd47674d858776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa48af5feeb850d121edd2fba2e4f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293c6fc691e7dbf13a7eaf964d55463196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965278e95a4953713ea297d8d92f17a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27af5d511516547baa4b88409724cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b1b457b564e8ccdc7c98ae1fe9348199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ca8a619b7f9333efd853f343daa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11206fd897516ee88e65e3e1e2451577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be980079f2a7f140c270939bba23cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46dc3772955232fc15103e03ee336a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daa9ec4127b1f3600f939f25a5bb99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c320acb0d69903f1a53194f78f9ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730b5639580e013a55ec659f2131bd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa7ef262e5f6214aa9b83145ecb97a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05985e974c8fac95577f9ed20a92e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ef10ba000cdc586ee11995b96ca0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a318a85ab14a283f6ce1d50227f0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b02e749223c5280774718307b7c32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27477d30214d8996d17f51bba60f4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17573b49baa1ae0e5b63377662b9aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39328821f72b06ca4b48458764083beb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e19b5bf9b0562eea4839cdc243889215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27c409bfe5bf84629575efaf13aec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc3f7499cd34b628cf9e8f8aa8e2c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7b58538a59d020a64c7a4a82d3e91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f129f9ca4b4d5f0d8594b762e5b4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1606b32590f1cb96ce32558876dbce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f380d416ddb05a15be6b9d62bdd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ce5f9d82847351bf5ddd7954065a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488fa34a0d02c194903c2c9d120e62f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa9d276c8aa2bb85c137b0843e7da6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61426e50c9654025d0e53c4ed20f357f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd76292169c2ca59aecfbeea20ee89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e483ae564833ae689245b3c09778452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ff9179776aa53c42b50bf6f8b522b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc807a208ef294c5ea9df56c3ec6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9dabef4536f6d9abaea7e0123aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fc02f2f78291ac7b5f499e5c22501231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f7041fe2503b32fec793908566e48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eea2612867a2ca41aa5ea24a26761233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2540ac5976e00737aac6a194a2a300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ab989d92a33d085147b876a80578235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0390151de1da07e1983bf1008432e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b254e422045098a702c5700ac3d74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f92cd72b09741dd482a3aa6f685634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabdb36c66f7af25d92633cf34e281a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea04e86bcdeed50338fc89019255a8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d24f08782c17ccfaabb91dab9320ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ef285ba25afa119cd8a556a48e42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1e5cb06b5f36adca2b9951ab3db0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcaec2be5e5d4d927a3bfc935642d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093fe3d7e9f34b853b1593fec4c03f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1910fa1d0436222945c5bfdd72448246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f8cd963067d70ada199c8b8cbdd0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5f76b688af2bf0ca0ee9cca152c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda63cf6fc0009cfca97afb2d471a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c7345b2ce505b129479e24b73cdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e3450501256228797cdc65854789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf5347d1542e04853ea54e296ab94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f5e855f4e68a7565970e8d5cee58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c628eba9811e176869d3cf90404ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ebf2efc2e4cc50d493567a1d6f283255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12ae790f3fad640522636745b59d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a40b6e2f27a8c73c08894c40d8ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa9d2da665c1e1620368b6540c050258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac54c24c167265817700c0b9348e7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc897040605bb8512a320d5c285d10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379504d33ce384d5827bede982fafa1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731bdad9be2f5238a815722b2da431262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e7bcfd455837dc7c6eb8b604b49a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702d012f00a50edc175743f59bab08b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42c557280f06f8009010a16c25cf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fcb50e0bdfa50c15baeefdfeb5107266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b8af34d56badd389a15c214f259b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea1eb81d76779b3fc333f7be9c71f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398596776471e6fb2726e66082d784d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e15dca5389325a31ccdc23b1b1157d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e93418f7e7ce9d9e8197a3f8435c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad18933fe2713a74d3381f0ab9c36272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ce7b9daccd1847497fa405bf28073273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29d8c3fc81bff0e1d68f4aa9600079274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b95cdccf807a7ce9a5b7cd68e3c6b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15905ccd05c7e4e4c698ea9470b1923e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9a062fda6a774592e936f3089a77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c84d3c7b719e95fa1a8aea4504132d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaf5786675fe499189702825a76f12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e57217044b68b3e572e765e375c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547fa01c6af8b4f0fa27bad275f72bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d720d2eb0f6cea3c147e4e18ce4523282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877a9be0aa25513e0697e1316ac908283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c03188614b4d1ad08a1692342fc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eb591f0775b988cb60def1ddca222285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe37ac0a9ac805b28bfe4def02a4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86690a8646cf9cc1ecdbbda49cc5f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76e091f75632a7e4e2f7fc0013b39e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40bad48322aa7579eba255ac2bc06a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956bb5149db1f02f8bb8012939aab34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a977d3fa2759b6bc387a64a9bdc0189291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37485af04091ca19ba8ab39181d3aabc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59d00d4afda3ff369fc3e12410987293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d415e9ea21de24973f21ca9ba30e79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dc8c0b583640f8fd65496494dfd34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72d15240fd34c4d12d05b0d366b1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e927f0d7b2d03e6ee4edacc6eb08c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc77d272bb6659872fbd23079631d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde0f4b7a765fa744976455e253f429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b6c0fe8f718c801e8e530b2ccb35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dcf92714ff6a5d14b6f56ce9b6df5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307f3c30ac26c0b190f2aa7cf91011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293dbad93f6093f99030e93eb97f473303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f34c5cde31f88bcb7746fa561078b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3c8b96e56990153c1c8fe7fd51983305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a7f6e6be2b28bac9e18937767aef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdeadab4afa1885ff4d4f2a32c7ef0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d1aaabc9724f2c403bf20b03bef6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee53b46326037e60495d28e30d8daa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb53251b4227420e940ef4b795575310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994b093ad748dc4cf481c34ad931308311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5de1a61270ef0907969cfcf58b0a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9259e4d86092fd83c6953a173ce070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326dd4857b909639cdc7c70f38af69d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0923edd024edec95d5a939d39d18c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aae4327c0e2b768af3c7e01fdcb59c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a32fa1bd4ca05e05f25a39ac69b89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c3bee65391b0bb8562d69ab4ac8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a92ffe7561cba8edb1046e23a13d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734612bd1cec2d911bebc817d5c2820f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e644ec6bb251f09132eb63d38bc3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a910eaa66343cb33e3d07f1e9106c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a048b274e98cb15536fc4545e0770323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca7fddc85c489f2578141d2ea6dc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dfe23ed3e9b753ce8ffe08e564b7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991101edcfc8d82fc71fd0bc26262a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7861da2ba4856b01e63149578aa50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c44425f2812f34c3b82e8ca5b743f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14c65eede22f021f7f17dde967a75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74269e4cc05de1cfbc6f1722360b70e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632c4610849c1891b0c445d462b9530331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309157190920242c2381659914fccb75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d8031376fb917116feb533929af5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e65dae91e7d16caae397ca91cfd9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564f083e7fc3037dd727d777995e66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40a1b693b60af00a0e3df14fe9993b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f896492569f69e618a8a21af8d3de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755889288ecc0ca64cb855d24a1382e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67062fba2877676b7889f00e3b5124a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d2d03afc0b0010e0d26e59dd12ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a95289f5390ea0c3bf439b6849cec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead085051bd4804a88af9e14facd159342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2927e6a59f18b855f21dd454d0d334d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051204ecc5d8bf530194e63b5cb84c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27f292be29031d3f625a32c5a783f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39d535f178db50031a0645faa66f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478883121a6248526e24f72eb04712d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeeac94e86697569dc4f207d7ecab5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e84cdd579f93eb8ec53f4dbb0f79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd9976688834d63b0efeb9c659c8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea6efb9934c4585370f054deb73985351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad04de52dacb04c0cff5cf4b2e0e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a1c725bc65b1b98f0d0db4b9a53b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be542654b15f93fe8498a8d47c92e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d240fede93e6c44cbc0758f4172fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b23bc278f9d9e1c83e981b04af08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325464728215a6fec5dd58f4f883a0b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd797282e8cf515ddad2f465f307a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc2d66dabc963421e08f26d7b8874359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588b7137bff9608b429ec39d81a6144360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33e17fef3e4ef436b03b062fd6910f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796abde3f45be83ab16eaa9e86cbbb26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e72f744aafc805d88949ed9803645363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920223f985357cb9f836d4fa5728845364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d68408b774346e6a065b524bb588f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d6322864a19433e615d4da075570366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df1a2a38b0bc7e254fbadd26cf892367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7f31cfd4cf4f2242a8afd203a147368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa725430ead2c26b342d80fc8d7d0b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d62fa665156d9b58533f4e3f0d4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f31c6052850a9a9affefb495e9bc4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07702b2eba6c36f2e7cf8bb707749372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094da7519e1f21a26cafe411e878194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b833536c9b4b0d2767bea3c4f6b4221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2626bca770c4bb4e964eefeea36e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d5e09ddab18fb24286492ec6dee81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aac9b43870c9d53aad356520d22f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241375269ac83434b013eec76c8876378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce367131c188a49c3c43ead3c6ba09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824e3de92ac2ff98ce46d63a2d9962f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9e3009eab7289c327dbc74e4e58d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389d9ed8822739bd11ace9db00552c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529d3818a62a41daea83c58880ae78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f530cd73474e0da5d38bd0a94a1c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a538234a5476f63d86cccaa545b99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5774c99da6c2498d602730465978b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca9d37a7b70b1b57670200ae2d197d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9e9143de8ea9b1986c3bed8281ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2e5350b665d3b31afbfd1912f7e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b57c5575b268336a0b8aae93d7af0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3760b9cb282072702df612e0a61e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3076aa7ddcc709ce3736bff29d652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc4b0f81adcef0f152f6516c055b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64150adf791313551a2418467a1b620394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa250dc02704f10b6de2af8ebf649ebf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4c55250a8404b29a11e6adf9df999396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb26b21bf9c0691191866b3379c0f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1604115a0ec9bebfc95e65d72394398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a017c4817f6cd2870d9927de1796ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791246ac5a46c316e3ed0ab3a47bfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4bf13b944989ec4ee4b16efca07c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ffd078c2155862f46d1dab3a08ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb518c2567888af943a15ed3c133de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449228c4a3b1d250ab116d9bd8a7c01f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e471aad3fcd18a633dcccb1eb24c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0ff5f4175c0ca717ad31c420ee6cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409799b49b71446fad140c49e1ef6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2026f25cd35ed390846955182df3b16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1316baedeeb85d9d1fd6df42aef9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e9b9ff4888922db2306f5075794cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc000c34dee871ca7b69ef1883547f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dceb5d296a1e19a1c1b3e866b110f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68990c48d96c50c7b7684b4abd0121c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4bc2e68815d5e04d10e3b16d209a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbfcbd0c20698c8035f5aad13b89c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e0192e13ae64fd00b2a33e0efb20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529bc47490c4d13786aebdc843aa719417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092ae616f0b254b5fd099328323f0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81105b126a7fa6040cfb92e1126d8ab8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332ab9a0ce27471f5c1faef60f8bebb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db702d70d69ccf64bd8cfd81952d7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddc147af18cc045fc46a289d6f135a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fee2705a19a49bd3777f23049075d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a52143688abbb030d69ceffe3aa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649c294d7275c829d30d7a0a36d7f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989895d56088f0ed58f4971c51d4253426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1317b0d75246c3aeebbaefb3da84cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de345442564249e1dbecc74ed6f6452a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbb2c28076588b00452bbb7c764b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ba33cfe1232e5f705df963a11882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31152747118ac37a06f545f0b435fb93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271081c93f1e509be45e5b912c54895432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7c16b3c38f64553ae49e3c7f70722433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717854597b300f14803ab43af7098ea8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcff2066c77722c78cc948417afacb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e388bd252a9a137abb6f177b2828436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff3325f3067f004a6d4190003744b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248efa6648d01c0eb0497669a286ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9801469caaa1516976320d6f00ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c928e10f6dd67cd3b48f4800939da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f2039f85df99d4db380b9200b1cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b05d4d3788e783165f354b0b839b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d238c064ac5ca64a48ab26eb73d72d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc92e526fa5b7499410b2971f4bcc82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16b82f3e502bfac7eb96d15707989445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24893d512fc3330916ab0885eac86b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db29928b25145546d26104729bb31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1449c134f4d47b65da1ac2d3b672e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcabe43f474feebd3ae9673e776fe2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb0bb0fca66a07ad7168d0effb50f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c4fb85e57747e2a73842f905613ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27ebc32c3b861068d747492ebe58c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e17ec72accaa40cdebec99fe3a24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0903e3cfb8dc537a455907c3bc0b85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9916e36d104458f9623a791d01861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13152b71d94f265b8729a481abbf93d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c631d3d31d973205d282d819bd50063457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6bf11189a81461d339fd6bdc25172458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf0a4da7c96ae78c855b5b04ec4d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8b59ec427c24f13d788264d23fe9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef60a273d5cfc9fd0b66406e3e58c73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7b0c111c5945bc771475fe7a3f78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8199f0b30b0cf9e637e1450580a167463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f294beb5ef03d34e3707407fc5e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0647f81664538afe89a3e90eb43e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dc41ba2a31573100b74004c2c63e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b45eb5a21dff0313ddc1959eb1468467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89db761224a225ac105d355e432f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa85effa44a61d193d4ce658328f771469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f2cb0ce18530e72d733ae60ae97e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d84b49566557b372551dc96179d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bba3e2fd0e7844a48219a31b0b2fd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f242b721281ce362ecda7cc2ac0ab7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa598cfe599e325c921b4808bb59c95474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8292e72e8dc365bfcd5b2d26792fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c69b4f2955e478d28571363e7b1351476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b362555404e11913256a0ebaeb03527477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955124747064257f4a5b3261e70c1ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316d9da194cda3d1cdec60edbf3ec4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2cfa01df4f45365019758f54ec6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92230642e87d29dc054580470b2dd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cec3546b3d4be599adaf05d1c0b39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa4bce9c386e6549a865230132443483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76b2a8eda9198fb207a3ef0ffdb28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d73a59be8ae7018b67de7d5669a7e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1a11990946c720f4d4ba17f62b98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1faa0d4d28acc886e5574543180a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ede611046c2df44a0410952435f63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a83550e18a403bfc897bd6900beef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1818b6e45941fbcdd09124b1e344ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ac13130fc91eec3d2ef24d6d04bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a8cc78fb335ee71b3aa232f6fe81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703f06eb55dc5d6ab2b7d5310e941e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83557d4343167fc8cf583e4d7c6369494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635bfcd9b91513b60d99e7dd0f6b47a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e7d7c73a5cfef9193f8191b8a280496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad29623e3a6f573e003cda6bdb8a6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d055b544f78ff948f5c18349634db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a33b92372fda116aad832259d59c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573e54c4aac60684f343973a58f19d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895e8a5a0d003703c36bd055eb79f26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568bf918952545f412c3397652ab1bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfe48c1fb54b112b8b4c9fbf771d2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51d4baa65ded95660400c693a67aba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f514c7ac9a8daaf3a08c081af326d44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aaf023c98b8a0fc8aa2229454759e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace6b52b7f0b438264088747adb07d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f3475e319d49915895b25d81760ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd40617b8b4588baa796ba478af990a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a994b07b82fbc5bd8f7102b39f5c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b68a8b21d788c8e6cb84aa4c0a784511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db55f00f488bcf4801f17a6c1124ae2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6413091c901981861dff6bbb7f1c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb5ae3c6f0793688f8baa5e5267bbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158bd02da433b871a153205f0e86228515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc030c9436bf70940b3d7e61487129516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd394ce15048db63c8064e41f2da2e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c6897b9f3593b07420e9043267fbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402ba7ed2b571c831d70efe3104c5b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2864c0eff20ae9d180259f7dd8cf8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321e317b0e6de12f6335168b6a166f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1999230149f23a6865a33f1291484f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fa348de75cb2635323d6acc8d90ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54548a201cc398216eadaa14505fcc0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d42df72163ff8cecc5eee1c29349525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e9d45920628a8a5ec1aa1476d0478526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214888c2c2a8a05b24fd9d72b56ab06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c658f86b26f641e5413fe2909fbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5684efc98d73cc3f1bf6a1fc9858b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d70942de3126882eb36a798b9e81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ae0df3e5e4e378032fd50ce1645bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72c616ed0f89f1cb9352fe14ff30d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d48cfb98b2a31287a066575b7d0f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590cb8ad6f11d3faee5007b67d37c8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8e710974c1c26419c8a886b74e4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb7fbc6cc2770ea13a83149459315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133d11a1557d524e58f0d8106a17623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e8b7812a12c2760b64e1427925cd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1e2bb9ea0f3f4dba608f27c0b4ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f5e349b27e523101426fe974c23a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c26c688b134d7b9be5d2d0be00069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354290a7e001be3fd4b06b582b843d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ada70524de96c5b32d474bf223ced1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4903f6806ab029beb2cc87dce8be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61979819de0d0b5800ca82976b48bbdd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9024ba869a941a6b836bff54c562546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ccdd16c0b12e4b20e5f0d85cbc9ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692567ca239ee446bc54547dcb8006ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddf3e8feef8c393ac676a00c9fa9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cf02794dea3ac24153a91730ba883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac1f9c07becac331acfb593735e137551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03f6e9bcde07ed77cc2c02df780c29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec644118159dacf2ed1345c1ef467f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ad5c927a03a833a8f8771051dbe5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f117402555b5435bb0143c602578dc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48ed40cf0a8f15eecd33ee2b8f759556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff6fab6732ef69cc4f13e20192744a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c20b397bb594a4aca25a83b4f27921558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43efca492eded7acd71d45c2611c24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f354a5eab26bb836fd18a5fdb6f32560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3777c65b1a51d5fde5f6269eaf1b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe875d93f340515d6b990f40e642bb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5e7670276c82808974057c1c0722c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32af7e060e337bcd04a39ee0dd747564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc762f0981bd51163636fbb3f091f0ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35a59f923475f593a63645917d88d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e6c67e24c998901a38239a241e0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50728beb1431a616a8ad9a2c1c4e08d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2433df548e750b28faa7f097583fc01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0c3d9e932535742c460a80ca5ab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4eb6273bd5e82b26f0401b5461eda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6089d50c7006ca6e97b5ac820f02e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bac941ca51d8938940a746c5b63c97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba0b79e20bb2c25b6ea5338ef1b40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8da0ed96000baf9978de52a6392fd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec81a05bf0f42f27b31671719e86de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097be81edaacf726f2407efc89aad2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df647dd68566792e7a14f45f94b73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccc29420408281379efa6a56a59bae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52675d58c7fff0b22ca0c9e01f406c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec89df03a8372bd87db7c0e2b01156d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc33469eeb04fd4c2e9106e0b7882dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10630171f482e0c235c81c32a9c581583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92d07f600f8664d4484118c2764b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e8d1b61b7eaf6651a6f295fc4d08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232691d5aed1d16aeb3088f8869fb5bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764c582c908aab542d22f44a6aa11f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54049dcebcf50a62944c2b38785f04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82369cd4e5dfa03a352ba8a8b6be79a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb0f864adbace61f294a063fdf8f36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8b3ca3f1935f981c7e9a63dfa71dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597918d94de5675a1fa41a48a23c727592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a7897d15d2e48dc9a1056982132a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a860f7b14364d5438aa894f6afd382f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b15d13bc72d61cd71ba76a716bb86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b3204a4e4d977fd76d7e53b505335596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1106fdd3505046088a95b0af03f8d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a70eccb7fd389cd7baf3c7e3f0260598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e93f9033fd8d6986c811b0be7b9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534f4fbc1b9565f1bba1742892cbb65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a7cff3b724fd2b4f9ceacd6f0f42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c49226b02dd7b80657f7df5c4e7bb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01bf9e7d955b9c3944c8ca0d7a350603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72509ab32620eb5fbee8b8314cf0bb4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9284908319f10fe7af3a1b42fa0a01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16da4ea2383d05e37c7d8f49a87155606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d43f5aa0fe8aabeffb0975ed0871a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d271644f82b5a4210a1e32e2dd819c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d7bf025d770ca0219cdb986da3e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b94059b3d24fe32b044f1462fe407610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320c0e32fda59a0c007af4b3e57fc6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f00f7875fb3b57e85ce61027a546612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8c9cc28435d7c56a962bcf57d6503613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6a1b814a56a93d042572e1dd71221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18d8c2431b2b72b98e65c8f85303c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee547e108135dcdd4c74a4f6e7e38f6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1234eab606c3b65ced343f788c4382617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b345107a2fd06d326612423e50632618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209db6f0f9829275942700da8900761c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6ea8578aef679307ec359f935c92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37d5f83604f3b287ed529a88e26e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c442b178dd1e3a9df5b1562bad617622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72ef7167bd59828b85d9c3792edfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0537ba179e3131e255e4f6e03b5c896624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613876c67269372e2049009b65cb46f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc642d37c9d97c148f917d9ba789103626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba3fabeb18d7d616667c4b88e277f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7359f7107920fdaae5ce49676e7f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31de23e9b306299d012396b7591b2c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488efc5807e6d9dec5b944f14dd8695630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101223d2d7960eb0b80250c7c6f6de51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a26089ea3623a480633332d606d934632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69b9463e29d66f8c51c9d50832e845633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aafee7a1b53211bdd7df687de29245634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605b61e058455388890ec04fed7232d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3927815b6cee5602b945e4f798dcd8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0f47d360e1d9a14597be4edc4fae1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd80e4bc73c0395c2d7f234816006638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d192d2abcaa4db643d8e1d1c2402f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6dda6919266a1eba47ae13eaaac4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0adabc260c1f26af6ff48d906c3bff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de96109e86c13498fbdb26298e29ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7fd89ec304081c430ce75a9c0bfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0125a9cb038409d0563016547790153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4bb9fba730adca05973165cd249f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414536356a970e14a531d69231526b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddfab211613bd9823f78731d228bbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22bcc8c7f09ca70f8309e4e19a314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da3fd7e8c30edc1d12c4546e13ee6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e15f34afc8c14b352a6d352225eb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ced37cbe390c5c74be8187a19ace4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321fa755a3070a43a526968530a78c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634496047e3a2c96d4737330b1c2acce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9a35635d8d4442314deccfbeabe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2007ce4c17dbeebf950343d8cc2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847c5d6d5bf469db3afeae6dc1486c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f151ff8c924b53cd59ed77411054f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4e1c7f428730083539ef75a7d49b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e109ff03078f0d862d7cdd1a440e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343aec98462f794631228cf6d7ea2aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c50c539b5d8e2c39f5f0d6ef98625661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e0d81a1e8f554841aad8a9f6a617662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086dc8eea5b954181a2c4516b7a81cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f898f494122088735382935f474c62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb303fcd8b3dff8b29cfb272f9aa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e05effecfed00d90aad969f213fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335532529750ac064a5e1fe5bb6adbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450762cc4f2a25de72a350b37fe2c562668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f8e5f6096040d4eda0881271c0c16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b094d780768afc82c2f1aa657f653670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271cbab59e45ae03fa9cf02e3ff0ea1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f8e6ac6a80cc1befff1ebc621a9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b738b7a7b611a23c0bc0184eb845e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5aec72c8af18da170aada78172eb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83875eb48a4bc071048a6955471db0eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce2788352beaf68358e3a57bed1e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d18be81b76a0f3c2a9af5b4beb7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a70f7f7e522cddce8ca8c05eb22a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c1432ad023a493a15af7029713df7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055e391c3447ee9379a1286f8902e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0a15732de642d8e3227047eba2bca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ee3af4d715973f7c8843edd66f865682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec23b7998d108b970fca84591332641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae320ccda15f796c13311f1e76fa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5b5e3e33e8bcf9186ee82fc97755685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dee3900f88bf781ae0e4e3232382e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c2b1e4f79a505d7bf51fb31e914e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0218148db408723af21226728cffc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d78251aa9dc02a0adeb6307ada0a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28b98eb99db58b31c8b50a1c830795690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411119a666b51997bef94c4186f3f65e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5443dd2dc36627f9212a7a77427a5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f0e80d3e6a15f870ab0c9be5f9a67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d5bc2a1254398286e7ea02287806694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27e2590dc2fed40fbef5fe81c096c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773de0fbbf57f019d19ddded65ea93a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a473471ad5cdeb658493f512626a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af1fb2b557d53b8a0f1956e58d25c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7f51d79063e4a761427037463625699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40ae0a9cb1eba8c71837be1c2d454a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377725e4c6edac8ebf6190fb906c784701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdf34a19c109e53b4f522a0aab1092702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad33a3f6b222d376de04573052a2dcd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f82682441290155fc124b69cf98d80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e62408b7d167ee71ba9d5afdb28d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e48907460eab2d7cdd1757543ae527706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c67bcf48f90db41fa23aed183f08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8a493c621e03ad20d903563d961e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9f7ec5ea2eebf8de151ea19c6b056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc866f75194589ed31cf1d9589595710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53a8e7fbb591475b92c361f73ae1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf7aeb9222bc2fe384635e944a99b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c778fce8227b0af871d51e98e8433713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cce0f7013a3ccdd452950802eed07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8773b86cb88d58c30880816e611a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2e1b50cf509378ffb3fc44abc499716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de1ad28c52fa97cccde8b41f98fc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17e10e0e113c8d06ccd51ebfd1860e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5993d1d900de19eb293515b46c013d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7bcaeff843e9b3cca77298613434c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3f42b9100aeba0dca46f244d879d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9275d066ded1d8d5d40007de146e304722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a71f625aa952ed36716e14803f9a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa6d46ae6f0ded00317188dced9da0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bd1e81714cd28c73082501892c61c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279123848b8c50a861cbf0a6e98c62dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b49eed9c3a16f6ce9ccd9a81b794727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b2ed3be37e9ea9b89c891c8933f3d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdecbd5f16093839bd0b3ded7f9e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdbfe115b1c187d4917cc24ffbebaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ab935544dd7e5c7e9962b690614d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae28ee73fcd022d1e1d9e8f0e29a76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7e7507eb9cf556cb21d35d55bc75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d31924886a1dc916d7e57a488d308734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e23552cf99f7a461aa0cc583bc63c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d6c3d93406d4cb6b63bf7b4c5a0f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e8e0bd558d9c1d8fdf61eb0c5fedb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759071816fe67bbe0c7995dac1e6c0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efea8fa85724ca71272b07a61acc34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867f55645a18a1d40c22a34fcfab47c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad19dde78e0593e9b75bac5fb9819e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347cace24f41fba67fea5066e54f33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c92369abaa69091eed5ec0dd430eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27602b2cd10ec880530fdcdb53c365744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4cd55c8b17b052ff4f95a44a455c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a5629a48191a988e7557f2df24ba2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a128de95f249575366a46a161976b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cb4c03c6e075c90c2d1b3d21b72ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4cda802e05a7928e70b28d7986ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b734ef1ea0a74c3181727db675bc397750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e3af551c3ef82a78a26915c069629751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0cd981b310dc378a7ab9173b87cc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e843b52957967527dae215d96233753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416733e2e8d5221a9b0be36a104cde2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632644ed6fba302a1619d80b9e86f217755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832244e947e63c391a21b4764d26472756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2682d088e337182e627c8682f27f90757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00e0de4469e029fef76acb8ff95600758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3522f50e98279d33303fbee99286759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba5aa98cbbcb65c6b4cee7ec90b5e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40919c3c3c9eb3fedb98ec8cf64148412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ddf4559a95e60d28bb336efcc3e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c0c49bbc9489da1709787acfa8fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2580a4da459bbda97691cdec1064e345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2cac7c8d0bbda1d4809fe7f51b2596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c03ba37faff270945cdaddaa809e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932921cfbe08b70a701ec6589fd1828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d7e906e977cfcef0b3c91e45b54b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f031269d38409751918d915ed6fb35610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981aff17589c22cb039148c6495f8c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115c5a7f494d481ecdd1cfbb47babb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82d536ae2a912927eb8e47d60e1f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31aac29d83961ff35bd13f642cee5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6545737535c18567ebdcb92e0223b5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22483b54c09f6fb7f1f7b8e5721eb61316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86602251277699ad1348cbc063cc318917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd865942448aacf798d3f89d8e803818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93330b3e8b95fbf793e05c2596d691519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205655fed8fd89d8a047859b902eed320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f260e77466bf024caaee6cd43b3e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f5c55f28ad9588537522f73c3fd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6286a05502420c87c04b1be53a6db823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a0e23df584b4e6f452191abd1f18324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6d637865ff54c1055b76e5dafed025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c51e6ffd1164528fbfde40d0b870426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd01a31a48ed44e873d8087e6686d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ace3dad8464b5240853e7a9e23cf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b78fca6df1b6f5aef9ace395959829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735db6e116bc2a461917067251bbcdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca323bb2bb80c6fa726f7904bab88d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b200f06934e3acaa8d636896879c8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf546e9fe10515e67d65815b0f9bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b11962ac2c9633d1a88d709e4210f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeee43d3691eb9a6b2cbed2dfd245535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf85106c3ebe776272552e26d7bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbf4d5062a764d2a21eb4586e39c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9520b4639ed3026610a9ada9adf0dec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c14ce97d34802db3309327a6a1e1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1204fe356d3d058e5fab3d46bab61740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151e78d0d5bba16a5be8e27dd05a04341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1739e07bd4c27a2ababa02e85c4b99e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25517381e3e0a8d0ed67a238d4b9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7aa9d594e7a16a50cd6d03112b7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1e1ac60f2cc7cc89ed5ea23efbc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e7a5d06483d0adc3c73f0905163bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb1e4631ef26a7472882dda90bfa4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b00ef53d992617dcc21b9692999a5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee72064a4bdce65632eaccdc9dd2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cdd2fae5abaf6e718d260a29b781a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0db7a559732d107fe508c729b4bdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3694b8ff6ab64d8cf1dd2ea052f6e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab73f6a880e5adf40d1b31f7ebc7ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1784f21dc2517f9e711e05f5c1a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa715ed7d65f7e21a68db3035e130f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fcab157f3c2fe0873be43039889d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3398600fac49423f11a99a2fbb4c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec35358647724e068faafc2beab5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c269fbd05fe88cccb6c6c7f31ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3fbe1f1aac8a1ef890becc37449d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2574867ef4c1eff47ef8d0d573f9e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658be7fecacc731ee0d98fa940b7ee662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1710d0e504880272c8c82aaad3879463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837a272554892c9b7927895da4d2c9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b9df350282c426d96fb95bf28dc4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856035158c3e8aa2e870e6a4529c56966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a5ab57ba79de7e3f3c6c32e2b28867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dfa6a16a169d3c15b56423905d90b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a98c4548323a574144975b98efa3b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25104d28bfa1990a393c511f86b012370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d8eb6b5e9c8b0cfbe53eb9482ba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d6929770128c564d5dbeeca8ea7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e9876cc4830d9c27d90e57bc00fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5be135b114557e9fc9c4ed205ea9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d8074471aa9a91dac4fb69d8750b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451efad7f2abc7f2260c0e5945327da476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae9c971d01a2cd4d46b0acb26d5f9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af34348d4f7a616cb98f0e3b696fe9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315981a991a2883d8a3bcb3d3fa5c61679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22c598f30f6b601bdbb71727e291d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d9c6d244e1af7adfefa6c9afab10a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997106c34768be9fe5638cfc5dde04d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf4fe7b28cdc12bbe797d171a1b43983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e121caf0ebdd2069e1a61b8d9258e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbcbbfde3ec1d7d3b8719180f7b39285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d84e24867bab27ab6131e4f5186bb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda687d62cc327f298d59636f7e93287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f72226bd7ffc0d1b6dfd261ec661988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c2113bb860929bd4f658d861913b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf49589d88507165aa996cc46a7725390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f43deb23792d8bdaad43622d9e3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea29aab704c711826b45d8688cf8cb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac4b8a5007bb3864ebab33552d92493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a4b8f185bd0fcd5c59e9a120c41694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1eb6f8e808421844b606a35a0385695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279acc2cb1fdb83ca95271a27da8b3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2adf3da6fab9491b55d1e6f9ca5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44bdfdb9f249865bbcf093fcfee3a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b41a76968a2147dc0561387df9d59999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a02eb54d930f019fa571e7f98d356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec316fe77b1598ff7612442de5e765cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735443c064abcc878877b1424fb7ddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc57a9222ca62004d90ab456ecd139103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d63cf0995b259233c96902590486e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8d05d639b281b86bbeb60e5c2c4c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5f35c19d0d0edee5fd2df8615da06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369054b9ea247c34116b3ea33c9b62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a2aee977008977a818db85f5a89de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d73817a0609577a1b8ea2e40971b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c01981383afcc112e98ec6c2919b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b3c0f6bac93409e6b00faa53bb0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e539fda4534265a84da8a01c02031a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e17c18412b5268ab1af5628c6258b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec2da431d7b2d743e0bb1045ba541114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d14cc959f8beb3e9470dfcc4c82f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf163fcf84416b352a529ad0292ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56250b11b26a53080765acebec51497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bb44ff7e5a8182c64423afede07c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc22d8497ec8650374fa7f2c71320119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d68edff541d782a56000e851a251a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f2d29667503953c47c803ceea86b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392d4f9de8065268d954dc54763a4f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110692ead294359a20582a2c401502123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6c94bd719a34c6362f614c526db1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9265cbf56ca2d2fabaac095add18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e121b6a98dd9bb87995aec063a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d085e13b90a9a61a46196a65886f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9e9864d907a536b16ee226788839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2249a9b256638ae7474cf558e954ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e61342aba71d36d23873b3497540d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77fd080eb87356e85a3cd6b7ccb0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25a92964af854021e5726084cfab9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504569535717aa159c0a038d597ff122133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe230de0230ebe9783a0ffde6178de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14d43253e4872bd43a960356a66a37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978560dfa9ab22bd46b2e86efb9a8a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b98b56d304a8f11fb2a8c348471a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff06b53d6a82291a46dcf4d4a1130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027f9458ef052dcf763a5e265b89a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffbd168036730b8257c3c2c5b7716140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c1808223ab53c55466e250f39faa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584dca7c05c300d0727d35f0ca1ce1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc09205c3ef8d731069713d18859c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8f293a50f4e4d53f5f1092af80a3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e9f7335e5e5b3f9037cf2e126279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3e066d62a72f5c67f891ad2d8e55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35efcf0e85a59f4d4ee72280017e86c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4bdbb88066fef1796e270ab84bf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe920a018c98275a17e975184aa62f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf9925b944cba30d30b0f4b523d709150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5994c7675030a70bdc2779a6387827151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d763be31325a09bef82bb870e67995152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68a1618e558ebd5db8f29d4fee948153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c73816efc389e90ad2807fa6bc2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53173c6b2ff64e92bb19718a03c5f036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ebccbc9435a279214fbf3de8b0c9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345dd14e2ef6237e94a3d25bc1636ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c748bff0bcb1b5578131f91cdeee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff73a5cd78542e4e874e044182f8d8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8d24a92198df30b892f25f87784e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b053ef46b5b519185c0f430a51006161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e30a2b2f5bac68c22780c2daedfd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cfd1eb98bbb2d07e96c271d98438e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d157800f672d16c5b4be3cde144f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b85b9b9cb108af2ccf45e129b3bef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2e07cbe529c9b6588294d02af852166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3cdab668e0bbf248d55a991d582a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b56051d0a405f48f42e4a77027acf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a94d78da6ae99d5acd2b95f9a47929169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47debde42cfa527c052fc56ec4880e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829363098760d49d9000272bb57b16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d040b1938c9ef6c20266055a5b0b4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f76d1d1de8b4d80560b5a7f7a3a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dfa16abed5407758858d354646f8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964db0f18fd615b80f636c0ee755d26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee1a0d1ef41d4095004cac5998ff0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b2673d88ea21a9bce7a1a56cb3d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624579893220d6ec0b637c4d479e23178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420586e55f170c7cd83e947663adc59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5edd8b24e75fb994a7bb8c631c02b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d63b3e69d833582824be4ce35810181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ab1f08748a6ef5c4c36114d468cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7515a950338f39f9cd7a00f0fc1521183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cde4ec5521bee79af6c6d6ba5dd85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934105e9ebfc24010397414949d6d34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfee043bbea21db2eeb3f0e5578f2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762a43e20b252b385ce795c3c21de8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34205d3f977dd9e1ef2c1f101dbb4167188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223916a63c1fef69c206fe73a15e342e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded0a77de37cc78e23fd816b0ea541190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09617eb4b356d43b09d8244a507673191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d9eb5d2f143da7d47cf8043b50b1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bafe4dee5cf0dec26e5b54e82d6f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef34d799ff22102af2897398956b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca413b73257780913ba3bb9cb26471195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3906f600824bb807f77a1f8796e455f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b52e3aab671f0fd61680a065ca91f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910240e2bd7d8e3465d2db9d8afdff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f1c7d9ffc4992e14af931170fe86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee694643b1706b1209b8132dbb7f7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602077c5b0e75424bc82d4a183d081d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68663a7f57318ebec22ffae03f62bdef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558119e98eebff3e62419d9518d87be4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3db15144553bab88cd34dc231ab44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8a3fc483159900f3b02f69e73326205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da00bf440b04b4df4c08d0c604c3b17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb39db1fc7b39b21891f81d26cc712e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6bb41d5c9bdd3c0e1a20b0920192208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d260b2441fc14f6111ebb6de21682c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eaeff45feb85f0c566a0bff11c658210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d194f7c97c9cef4a3970009b31db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022175ef2e9842bb12e46cac2aa7a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473e864f5cdc7c8497531b164f0c4b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ead759d58889681ef83d8496bfeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f904dd2a7bd1a68e45a5218dafac5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a91049fcad2038435a32e898d26483216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2933d0438a0502a2a8c8a88b994efc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce351706fe44e9b88c13b07cb741a64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12325cb803793e6d0e26f8759f9dfa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f68253ae1be1edf1de1822899bdf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e6211b85f761906dfd40108e3a8db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94776540523ecbb5c4b36dc1afed17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c5b57885ddf832242ac774c42cf67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b893ba1678373163f5ff6a93d2b13fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb2eb0b1261ab8f24a01f3fd956af2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c68de025142bb9524abe425e22374226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef4736b00a0309ee1e432d51aa4475227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f302f13547e0e01a0b232371dd8ee03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadb386c14a6946b53719df208cf04b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5dfe8304781580133a5b4d44a51a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74ccbe9ba53fa3c0d811b4a0b77328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75e836c97e5ddc0942cd919a470ac7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b57e82f80a0393992207933a6069b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919df9ca439e883391dc34e7affed4ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f74cebcc82599427f9d3759e69a6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8099ed7c4744176b1fe991947527236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a32c57fdb3b7f98faf92068480f131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b377577f4b5783fa1cecd02c51fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16d3b7acaa717e311d40af1b00139239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2745919c7cf2399a727c327a25dee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543776eff461557136d545dfbe54d26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557627cfd80da4abedbae9b2c1342504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b590d25f0214b9b0818115506a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7aca8f7227b6bf4f528864cac21ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e35f2952b78a09efe032b5d9b725c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e9b6bdea7b2bc239ba86bd3e9892b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc950fb5fec6870715f0f6a2dc00bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30546e70286740204da8b65d13aae1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c8820612d650f0e0e9cd75680f741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557756224a18cb79421723ae07fd92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47626e53b2031370a3d7618e596aed8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f61fbeb598b78871531dc1f2562b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac66146ff633b06f077a98d8a20260253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaa23333c76d0359eab2463621fdbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883170a2889c0321671c805ec4d71fd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61e1fe55dd050188dfd9b0d136b82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28378c538a3a21104336fa8d23d374a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8793de393f927da2034d0167d76a171258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e1ebb290d7659ee2f1299ec89c7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547ea108d379c02592bda9b3ffbb816260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee64a0a2da81a3d6f79474bcac3296261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969cd3aa932802ed20d471b0103887262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6328a9e938be8b84eee040bfcb132263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5a188abc663ee5f7abd919e63f5da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42798178e43826f2ea97f25dc9ee1c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb03e90bce54118ab8d706a9ac81f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb690d5bbf6632d4be7e39f18a14f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c40465a3e230894c27afdf8c4bef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c508a5560219b8ae2f21e125b174269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5add92c5dd05abbef9e66468db1af6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e36871371205b4caa08edf053c027271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68753b3019cdd32fcec3bc916c7b4274272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70df24a478c95dc179e97c6d69bd48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c169cf02538a4dbed290cad6eededc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df57f5a382ae71cbbad506e88c15c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73ec48f884166c0fbce40c1f33534276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260792e8974818fefc7d73aba78aa2cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de819d9f5abff3bae6a40708e1716f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22534408e9381c8cdf6711e74fb61c01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fef2a38734f103d9b031a6cb03396280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd348f834d0defc0668384ff661c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d0cae630923804cf059e67197c352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bee49cfa61b8582f5fd328fb7390d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc308e1e6a579a9ad742b40407e92d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073460203c11f86398c20bf8427470285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d16e452878eebef416d813907419286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac344bf8c0f3a09e18e35b269f3178b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c477962ff718a9db5b0500eac4bd145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644e34d180eab589a25a30a661a4ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59defd1c8f298740c996d99bee80c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3095e347a4d8e9ba87ae3eb10ecb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d42f8cc296c72fb0bebe16d9a85fca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48acc85faf6aed0826aac99958bb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93e069e3f8e4ee8d316883c6bf8e70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f0403a0c51c67ca815c88b3a5e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51903cf6075cc9e01a1f26e43c4d3d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1047101d0222fac4657fad87cc9fe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7583d2f63ecb790c2c6d57211c3df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb98869fa0ab37dc6c7872fa5c861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad331339783445eb1a9727d163a68de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c7908b7d66887ed2ecfb7048146e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950ae8c877f79678809fcc81937e38a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c759a2fa6b452e9e55fdf97933b68d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629e0238fc1c67fa18fc420d8df7661304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7aaff00238e7593c7f5ed45c5dd99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18069296e743757ea0780196a72090306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c8497fb7b2eae7e14064814bd5746307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6a2b661605f79a5741988e795020308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3793f62ab9d91518bf967902b7882309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbebec4f8e482ca37f6d5b7110f4c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e44c8afc05c533297fc1707efa277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7aa4021c9b71cf09f7100b01f67c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97dba94a6bb8b37e04c06def46cd87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1fb274f925705e0a1bfbf60ba72c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239897ed6e7b5fb1b71a1a3e6a27c5a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e17c182e234c18bacfa008a65e2385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe624991be6a950b9398ce39ce40b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbf443ade2915e0ece5e465fb2563318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90485c07f39b76543f147eb0f2f4619e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdd72ca76129c8b59f29655e7a81aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd85d86276dee00c9a1f6475a2a82a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962880602e2bfddbe8a811a411ff952c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4a33f06e66416dad0f535af3aca1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a17c66fa6fb74c8a7054228debed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b6fccaa2db7ba58c491f5abd863a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0611fc49ea1d3e54ae34c25f34d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f9c1d7ab75f07390193e03c79edb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2eaf597f3b6ad36a4ec946b06833a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fdada8428a673ed4201cba7cea2b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce4dc508ed21a0bb515cd9dd689adb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c87833cfb90a8de43cebd84a06262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9593c1353999e518da9195d8d52b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0be3f7d537b323a98c72eea6e0f3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ed7b38fcf18149a9859d1744eac2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a50036df3b3ead18e36c4db8ba109335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e99693d02cc679c5c49c3e2a920b1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b583853e28f8a8e2350c7ee63b1bf5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b609ae5281bc2b352fd110f6ceae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f76bc8ef89702c59d6641546cf86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7999899bc2880da22962ad632f5464d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ef1399d4e8bf56eb410498927894341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406bbed815f02bc97609848b476fa34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97842c1bc0848ceb5cba1a0849876343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3d45899cb2639fcb0e7871853279344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3854aaadfca082205000360e5c407345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70afc3294fa6234c767fc074aff476346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65b00175c1a86f7b8bf384d144652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e155dffa26ffd1a0c78a7998189d8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d840424faa963e81099fc7c5fe3fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb0ec2d80c030cc9b99ab8009a6788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ad2ca685736d06fcdf40b5c04b1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c1a6384ce56ca28a6f027d1b711ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554681739db6955260910c72f572aa34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbeaeed88635fb9d8045438133d62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c46bb696de00a1a246b60015a7a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3698c6c3a644731f8cb1dfd7a58452356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c4a5a3cd2f5f466df7e19fae40a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a18f2bb093198f94f3f984f3e863358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1d2c0da2f09216b60a297ae68756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0760c36d08b92466a48454e82f5170360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b42c24bce850c40682314dfd1a04d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c5b65daeb3407913956b42decd7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871310f39dd917772016d30ec8eac06e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2773b676e851cb441bf48c7d97c59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d5d014f192efb961f301f8befe51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b24c13f63dddac8a0cc972d4600d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be02a0bc992ecb300ccddbc8ee9247367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5719f4d376b69c2ab5264f9deb00d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b11944e95a34b21313e1d023b7aea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147f4f0d02d6239c594362b493ddacc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf2a56c24dbe487bcd6530f3b6f41c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40190705f79463576b48de4e0f30a49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0b17971aea3abcdac56cc81cf2b94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0987086c2e9061db2bb703669203d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbe3110952a4817c5ab39d4d9826b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d574eca2a13e3b7e8e4ccd9c98984376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a73544d5c4bdb9e9dd1035715a763377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3513b284ef82c680faad394f0ab98c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a07390e99d34b6a69c55c60b35e9fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab05fce9daf9858b4bc05d75362a9e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912419b65d56103df7e40d6462ddea55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573414aff8a4e15ac19440979ab76ca2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00951e3beeef2617dbef8cadefe14c5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339ea2de2ea3cc346dcb9655778c97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd098d03fdd350f36c692ddbb439f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028678d8e1bb26b797e5f25e7a91e9c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a4915a30307ec4fd06bbf16c532fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7ef2dcfe7ec947afcea5ea615db02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046a33a634853eea9e2e5cb6d8fbee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0593f7831dfc4bb62d12c382379e27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c27d4a3c43910ed98acd8edf9e18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf60ef3f5ac196567336aa85addae5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2779cce7938962d2e77c6966a67c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe193278c04a05be2d5539d5eb0d0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d906ea0f5769318c47c0b2d6230c8be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f0afcc60d7cab311cce3ecf0885d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25e1764328845cb89228248f749e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58994fdaebfd1d8e5914b9c4ccb1465c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100266d8f6208fc6e1ae7d75d73e86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471d99ad887d8594b6950b6a374d4ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e9405d7fdfe38c5eee535805c510401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624e6f8e3f6ce27856466a3c61348e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b08bcbc7791e70138567198b935e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feacc788fbdecb0cdd2432225e19d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c6cdfcd0b604e73409b66b73e960405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5f38af1a642d8e983d92a3ae32759406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fe0188e438d4f5dbf8c0bd16d57f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e10f3b1d9a548fd0e78b9806938719408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e3e18f78135037e77a40a84b65ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d8f43473ee61ec0dd211f8352a70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4aa91cc8bd24f0e04d766a63ed4c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a48cc309e824c4f02ce3b09790b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be989095c5b08eb1783f100bc784be7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f177b88175440702ac3c6d4724563fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfadb63f91fa69fb9312475802949415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a240926c7cf2728ccbb28bc6530419416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df495f7820bc537b4670ef11b4817036417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc9dfc38382ffb7f4dbb6d5ab7be96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693763c3606d5f3fea141ae44e9ecb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9179bb771a11951ce29cfe19d634e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecf609864589d79870578735d553a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cd943381b077a514c3851521191f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fe2f40e4ce67abc7d6de43e28946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657368688088b389b89f908c7b5f2583424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d3fc57fd6fe8b1cf6ef16271cdee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c01449c48875c401c34258f0f38d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be285d783c41bd6a680b8f9c0187ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919fd866127d5722017f49eb3eb388a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455e8e9e2577d6068218598c02a6d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f8b4312144d22bdd9de87acd8df7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be6455ba118b219ec263ac43f9cfa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125621b107640aae0b2503672470c41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60d6e16c66200882581e3052b64ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331e6518c1ef525fc56ba22f3e49a66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71002043aff498ae92432f96ef325d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19094eeab61b8847acc29cec97c015d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85add90d3d1924a97df4c918c8a61d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9417bc2eb1ff1e3a214d412374385438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a91f141122fda326c263bd496d63eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d93fb5097bb19f90da1db09d23350440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf225234921cc21e2a1663cc2ac5b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb7dabb81bda656e319a5583bdb17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c882eaf1d2a040be96a92b792bfbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2379ab3d6279def0b30347a8debdb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41a88202ba6824e4e3308ce4eebc1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3936087ebb565b998bcd2fcea99e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e3af45589b697b290cfaf8198f45b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2faad83e943615f03de98a352b99c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2e2495811d6e871f22ef6e398fb49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643540a2c3b92b9eebf84cd7acd7d414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5891f34fcdb75dc3d439d62009dca5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b45f2ea3a14da3d05dfff31359dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9816b40a980e7f94524c825a58819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe0ef91d701b93f71d8f67373f443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a609ed8147789d915cd500724357455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd284e41a9e5223f7ee6aed62ec2e600456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef67af7f65349ad10841b030fb650457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd42164b12d608087fa1b3bd6d9f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9157b43416523ca01a2633b93d47a9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6769082fb779b364bde513c492bc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374abea2b23cb6c048d4ffd884685b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc30b0cda971000872bc198ed7d683462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b6b4eee02d4981efe337f272b84f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f5f23fbd7086c513bd3e254973b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb199e46af42c84980c4e544a52a6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6dcb2e6ca887a1ffdfc32ac428c94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb77c504c41562ff7aa9bbd2ec2d535467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e4b8f830f39681193c83ed3e4323d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09921640cc417b882f53729b722f711c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0eeb2408c3a3ae38d9cd56f7d917470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc8ef132c55c5b82d78f510b8f6a0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82937c46ed0c001fc2ae26d4c3070472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e4f82a23d4557a23b83fd45711dbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3e7d7e8f5c1298f01ef093bea6d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440b9eb9a8a19c3b3af1688300aac2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5d3a118e5c8a7a344104221cdf72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795cfa31d9ec052d106a83552a9aa4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4df0a129b5035ba654c7330aba3c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a165ebbfb88efad4f3742ed744e44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebad0012beebd0d614c5862b66b853d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b626e39e4d3d11d797e7f81d4945d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee66c09ea5979da941cd586635ca437482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2f2d61fe74c38f0dd7d17c1ea5561483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff2d4e419f33e5276c1dfdc5576e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccb5b11738f169181f6aef88a72661485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08371478f823acb95b88c3a83b08d5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d697f3d06bbe23c7b584462a9a0401e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5b9e36628f1e1e23f7617a6079662488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8f70b83008559198177ab71d5fb40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971caa1662b4bc47c0f1a358d7a68a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3688db9c6cbfb218a0516525ef3ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65afd5f7f982d2fccb7407b0409e5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105278577a437ea44257c6682338d936493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c61f062eaeadb37b17b979c191ddb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b7bd9abf559420dbeaa2573b4984e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edcb6cace78f063870604cace84cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef491bcfb5d086547e312056df6763497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac366993ee82d893ee2774c511f3719498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59832fb2ce729b56beca0e9ea9a96e17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e689c5cfcccfe4f487d75e87f15ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115a2fc3340b1d4344838af58abb24a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722c8d7545617064e2b4ad0ab78deb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8bab872a530f6bd243147006cef7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d1772e0883e0385c21bb17bb698d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde53628203744366f2e84311a0732505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fccf06193b58e08444af4de08466c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7968a794b6c9a01d0ffe25f68e2b3a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91e9c32de1c674f402f74869707da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba595ffb555c2f7613e719b836e8b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c6cfe5caf1b6e77939b9451f837f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb4dfa1bf539ae0451977d3a8bc6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be5f4fe19358702178d4f813ec149b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57dc89fe317735c531fa88e0cdcc33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db62a916f1230219213197884c1e829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf33b94e987da144eea2992b90d9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f92aadbe58e46d38a6b61149503eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b34f05e68b139c3ed4ed5114a347517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d585a5cc3e905444e15a5d255756e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256f8afeddd4bfb81255eda98c6499519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c222f9a67bbf2c53cfbb81c763df03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7867651ac6d03857d23857d59161521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf4fac13511033e083603c3d8544b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d22f6d8ae0c5a6e2ef828df543b0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7835126fe2756089335ccbb993a8fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd7e461b405af1bb7cad445cbd357525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdb2befdf1e8c8d05985153aa6c35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfd8e5b08147ff8dd0922b5e2ea834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba9c8b03ad432fdfde440fd061aa83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef19b657bf6a52d169ceb985a4b4969529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516faf0999de4ca2366da61a293a8c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb64635e5f7878b9c12202af49f0ff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83a35381cd8c7254188f4ca0027c2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73dd092d3f2b3ec42f65ec0d182546533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b64f4e60b29fce957fa912570816534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7767ac35c0d9d36d4b9ecfed154ed3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5f4f7c1118749275820360e3b978536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd55f9794f432452c6eaf8e1f6aee5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9f164981f260112e61fa57a0eeac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e112a5641421756bc42678c7e46fc94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137dbc2b085c1a910f60b1e2c2e358540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5c7d16a82f16599e8a4c9344d3ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d39c3719358da69affd870143b75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b411509816cf5fac32c695118bb451543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d41a19e8623622b3efce43c0b9d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab157433aae2493d8671a514a18b278545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be2342bd72e304a36c78816b20e36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b945103f74c764e4baee11486c6b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877343eb7813f457d75cae5736dab0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea776df0a234aef9e5783da4e40977549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f49744bd19a7eac335c2015c0d7ce7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27313ee22f7c3439970950be70016bac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6af01724213b8bc4499f52898d25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf3fe4e8de84f442fd21839c11311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bd70833ffcd824dfcf7cc46b6f3e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3a5ae6c89c93e2bbc6b51d7c7034555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091eccf04718fdccb2cc85202eb9aeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3cec15fa8dfe6c5ad1559d927ad6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614d9daaecd5e290c7cae02528a018558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1d864035c5a43ee65c9801c2fdef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1e008e4b115f4379fa3b5c906c62c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560cf88f752dadcfc6b2314239d0688561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360aa8f2c787b8e16b21a2464dc5fc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0979f1f630a2725db22f22b39e1fa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc31f7be3860844f71e4704a61e1fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6ca6d18e2fcc17497ebf09d521033565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e38dca3cc0edc5264e467ef6d3cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445a8301284bf73aa99b2551330f57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb841b6fdfb5591a6f831d795af6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50202d3047429091ef4131c63497d599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097728b7b558255ad6fb01ec675a7dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f340b1a8fc55d4c5dfb6695fe641bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea200ee0ab42325c3edd9e536ddf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999dfe23467a2b4113875536111acc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16673b6b5b74fa42cceaeda372beb5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87705d20e49f1ddab79687fc3fd6f411575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a441631a5018f8c1486d12c5313f1d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e277b6de7af65c5d184798b0b5109577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fee82d06d3ec840dacdcf281b42e44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93631a3a97addf4007c5a52ae53c6fa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a88eb058d98fcf0bb1964882b7d54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f973653e987b0281fa3354ddd97fab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca6adb95add15d933ff1b8149ee69a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7b6f97802f81a805a0ca04dd0f86d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c31421e15005c7566452f07b16681584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce289315bcd29bf02093c3abe014e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ac791da94b4b7b0e86b6ffbfe9e12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c664ab67d5695f2420bf2e47b18c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda685e0349971c3ad20e9b7182765588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b188e744653aa4e107222d0aee52e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a3378d9afb32ef82bb5526a8e6a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aef89f4757766f945038cab3bed46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723dd823b724210be1334ecded81e35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b4ea2034707912936046bcf2695e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616acd6dc4db08bbac97b672d543c997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a14c66ceaff7a6ce909b489f5f34c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0c6b7a0f0d73b770ce602645d91a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc86073fad8a82e762f354cc467ce2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c538b33a820f868e03bd54ab4f3891598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045917ce94c184e941a972767757c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dba2b49fa6023add6ac948d0de937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158459ff94c99ac4950f734fab252fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e67db41ae5650f8e32267cca9b161602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13160802844538bc5f53682414dd0fcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760f25772ef57c02e02aea63e7f6c42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee62a4200419cb63bb2ae46b82a7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7bf387eb6ae5e44656d2e5993d82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da176412db1fe86b09bf4ffa2a9eca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19cb7e1512f291dc0285d0ec7ca871608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92c5df0739abf0b007b34b3d333415609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744bf680930bc9e3cec78f52bab6e6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f7b52166df83af556df6c23356501611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a1eddbf524174eedc29ef866b39d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62c6473f996230dfc67c567692bff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcddd4fd32f26ee53540796eb53fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572666fe435534c6f7b7af5ca562d45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e3fd195148e899c3c1dec32b5b0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065b41f73f665b84ad518f61cf4209a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453484f2b5235983e0f3c38a8a870104618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63db633069a8aa192efe115aa5d75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc232c3f475db67dadd4a34e17c4d23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3914464a01f96724993ae3703ef34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc39cbb081a1c7598c1d36e2686ebc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e940fee497eaa750be1b27cdaebce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ad1141dc0fe5445bc3d20026569c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726409f17c3eee484b931ac4986999625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588880ce4a3345e339367aaa3f81447626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ee36d0b915013888f630a70736ae4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047352be66d3923c2b8d5969eaf5c1be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b712350e08e22eb88f4335bec712629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e0d335b7e9385aca5218e157ec72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61452b1ada95c7cee6df7777465b4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca44ca53124d3a212a7233e8ed4e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42533326780e134befc3a0add3e3e9b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db15d3c16f9267adc5327b7df82923634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb1afa57f33a314733509141461d81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5267b913be4eca4c4289c6a0ee31b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e06c98f6f7e5b025e188797f3ce4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85137cc4aacc339aea9825cfaccf4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d32081527d30eeded4a6c851092c1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd622cf7ae5505356d03a9355fd78a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9290be8ca790e20a62ce20a1c0d50d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aef1350810a10d2a3fd75c6b2247c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b13b2e2c74786271f98be0babc81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3feef9eee8ab0c7a0d0b8488a4f8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210da56d3f7faa765450f546f7a335c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99536e9f2c4d0ad5492a5074aa3580646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6027f887928d53fd95b97bdd78eff6e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccaee6873a51b0dc7253c306a941fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b7d0b65ab6bd6b5401fae337e9af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec619256e8128991b454b5108032ad1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4965530dbfe9c958ab85dc76bc92f91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7e2007ed59b4fb0496c2ae32b62d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3f7a8e4ddc0002978bed9eb313113653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a2533c8bda39a3bb6b62d6f00f13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85753311f2f5940ef25dc8111488c953655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a501ef0a035424cab8b25b7bd0a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e4a3850e889e804373fe1b834c0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576503b6b70ac066f3909310c967ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d64f7eb4536934af4bcc7fcb95642e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6a922c19b970bd2b4ab5f7290044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cd1091a2cefb65162cfb69465f885661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4f07edee419b5bf0045538a84331e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849f01c6ce1e7409b5b6a3b4d15a7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454efb096374a52ba17a33c95753a1a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf58b8a4268f411ccbd22093b08dd62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0496109548a910aee5f0bdef6e3949666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb800d076f06aa7826b2dd57ea77a2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb31f6c160ef680d783450435e9dba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f6520ffa63f79863d5de78fc4b43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067829f951c366c27ef9a3da36c1aeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4686555a1a02e8f2e9f778de580ce9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54faada2bba0a67a19031bf71423d9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3455108b713f876306623cea8a5f2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeef9cbf6a54e821f8585dbabb55ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b9cebe7d7b943379b7fd627c1e7f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f077557daa75a4fb3b3f6ea85066c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16802649797dc6880c08e16335e0a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2838019312e19dea0297cd6122db7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b1896c4634baec8384a5232ad179679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2050fb27c3971c6036c964cb53471680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4ee9aea69130c56d3dafae0d5a05681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a14e3f33b6c86e7c7bbf42153b3eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ca0623fbb2ad3a0f2c1ae689b56a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8b7713948662a486128969cb81623684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341464e2b54d59c14c08368348ad052685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9b5cb1493a3280b9ab203dcea5c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbadad6c163c678d4c7d4c45f1f60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443811781c14c076e6b82756eadfbfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea514331a39662a80aadd5068491c6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdc5a055628ad4728d994f6004eb9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ac1d1e17a09be4b4e995e0ded752691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b863d321e919da5867b430407459692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e460bea499a417e85f561d397bbf7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b42ac24838b7f40b23d2f4f4968c38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acd2980347dda3c9879ccdd0792d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bbb180feaf345fe98af00639b8f7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cd214daf97df0d8310e486c32938b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a76160869592aa9656bd3024e140698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9194367501bd4d36e3fd6c82de4142699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67652600ac971faf00ea61a723d67a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd0a62f630039bc59645a8be248b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bdd73ed137a6c3a083fb0d3bbed2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c81f28bfaef7a1bb7c506924ef754703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850582b046cf47fae13b403ba010bb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49695432cc43ccd366ce98999cd3223b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92192c32bfe45a649871f158799a9b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977e461a908b54385e9cf14875e8cb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee5bad4596dbeb1f56cde568acb398708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b259ca729e58380f3e54db637c912709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb7a8d125988dfc20a20b72585012710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8fc43c0e409ac3c32ebb739e6342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b1fa8000277ca59ad3d035b92f2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7a56093bb2c5ae23dc9f89ee19bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3d17a5eb01bc151b29b8c7569352714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17bcc00913dd50746dbcb1764290a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063ad4e57ad26a21aa3bf9aeb305361716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48776fe8b072a4e7881551ffa89eb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b92bd1b7adfbd54aec035e87047eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd15abb25b75318444e2b3c851818719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0cb9694436339eb667a1bf093e33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080212ed410cbf4dd5b49af600b706721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d9e199a1f8802a410beee3b757c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79a2a656692187227ad54c71f9ff17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eef2e2f572b25b238f3336dde6853724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daacaad6968b564efd0e03451a6c01c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9383eb45add23fb2f0bb9510d9dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dfd535ad52c9e1d916b731d65e084727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0007b59dff36bf1fbd90e97f17df7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d0dcc50aadf8ed714b5c77cdb646b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a3cdb5ebb6a63b9ae26c9372949c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200af2776846fd947bb2ccf13b98c4d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f30eed567e2f6cc4d151740cb1813732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e234d4d0f44e041ae84a1ac4672b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba3fcda3bd357225d42160b1ae400e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899193ca72a460beb16064fc7dd36b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf100297009833bfc17600108c927cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401063bd8a15f5a404ecda8fa1757ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4a7bc9be31ac2e819387378f3569d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f52701f4d9c504cf984958307606c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9444ebf5f60cd8756b0a74c83349740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b7b739bc787835a4810a84ff547b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375cf31693334bdf69701b3654139f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e4dafa509e8202928df10efe7952743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9a4d9508c4f7dcc9c7e5b7bda46e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b5b7991ac57aba8413212a725e16b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9faaa58e6a2444a3bb4ad9af0d84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534caa7e0ce4dfd7af17f5f811ffdec5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4df0f66903de43928760ec3a2b611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68b96417acaf8568a667220c39356749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b81efe8059e65552b118c58b227a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4df8bb498776bca0994a99b47ead8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53d8b3d358e61c90f4a564899603c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2529a7fb46ceec581a4c812c263d7fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84cd9892aa8056d356528b7218b5dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8598b841e290808fb2ebc96a79cceb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036046eb6d0facaa9d8bf7752307da4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f113af45a23b9cc635c9f6680baf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c150a4442905c8f48388b2f1d2d0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4fa7e4562be570f45da9242c26759759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>