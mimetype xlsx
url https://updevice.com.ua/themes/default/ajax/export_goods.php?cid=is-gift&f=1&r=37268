--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979e6d29a00f80fdf28ba3bd58fc1421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d2f399f8683736291363f69e553442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07f941cf8f0abf814a7d6310a98f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42f4bd2fcf08f43ec8fc0e656d337b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649c1cf87ec6cb45e2cfde936a29055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b826b25af5c9e7baf68b0082eb939bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685484364285dd2f1fda4a9dfd3e3547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f95dc60eb2891ace7edd15c7d2af58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccff14a616ba728a944d94c8f1957039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ec4e210fd8c01efc0c6e0af3e740d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d5d512d76ea228ba1ade74d9312c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026007318d7c26cd9550caf700e0d9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16246d963125483872f5cbb2a96b7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bb341ebabafe4ce4dd660c0b0dba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fabe2ec04585d4879502d35b2af65115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad065f4c590ba741e85255fb1e4cc04516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a662567200011a4d59a26e82d72fc9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb180b070efca569d6a826da6eb71518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad4d74c51d970c7065d5299eb050e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23e137077e0ec0df7d9574634f79d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66026d89a710c3809e249d3f017984d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f522e6cd034b3996df0e6fe93563822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a315b35b93714ad13cdc3ed52dce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41515fc792fa113194940e893e39fe924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444a8df89b38e21e62152f5dcb5b7fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0491e78be12dce8ce744418f2bae7e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23acc74f84d2bc7ed8ac750290aed3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd3d171f45b23aadc9ffa9f29f270428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f541861fd6799db8b0b20d2a2702b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a758c9398f048b84839f4854fcd51430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850a6dad1f238f8195d36acf1ae09c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0154e3f25af21f19f51660905635732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f9ff0cf5feeeb420b0889d3b805d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949919542bfffc8bbed9cce4e31f04634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb278522324f8c844c735816306603f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0a81afb80d2c57c7f742ef81be6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dac5ac848b64edb8a7fe18bb44a84037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee7a2badac4fe1d0a5f9a49426b6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd6a1b499ad4bd077f284a307e200939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9366443b5197d618a9315e65e349840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec9c5d5fb12c5f1bcec60867abc8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc00be2b5a8ad23b0b3837a74a03442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7a2a53791cc73ce21f1f15d18b72443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0b275a50c765e5c78c5e632b1f76444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21d05546f92ab6cdae26f44d1135045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dace4f0d9b63c7676f63a9757b19646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00221da2d13dc44f3341863bd34efd5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d378dec060c01a4aafea455a45e8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55fa8b7c1c5d49fbf5e0e79039ff0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b88876097461a4a7ae988c60f88eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f073d623af233194abc48db0174d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9052aa1d71daf1d0ac92d94bdaea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d1055d637e109b99ff1b96ecd049a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8522506dad6f432f4e222a9e125854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc7ccc146ff314461d134a166f7f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fefa9b8da7dd3838e84f61a45119d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c76c56f90c4a7b4b16baa892d34057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cafac0417e0ee2ac4e61288a4c3a9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe41a8b20fa0d13f91717ecb2f16ef459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b6781943f08166f4b60e9b8330ebc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5f7ba1d4b2885877e34d4a7ca847861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e2dbc9a3b4f826bd1fbc6ca91b5dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab538fbaba42fc415684be8ebf06937363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a276efd114a1a4245a708cb2e38a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f592d79237ca1b9252f5aecb5b7ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed372b6b553079266d459ea4200fa0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776836d5106e5cf93843694602099167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481c5d00075f28d18755ef0effcc5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a760d247815d55a80c00922ebe7eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2772854349b6dac1050ce80fdac49570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2db960ff478b87a83cc4ad700b24271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891558491164b63230eea4ba7958b5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c626c111d24042124dc21acb920b67173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae0b4630924a4cb6ba291a490add674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044fa0e1a8f6afe1f48c718b13c11dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9be627b1c7242ca2404666d04451a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e005ddcf59c297f6c8ff89e894d7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fef1cb655450025006a0bc3ab35f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df094a24b7304b7bf7e95117eeaf4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d568af1a4677f8c8200f9f25c1c0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155881921c59d918391ff6426d17ee2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048716ffc70691ead4ec18fa9f88f1eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b79433e3ada0dfa0521f2d6c2d90f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015756642126cd1e791eb137db4dfc0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5b830ccd6bc7232b139293fcb69785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce71f3cea7df8cf2d4d707c7a7280386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05abff737ae563e4d8884bb38abf6c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59ac2ee04ee829a7b120a910470dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec65f894374207a6b4cf26c5f3cfe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940ac94f2e5c77ed2f5e887a72b02090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0736edd481cff37806a99266dc4c8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893c1b7ce8210c20fb3e885cdf2bec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bfb86cae27e7ec3533e9c7d8b9e2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1c6e8fe2969a913af2372d09788ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dca06dce4f6189d02f54283cfa9ae795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a92e76b560eaa759be7c0f053b2ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda94bb61cf2a69af559a1c2e794258397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9c6f69c24649c62472362363c383198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbaf2f4097167d50e4e2fb445516199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20363bcf98ad264bf5b167f4f7c056100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cad0c883f0c322cfbe5074e3ea259101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94b451b87335d071cf1a80d238b84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7381a339ae3c409dd27b022c76bf823103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31754759c7973ed2b216ff40a5fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1fe2bef8e4be9451d272f0ba3528e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388798064783e10348f3f9cb4682634106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fb3bd8b69319731648803c6fe532e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e74d93ed266c708876b4c502ce13f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fc4e89b25f6dde55993f887f02b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d54ed9200ebbfe248bd83a7c0986b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d219b78c79b32045c64bce2be932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa108eb4aee824faabea20c09d8989112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66af2984bb7e001ee75688ecec299f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406b4590eb1414c44e505b047be702114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42492aaa71fa769f91c674127965b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f16ed473e69fa05ac77bec94db0137116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab293a1970900349b3ed22c7350d39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4e70d1c1e28c76d9451981f4e5d79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe00eeb70f61a48924776a44d1993e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344855b43f7ff91a359a5a910bac0260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21175428e3257889e3c32b976c1bd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faa3d2ec4921b8a5befbee670ebdef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f347479309f618341d270e449292123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a0db6a1bed552bb679b4e9550693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb83da61bd5bf1879abc8c7a347f965125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca86c48951baca2061c138f9f13c0ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86afd0c6e1c990ad33dea82a0412c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7298ec66d54fbecb712114ddf0833128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa2eed45d3bbde4cd2ae244a097f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36051ff61e606eb6a18eaafc97714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b5e25c5864fdd1b18ef2b6416a0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d0a805adea2e56f0d3a3cef7373a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f921847dddbc90f70cdae60bbd343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f433d3f59db861717a1e3bd091c944134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561cf3ce1304c3df3ec3a6732a6f930135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55922677073227647368349393d2292d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aaee1f47e9b5f07c50546c01b2f36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7dbf85991ba396663a9774b7820e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945014b2900a1e6ee5c5334fdaa6bca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c2a4b33575bc8f22d034581861871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b8e65ea21e46fa494fa0024aa461141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ed4732f432a9288d4d7d85a0f7723142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba600e4241534c59fecbaf668196f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e95ca9520dbc198409f95eaab271144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20340340242e49950ce8bc022ae17103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b88b9e0d868fdb26b0cf9a1a67a34c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b1e11716f52b1c11a227c7364c98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c00fda4f6e4edbcac999c83d77ba05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ccd5460bbffcd06c48629caf67343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181c96bfe6db21bf3ae4ccd6bf34d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf2de9a8eec94e6bbfb9cca468597151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c0bae88e78776efd358ecfce18ec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c8773da2b0491345a256b158618fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311729797375906119c1ae939b7b19be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd301b3d439886ee04775d7a437a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c625af5a156795efefdaafb69d505156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0ea82cf9c57846d886f879740c8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c86b34571ec25c5e16e14ea3568bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa9811e7f67a994411fa7d731c5da1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4919345869fc54b05cc76a4a5e49566160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc878b61fc5812789e6331771e83b250161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b16c8cafc16f6d58a6e03d34dc81ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537e0baae4b6e3469e87e12e0088cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f850b3d519e0752f8348bd908d1248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0793cc7ac9821f5a31aa85a531d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837777922d1898eeb518f3d5a2ed57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd04f4014bf3e48180f1a10267429167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307404cba6ae7c7de46e08236f437a26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00a822e8c0417e1a20fb22864356d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6b216cb792128ecc66375e6b04ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad5ac8c918054af8efb86452d77dea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d636ba3ff69db39769fc27758066f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde5ba249baef979ec73389e1117b9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d541d26240c3650b868cf71193e8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833aa59ffddf0218ec4c41d7765a1bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01406f10bb2143f922c60444dbc5aa27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5ea2e91b3004c22ac8608383b54f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89c9ed42f515652fabe3bf28d6689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ca5fad60caa02df74deca3603182179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02830416badd1a3484ad37874a755c0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3f6578147bf044be8bd3a039db4fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22372a852d4de26f1ed84adff73453b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbff4402d6137530f2e98e6de9fac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084109dac9ce6afd62a5e0b354dab2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e23b5e3553b4078032ae5d0121d76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f9227d53508c4f406599bd2dd5583186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17e41c61929e668c1db2e0dd08633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45638c0e9bd9d4c0c20d87466b9fb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b34c9ef43ef3306b56b1d0f7798887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57d0e9f75ceb211db0ba9f31d2ca95190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cac6e0771f01a62f95ee9b04e67a10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416741a4cace3ef095f353313af420ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfc213c82b067c1fcb500c51d9fcbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e334e58750bebaf26a9ba8591271f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc297627b42837b0245e54be933b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0624778f7cc37e72233b182e336560196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218d47d2c19020868033f5706c3878197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c18e2d5f55f886f82d9770f1a97c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2b1c1305661572935e85bf5b24c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0ac9c3a01502b5de3cc9b4f78d456200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747bada321c552baf59e0c6f6f0d37c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c9b103e0695a572a492be50b4bb5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4ed6b23ae979ee81c96d0fe793462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba27c7552140c37e4407d512548a668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff6ac24a204a8838837e97a7b4fe2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066109c393117224465b2698b9fe4e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5872b7ff784c2efdc858997531132ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f04fb71234111189f01786420b241208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94b8cc5aadf5780abdbebd480c4b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f77d68669d481588db4c1c7e4ab16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4332d359dae271fe91e74feee2b4f8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c1d42e1fd81e9dd9e23a3d6eef3f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d7480a1c3411f50ffbad3755aa27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17422a93b0f9cc4f1e2a760f3ebc5262214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4d483b756a15a49005d68eda818b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9089f6f4023f5b32931106df2d7a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e7e81711faa27d5dcf900eeafb87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb53f08ed0db9d775779b0f46765e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a5840bbca44ac3591d0354da33ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338e3deb27ba8679c0c9b3df96665a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d465f64e9f4b0e427bd8587a0bf6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02db7304f7f2a667718b1004c2bcf02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2198afd51a09830668057778c916163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def8b19413b807c74442748b82616f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34fe01f60fe2a76f78a65daaf5b8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba625e7b99c5422510f29ef5ed2224f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c12af39846f85d15eb88f41fad0ac6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eaba09f8eb8d8fc83423c759f88bd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b6986a6aa3eaffb9df269d08bf86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcacc253519a996238c425dd06c4c9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7887c65280857928599de35dd38bae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30e8f0ee8c52894b2e4447633db734232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae282376a6e2c20b99c04e25bebd09e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba93459a15c3b60a64136c10f8b684234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788955f8bb0e4475305d1ed1a242e004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f69ed3ff1107666b5f2f5fac69d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0513e702447fc3baf942696f847c4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1797dfcbf7a19ca10412147f41d613238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a75781c8967e896a4125882da5fefd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c44282f87bab2728eae2eeb36f4f11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e213e81ea62bd9139cbc7ef735adb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf3ecb66756a62032cd0f08f44d09d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f0334c563977b5a6ae5f4dd0f2b93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b354ed4fdbbd2b1e3190a6defac45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e646a54dfe51b4f08e13a14b68e89ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32611ad36abab0fdc9d211cce71b2532246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b59ac809ead1a9c64a49b2104d19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43241fb11cca4f6494463d87fb5dfc56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c25b1a6955cca2015c3bef45c82f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769510f500c28c7573756c39438ef64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5546d7735186e25e7192897e33a20b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ba267d08f1567e9172357b1b84f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a3b5fd13d82abbd88c5273c1d58bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010574d483bb4fc3b60c5a0de6587c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ea90cceed66bfa636c33439cb61f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10245cacba0670040f1c2bd4449d94f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1aa3cc4bf80adebd038d1abc1c6ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f6c0c97363cd3fb243289dce08077258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40fc1635da8e12e05f54765bc5e4e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ec76b48e1d50da82c43156d7dc71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d98a1646595dec0435bb062c5535a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba586012a50d79936d8132c07f13e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426ef2c0b3f6ae6292c6e30e468448e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de77491ba95f27bd8f11609478511264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1ce0ad99e626098a5c35ad00e501265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18796d1c30356f0253ad0d8524515e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e64791b0ead17d220aced7c237dcf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eecdcb53adcd58aab7dd5d4524ee0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278bd4d2b6b5da57e7acced0e84a726269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b60c47dc0b41e45ebff931d71826270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334c2f94b9197f1076bfb5e16c43b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65873700bd486a29549dab1404418115272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fbde0dbfb268d7c2e50e6a66ec413273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620812dce9e8ba8ae9f7f92f70b7aaa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c26a554d0ec42210264a35d50a7503275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bac16f441d9214a65c7d8b655ed42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5658009445d3e73345689d3ae61c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ab96f165d3604fc5be51e3174c46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4f12584606c823a9680048239bc3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898799ec90f8b9dd165c317b1ef1c33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316050ff31fb00dc28b27f1a84eca8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e31fe9ad15d8d135e2aec0dc929e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b6d0804b06b22f467b3e274d2335283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d41d3f3f82a4206ccf2b50ff8fb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf0ebd198b5e07619d8b84fead4e80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec66df1fd0f17a4386bfebbd2441aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280198ec5efc1cc6855210829b86b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5987a057d8a3f7f94b2f447e60a13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32988dca26c18a4e84ddec4bc79956289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4adbcc0283b49eb39f6372909b2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af9abda0cdeb2c759f8ed9e343c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee5f9226022cda9fb85784cd20337292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ab8158d215efeaceaf446437b7522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5178f86d4db0f42d3c3df0c4546c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b386de54aec7a4f59d8494e32ec2cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a22070ab5c53c074e3566c4993b40f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5814eb62bf363be65be4309bce02fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3c4117a2ce0f87ecd46deb22e138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8dbbdb9f9817e6afc417532443fee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb2346a3a92fb22bc407952ba8e9fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dc3b0135d69a175d1b8c530d4d0c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5005ecc80159b23292302bf60571a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb4df0813c34885e84f2860da4d19b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5dc224d1b3fdeeaa062177a1e8afd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa6a60c204b3d2bc2ae7616a96e5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a20d6e2d098ab81d66dfb3780a8cd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40b507f4bea2650d8a7b4834abfc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b4126e4697d25dd9ff30ca6b2e15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b48a052d7a85aa7f46ec5d58c1bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc04a18e98bcf0b8c3959e1dc1eecf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe113fdfab3246f15d09584b30583009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b14741518c5d126a795b41f010128312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de8fffdea215183f13321edea8bd4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809fc8873ca9d61b41a6a5805810ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab70e3f2ae020c039f4f6ee729bf4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9832522f134fb91e9ca085a5f40b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ce77adcf3aa669ab41f9ad1a8cb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c820bce0b4225ba6220407289569cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4f4d982f9200095c879b2e60c0d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e28a554775cda56cef5341255440e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f2340ad6318d07558309a7e3694dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c8023abffe5a5e397e0201e9c0650322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd712ebd9f9c82a8eb9950486b230323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ac575a12102eaed47227e6c28a9f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faafad5d9a7ea1dc9d19939b999bce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57a042f54ee02e4def72580b8c7992326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6ff00ef00153bd576a4ca2c2f976b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e250c691b46255701b2eb45f7d37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb226d23e6d0cefcbf67d983a36f6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf905ed415438a7c584ffce8b3b5fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4d615281c791d015bf7560d3f8e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d34e7fac7f9ed0bb316aea13db3bd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c07974b49db4f13fcef920a0c9b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18938a391404b3a80cbe99c628cf17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9550a027c5fd4faa2f2aa7088cc92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f78450ba51d47ae40e47c539880d4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d793044847c4f15d66456a3544008337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39403d3f11babbd309d71174fa4373b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c357e4143eb5f57397575aebe577bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817f8f62791a93aa0527dda961b980b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8bac51c8ded1224225e98d7bc4f70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ee546da5312dc4fe8f0f3088be64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8745545690a630ac3b292eb4eb757343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099eaf13e61b7694f0f33e50e36aa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f5d073bff87d2f9e6136790b55ebc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb609d34d8c72a7a2f8ab6a6da2e5c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3cb5f39f878e988fc3f25a0022eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b751781df484089b57c5574bce17f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5dab86cda5d5a707a409a1874b0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee77b77815b40cf0e5c8665c8cf1b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ee079b069dce01a09586ad3501a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd06f86b27fa47b28b46e33b57e46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13784b13ce260b6c1df2bb04a91d679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad50de074fbf31fa1c447785edbcc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792263369318d01f820fca1f4bbf319355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061e2d7579e61a461f0476ca492179356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbc3f36fb64b875be29c178c3e0e84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ccb581b8edd7da0723d8d8b5f54b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c2b4606050f79e332ae1356a215b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d182b348cf5992d24e4eea0a90c415360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4225411d2904f6bfadeb867af240ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db1a1404bfea32bbe0e4c1c6b17ecc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d381a59203605af5d47ef7e708ca85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0cfdf54a47409de9af4544eff0045364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52fc76ec71d626c4c3b2dd3d0f0600365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd046307d132b4da8d0d88d166127b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f9d289b91252b57006001d093aa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072402da5c5af4ec63d78d7d370bdb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb15b00e751767c2bcd5fa64db4a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83cdde836a1163635c89cf4ea229a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e26f055a400d2c77c309c71cd14da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332536c64c2719174828de52a92d7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f89271bc38424ad1dfd2762544bea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a92e2dabceb046996451ece9c1a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cceb053b04ade219a24179b32a342375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c48c719cbd89409c2432914004147376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8157ca1f7858ce01f3234f44ddd31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088744a9f888ff3d5259cd804bfab82b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92718723e1758cb14b40131972577549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386538e4c1e1cf511c911424d64a93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561434f543ec5a122848a9b12d35892381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882fe37fab280057bbaaa092de1959d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991813f5343edcb13835e1af0cbbb05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561280bde88845cd7d04a5f503bc0fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b40d10b0e41b44c520a3effeaf22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca20a519d766c192d4f7f4ffd465ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba55b57ebb351b0549d049e5b9ea21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd217f45067ec4a408ce1f889a99134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d19505f3cd4a9a3d67a75bbc0c3f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b9076d98f77c697fe1e848d6b7522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924dd2d68e0df1e041a5ec21ea6f370391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9570106fe7e69adb43d8f453089c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1294fc9c21fb6de6011cdd56feae3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f515e4944fe70f3c65bbbe1adb865c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e085200950d0fae45f997926b86c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12006a573063965edf940b9c3f08278396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7fb73fe1d21d7cc5dd9960d727ba8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc1473815d622eef4cbf34f7289a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1493e7bef61df7433572a8f35b7d1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a443c1d70bcf44abe821bc933d775c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769ffbb696e019c7667dfa3384e46c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ebb9b2d420512a45068cc4eaa4f49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ddda6614d5e16c9c7bd9ea2be9a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a118f5ba21f0406d736b7907ec95d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc8b160c0653a93effee88f133433405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa99591f6be29e7c18a89c5bad5c8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575b93046b9cd301a5226e0f748886b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285898855017c4d020337d458dc3454f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee738446b5fde90a11d42b8db898b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abcd431f6e48838493e1971ac2bd2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b0573a6ee37e15f80c9f557c11d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20cead0dea9dd7d1ec24d56d42f110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64560f4bd12ad23c1cb5a08dd59eec81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32de4dc6bcb010d27c73b833f01cca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbeaba0154bde2b8d8909073212da3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e1630b832062df7c37e042a6e65b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62716db883b03e6756f549b8122532417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652964bcdc86a12437f329bfa798d59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a5b56980219858f14f2ebb26c08a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3775ca6c8dcc1f49b0896b6ea716420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2195013ca4db5b67c3b8bd8b56568c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f8e5fc5f945e40ce6b04a12292370422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef93a0efc133e7a0b28e6b94f1e23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5e13f36de6476af7e158487e378b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d22374ccd9adba9ae7e6769299f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27051020be57d87da77bed67bc91fa6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2abad6ea55f6abe23f32a0b087ed71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ae0ab399918fe5bd44b6c7333a60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa473051a085b95e7d500f53621ee0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71ab4c4064947bb7e1331f77ca878430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66f3d8f28ef1c18319a1af17ffa4eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e3abc6c738494a24ad84685ca34bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe380c45f12846f5c5d353a5942720433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f04ab3c3da53c4a8083c51b4ffb53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a6883d9a728c3c6856511d5a6f8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471bfa508f379d01e6bf5e34aba958436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329c88b50fd42b67a7b1e69774e744d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845f8c0795399c27cf7182008ede46c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802698e736a399498f663321ba0da484439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128c5d3e7957f00d0cd549c7bdf42f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3f26e56c4ff7e648672b9203d36f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7def1f0a3f45763b7737402ae3835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cad6a08a39bc56dbceabd74e985ceb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c3ca7073d86d8ef0f8ae479068ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e74290712c12acb4d6b69b334f57d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e3dbcc2109185c5fce1120316d6a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7639f11f241bca31ed175acecba4a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212141b03302243d2c83ec93c02b2b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b75169ac84e28d7ab38047f84dafb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4325481d50cbeea835a30297ef61f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61836a84b2f4cad5bb290292070a9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd38e26334429b9a55588f9282e608452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56655525e6a7709350ff5441804883453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8efdac203ec13942d843fb7a4e181454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979aa8c157d6d265842fb5ad4b988c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb4a7f9d5f7438d1da08c415f7915456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3dde3feac54260185ebced0cefff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea40bcc8da61e43e5e7fbde4016a2c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642b89d84e8fbe5e04541549d804153459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c1d54281e00cd9ddc98db4b20ceba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d127b63cc81f1fb010b8232f19fad92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aac0d97a4a1e3d2806d193fbc7a34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34a40b5233e0f1a2e9a05f9c2c5b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665c09b747a61ac7690baffb5f6122464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622541d68bdaf63da593d98df91c1a96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7b8f4333697d5bd60ac6ac8944410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a089e8be8a13c4cc7efe4d887a8ed7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b155d6d400c06ce4f701d19671720f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2e0050aa3d4ae494928565acb4c35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9814901d0a06937f29c7983e7ad4cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9838a5eddd195290b4284768d0897471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e11d0bcfb97bba5d4054aeeb49c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0775ca81836249686843959064418473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e3917041fbf21ceeb0ee85b5cc56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3050f2e7ea6081eac442df3fe0af5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb2361e7fbd73c6299a0a642ab50b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b98ebb268bd69a999dd454203762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3a5e78308484fec7d84c5b247e66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74918016e276af8604b8fdcd887464cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e8be137c9ce1c57363e695473013c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368d599703cbaa6ed89ecbae6a0bb5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ffe3f45af50eb1b44ba3301ec3705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d384bfcabce444649d20441afa435d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc27e469db3203305b9b887a6b4f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf970e2ba52057ec174f745587183d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f11684a9e474725fc17254b633807486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd5490fcc48f9fa54ba7585534bd57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f77dbfdc99f447afce7be6bb8e02d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa6c03890b0fae0d4fbc8dc08fa04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9514384c8d766fcaf5c547de422eb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e24f50ed1f30563853c791f61db14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc955e161ff3e99cebeffe6064d9a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6e158f121d39f4459ac41e84e0998493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea4f9d39013c70b1c9732052d65a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b74f0e72b28f9032326919aa3443495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762181691ae0a921e7bbcce36e0cc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f0e08ab10d9b326547712dd07f91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427ebb94ea34bbf1c697ddec7110133498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04a8f396bedf235aee732509d5cab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c64d9c0b3c47412dac4997e0b6c25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901c03f69d6029923e31e3d423def4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459a17eea6a9b42a14f08d1c30ef3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3df4b921f45ee447773bd9e7c80b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921018433dff0b2d83c62a755617c851504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b17e64137b09c8baf1f965f7395c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28dced2d6c371f698f8d28fb4672c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d23e31b98811287f9cbd683352335507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a579ca1b176290548733e9a38210508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460ee0486b8126b53f0fcf0c723d0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d5028ff83e8b5a4e794533c16aac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca951191674bc68d1f0a1aa06382fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2a8334144de8ec2b3af56f8fa137512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a180632ff647d168dfbebac4ce4844513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5aca26f7e08c8a6f960aa757029d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1971caff767e3de1a2792a07980e8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb056940fa535a25b4408daa035db3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099269d1e3e92819b523240164b696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f30fc139b83f751ae9bca3e5a5053518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0bac03e7783d42c7ceea25865879519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bae0732843ac2d1b15c674d78faaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703a3a5ffde9df6f19e7415e44119e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865f2b4137ca75cd041af98232b1430522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c55fa0adf748e862188944c2a67ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5813df285cb824ff8530cdeda61ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f23f0c729c2360fad50519f4498bfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20502324be6889740f5f2ef1e2d3a8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d9dfa40d0feaaa321d67249c8d4d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d4b909ec5dd13b02326c1ec1cd2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f18029a935e9eecef6d0e73ff56c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988211f56457eff0da2dfc02005dfd46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cadead653ce49fa9922d9e867519e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039cb91c34bd946a0d2f9cf135470f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a085fa3e12a3780a57eb596980938533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92e0c1fd921403e6c2298dd4d6d0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927300196c33e5af148c3b51068fbed3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c3badbb8949e024e4b6ed4a0de1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295b6eeda44581ae4d5fbf61961be6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144581b31f19629648da77b83803bc11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8dd01c07ee2c6c5aebde9385f937539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e66386082f60915c54fd4b7af5d5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d82b6561ccdb8eb900e441777633541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488d8c104dfc80df8e7eb238ea831bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ea668d2b028dedec005d40426b422543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b981c52b8dab0259cc0475cf2b2368544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a1f301a85f7e22b5843aed48b7215545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40075199d5af762742fde6605527d6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01827c7f646f3f5d86dc32945821ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ea3f1f0b709801921c3a6c70969c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145793ab9944651c4dfa6ea3a856a01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbcfc3cd81c596ab4c809a1c92cfea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ae252c524918ea8f02ab1e95a2c42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c58ba6fdfa590d601c5b2029da834552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c93113a20790efdcd1b548767686e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00db1df2701b7ee5ea3fcd330df50d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1a5e1a214013d058653aeae8bafee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb24d18f348f99599a407dd536d6356556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee585ce8c3b534bbb992f18ab5301557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3abf01384d7527984086fc66b7e88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696ef0c4410db65e7dd82cd12e9e236559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534bfe40d0ca38349fb429a0c2a048560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f0111c84275e7b8459935ec47d54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e176020e3f03c6af6ff4a52247f30e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e229e42b428d7d750a831f61d1c93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95185c86e17a9e45c76d8b00249550564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41053cc1772b3e6f99b2b139530658fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bba5032d60c566a31184f74844e0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd058974e8d3184f5b219d2c2321b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351b3241fdfc4d16bf3e66999563d18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fff9079751087ae4c64c6054027d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b24af6d85122143b49753061a7452570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7303fc0c06c2bf847f6e1991b60ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760cf7629daf8d1adde7d2741e9f6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fd212a513d3283a4d2d7a9b7ddba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c905ef8e6fefe29b63d56e5407a7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93003b4410ffe598cdb1324f65c5ab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83a5cf016657f42f0cf89edebcb9bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08239c8c985652d59c50bb72e4e18b3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d64d435fc7a030a3835eed2f06b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8f494e06658a64505bc98b8a0bed8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03692b45dcde740b40bcd520d0cf93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9542eb7813fdd2489593a8e48c68ace581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744266d9723dbd12381c9d4a7d216644582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074294c2b045e1b27d6b95185e4fc0af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773de2cad1cdc5d19bcd179258d2820584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ef2c966684147995ad21ae786e5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750c1b81e992f9e8da38478237bfca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047881011a2e2c0470d81136b0e134b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a210d6c350e53040033d54fc993dfda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78b9b63c8454058306a778caa0905b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc589af01c3a7900df915cebdfef052590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a56d159f5f18d44dd392f6b8463af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e2796bcd23f48c25ab6620d0b84e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f197b41b4e060eeec3fabb346d0a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8537f671942856bf6cd2f9083c57f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf0621f65ef0e5bb193f327b9a649f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53945747544e7ed21383aabfc4e661596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b7967bf1afe4b158acc8073209fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aca7c76ca9144cedc07b90512a15a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275be82764909eb41edf50317b66503a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf178552fa7d43380c97e2517dd3c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444dd93acf504ee132d7cd4124756a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f3435e6b1ee8ceb7bb0855771524602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d713c24c4e64b928548cb7200911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d18be4b7421cea9b6c48139fe6c6c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c1a96e932eb20364b306c3c23274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047af94bc79992c73688c4020aa4a86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488325188be7fe87b3719202e37c57a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4077a051c8eba9ae53f0a528761f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e42b515ff677cf02d5d28f7d5bac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb63b038dd7f5aec54dd95726b19e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ecfbb9400a7f5bb51d8bce0b9b419611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1808489f307add92a9f47de2f1ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa0d25a8fd8ac58c34abf87214d294613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c4224cf47ff388d370627ca1d5d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efedbd5befd0a251599643e8ddec976615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fe90b407c1f09fa2f27bc2cf5c993616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29140c54b6c4c489b0249af7043cfc28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2581e2423ea21c0e3c465e3287ea4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b8b52f8a209b024af68142aac825619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a77d24efa28176752c9c63ca8fa2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12591ab80f1e0af2754def2ad5322471621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2823682bbe1ab114072150d7be517c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefda6c51cb6a8a97bf0a39cc7499ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cda80a6b19f35fc6aae2a57e5288a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20c42e8cab892ffaed624cb573c653625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f26df29715f399061ef4d21af82e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87441715359c626e77b36dbead18b1fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaad33aa3b0e6142de92e13a1c4a0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9671f3f98bffd8bfe88679db0aaf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a544e7aec1ea516018a8ebb53485a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce3e244dd49f180a666aa2aac04efe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218caacea1c2a0b49d0e8604ee49a29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ab0b61bbca5dec644ee44f18c1b6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee4eda81457663da8d85fa625b47fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c4932a60fc43c956bf684d3de807635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69078bc8545604ff114b4768aba75636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c069050628211faf0a0e934cb9d4bf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa04860d9fa2d83de2b6e045b076ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0651ed9d87d9841eec0355e28dda41f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3e42f945ce88d6342d4977ecce04a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ddaa9614939f3c5fc057a8707c45a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a74bd9b963e0e3efd0a391ac34c1da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c66685d1936da2b855d1b6e01ca0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd9fe26da021a2a65780066a9abfe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59240e784d12ccfcbb2a3dfdbdd05034645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c40724331576e4a88671214c59f200646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06fd3a0433cec8941a9f461558e1b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5e469a9815a25bd7c45566ebe7ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465847d1e39e49ab01fbb74c1fbf958649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85272d3ce1a7bceb55789feb63e1bbff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf603329885c9ff9faa403c487cd3e87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ef8c311e47d6169b5bfc7ea61957652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89100d08c628222894c968b9226399653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6614eac924f249d8f34e91e85aebb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d02ac2d382d61e281681c4ae70e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c838408b7674f1c9939c05f57a25e33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2fc2525571e109465db2b7d16ded657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67a9fda59a5c4fe70f6ee2a0eb2b4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573949982698452eff76ff186b11ef0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580301fbf4550142a7af472f04cfe14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7992ca11ba2c2518a7d8d93e5aebd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ade094573bc31220e353014a12d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6da734fda48eda278f16a945a74d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2638250289c7d3106fa32bd549aa78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeecb2e212b84caf0f2eb51fc388215665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b31922200b0043d95b9005d06610666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a51c79ce87392e9b8529b914a17dea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c6ec57e229b1ed4ca4c7698f785b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce13b458fbf5fa03a4a40943cbb037669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848255f2c6be08eacce87866f5da6a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77dca56c764f7e0b82815f8e8a2db0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d7491cb60f7e0b58f754c43b633c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca89108ec9919e951eab8d4ca92596673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f255aac6d0b664d89eb804b4b9a76a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab3aee39402e64dc723d52e4aed4bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ce45a753a35313578ac7b21e0fe5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c216a0b56292f072904b6aa61c388677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1218aa99ed75e818c27c640c702699678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce613606e57838b00b4a0ae417da1bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166cec103b84276ebdbf23cee8961d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495e3f1ed7337e859b96791f8889ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc5505173fda3a18088ac79f1e77f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8aa913135b6c89423a5ea59e76300683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b3cac82977bfeea7b1029abd07ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc7f8dee9ceffff8caf11a14c15383685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9055528c0d84742173896167a1aff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9259dbc256172ca1440185d841be73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9dcafd03a5a36118c82b89847187688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c64ae6397465478a9a2ac71e744a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704292e9a1f6cedcef55d8ab4d537448690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db791411b9c7f6d8f0ff588b26249ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae19066211b4cb931912154d6e631692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f495611c6428ccb972af5d27579cd46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad115bff2be6eeaff53356dfa574baa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74a518c9508e3a5078135ab5787d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef82613767381b783b04de15e87dd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e348812085444111398ce8e9155fc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3bd74f0dd920383afb14b3fc04b9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c75408d3546d7bf5451b327b009e26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0c2807c2007d8f86b6d4ce5fb63c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eafee922cb0c8f373665a30ee2d830701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51c3035bd1c303502234bb037d731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223f7fecb6b15ad1e3aefd6262b2cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f55bd705b633f471e23ca5f3612fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3fc354c031901c9e37d7a02288d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ea0bf1f20cb828cff4ed03870855706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7993e133bd8d289dced693f6fbdc80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afa3bfe5d8b3cbccb89802d33827ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cc2330d82e7b708e1ae2418b65048709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43577c1afc512e2349cf0f4bce81d632710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eaaab237d3b87b9a471292e26b6cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1f003daa8d6d84a439960265bf186712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f022f4b5408696539c6af4244a061713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ea6a05c4f63a18013acea41cd206714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0042600fcfb74294f6b975d72b47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4dc5a369d6e867aebb0950288a3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d153146ce998e416d83145c3a3e3b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ef320e874cd7fe1ae2584e07c8aba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc798970134764fadfc413bf2f6e656719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899aa92be55aa0fd56cbe61f97afaad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce90d77601461a6aba945b8f5ad42c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328dc5c852dc7996f235f0aaf99d7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f5c3e5f74c07f96eb9915d1149a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c01271da67081a093dea2fae95b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abe9cf3123bddb944af62af610d895725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36470cc632e27b160226a4cea0c6b0f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0786f3f31ac528da479a84acd604727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f84f3c3e8cc4ee69ba2dfdfe479f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc8e9a0a92f4b0f17805658659b71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24357caf32e85e15391bb7b9f34af84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d63a09ca4994dbc8a703e3cf0d64f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0bd582a303f34be3348539e111498732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09744ec575dc2acc2f81d2852c659209733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba7ce268aee04c9dc6b31e4ce9c667734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dcc83639e8897d00650236d3c3909735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438f089e4398d97d86928778ac0038f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15eee62998fd0393ab72019f13ba5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754e3b0dce9a4c4855b1ddb9fb7a82b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b39d2f5ca1b70335078779d2df2700739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8939ab0c76b189c7d0564856972a7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd31719bd645ee23ee3bca4915ce4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccbb0271c5fbb05625f395a98e06b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d542dd14b8812e52a0d63de84ac2c33743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f700ab57dc561ecdcdbba332ac81131744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e61d21d07838939f5d1d41dccb6e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6ad7eecf168b0f67dc27d1ecb5b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69095b44a4096bcab1340055a1fabc5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c0a38c8733ab56a267e5eef803db1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b217115f47f3884d47d147fd5110749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bde504803e6272a8da749df9fb297750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a1a8918accba0b7e950395fcdc3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4fd227fce74294abe467acb6536a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66187ee5e836280406b2cf251404504f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be93bd9d4c8c0327be31ebe331966754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5b9bf797a87e48eff6d781a21ab8b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63075e36d1673a03056b84fd2f3bbd92756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c478bcab56f3df85b42caeb2392e2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357140cf0d972a53f76755d3a30809758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9051cb849c63e311aad782b29ef40b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569699e393ec301d56f9f10bc0c728c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddc67a07fb529c191e8a9e420eb0302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707e0a637a6eb7317a45f2617377a5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82950d0ebe64cfdb5469e9c0ed22e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbafcf5622b5e3cbde518d20c616cc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b657f75d60a6d85b1262b13a77340ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522895b7f20d8bc6b6f11ef578ce1b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e3960024f8a1764b2a8ea88df160a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3552bfebcb80a5b3dc9c537917c0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285ee1f518950f3494ff8363fd97ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cfb61b400b6558d3992e30fc3e71b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291822b5041e9814d64eb8ea2ca4fa6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772578e89d9e09f34cba98a92d6f5f6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da769d3097c8871598e352480c4682914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802276214706224579f5a9649f639f0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785c3b50d14ed28dc75becc571cd8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e890e399ece0d74e9f105add7bebfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d109d433509ca3117ba560b65f39818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3d42b02a2e056301c7156675597819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864bee9f8fbbf1a81856b162f4821520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee1d4a17411a37aad5dcfe4ba8143621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446559b1e711f630a1f4f66430b049b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9aa79c4e07497b29b4aba1b7b815423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3b11f2b5cff99495ff9e3d6c9669024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d786dd22db1c7877448661e0f9fb5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be6c0e5633d4598f9661fa9b90513126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42d07a0288f0c8fad40338a3544d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b1b91107c8ea7c74076012f69502d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e3d03c0085979d85ea0480d2628c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566269a8d320b28365f1063f35acc3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5562e9bb71895414224838d1e2f97f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7531ba975db206a9a9b9907b1cc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae24c556cf4911b8aa146dd992fa4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378554db0aa20f04286657388dec453834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f1e487058873f3e0d8a805430593235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ef31cd66be99373a75cb443ec26536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3ba99fb88dc2c607345c5eb5dd90637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682f0a1a1e90e43cede28aa813b72bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1432b8a2f22625f1f73ec4244835539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e13c3c797b2040e56adbe73cd407340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f528f792689c2e2e11cb6e58932641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43c383752b4a9f2145f252a5300b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5139e9deda06936db3f33d0a95f0f2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d43fd7d7ef446f168257ac793e371244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d7338f726217463aad1995a9260b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ad90080acfb06bcceacf1e9f52de946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821aa987237e91b490522eab6eb829b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f8089422008bf7a0e0101589e06a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4edcfed8ddcd48c582fcc7ae1295d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d1b25448e8aeb6a59ca60c10ec69550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658f57e104fe125bbc45484187ac1a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfb65f6e1aafb206a7566c18f5ab8852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea52929a46fa4feb812a6fc606370d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e43130dc09489ab95905fc4c043854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fdadfddb210844208eb893593622055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3abbf4ce034dfe41032f9aaa0eb2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7ab42f6a7de6000f87ef753472a4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fac2bdc060f72c0b670d90bbe128f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241e38905fd156f1959daf646b888a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e43acff8bab644ed68da6adbe8ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab20fc40cfa605bad5cb08d36f487261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f4f52301d0ae41dbbfa6ad5d7c8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fc694b2d3019a405822d797f4efbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329fbad342ab15aff8e5840a601f1c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f722f8b39f3e86f8e2917734bacf8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1279457f5a74d7aa294bf9bdbfdaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822ee00324c8cba5c9778205038b2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80783e13eddd995fad31edad373213a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c7fa7180fb5c3c6165e59ede0ab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb00e86ef352113bed4275c4f6fae0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2cbea78ba90be5273794400b3dae171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b79758f8fcb534fa5688e7da68d58172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37bc07bf9b0c998b4f48f3983b345b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456f231cccde79cb340aab39e05aa3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd8fac145db6f7617fa6821e3b20f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc002fadfc7adeea2e7f32c34791ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8357b20bf7d2a8e3ff1af5e3b6c7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94409d92c6d37841c4ce3ac89e88b1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459a987ea14ba9341f7f00558a03e8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36174aa65621bf3d225aca21706a6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d5f16d8ea4d3125d9acb11aea4ac581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1266b7be8ba697dd976ac27a81d882282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7e15bbca516b4bfade3d4426adcb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4bedd7bd6bb9a3d50ba465689157f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88afe0e58f92cd07c0a0074f21d7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e74291cf660d480f15292e4ed5de486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d627cce476f8f6f5542a3b2e60187687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cc78a561ae4f51b5dfe729a29d09b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fa28242934024fbb28b6be33a183889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5903d67ccad1764724f47515cf85df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3ea4d545126a93e4cb9983b35651a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbe998f1d7a262f7669a02908f859592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93487c9ab83ef11b0b5d73dd891a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb9bcb6a207d7db0b65e4b1e7a0a8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14482faf858a8508660034ec36d4585895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2149dd2b65f626fcddcfdd34123f85a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16788d75a5499615d09176f004fc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31291aad5c20b4960df48e4beb823398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638fa5f0ad55c740279f3ce34c23d3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50cb6ef70385a6d9119cd244f74a24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a4dc21302e16717e3227baa89fef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d685882b012b29cb6b0a7ff68435d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b74787ea895a6a4b8e20795a7f2c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd261fb9939b273635942c96c2469104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1d1eb827f73dd1574b20d29e2c5b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd8ba7d4d26ccc4706a67085034507106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157457838f851f896bdfb4a1635fa221107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3d035a9a190fe7c8e8f5b11c56a71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71365220f516c21991d8a91c9c09801109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f87b42fd69e51e121e8a0793480c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a521fc265b0fe8fad03fab083445111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b2f28b78c821040379f92189f6184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866be585192f8e4e35928c43886ae4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23431455ef1123b558f150791c48d37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bcf36883420b61a893ce1e6bf905e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550173f5b53509302cf02035309dca18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b22413c07db2e58073a7e032c9db7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310d7e206b8768886cb3122fd1f9bd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268aee3b67cc0037414fdc932339486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2cf30f573586568198270ab76a6a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67b987733e2ea93ca7ea35faee3af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79a367bbc705ece7b232f173b04a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bcb5a76e9a39a985ac5e901c50511123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270fc04a490d058f39380cf79095ba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942ecea5a983d4a982dcf33870f2e9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fc2421e918ac4d8b7660f3d8f4fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c9b5160175d31364777ef109fa7ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9b11e42378bb0c9b61120960417c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3f52af50e57b242f79b437d058f25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef18b823077629329eb9cc56e2bbddd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd6015affe42aa01431701446ffcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f829e9a2d6ad8dbe8625a1e3c03161d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabc25e84fe0ac83232402d00d89d4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c92a7bd4eb79f842e139feddeed583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa4bf13cc478d1766341d29d283b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571097048d719b3b5c33c80ecdf58f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24484aa4f29e791b34cf6c45747dad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee47023ae4098cb1e28e77907a4a87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928bbe1700a407555993f35b210b98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4114d8a20a8ea57c760314aa1aa3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f11869a6ec15cf8419ddbf8826801e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dfc7eb0b4b0bbdd5012411bdd794c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ca119a63e91f42243e39f3a49b7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da295fb30be6a042881d625129bdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada99bb6b8828afbbb9bb556e4cf28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9291eb0e48e098dda662138cbc04f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0487eb5a72bf892f75a4663eab660147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f9f203d2f2ec7f9c8a5382d5ce790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935fe3106c0819ad268f7b544ba9ae5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430fb833cde8eaac8cf79651bbce5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c50152048f9d40bb9080038fd4d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da21d53d77e76725e8ea3853ad1f9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636086cc14dd393be6feb5f06e5811153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51007397daa3f969dbed52d197b957154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa82ec176fcc4df29ded521ae86bf1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd27f8bbe02a858b57b48dbd6c51290156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25cbcc97276f7361c5b4a37052d382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2df7c75d0389d99667743e365900a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa8cd4962584130d62a8d4169cdd59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183d645e34550be9c66ba1c1950829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f74d10ed1439fc56e70e34c313e95a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e2c3bc70889b5e3820eb6083cd1cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b696ce9b6dc236e253aaed55b152db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66e4ca3449b44e50719dc7d1723fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466f54ca1e043c07a72afd8d53597dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe1b9b15151f5d992baf907bc6bf61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc0fbd188a3941ca2fa2a69e77d564167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed757756abdd06769abf253294175be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c609f00e674fe5922a1006467f1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df582324f9100eb2d58dbb01a3a11e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fafa01495d256aea6dfe1cee1df58d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe80a364e332a6924aa9a3c438398b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ff2ad58c6eb0b74c79df0fe4d179c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77f895cf6a82551f4461922b8fa3eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109540f1c44c97aaf448397b80604d45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecd89c6ace8bf392861661b11ef704176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae74fcbdf35ee6bb9ed3bb2a9236c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5273f5eb2b88466189948feb6da3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f06bc6bc4196b1bc843cac7e435cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c8fb42f35d82fe3357bd5450425c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82748568b67d9c31d4ab7ef8ef4c15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca07c9c03b18936c4a67e34f69b644f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed098349cf1c4c89e0a911ce3250c502183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc88e4696bb9f8635a042ea9254dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5bb988ab81171dd818e6c060d64ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188e3e429a1bec83ab373fde3c583de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d0a42dbed62e9a41d4de6123ac26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d467fee4dc1e649c27c0ae13785c8ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc43a7aa8b67c6474f1d5de9c8424189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82be112a08a7b7fb92d7013759abb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0da4b7970a0bdc52bcdf350f37fc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97611d70b1940d7fc09d0d693d2c1c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1626b80ec31132df7dc499e7f9adcb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ab3145598c824a5f63dc82551314b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ab3bf8e2229e55fb41574e959e929195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3ffd921a5ace97048d21799d27aa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ec3779ef0aad187d148ae9cf4338197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d840129bfeff9974e270ad47e4df091198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8498771b9c2f1d09e65847733e063199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b78dec825985fe264f1d4adc3adccb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f507dd3d062730737fa387a0ff42407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ec1da49699c8dc1583edf0efe9641202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1a0b4180f4e2ec3afd295d7497299203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b2529e277add189cfc0d4352b95da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f3ff40a6c91f31d0c4b69b232093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affefd9ddb76b9bb05a4158e862c50b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df1d8c8ed76391b2b54b49ab51b2c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c735ccc000c420e4dd9c487a6ba1691208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c373718adccef9dcb2ed594894d0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7142a40a8a916dcd0bcd128eb360f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33ce22e84e1cf402049c6bda69d239211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a7c1ed8b52a40153a4ad0378ce58c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42a76eef68a50e111f400712857a9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98344dd77422dcb210b6c62778b52d13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df7993814a517315c79df34716a3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da7695879b56b49e7227914248dd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976227d482803884f2ed576e650d4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12431227f189a16408ed9e76cd9839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf8f443c2104381ae94cf03a18b6ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a48730aac47a2db8f2a9f26e4eaec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc9bb02905b7667d21bc9d370ec53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a538c5f2fc946ec9c8f71d06e1fb4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acadc7d83fd6eb6d21e736161e274e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd2eb18a34c323a0cbf69e4b989f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95aeba742b1a2f0dc6e8bca96bea0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8d807727357d37b4170b2d3fcad2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be3927edd3e98744880dc58577251227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4e8de9efc663ca52f720ea04051da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7138e665d380a801b0786713d5c0e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665b0b119e4f2ca917432ac4d648f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f2ecac5df60b351787342619d8cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391ba93a527f0031857eee486b4ca3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bfe2b7e8f2a772a406db98020ece2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edb706539d8e1590492e1da379f080234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f8350a8e5080f76cba381f0015311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181604f18637f6b3146aa47b8c482d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0cf91af303d31a2d7b8b04001e19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb4cf2209d371a83ba9ec4fbd1b24b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163aa303654fc5e6a8672e1228692d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf7c938c80e3fc76de1e3ffde05db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00c6983627dababcea8416791402ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ca541a8d5dc9f737a6cfdb0cb44a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8267dc952ccbeeca4a23e4a2d5d16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8521bb63a4bc4c23bf6a856c8b4ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475f1285664c62a926c7e8e276975e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd0333eca5445448d2ded7c82f72c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a519bb1b722337cca64afc2b5d9dc5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555465bd025d0ceacfbc5570e2ef34c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ebea38bcd0c0e6d8ea099209bd2ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb7236276184be8bb9ef26a51fb59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7569eb8a63ef0b18b473e489397fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cdf6b4abd7db2b861d06b584221ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccb4306b73a0cb0be5dcb015fca04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71ef0098c172361e6bbf98d0fef645254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81f3bbc75b169e1aad3ff691a142f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc224913c390bf9a0b56539797a82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583165b97f6a0fd5330d1d6b25dadaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54766ff62b80a076e2b5250487a2ccff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e8d732d85c6acb0369a72338ca89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919e2b5b883099399fbd7e8b8edf13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eb50b2a4c32564683d045ada4272c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a4021a57eaa8b4d5d63ff3d4302a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14968bc1ea6b59acfab800a57d3839be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87218458f2a22786e044f86c3fd746e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac485fd4f1db03d4cf55cb4e85ace265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb343f4ef40dfa648fec91119b4859a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d4763472769b707da3ee17cde353267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c803c4033a3bf24a645a609c2b3f090268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b8576a21461f259b4110e0a025b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cddb6d45c8122bfae04820463e9f76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118ad3a6629e97cb75bef579ce5a98e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53297cb34d86e8cc43388539dc242472272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4458b0f08bf681359971844049d197273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01866d516dc7ccde7f71d5e434002e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4eee943c56e0fc2d1b33e7747debd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169032e31719b4168139d0df3735d45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741cfa5289f6468f6448e93ef0ee45c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b93f084cd13660fcb852b6d7b597ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f55a8b9f12eddef31c9f25d14782a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4258f8d9f70eae19c4eb0e23ce7352280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe248a3d1911369d50c0e35f5ec152281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa3f6bbe7d1cc83c270380dfa4bcd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac28838911695ae2ab6ef9d09209389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d1f84d7e7ec629bfbf90dc74fd68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e398cf6ed8adc443c80b37312d55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682aa6a8103a738629a721bb658e988286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecb78146d9ccffb113b651512bee26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7a69f41da5c34e75e2c5266fd1f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248bf8c2368bde56163581eadc04dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861aec50ac3e5b8d730b9084a1949ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca36b9689981c0f96500c4103bf09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25da862aa757e7c14735b1ca7b42c09292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c1cb9a195e37b17ca3976cdd6dab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313ad14d7d90d1905fc3da32f3bb6d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104218a831037f48cacebc1b3a92566295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018cc1e191bdb18fc0f98b621923fd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a525f9e6e79ca2173c98aced66c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcfdd2e364dd4abc11ac4f1a68a96f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3cf0b952c39d1a63ac84e4cd5ff6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a2723b6d9027a7b814451fea9477300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4bbfedf2d1a8690edd4add99a126c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf45cdf657a05078ed2db5dae81de6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8586f341c644baa71ca05763fd421303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83006fc97cc648c80d4629bdcf8fbc90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d065e7fe215a9124c46a5cb36bedd0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f0302274aaa00d4c68788722bc8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6567e3fedc90ec80dad6219c1ed71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f5cc86e8391787ac761998bdb7fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf751712dd4ede19853028bc03ec4d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce52fc453afd224899375c1f3114c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621287c2754e3508ce24867d6be86b31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ac3bf90cae9432847f8ece4699e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1113a75a0c3746169b9f39eeb2e345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1e04ac29edf7668b48c193430fed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b367a452d38e1e1edd6fa92e875606a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef7245525715944b8e9f9af1fb93a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627474a86d8516f48a5975037420494d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836b9ae962a822a94c028abb624a537318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd2b38c2499710a09b7bc7d1473382319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a007829dffd0aaeba8eb02e1a79932320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107257951d2adaec22279a6c2c38fde3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d393b4fb4465d415b47bce6ad3c7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc90283fbd4fe8db1856039748731323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fead84b9591e1eeeaa47087681943324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f48c83424f2ea4632056f10e7606e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20460d09c6788365ff14c444a7bddd60326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775637a0aea44190eff5c3b5d1a420fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0692dda4439be907484bb2c46f2c4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fa2a1dd3fa22273f5165ad460726b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75adc49cc656c1e3e02c31e519e70aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c4903b3cdd76f01e2be07891decf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543ec05b28c41e8b573b9107a2d38f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6111d237a7a5887bbf4c563a06c071333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f741b05c973e82ee059c5070b5951334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323cc4e437e72c4477edb5ff79c5e29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3041d93459ca7a567cb8af90845e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ceb7a848be8b1ce788e0acce41c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cdbeae6dc2ca750912ee5cc03fa77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa77e6e41125e724fd2e0eff9da8113339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab39c255a1958f284f7db739fa6801340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b8a5d752724ee507de7707fa9f6d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf9dfcaf254ffe1464cb205781326342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94ab173d97ff5076d3a2c0bc952c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9f3fcfd7bcac48920bcae28e6214344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858340bb52a82932600ce0d1c2ec52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551577f7c2dbb633a11c2865782f585346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44efd7d9919d42c920fab70164d865347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c507d20ddefcd5f8ce07d135e6247348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef541a8bccb921dc7a8172ab9db35a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f3370f03b902da59f3e06aa8c028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b8eb0973f053cf14ec24f34d79cb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652c2f7a60a33d52018ab1585061a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541defe2f520d4909086b09b7106e80e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bde524ec8dc4bb9d71cf95ac7373c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796de0379345aa63c6dd54dec1471f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad204999ec2eb5346c3aae04deb1e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68775588b03157dfd740f1a5aafd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ec406e9d54fee5d2877f42d240f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0310d8531cb0dec6d5334263104e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be942edbf8fbbf5025dec202afbb12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e472cbc0a90411487690f2aee8b77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690b9e0baa0c7f9aa1da0aa687f6eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580cf4b59c47de771649b34faf857c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf3e299bdfc70e58f5308557fea68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f994c42a39e9d3d53a81e818e6d90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c560cab3d173569a34e78fff24c3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6b1d193d740e40277d1ca38e129f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddc952ef74329212a9118ca4dd4462368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c74efa292666d3ba317aa6867ed0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400a9df7e3312a740ed4d9ff027a37e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab75af26c0b9480a71cfc755c740b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace384415bf46bcba8ee5b3abffa6b34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3a3cc924441099c0cc8af3e1a097373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234fad6db4d64b960e066a70319b6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d600d4edbd08c6eec5fe4b0f0f5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa5b0a0a3a1e17e26fceb82438957376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46389ecfdd249a0cc0c806c2628491e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd4e158b343e3b4a5ac65678ce46a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e6ed58b79fc6867898b337be026c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901ff6dae3ac576bd8e64e53f400de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aafbacf79ae607183067c74a74dcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a430b3391b167aed3db1ecc942b9b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ef6ee5451c810202800a3aaaf0c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905f65c00c291c02d4773680dc5e05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80d5f82d35db9317891ca78d7375aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b90717f072ec7b1111ef943e4df735386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6d8e7acc2adcfe6139ffa84930db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a2430c136dc24ac989d5544d2b714388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5a3ce13f33e7d64f09fe1ba8fb3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8323d39063410b7630816e43f372390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf902767ad9bb890853e43a91411717b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d5fe91dc5df5ec0a4d0c3f577b9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055762c55782f959e136d0bf0539d99d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b5d74142c4082d1a98840ff7fb071394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c745953d2a72a5c0b05d3a7b92e5f2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c13baa28498dbd77a77a65dc1f6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186f1dd7baf87591260a2e5522772b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b0f3be7789469f87e97df036ab6ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce245ffaeee3d0132d9a8235073958399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57840823bc99049572474c518784ffbb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6380b0759edeb311bc22c252d565f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacca0f0136f03e46abd9f79dd12ce1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdf20d2a4d7d10c1fbcf751bc623c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220b915f796e2ebda0a78402ee2cf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a308eecc7c249a32301f40a66ee5dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68af9cfe6d6e3a88aae86c5f10c47b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b51c0251d3dcfddcdaa2e1e984073407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5b6dc0adb0be935790637db23fc5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcca0a7caa4b1d9354ae7e1313bf3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383dc73ade951d8529fb2b3d4b9bdea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094300c7c23a53260811eef03a6b83de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9da41c1706055ba7fe09729ab3dc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db9902f29ff7a52ecf1eafed291938413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2a7062f41406162f58af04cfbe12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff8aad4963bf0d9185cc6390992d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815ce18bb70a605fe673e9fde9203f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41066170252697aff189398931912a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800cf26090d7d3359c1346aa7a1f8a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a74c30c9869dfbcbbb5fcd061750b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbbd7349213e3cd2df644a9980b799420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e301512071cbba209836eb452b573421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c30dfe79a70e30ffe2e72641fa42b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a3d328161e9d2841ad8d25e314443423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fb291b3eb5a7423826e88019bdc35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704a153972aca5866c271dc7930d25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7380be858f8f6f853ec72bf8f6ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397f47a5ca31f74daa90b5de9d2c75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7daa4a67addb6467f1c9661c307b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea3d60a6f1a8a694e35f68a8b3d8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b606b62a324314b0a684908585a1c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787748ea1b6fdb3660e01137135ccc59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d37eb20b3927388ea6c50cd58bcf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e895abe617968cc7075b561f999ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b9abd220d16e621bb7a3c0ccc1ed8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6ef2ce797ab393ee84bb6b657356435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247994d74b4ffdb33b5f1313d2d8e35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5be46644c8aa0e8cf43cf15a940f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94b655d1d6e20f2c13f25d62f7d3d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb503d6e24cbe8ba7e7740ca8290d25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1dd0f9f23535718d8d78d34f27963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e257565eb184a662b940a4676e0eb18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38f32b2f19a98ca24e63961f42bc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b539244a3ac8526d33f034a68636031443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e7d6502577fda77f1d8adbb31c97a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d35c72130222326827a261e0964e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417eda794256b49c05e80a2bc600edc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184c114042b6176c0f45086cbd2079447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445d08977a13aaae1cacca94f359e04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64631a49285ae89e3e4c08b1456872449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14132951b669bd4874c6fdede77b70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f7a17903243f6f62db4bee2099c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dd52ec4351b53c3ceb456a32b973f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09787218c1708293709f163ff3bd2c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2856c3a498043f9a9a8080d1f1a31e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489750a060203e0fac9d8c7d19d3638d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2201b03e975a8e69a35a03668ce5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596941667da1649b6f5f0d4a6b4f7c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf75a86d199704331fc7ae59b06479458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d44a3ffc32f8cbb0b43ab31c1aedc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce7ee8cb1611f42054719129532a05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed927c123cfabab91fd566648a6f38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791baea40aead9b1a77285c83bb468d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299165b4200030ef27f7c69bff07074463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a4c6d943a5ae848ed2b36a2e6e048464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e14e8fc77f17de7d3dd590b81f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac59978ae4877feee741c9241def8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004708abd54060a8ce771021eca14c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9d09aaf0b736aa59d5e17759c813c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dfc72958e91ac8151abb656ee8c21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dc578cac81a1a5c55c785a737227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f47a23affe602337c7e093e28143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088590936f29f85a1adb4df663f6340c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc9740d8751c0f97bb7ad172646276473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc9834cdf44daabb76b1e26144e58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c08d1ae3879ba0f7321bad24669e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c27580c7ccddd569b5aae63574585476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d20c807a408cee79d832121cf575477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e96564d1a7d280165b09c71ac2b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20abb45b0362e9fcf502e0797502ff4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88a251336221283690972694119d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa41bd1c11a8702ae5dabcb81599d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c85f500c04fdbad68208700201562482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d971eec7b80232de444c2abf2729b3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544f4cf19160cdc9f4ad4a4f2de8c44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e8cb6bd7a9ef0e69cff7678cdcec7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc5759daeda898430eff412964180a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746f2736cc2709d7738c96ffc3c1d3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594c3749b0f8a9be2356f6963cefae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8c4cbdac2cccf3c43ef553855c67c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b734a6c06bc04ac87c473e44140ceb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4c2c55fe81c5f55b62ffb89c3d3ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d52ed75e3781722dfab94a54f6b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1b72c24e1885477e5339fb88c8213493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8594537c4c52d036cccecbbba41a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f31f6853c3af897bc385ab1b1b4bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ebb9d36c4e2abdfa961da75131ec5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449dca1a54bab706d53d8c7a4306446497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbbfc403eeb000dddfba2e50294b50498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b43d0549012a73f2d06cdeba1aeae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1080df937a7784a4b31823e9080cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfabc5d24cfa142549649fea8dafcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d7ba2eb9f0a0d96a6aec45d4bdba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75a03c0ab83a3c4717a1912b7d18e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87e58cc8d06fbdb26b89cb431b9b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0eadf0a41f1a141fb2fef8e02e5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df802495527c032fa8b734041c109f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e248ea39e98833862a2c020287346d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcbe2e7a34b66421d839adafaaed3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2978c9605ac2d08361488345cd34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254212953ab08873e1f2d8fdc9bd73a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb26cd78cf2df5cf2a86071a91841511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242a86b3a83fea25eb0e52f529f15ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc862a106f7b96a7955bb884a601053513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b376f62726890f896b51779df0832514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceabc870abf00d1aa4acd48061ad970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16001c1cebce6309931cb27ecc68177516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c38ea3bea38571457a82737b32b22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a945a633377ee219a3914f920d1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230a13991c0e19b4f00961f42f560f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f59330c2d3fedc120b10af3542b2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebcdcad9b07f5e5001b3eb097f5b30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12985cc0908e2576c4b0092553d31a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a12825d2278ed450955ee87a55d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e869580890c6c8b64e314835bbbcf65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f419b65d6eaf6ffa7ed220800aa63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41529e01bd70757074484f66de9a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c0ecbf6e68165efbe7daf0b47e00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018e13ef2bdcb9132fad470e6c79b68528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a74b7868979676918c1b3dafd941529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb22dac8be585515a989718cb88bc46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0045d1019e2053d70cea88abd0d41531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cfe906a0814164b839f2cc304ccc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578def669035a236e1dc4c415c804230533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e4e977d9d2dfc87d11e90bd10efd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19ba0e5c236991f1fd9d54ff0808f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad41fb26da562ee3a0449cfb0d941536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750e61a2f40ff012c529d3a453a772537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94acdd3660eff25b15fdd41befe6ce4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f662ab902abb33ea6af86a387c6f663539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b7da139572ce87115ee08030e375540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc520d0dc817b7cb1f605242faa9132541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941067b453f1871714a4a7edaf8c4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d70e194a638de1c2d74e01b458095543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9a5a7a69d2130bba4d99885cd11a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c17f47ca3e4f40a3fae62d8ec0fa56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ce61094db92f28ccf9199c1735a5b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4ba9d9fb93955cb7c5b8636ce20f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531816bf01174586ca00f45a9b3b016e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5375542a5840deab0559fec5d087ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624fde96ccd7810c572b01cccb1362550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac530b5e32ce6410fb5247fa29606d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c605b28e3d23bbd4d82de9619a001552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784578db71fcda4dc969775f1e31a60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1845e10844b8db08866e6ff50ba883c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9623575f70489c6c424fc1e15e498c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb927888739c031857135c29d974e495556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a37890571fc7eeaf38c922df8ed2df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4193ac48e4f4e26131067ec1daab39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e7a3195889da33b823b8ecc4177e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498c56a947547c7a5e39939a2dba248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a324cf97c3540dd6349443cb801cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ba87b35adcfe2584b01bae2629f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cfeec2ef40c3e2b293040adb9d88c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec8cd56367885ab2f42d05d707345564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92fdbcd76959d253728b85343ee0ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d362d899610ba102d97610d76f90f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc1bdeeababf42b7d111dbd52b07f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e6cb94e755bc90654a7d36823d56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853ba06f9f3344a7a2db2228bbfcc61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3266177e9135ece0088e494ffcdfc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48c17611f95d0df4316206cafa6875571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca9310b01b0d6630d2ded04f4c0db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e1a12edb25508c95465b74e9f479573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51895a56fb1e78d3e945f37683297574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce910c2df650f60e320ba79b14df1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b119e671f6dc05a11b88b1e2bee18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea77ec9663064c8f71b6f4c51fa187c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee40e63278f38eddebe077778bfcae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564287d0bbb90ba8399a375ee213ef17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefbd6fee67f3135251c042e60b38b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37512afaa5ac0378f0f114ca2f32563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf21042b227117686cb34511a89d25b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ad4014fcfeb4cc8940de8be60ddb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606815616f94b4898aa15bb4618eb2bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1552953f72cc30a17748b174e848ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f2e4ed5bf49382ca029476a6558bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876ddcec72a39a22b01507297d232e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81aca5c903bb1bcbd45c2462d08b20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7206077d6afa72d4765480d5e3a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd99a56b8cb02f712e34546cb0559a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77143d578d6c777d112f8ddbd9a95549591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4d8c235bd8c79474b4b49db172bf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f70cda44fb45a208d6efa753cd4af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8f1c3fb75e660d4ad9ee3c25875e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae023686802622f85f3b59846f893212595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9430891bce8a917e15228a6541267596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86231acc7c3f516f65db5c171eace71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998bc0370220f68f7d062eeb5f00f66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b15dce2cdb566f83c4602c2a0273a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937044cfbd830711920a46f5afcef6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2a438349352c98f7116842b1d883601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63089e9dcb035a4e45d2feb6244d3aaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188028f4562c2689ebdd93c27ee79c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ff2ac1a0e5373a213558cd1dfa4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e2e58ba5c1da235aecad995bba35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446bf8795d6e848c9683c5e991def59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3986325e4a1652a45333009f9a70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407070cf088dcad1063b3ffc3f3c6506608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5399d0a387cf8f685323dcefe7e8106609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d678d926d384745b4da48b6495fe0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c69345736995509a470c9ed72a5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8c821d82726a4a35034f1cdd8d89b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade47bcc1b4c10b3a4baf9e7206e3ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad1f47795c8c990e873758579a2fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207819a6370eff4ee41afe3bb25ccae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528460efd7febfb98af740ebcd34aef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdae05511056633bd142d5f6a5d013617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ecf95b6746170ed1c647377dcda07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a004a62cecaee23f6aeafe073d1c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbec67c267994bd6fb2d1de66969ddc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d26e53f326d19f824a633edef50bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f289950aa4bc145bc31945a31d87c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8100f6bc40447ed9efcf9630df36db1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da836bf4ee0275711eb85780be8cb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b36298e36ba4e9c4c9678986558d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030114c6fc35bea7b4f692849757becb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52fa9ff7566b64eb09bfa6464f242d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394fb8747babca034dbf47e060963f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a097d1c84b2135e0b61881acc71f15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d85b2aae6d47e498fad0f3f66378630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1267a74dd8f34cfc54c93dac07a80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853052c27ed36d6ec553c2c4f38bb12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ed2b1110cc9109a42c7936df3a30633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86162bfc3f15d3f5e5374f88502e8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f631a0c9a10cbe9b598242a98993e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f7ab014a56b3aedc5f136e403b10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390fa3ba7313fa9d7aeba6326d1a9ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42d80dbd5b1c88d96b33dbc13905d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a65584f4b7c8e482a5bc8d947624639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c82fa0dc2d527d5cdc99e0223e866b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c4f88f7deaeca15b98f82ee3675f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3bb01807f7d73acebbc43566d974c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3fe44b3e46729b31606e346897798643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748bdd581bf6f3371f277cb19200adb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc2f770137650d3bffc0ad528fedb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356442accdbf6627944b4d897754f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338712b6a3cf7c2b6ccdf8205b5ee67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539923195cdab2fc0942123c16eb90e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671a9e0685bfedb872706382e491d6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca990c1066ede852ab3f026f2798c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259ac2985b1ead4e8c9c261763721c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b132cd63fd9f430830f4ea3e216d2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331040cc8d331c4c5153d405a2d7e4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd48db1edfd2a982a656f1935b204654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e33c3abe8d6bf5c6473140c5e65c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bdf3c7d8d8472df9feaabac5c470d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05bffa63e2c891b6442d3649de4f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0d47f91516bb0dc628031a1bff90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d99b0da8e3a5c0b8daa429ecb46ea1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92e9a074f06382b592ce349a6c139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df2fbf50db4b0820f9e5849dc5102661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa112f63da4c7c97e6d4274243cc64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb80cf311c2a21265c89dc1b641b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6169a9567682f7a9aa9dba3183b9c2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71df66a1f6bd90d2acd4f2f1f4e115b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31179df8b4e970f067c67da3f5c0059666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1e8a445555d3d0bed6292a6affbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e39c59ae89be6355b06ece50ec969668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68f282fc0b12ff2fc0ca8456f9f66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a2bbdf38c2f314cb55fd32d9b92ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4131279e0c3dd9a3b0c677ce508c6fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10434beb7d2e088ed5b3897ec77698672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee6ff7126f702de2cc20201746658673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafe39f405071630aa77a9e8a1c230674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486658b3af27ac39611251cc2e070d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd1002fdf3e4bef5214e5fb7e1eb88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff33e75835424b0c91f52ed83140d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e986df6f89acb5c7d4288276ee032b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af621056cfe1cb7f1ae0662f625e9a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704b07bf17386cb358af950ebc6630680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe14a4d2ac9a10de7211a29a62301f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de9bb513a2a1666338dd8970ef7e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fba6d12e68a1070e0d29746a2426b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0743039c35da4bc5a28c9d5c9515415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acbacb98079bd98632a970ccb8a3b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e64208b3639e04e308a6f0c49ece686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2351872a01ce0db89bd22fc9c2ba9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823496da4b2a0f66b7f7c52be76754c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e977ddc4b55ca8c8b9db38646bd4ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a56dabf582e5b48d6e250526ecded690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bace2a0542c2b499b699650b00989d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368d7f43c2a06862b861dbc7b5068d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f7c1d450a2d69f8634d7790d58bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080e2437208798bbdd7adf29bb0598694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d31624d723e4ecea592ca6f30c80a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dde7a61e7596563cd09ed4fcf6d1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df62c2ed176f85aa5c8fbb66263dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a600f22485a3672cede832248919b68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f07ecd58a16fd4cb96f9e721db49c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2de67f70de431dca7f25786df761700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4230435f419ab0b00183abe40f2884701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab4c9c373305863389e5330e08b07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f102ec165f53c8d5b9c2c80d0e52d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666dbf997548f90e971cbfce2d165be704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfa98706f7e957b99a664c89d9b15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fae430caeb864738aa7c508cac4ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c573f24e395d9db6b35b0d8ce55c14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb16bb2c4fd10aa7e6095bd4e18f49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26a99f32018888e8e9d543523f20f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd80117a2e51a30bfe5b10805e7237710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c21f1a7d6c52f766878b43e646873711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca101d668622f11d3bbaf8ef295328712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103fdbaea524901e93a8089dfbcd34b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd696a00c14bd7eb35edc425b582df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b0394381675f236a0f13e57ed902715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a320ef8592ef49f7223bc9bf5ab771716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337af66e0ba2aaad7edd41e5d20f4ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac982bdffaec8bb987366d2b9cdd76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646011c6e784e38d803050c87485f65719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7107957ac794e81b49bdedda7107a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd9cb8ad4c6abd8f668a460bad2e4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668f6d6abc1b6f2519d50f3e88ac020722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e00afee211eb7c1b6b886ddcacc8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f824f14caf588868cc2b55450736724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4a8514a4934e93a646b6b7272e7dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18e34b8177ab07f076b1e1fbda61f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aa28f91f210dab902d974f2f02374727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c9daa4f6607dfa46cc16c9fd8f8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966eda64e3e9e3d86903dc6184fd86d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798954998e55efe94fb1cc7538d8d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf761b17d02bdd37393a99504623b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0cde69ab3f371327d876b4244e492732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c75d43f1e674fbedc7066e15a267f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f30c7f322ad584a390a31ae410c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ef0991a2fa579c7b7ef15e98865f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595aa9f9c3bb5795dc6ae0c5c96248736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c79b315fd3cee88555d3f5e9c69b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157abbb8b6db895ac1e671efc455ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89abe391621e75a7022fe4704d6d87739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b892059d0e6860fb5938f4574a45c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7febe402f41616750bb4c15e8d4fb5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f78639af52bad3aa7b4c6ba58174742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801393cc0a2c12c3e9288a957b1dbe1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85cb9168c096a09f22c331f3c266c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f3337650dd8ff7226f80b60c7a3cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9bb2280d9308695b02d29d97dcd5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a27e1b716d47eaafd126577f2c5bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f62430acbb726e0d34753cdb9085e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c59a2907aab845fb7288f283a115749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce614565de1def301c3580adc09d8169750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc21a05835326acd3c1847e879fd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7de55fd5bc843de973a554f7f3aba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b3151e3d3906ad0093d5e969ca28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7814830d33d128abfcaa5396425249754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a0d1a9d666093c1337c1381c3820a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039279a0dee9d6972f282cd877878b93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac01ddd2b73b3cd350ea7d222be4a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d1a0c8b659c92d24f5c65ad236d35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3914608d9855eb0fd4a67ffde9d4f1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>