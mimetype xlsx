--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6b8fac62be2e683cc9519a0e62b421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f532346dd69bc370fd689ee0c75962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6343f725c09110e67f5711359d79e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82d4bb1f91d62b64e62947003ae724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da46cd7b7815cd5036c541ebaa594d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98be3a8112217181885ad9438fdf066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357477d9208115e5b52f534f610cb5d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe234fecb13935fdcf9e90d9a73b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764fa686ac822fd5a6cdda328ee229f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01743fc991d3fe423888e367167b3e6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571993c370eb630719357818ca3ff4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96e75b60199ed9f0561a8077c26b0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3160aa911dbfd36a1a84fc577c379213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbd4ebc2a764354fc6eaffb95bd2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880af6275767958d716bf95237044f7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66b81771cca84cb1947cea72548e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0d44a96b2b678ab84b770e317d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e127044ca57cde1442e9d7f64ffcd6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f40c806f5073d2e5537bfab379fda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5d9db1c166bf944d632d449ceb2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a79420b8ec5bb88f65816922a0b8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578fc649f05e44a78db6c16adcc5f8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff496bd57e0311417b08bca211dc21823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062298c5fc8ab41686ca57b54f1aed024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98ff0043446f32e624b2fa611dc1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d32b7c0259568cbe6ee4a6f6551126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2792685f2bade58ec2f647e529a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a0ef8d746717ad3e7f92a1446a8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9852f62f51b65a2729418298f14f1e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa581ad6e5263862d48a2c7ca1c6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9bf5ef07baf26cff0931a2647f2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4489b86a906434d6e405617d79cef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b502a3c0bcc195ec2b93275330bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf053fe0161c62579778da7fc9741b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5df9c9ee1ea9a5eb4136c0ce57a9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc405e1ecb7c7f26bfc1d9d0a933a8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05be1c8c292102d07e852317ca0ddf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a225af99f4d14456014067500772ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87598da3882fceff6978bc5120f6e69a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d3505de8faa5e90b8a575784945040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652547cee2ebe40e97490deb49057b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b77ff678f4b8d165ad7d18bbc3ea342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29070e9e012f466da380d15e3a95d1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb1300e93e7942252cfeaff62c90744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236984ec459f259518032603048380945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c9bce99cad08a556f9d1391192dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8680894608ec105cf0bd7cc2123c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f6d6b2fdd5dff255c3230a9800b3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e9021a2a5b9932e0ba4ec75b442b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a8882265d8ebdaa099a696b1c1b7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b259dd750100b47987e910cf24c40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb72d1f809b98b450f8df508ef5b8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790a014fb2838005d148942d6c414cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ba81bbc1b729f1a566a9ade2e2a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ab620adf69d908788429c12139d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57796bc88560b555412337d9b3fbc8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df131ecf76c435cc0708942a97d1adef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462c4ec6bb5518addd8d0bd0e8fa9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53808c53f37090d591cc6721c8ff2b3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605dcd9c0d51304f6248f6f55b2b91c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf298483f479fe313f1c59a4e2f41361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456f12b2998620f1fcba30033a3eb8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316804fd27bf66154ccdc5b6111d300d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc4adbea5f3cdf533a011a1ad8dd9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6e02e5241378759b5f9e7a9b224865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9198cb787bd218948e880869534fcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3ef9cb559034117dcd2de0b4a782867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921ce09d541b13e98925ce9621a119268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a678a844dbacd697be6d2e636a5aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd390bb935e2e23a7a1f889fb5f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704d93fdfed5327292da52fd39e4d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f2c52e5aacb64567a47f721d09eac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35cbed5dcba207e8a5c98beef8dab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4823d228d4d8f10de5a30a2cb8dfd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd6211cb8f7e8608ed9d50d6aaf39575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fbe007cdb7fbedce1a25b30d2feab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087bd12f724ef6b705b59c953e382b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4cfc27abbbe62e3cef224b090645178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a335c7f18789bcbd40edd5c6053d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8058612b2a135f5dd37bfb7946e850480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d922fbbe3a2bed476217f742ef997881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db88e692c60292a76173412959e1f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856ff0d5bb86f17be495f67f7b085583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab065b82134c18e0123a240c3741b6f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd4151756d53596501ae1b2b955da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029ecb6943026f5b2022e6bf0bf417486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d84688f82133f1364ec75294d891387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3476736b2e42584ca44dcd28389af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a58d16dd8137cba67ce24445624f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6189fbd9f08424acb4be03d12171c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a202a2df4c3d224ccf1c8d6e7d6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f2fe5d2d28d6d7dfaad443f381f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f226303496ac840cede6fd96577d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08a41bd0d3fa7a490e96a099802b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dfafa46ce13a3857c10ba05b147cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecbad143d93acff91c86e1a2be809496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb24e34bae7e7899ee75180bb2d9a3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864915db0cf755b2f636877452fad398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f3a177abba57ddecbc8f8e18fbf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248f0553f71672856533c914df127c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54e23ee791f7c1cfd251ee2057527101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99077328ce5f439ec1973607bfdca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9a7b18c76d672c7cf6f221b2a4d57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aea6ef9aa8f1fd3468bdab2413ea9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09413e20316507a82b0798672342145d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e06c87400f7aa60c592065e94e13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9cacf94e06fa1164059d026a71be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13d324b3d467b2207aa4a096576d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7beccf28a2dcc0d1c12aec834e0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e817d47a5e5af0c380eaa59a2f4bb14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639039e1e39d108f7543a4574c244ea3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b984aa8f178e37fc487a870ff255112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373faefce8752cc05ea77713f2f0adb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc10269c7537bd8022c403672c483e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7422d562fb338e4e24d5ccaa68d5a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453d4bf94d2f4e6214ea852a62dadcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d04c2d5cf4abe0341737e0f425c80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6812b1fb0d891614973f250c479f25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838b163e85d5e04878edeca9839e835119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c3bb21b59a3d3861b700d8e81d86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a98f9f48b317551b4e2931400fbc40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b7f922cdefc2b640edbafaf1d6e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96e2111b819f8c3fba9d2fb194655123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce7fd358bff69baf2c78c9cf42029124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45ed702a94dc06032398ea1da7a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771502249464d83ff209beb9d0320848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ee730936d11506a4e5e067b77a9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e7a59f2155ffae2408c4a5a88931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073bb1bfcd2feeb26c35f0d837a17ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eab0d683696335f4a0bc0fc4b17f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff47761c34c95a5e007e24b67988d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dac4c50455c63b6f4e7f3f42460d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f484576f3c85aa19375a35640e54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbc7e73bc6a532225fc66748cf4db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf877fc71c968852c4fa560b3287072135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cbf7933ddf6609dfb77d2e3e6d09d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1922966e29a80e2cbafc15447d2602137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dac6a1b8228f83095ba64b01c83ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aa2567d7f910e73ac50c8b6e198d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78645a1c3fb42ec98a6b61af6b2aca48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39719327f1f3d7ed184a076c67c677d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b5a64b17ee55b10d17d90f7c3614142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091f3d893214127f957c04866e2546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa72c16cdfd72cdf3e6b8c276f2ce07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc140ece0de0aec5d5d8d8f8ba52da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f0bc84662e4d01db67b356982d8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1b2b8ba169f1ab084f01d12e029cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e20e24734312c3b6756ad776f62a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da987b87a85eada5f614c7e869e16c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f64500cfc24d1b982ed29d912f32ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e751e4f7270417e17de7ccac3c03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af558600899ee0f854e5bda51966849152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af81f70a7919bcec71fa3a8ec035e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5daa680b7fcf76c22d8e26f59b49e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19641d241227726a57f203c56216f3a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8fa5c23959fa273f424ec4d8fe149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51727b5f0d812bb20d86aabb4214e084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c39f3133e90a8f05df0a29c9dd34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16fdc82f3859da00daaf3057c9a77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e5d159cd32ee1287692126dd3521160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b466c1110ad4f2721768a38c40d95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d1d3aaa632ca602b555d4f50c9adf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33cfaa53882de60b7f6ef6db26b97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3732feea7480ed7e9a0beb2072de83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456966c79d0be5cca7c9ade53f542d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312006dca517f716cb1adef35fb4b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f17cdd1e79afc70cdc50d327d996be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9b5c8cfebdf8c45ca784bdb0e9305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece14c9088326f189a077fdbe3b9a6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d88af5498a9e341bb17bbb26f57c37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6aa7a54102af90fdc43397249c05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe9a64044cb53751a775c9c99dd08172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4cfd1f91f43b242b646e5b954740173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca766a15f16f821d9aefa75b4c5f4b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ca9c9669eb1511f2663dbbe76e82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c6e5d6b7c8c7ec65ee1fff7efa172176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c064a23fe5e464a3d118ba9616fc168177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6b46fef8bf5735def8df3c65e9f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ad675a2083dd073c169c8d9abd77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b39ff71c2db2bfaffe9619db02013e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ae3c5674c01738ad26653f46c30e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd164a01509d36d0bc2424262b5cb51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d9ba14ba74d8d985a0314b93b7e8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b3a5c846c00057ec294c5f26dcf11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b61fdb30dea88ba4ab61cdca6e81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bc73a30e3f0560b4c5a77c098d9ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e180fe61128654e61bb73617282e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639615f0dcaec28d53508158157bd34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c9d7515007a171d072ce0c95c4f02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444038edcb305be2261cbdc15df88d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc977dc9b8d8fae7b107bb42a7497191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd831d538c7a073d8866e33004f1daf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dacc3ba8d36be2903ad948f878c2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af507d8cdd183f3349c6e842a7fe72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6fa2cdbc53d6f1491b5594aff3f19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42455c6387a0d80a33720855649003196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e51019d23e4e358c70facac6160d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd06bad5220e23feb8addcee8287cbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcaf585bb6defd5c5ab37b6f2a5117199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317d9c7bb2f9c025260285d03c0398200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f5d3dc0ccc408bdfa510fb9adf38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e4e9d9c3ad44badb7347c10f4322c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02324cd6665eda1ae3b8bc4b2fd8569203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec528d2dd38c509eb678783a476362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527884c1c980abd26d10177a48d8862205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc292ff8dccea48599e01b0d12539a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d1f38742138aa66ee5ff0f39d561b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa64278d98b09a5f27d7c73f597f96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283fd47f82dba9bfc332461e964431d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf7f4387dcc90b78d7749ba2e50d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b868ec7b957fdfdc2fcca8af63a0b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df88bc06ab42740435f8468d097585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69192d66dcbf1d5bbb73ce86e7115e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3573711bef8c4559a343d48602c92a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d932ea88f354aca0f5f290848f479c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf4b5d2628bcbf40c82fdcafc2a3fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bffec305b59b830d4c7f717d836e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8131ed7e0fa3ff682591dc1225c936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659fc110a2f847bfa95d41ae7f06b49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eb197447caffc8853fb1c6beba87c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7cac5466bf7a3b78d464390354be5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a7411a6788a3bac2fe5f7f63b69c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7176c59fee930dfb92d8fbca113bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5fdfddaa7f48a68812c7139f432c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ee9cd1ad92a2f888f9df19f1d760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330fc431d61e0ac0b9095ab68825102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e33df8c763de284bb845009f9ba37b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8166e38982d9d1f5887570d0c681aa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e6ae7ba8d0dc20d72e0b8498e12b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a1f356137595e1159f4256f01e213230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4c2f22de7ee8d5af0d5e40914bff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409809247a1adfb0d9c290e57cfd06b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c35f2faa04940fad71a33432cf4db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213b49555cde7070185c480c30005d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e5a032a20d863b2b561ed00f279ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531c2ace4a956c7cc39608a914a1807236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b058d89d7e1ec095e56e7aee7134258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e37eee21d4e35901d9edb88e937e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904ab1250c76717dbdc0bbf30e24097239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793fb2b188022a86c33b07c143830f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffac0a37612814b5e794ea2e3bbed41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087401d7662e51c069746c90bcaaed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65712ff551d97da24211cc1d5c8f0f2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db317ac4401b258b3c5167d9a1d4090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c088d196efff7c01133249ae2b2ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbdac70ba64a7671baf310bf3d977d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327055bd3b18430b29d21cb82ac42ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e932744746addb3bccf8e25c4e71cf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f74d02173b8be16609b69b3021006249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f767b5c9b1c3f20cbbd923f2c9991c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00624800bd4b932fd9fc0f3d0f40eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0573b32e7b1a6857ce4772e0e1926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0ddf891105f581cfac086a7785ca5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca3ab53c27792a43e46c6d4867940254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41616e7004ec7f77f33e9a6e32f6b3ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb0a19a7822c2e841797c53d1c39fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a55fbaa665110669413325ec9b7e2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff9d03f33eda9fa6e98f1d94830e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671fc605d51b9f51835c79039688fcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8285e16eb58277fcd016c664ade61d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5470c59894a37102cb45f0117a06e38261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb833808ede157bc85cc958e4bb25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433fe10a3e636e444b223169785ccf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468ec1c26f73497c7380a47e6a84f98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81abc75fced47287f8e0c4ea671789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414121401e80dedb2b1d7f51d3e80d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ae31e0c20b36c70121e6f931566c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d1575bd0e10b3264f902af797faba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf90038215fe1c9e3fc291195fe10b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da617407631e36ae20e6435ec21a208270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9cc777a532241c10e0cbdd7d4cc5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356f8fef58ad0b44e511ed5a4b23011272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b49a86a6531d04bf59a788108b8a95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dfc9f3653a6e50a7f2aed66468627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482e27ef5bab19237ced9b6208b1b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f3546045ed761257828b215dc483276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8484bb1f40c1e6ed8dd7e4728fc311277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e46eeb6251c5c9a4719912b1470c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353d2d0d9faa209284ef6db89452dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec7bf2d27e51b4fe3e151adf526b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fecd3c6a7991650270f71c3dcbd3cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2959c26214e550398b39f472720c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11c4269b12ee5e3652cdea19b50047283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9f9896a9fed5c0c7f81fe8c2058c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df308597d1be7f1fc734ca50bdb9dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b623f724256bd498cb52c3a16f63f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bb9be850e1b6c4a9c692e13db180e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc0fc9f6f0cfce454f089ec3c01d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d119888782c63c17f83076adf8e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d08e3351b923e36981a9d416524b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aaf5297812acb24429839f8ec4136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1386c05942eb1ff56ca1ce5a4d69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa13fef9a741b65999b9af732290801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e2dc1b77584b608a771199150fd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3c7a9477774d6d1d7f6b0a1562f70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2085697d1e722f3215e9c3479c942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88481b6c2686061830c8dfe02ad9cf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc419f41b4118e09e6b3744961820109298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69e910f9317823df679c47c8bdecc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452468f3a450550172930b6ba29f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff7041c5dd3d19ac8fe6cc330b878301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c440e05935e660e0a055c4db0d31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad782af2a31ebb7a14f245405eb965c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7ab1c9b7b15490158314f0f3b14ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee91081b20ea23599b2381d95104e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a94e63d18f416cb5638380c5e9c700306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c52b73ab5224d7219fa1415e4329307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a026bbd50ae5b3514136b318382b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed5607e8dba9693f0aeefce89c8673309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987e6397639b9cbf14ecb22189834c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f2d142d3b2a3bac854803cbec82f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9283fd7d90b1d10fde558f61ac53c61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352e2b41b0d267d1e68a8ad44735cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c93645ba2cd8114136f01c98d1f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643818a2728334b4878ab14bf5c337315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbb100553c94e8b0b214ac6a0bc76d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07d14a50ef6a6f6e87bcfb647d2e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5245671d9b1f904534e7cb2ab8998318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b031692bd5548a7008e19ff6a6f4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805083dceb245d715e161cd0d2fb534320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f0d5bec96b5bdb69569e87e50070a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295773555323e8b8dfbbe016ad9f07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa9e86c53b7d6c453ecf956fa2433323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc295b95d44f99f70a48c2b1d0b1f9b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baba13a31b91e2c37f28bb5630a17d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a3471eb73e9757ed5e4d9557c522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae68568c09d5985da8df70e6875f7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad8f6fa387ac88413f3028790d0e67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd600dc2d6cd4ec6570c2173fcef46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf2344fb7ee70dc6af289c950e000330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd60c750381253acc0bf9472aaf9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8061bf01dfd9f4b393cc063a53d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7562b86fc8594288ecfb905c7b8a2b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a228d269d0718629148c27a3c4497334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ea6d072412c1a1cd5778e9b74103335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff0dba573331cede3f78dadf0d52bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d9d8c7491ffe831410f445f84367337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ad664845f7315ddce144a8d486d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d6279728291d23ab5e72d1db9205b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294c150f36cec594735942376365b6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed122f8cf39cc103024369fa83d15162341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861d924ae24774399bdbf47fd40079342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8985fc170f8f1d4e859488470bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7a7b25f0fde39ce1e270341cac86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241816d5c468afe43eb00272109bf375345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b9c037d335d407c04ae236126f432346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519a03f3400d4e08828b54c819a04a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf697e2a7b49829d8b105e1a3e32f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625e0a1dcea5d419058404232179d60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f57e311921bf2fc7ceef16d1ed7da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c52b050763e6a03e6f612548029f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb9e37e55944cb1ed62cbb6f981280352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3184db92425634508cf4005090ef1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728bf0acb976948f989581c92a7a35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696b49be0def77cd0dfdb3ae17650d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5504687dbd39ee978dd324803b79d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbdd8cbeaa95e1f47ba5035189c008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd7e8c65d1d7e74a82a92f369e5e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a788de31a9db71f120bbe6ec82f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be569584a7550ba61aefd9783e62a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a04814e6b0a94cbfac027823715818361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498c4e4dea439feacedcee8e7ae6cd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59560cf5ce0eefc57c8ac7e3b1820186363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be26086f6e34fc80367be88f803a29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e48ec31b319db039132df2b79976365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3471edbed74b52b94d637ca747120366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2b000544236bfdb28cd338a8a5d9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0dcc4ba8e72f9b921f11f319151c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981eaebba21603fcf32b1cb8bb74ae3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c1b3af3191dc06158b6735271eeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217b1bb43e2bf3693d959c42c6690d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba633e1b3eb2eae558120ad33ff3d369372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c355e10b849807150e074a060b963a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66f6e9fd8f72e194a841f474b4835374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc35c5a38174031d9e05d93fb48f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea53c7bbececb2922c8b54e4d2572376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c102630dced22e425a280249ead3f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae8f250a79b4ac123b02957bc392e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1ec96fd45bee87bfa22f7cf2b1a6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccdb33992c707b00dc357c317fc6ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195fe5edc84086f54f76a32f035405c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bf907078c6b7ffa1a4a4b7bf4ff43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c1eaaeb6bc05c67b2f741e764efaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa26a3add55e9f48829e17498ce595384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf933aea995a2356d88c90eb1aceb91b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea742427e833f8e4c651a4ae1c06cf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ffbea722ed421c6a1f701622b6076387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4f2f72579883f1aa402fd93325698388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30e348fe74a2173275744551121ffe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c985c740e01b9035053dbb7c645d5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a23d56b073a3f128943c7a843250391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90838419a84bff39ffb250b6f21133b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9506732177c96e774763060d5690b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f209b79360170e35c2e265a36a18e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fef69f1c14912ae0b0e30de4129a10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d6822e0d32d7a3c5668058370ac65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd1425f00bc3160014f1fb5690fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebc7e84eb2ae559c69e165b5360a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444767b95e0f28432ac19f19a42de8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37216ce0c628777e2d449f552fc5a17c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f000011f3d07e7f8bcc5cb1d63ae9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9b33b10bd513e62bf45e2af0a2704402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78ebd4d0dabc97065ff87e1c70ab3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f865d68059222a7c34fd2e0f585318b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd222c3274cf991ddca005988e750d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cbaa7a00c6f4e427c3f3a268c501c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0fd0f39b7c6c0cf95d71d4cd03f3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41290acca7108f1b4a4e8759d3c049408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de37255adeab773c9fc2ecba56a79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f583c211291475fbe4cb64d17fdfb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9dddb89ec664eb75856c6e9556cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60aa72768d6c5c1e90c6fc09886d6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fda974346252caf43b51a98435424413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114da80890fb231caf4e1bf672226318414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ac3b04fe84aee8783637fcc8db69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d869d81fcade3f3bdab16989ba81e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122df5f791a91652c40b3d07e254e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f826fdd245631bd1d584015f1b4548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f3c2c749ae9f0a33b55f70f10a60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b9fb48d12426b8b1bc8083b58c6f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2297d26ea7fc48a26e543e314b59a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3586cb9cf8404226dd765f533afb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f05dde8a395b34424d3e515f9236423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aad7f714444b31f66ef151452d1ac6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3011efa58ab8d8c3696edc10b3a904c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb90f57a1e7b7368e8bd431d51a7a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa790693d2f2db96ded075401bfac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1c7f0111950c0a007e67fd498236a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d7d86a6cd39bf27b8b6edfdcef4bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa897131a10d56730e3558d76061de89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71b89681bcd8e0d531a47f2d9fb0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f4312fa4cb1dbc6544bdb059e7e00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47d5bac38ef3d2c4ba57666daaadb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc2f58008c41a345c4e129352baf7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb9b8662d7e7b7daee78abdb0b62b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3448fa9aaa3bbe014c34b08e09efe6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3758ef41173821c6e0041fa406a078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b5e823503998e297be3469d9562f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f92e27bc55870f6271153a46969e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678007b5083c0e5e1f5a2851c7dac881440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0b7934fae8d838fa8e4b8e72c349a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e007802360f7ae07a75f802c3ea7626442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca458b8ae3259cc344523b0c7a73156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5ce8410248869f22df0ebe2e10a79444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c993c13ac41a14007a13fd6a206fa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c3897fcd9d7fbe519788f9084d67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4930c757adef3e325a87a511281e74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22da1545c70e9259577942689d315448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb968e5e9435746583f7e7ce55f12d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3c98d8e40555dcbdb5fed64b0b9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d2d6ef8f9778f612feee1dedf1813451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851edaf3b7499aea06aaf203c0c37853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3f97e3b7b6f67325baf291e70eaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104b6985a5584c77238a7f9604f930454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645436d877f039b4427c71866f305a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585d0a243c97a81158a6351a7daf5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf1c9a7ae5efd7329d97805bc30f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4909f83e55de46a02868036debff9b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162061bab46deb40bdd568cbc0740619459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a613b8aa6a67bb4b6215bd2915b147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddd03b940e75075a1d1d3f06cd40b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a826c17e4092bff5bbae8913ccd2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025305ae1e7e400c2c5a33fe588de4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b61e9abb1903772ceb22839f51367464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbcee69614e7fd5c9bf0253b742c1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c8d6f75320771278089b6a379ff3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370e489cc93752e4e14bb5b71f3f77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d7ccae11b6633f4ee1770515caa02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef7eb718681b7556caff9cd8f322e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f24926ce930c4d9f3e736be3fb384470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e0626af394d5e0bebadcc621e5cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141f587c646f38279e5d318a1579f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58a979b6e3fd5e4dbe2dfcfec5d0a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f951cfe03ad9c0d15cebdd773c1b78a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1b07d01c6bf7fa9d32e563fa81aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710e024a4379e794520b357f33faa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e978e3ac2518036e40759d34160f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c00291f86708095addbdea3659d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457aa78580b996fb68ad223a8674ee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e5453fa2ad3dfc03a4cff30e15f1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd1fbfbf6cc5096607c3ce9c9dace9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ccc8000fe501ddd78b13f44adafb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc1e10efcac48567b642ad9ccc7060483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9417abb15669d22912f5c6012914b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ada5743e11c788173a4d7eed8bf66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4d27b0cf6ad380d6083d67d302bd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb4b0c1f16120053cc3b20f73383b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44dd2e5a838b4eeadf58da8382a376488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b05713876b4a9156f0007c1cedb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7b27f123fe27c4ba261e1fe3b109e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb41768e8a3f1023b52339e7ce8dc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddee748fc22e3cb3e4b2faaa0a7a02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00bdb5a5317c21fea8bc512e42187493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729812e9aa1239818308e22a37c23e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ba4536136d4abb29b924ca9e81579495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdbb65bceeffea17d59fa311a13c53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c45cd3828d1cc1b369329924c5de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6264a9dcd470bbe7e87eb9a732d8ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586203247b020f8a5ddabb7bd7019673499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ad505e788825823f0fd2b098efcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118170aed666c571194393eedeb340f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a951fd01a39845af74a51a11768a9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e36014016030b56c4d57c84801af5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a73994200d6b7a8b73e1eec1c0779504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766156502c8a656fe2670429919586e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfabfdb90d54a925cd8683c891eb465506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc83b77bef2908b7af786b07036ed0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51059163cf0c5598024f64efe5a1dfed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9f6de15c4c6ae95298ece5e2e2f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd780725be67860a6bd5c2d37250261f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10907ae8fb59b26eea7bc41f40308d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24b556d476aae14e38a2d205cf068512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d179ad92a41664a9cb5fef1d67cf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f24ba2efad0d2c6fb8f0f1b0f1e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7204b4a6647a820df7281cc054b0ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7953c1b4d3f075a67d389a8b0e172516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d77ae320f67446e7d6b7123b75b5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867379cae161a7fe6d7d7d594563eae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8fb652362d61bf442af8cb02dcf2d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a0cc2901c6159a9684f4259ea044520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d0de2d4cda4fe9e6ca2b3ac3b9ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc5016a6fab1e903d4dc588974ec3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480921c4e5fdc8e13f7991c53e5f98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb58734079a2294f6593fc79d17873f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288f4a44fdb095be3d1747d9ee3940525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f893ffd6aee050b325eac3b7aa94393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544531d1f277fdcce3a2e9aeb9735d96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dc57af12f4199f73a3d6b001993f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78567b25c8150390e295c3ab394e1156529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5066ffd9dc89a302abdcaeca271db74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ed7d81e94553c03a67ecad8036f4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387de4aa6611fec7a4af0058ef7f0cd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfc6885744eb332889ca5e119f20ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdec36a652e8433927901d78dc0a38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5e690b32e09cb31ca66a5f2e94f19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4e0fd47e0ce9e1178ea362104a11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7755d780c3dc3315b50f49fad4d03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba37771ec97bf8ac2d7756dd491d1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1bfb3f6a39fd9f05b24e19bfca7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f54838b1a83512cd556f9455016ba8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bdda02dd749933d200edb4cad8e86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da10cebd31c02f6bfd1f1e75ceca264542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdeec637ea6f629a1a4d156c67eb27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33fc3b3c946e35e34de9485399ef3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681841531e8f18a490283a32cbee626f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81ee0c666f5d670127aee8189b6a60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a0d09aea92d76f2227cc6d0415be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd9eabd2e3bae44cedc5842d318670548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2afb98db6394451b6062be6c5a2c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677808cee108b76c726dc14e2fbe204550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3014867012c0ea0450c3b5bed5b6f12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a373b676a1fbf4057e4a70b870076e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa48ed686dcc5bf7eb534099ce06c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbed1ee2fd22a59855e013011318ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a6415a93e9d2576c13e177a949e65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de06ce0fef696f12668aefe9204eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665205ff86fe545fd34a3a0b7a851af8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb3bc965bc977a5d8d582193bcda1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b069077f29d60e709641b1a93d420559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c2f9a98c063d658402e4fa81af55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648d7be13f8826c972bf0756541221561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142495b23946dfbf64c05564b23068562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da258d4e22fd0bd074c768c95ae3d45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf007c72939af54fd5def86a492d71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e170df6f9cb1c30ef3190caec193565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c0e4591f68764ab116d5ecc6ed633566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c4e482c00a9a2df2d80d131dde844567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf20343ac6f1eeec8f2df38a2b1872568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa39da3177f94386a3ab2cd3528d993569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8b78b1b4844e1f837e2e870fc72e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d00e4dfa918ef1eace5abecc3603b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47704dd12e89aeda48548bbbd89e32d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603d1ff3822cbd257b00fbe3afd6b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630afc0d8007bd169b38d1084bf23b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c3bfdf3a94f5afaf515cab0f3e32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052506fb19bcdb2042531ba17b8c430576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59309789bbe59af222aef85383aed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc159e2615f2e955a6fd19c820d30d8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92cbaf8c3db80e8e2f5997a14f35f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee7483933b02a665fdba2121ac2868580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e070f16eb5cd998e45d62be9fddbf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9c514cd3dafb82dd228177fa83dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae42837b78d2f6b4c827cb148d603e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64888b4482558523cac89da300480584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed763e6c5d7d2107739364cb69ec91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c54efe99ef10939db6fdb62e59a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4a5195127a59d8d05341e92c31dcf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff84a14e60f68004351d625935163588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb575f7cfc788366ef54ba32834ee7c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528cc0499c88c16732a30e930b43411590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e84dfac95dd7a96e57e0e47de5fdcc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bf370af8831f4dd3d6f307689b291592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6f5d404471a1b33ec3d98c351c3ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1bf73ef417ce8db8e95a4cacd87f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da5dd4a9c39f936843379562987853595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2079c46af5a9aca6a784886596bbbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a893c599411a74f327069c6082b23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215fdca6ce531d85417d3954f720186598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9db1619af38b5e74c12097acc4b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c42c31e8a743cb8b19b98f7d34daa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ed726d4f1384bae050ec79043b13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a1f305a639c7cca8b706dd48dd188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f823ce8ba8351aee375d94a18ffc580603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54976b88bda75770c0ce3c9ffd3c2098604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709cfd62ad5385bbcb5432028c7dd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169dc09c9465522acc4a93dca9da132606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a932eb1dd102a5810fbecb213ace94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce2f7872d1437763bed768ebbc1497608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8762d859be80d66b102b8ae844598609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a20cc7c346e9ef9b152dc68b0e3ed7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc50f49b03f1c3db77535f56869125611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb071951deb3b9acec4f71f3f1512d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c061f3fabd8774236f244be24ce0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31a39a9075cfb95243e0d8891f88a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960716064909ad2433096446dad3a71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130fc49ae72a73fe33d9a965b5e15c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0e1616341a34879c37703b6be7eaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f105e6e6a03ee79e6e4a618e8ee33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85487fad713635194490ce067acf8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33e92c5642646f126667d58c0f4bc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd89cb0b173187e942e1f6d2545273621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171c8b65f4e7a3d47046ab0939c1376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d87fba255ea267df040172eb3fe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea426c980987d7670c0255fb359e6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894034a9c069d8ab33b67c7033cbe2e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714dca44fdaa5f7aaf4f0e1daa8632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409a688270e5b8765a6eb387005f551627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329ef716e9d4670a14fed8e83641215628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410fc9c7419d93f1f70b7bf41e18f20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849686b5ba90d3058fa1d7436ab99b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cd6304bb748cbeb97b8826115b093631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a83ae983d9cda2233dc6957f276f8f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb62048bbd06efdc4c72adf36bb58a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649d126baa4545a1a3eeb3ff4293248634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218bbc6ec8344a88c1c3a9f28c7b30e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefc48af9e2fd47e3f47f7ae43dbeeb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd004889e46792022ef3f11bb021f3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5bf18230ed3e35abe943a6140cb9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998f5ff203f963a79fa43330f4cb441639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6486ff8f41f65e010c19fc40efe778c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ca3e558e31a58c699969091343473641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b403b5b7c26cda60eab188b65ec5e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0daf81b229472c10886d17d53632d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4472729159c6ea93190b431f78587644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67344ee36e8d4cc7a6d71cd89b775e75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c38d043a7c7b4bba4227d7281eb62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a48320b1b08516266ec55bd7ddf7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884002a06a524434267ad6c8ac86be3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f89e0653e6ec4b73fd8beeed8676b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81ebd6b55ba1e140d486dab787f97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec527128a28f4a4fb7032906c5f2d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b928b9a0092ae9053b1eadaacced1bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132146dc32c58093bb9f94e8b8d6806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80151e3acf5627db83d0c89de03a3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6993ad66f054ca356b94bd69e09ad8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a61f66d2832171367a339415e025656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96dd6d5501ad5b7b267da0671eb76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa18a571b8bd96b315581ef37b2f9b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824efc8695ac743f0e60512047814d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c7f02d82b81067a4b762a779daca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730c6b635861b0c189d02214480ed0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1166a7d28cd1d8f64258642c219283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccdb554275389ad1401a15a74ead40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9478896023a1c23aee9fcb472243c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884962c325f969d077bfc74997e24edb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0594034062e45f79fdfa7395af816666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71342d1d9d8398e441c646c1ecfb4cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc1f85e92b152f0993a14a9b6f8553668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712640ca8f7d89b9a6b0b052d8a1f77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a32fd8039fba004ecc0e54ca5e62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50521791333f692acc4b1aaa85be62b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bce5744981c71bd63a061e0c2bae9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dd0687aeed8f47a14edd1522b61a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a26b91021219500a4153a956e617a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7acc7a2aa048e64583216da336973675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab781f9024f0295585d87ed4c928f0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2bf47dda5a5db747ad695232477b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385cc0bb91613bbff881b05896cf285678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6e309c769cf7d73531c81b814372679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8801032a616500305a5036fe2e8eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9930fd919abae5a12eb02280e1f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c07967212e3d3734b878a87853de8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acaf53f6adc6b84f55477210440da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d35e477b403a3a6740e805e363205684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f66983a83fb8691d08ea336a9ef7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ead1945f7af31eb44fdd220965cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e50a9239c5c13329617255ae1eec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72fee46c35e52b9461392806ea889688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad840840258be8a0e5298d6584f559689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c5b59609da8851968623e687a4a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406a1918a34f0f9eb37b0b35a8a4940691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6f895aa32da285c83f73d8c1e526f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb618291c35a882950c8914f4fd8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60424c93669f924eab37a61b67fb51ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b492b2b1f90272df0ca3c64dc97f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f63c61e84f6bbadf6603ff4b2fa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbd3d302dcb3a66aca574b31076858697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3bb52c10074b8bab28583249e4a31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f204eaf14df41d5fb413050bd97ab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb53d82431a5cbcddffa16a55c62a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954ddbce2bee15a5085237a98223b70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba48ecaf3adb1d9ea1fba521eae47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd631703488a9453002825db4ca7f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e691d33e8eaa7f272daa36c3aece88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ea9fc9f6ce9709dc3bfdaaa20af8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac67da7c9ece837dfa1e39ed76edf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7c95aefec5e44edbb0003af9d1eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4e479520d72f76766822f76d03f61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ef4851fa95c49b093e217180a4336709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d6427de888b9d3445b095465dcd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124dde515d5101ab40079459f31104d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca71eedb5b09a3bbd5c5f3953ff71b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872c087c8f7606a907f0ca13b5cc5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8834e6f8a4f89c56f347fb014e58b5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2930aca084e7ecdb584273fe051312715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e4555ac7aaa874a1bbc2ba66793f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c8f208802f338df3e61aa87710ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46801670a88748fb90eea39ecad7e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaaff2a390011e8c3e6481a02b99bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fbec2923a238d8a5b69dab2321ac9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e78abf6cf13cd27766a63750894cff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b878983aa970374e472a79c692b0d63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97a23cd26f3edbc07e6576a0e6063723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138a2936ef4332b55400f90198deef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7320b2f5caf58ff73d6de0beb431e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf11ae007bc1fe16c57170f0436e611726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f0d576fc6ec8f9e485a45a4d117ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190790c18737a6ea4a66dc8d33bbecb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61648712ab3a34031a7fe994971125729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78be858ae8c4c73c82bf380cffed9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7e63f6e4d22839d9a630374d231b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488073dd0eb0b25c496725a124e67cce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da168c1e6b4742c95a20778fbe58239733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066340b765bc22e7b7c2e8b158d9450734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793a12798fe2fd07a670767ddedb8d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5975a72a3c250ec4c7f07ec889665c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a43b898497403127397f6c10223486737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf9e51a2d04eb19653242b7c95934738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a9ed08ea6d111a251cfbe0d45bd6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c190152d2aa1deddb976847198072e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed41c3e4d9e5ab8a76452595b6d5b2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481acba6f79127581028d90347275a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640402b84e2f4e24af0f940c6e745ad7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668ebe741469c1245def696713d32a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b32eaa5ab1416aeb3537325926b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eae8dc91078f37cf5a20de689d1bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ca0e46b53e7a1e5bb34572408a24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e74ba39c7d5dbabb64b84cc3887e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79886711fcd19fbb2348eb1b84dd774f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121819ac10e546c8744b94ce35deaaa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da103103eaa3f174dec82daf2c16af5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe2c28fbd7ba8e316c20e5a07858c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5e25deea24259b0b6b68291e050c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd0541fc372b3d2aaa2883a90f7c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578df1fce68b23a22faac8d04ca4f166755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0aa6375f99b16710aa89a9552ece6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6f11ac6dba0e80019d05e09b6cc4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ba5bd98e3a0c6ef6d162d7a620283758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74fd9f7fc6fa82cc05e7debedbea5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c14fbc05435d226ae4b2f83c1cd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2ae2149ea6916e968b9115a103f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720220df4132e2eba622ab9ff502c003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe17ded992add636bf8c95b3a994904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c41d503353a4aa9b442fdbefb07c435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab73ed54625ae7759361876f7ac14bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369f39456d7a0440504cf247d91743f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448d91f8970270d2d13e0de09e9c1fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ee0a1fc77f65d37f0d937b5916eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e416b264d84d9fcce81412a51fa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891df9e7136b26a1dd4e9c585b4771d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb74df3bee54fcfe396d8733078bb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c84d63914d64913e1bf5c7b98e12ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64fb91693e6c5f98d4267b668a4c3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87310874d40a73d7ba20ecfa327eb7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8999b6598e831b0671bbfd30660616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d35c87aa9f5dcf444fddca555155b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384acf3c75da046e5c69fd3fab5ab7e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42ed899ea73b5ed2a2600b2903ffa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb074d2f1962716b3f43f92ded134e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d723f2a985158c9cee91e2d3b50921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d863bb9004f1712eec3871cc7b9e1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173254b60ba5072ca1ef7b4749c7ae323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5a1ebece49eb9a12a39dd6240ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda54f23cbe09874f686f8f57cf351d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878d5501b4509a6b6fece7703bc99026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a8ea59196b93b345f332b0c44e6e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659985ecd2473437a4740aaec216ec0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad8cdc8108ec8e15d48d662dad85529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454438713a37d0a0efbfe2a0dd25d1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5921dff04e30d7c2fa2fe6d2ab70b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a743291124dcd300c861598910569f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff53b90fce2bd1a49a216852b24274d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f92a3dd3b6b201c72ea03efe5c1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb340af4c0a79efff0aded0cde62db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061c5d4087b667d538d2de206705f3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9a690c6d20197c91edfef0316e3b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7f36132afca83ec8be3f599234f7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c5e686a3bc6f66038a0e4443ec35a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030a0dd13a99d96e781903c10f2b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6299b04958f33ed636eb3fffe88191641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b3770270cee6035fb078bd93dacd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac94cddc7735f7ebd211c082a77c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9833f6e22160a663789107dea1cce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955dda9b487c1b6ffd58410f686ff2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4334e870c1dd101b80425024a82d1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f794a14a4ea7b69f7a29d7ef63056a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fd683081e622deccfcc4c1184644248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e3de4d8e399eab18bf136a8e12f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2df151d646cefa7f656e036e77a01150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d0a6cbd081ca486a9e08155b4cda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f357a3c8200c0049face26b0d2c74ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27272363d2a26e6939796ea13df5bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867819f323a87eff5a5c719b803ed1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15677311413dcbc005809d1d616ef8cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74ffbd9b23c22b756834188e61615456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0bc0e8105be606f0c4322b25d70f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8012258ff6482b7f16455234064058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c92ff016f9abea19450df3ff838e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c6f084e155ba7666e68665b35a29960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1dfd4166bcaa79f24c25ff8a8369161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3efd8d73b413967206332a95d6e8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158cd89dde68923d80d11dfb803631663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af53304a402a44010ba7292070f94264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894093569517b5d5315f1737e07f286165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684211d68bc5073639ce0f05c48489566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87845519abf9f823f852a9d35c843f1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916abfd8af6f21a4eab5592d8c8a7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96689aad78d85bf05092fa7a8654cbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568883a14fbeadb8f42f231179f27c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f08f5f5c20bd8f3dde9c8084ae7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6e8305783d04501d6b6d84833f5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc062894f943070743886f3080dbf92a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c4ff3101c6a7b41b514cedc423c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e0cf30337f7a52954b582d4ca993775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da7c035a58571801c251129a01947476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9105f48c289383ec1409e6bf148377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5730985721128aa2cc17d28a81fab0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f696c79a493d3931b7b6272fb7006379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55f77675c9e49a3f6935bfb92a40080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1c024166c15f3cb85df0a3e23fd8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d927cd768fb3753062630c56d32e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e869f9458645e6c0d86c8d10a59df283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67094f8cb2cb4a0565a0cea98809184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a87dec4e302b06aaa8511ffb7a01a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b627025c75701fee0c621b66626586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6625c949ffe904322beca814adb7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebec1c12f6bfd672b067e1864898dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290337f9c29e7cde4c8c48eadee59d0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca728fb6a21f73fe77af2d6acaee1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3c24dc0ebb30b6da01be726b3b6b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138412a13b63dc7eec9238a7a8ada47f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbcf072555f57b9c6bbddd15a3844093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22bcd42b255c715602c6b37f1517ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb10044a22d668e60e5a8b0f93f23895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdb20efd85018d869eace8e30cdcb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256272f88f8035b5fc2ec808e346ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61e9075c33b805d0a4e09c2fbf81e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be788d8f5c8cf6063056dc84cf3fd3bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9d46155e6febc1f7afeb8c253de7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ac5bca2b6c2a4d620110c9b27cf12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437519d407e6692666ca4929be81d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d12b50e6f834d1aa15c06fd162d79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c512609470460f187ed3e30dc2d5c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03db6460116ea054e1321e5f9b5cb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db8cca105330fb02dc5e2a24f300e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf62b6bdcdf3bb6a1016b2eb5d9779107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc003c3720d2b896fcebed234c9ea54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de140f375ce94ca4a57b44f70168e1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e25339ac138aeb5af57296d87d7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f030799693bd65b733e3b603de025d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3093cd2a8ac8e4a7b44eec8c632e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b16079548c250c67bcf913e48a3fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0388d3d152db88b057ecb9647c5db2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d383ecbc2195e2a173c3b50efe4dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3defb1399d3ffb69c5fb35ed3a00a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e245b4ef149460950b91534acf8e0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6be35adeba47d65a55c2a8d805572118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadeada2e736914c6be1c831b9418d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7f9a7583219aca4013d2c433c8c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b27c8008ea0a4dff5e520ab2639fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980be1fc0705275ddbd64e616b75cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02affb4feed71a827b91c4d280cc321d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a41511c4d96012d9e2422d178c6ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2e5cdaf9dd37cd7601396a803878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf87f067785e42ef938792c1479d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07e08b1bf545c21d9f6901b36de25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9c28f85835477d05817891d3ca7e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fb8c24f917293c4fc38f9b3062ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88a31ced515687876bcbd236e8b45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc456d1d61432d2689f7a4bc3a987131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e61a37808120a7cfa780cc498d6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd0c2ad38fe5c2769b2e3e5216223e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288d3c441527c0261d9ce12422f626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f1b891251e8607dd014f8f4d444e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65f5140070f3563d63868dc570413136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7811f632065d89a9a44fad1b5bfdf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec82c39d59c301e77bf72253adcbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0beb96a381ce12e300f5f4eed32917139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f4768e2115e6d11280537b22e926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc9205ae1b6822cf39525cfccd70c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2cc0015d11212de60649d4368660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eb6c409317e18a1a73c0a0799fb84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619392ea6df9d65f6c26de2930d4b6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f0ac0d811c826b3f023f86744d729145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f03c0904276a85628a137d5492b1dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e022a825182d32c79d673a240617e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c3586c6523b275ac8d17676011da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d38f1faf643ea2d4e186c925e171149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4a953a66a7531ef84842da87390ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf25bba7397634afabf5d0c910cb1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239eb1d8e6ea051715fd40c9020e3aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04e8017196e332c65ff739222d36af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb752297b2365ed9050ac0a8e1ae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c59dd1299880e42101d953e387f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160034bffdd10f2ea431e4550caa0e4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274035424f1bdf4353f64a26aaee25a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480b24c622d31551f78ef70f28dae03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc330abefa951c2dbb264f262e909159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd031147e991d9276f927809d8508c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707970d7e50f1b4e859ccd7f59cf35a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677b1c040c6427e01da4131d1b86e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dce5ae935ea5113cb4465092672f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34938938a3341291059e2af29ffa7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b56a25f71999a39c901b836acb54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded8f7219ed1d31730f3e0c6d1bd11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176fd422d8df9082d22dc023b43aa11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5e9459d23b4a6d849960a9a975b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0a863516ac909613275e43ac95598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757769e672ccd5565b0a78a8571a8c8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610c2f622eff14c0f27d22fe4443e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225cbe0e2aeebfc2ee9cd28480afabd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead90e7885440e035b35e9707c418be9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4499cc3d57862e068d5c134d431a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b05da43761ecb26aed579a2699627175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a4599d83985e5f687a10a22ab73cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb29540d57a18d2cba68e6e75f95ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef49d680edbcd48c061ba8e097a83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6621b0d8e04d46cce56f82922f350179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cd040c434065d667adf208a3d0dbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a53aca2f680013b7fbff6c423eaf06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec9c87d5499a8745cf16bddb71b619182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edd4700dcdeea4dd513533d2c2f9b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949bc29e24e61a11c51fe00a4a5989184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a64b50201d361cd067ab7270f26f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef266b8e06405dd169b07df12eebde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f74b363ecf49af20275c8d6355072187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb239a19fc4f81f73fce6c474a00558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8d0194215f4a40ac2d2bf76699187189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f1cc2de874ee7327ce0cb9b3026d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5567406c0de83b2e4ae2fc8bafa7ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13b730fe02e8771fae1cabb87dd51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed213c7870ab15e535c03887e704ac97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4df672892d5d379136320c41cb5ed0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7f0eb6eed1c65afe196a2be0b39fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7b1b231d12f1d51aabb18d15dec9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14097ce45cd79e1d0d29a123e54a513197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f3c23760097c807fa469adeeed02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f4c4f680eb1b82e0c19e4d1a697ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757e79ff547ccddcc1dac5ccf7e0b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e084cda5be37489e8ac7fd8d9d56b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e1723cf04cd1b16476ca3b1d1d1d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c781a638187e5df0bb5ddd155e67e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29fa6603d287f1b2a6d2ebbafbae2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace145d416da2a2919e179d5896e0f77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b8e3cc9946818c70d5a9fd945df9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5baf0fcf31e14120ec58f2d323f76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48dcfcdfffa8c9fb9be69a6d85487208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df672d41ed2c2f0c58db5ab439461e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d28e4ec1d757c5a7725a5619fd541210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b864a8d6841153970351f4e15312211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173e2c2be2d64d6d45482192344238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc430c7dae9a52956ac3c3306383e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b99e4c3413745b59cab1812bf7fb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6936ece17aa7737cec9b2230126deb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110896637dcc4ad9f57d60c006957e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7f2dba86c65cdd2014362472c2aba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238b9250f72a7d3ae0bc84cb4ab114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513db51d3edc00a73adaaff6369a75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9634bd8ad4d30766e20ef3a12b92d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f32ecc6350c21ecdb6ad55a13ef44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10b8fcf4c8832424514180894cf88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a4cb77be4aba0aac4f0f1e4b1c563223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ea7b47ddcbd369e6eb1a4501fe2cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af15230669ecfea11a89383068c558a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d9ad25f5e4e77e5d00913b9580e22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c84fb62492fa233539c30f6e76fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee35d19ddd5b3895a2828c0c8da995228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5aac01d6ef20ac35b19d5464bd94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc95b450f1e9c3d5e1560c8f2c192c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83626da7707b30426a9ddefe47e463231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c828005183316c04d9919944b5376f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdfe16291d6d49fcfe9f4d4305050a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e007df96d5bcc99617d7cf47f49bfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3590dd710b12c9edd63f064a69009235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1fa20ca14e316e10e92eb2c408667236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec2505d483298ee6374d4d8d612a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fd36ce5532a413b56519558cf0c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8722385800214b659d07a07113efa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f260357a8c0e19eb5579a813eb4de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490e3a0d80c62c97bde4e4ab0e04f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14476621e13d685dcbafb27cfb6b08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318801f14227915c0f9e6ecc2980100243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d60d0c55ae3d689765068f28354c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29557bb26e71e0381f8f1b28d5dd2754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b524ccbd783485f64c329f7e7616246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba753ebab1cae5e6110a94bdb29ce65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b20e2b4357ccd8b34da9860b6d22c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba25e2ab51e3b5f5a116a44726fe40b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bad4c04bc8b5dcc334dd33c1785af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c14a251536b761dd4ec04eb79e674251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4bb9a53bbc27595ee54ba8b62d6c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f21d4f14b3eafc04795a6f883ba83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b894ef3fbf460cb2f42377e31bc08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f050599a78bc7da54df7ca579ac143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d618fc4362124efa8009e82ee1788fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46cb5d76c68997a766406e32f57ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc609817f1120ee7818b77027c229258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e7865109104c515a46fde76a3655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565554bdf8ee308745d0c984d4628a32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b119a97ae8708870940d0f709f06a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8aff641c2013d415607d97f9b9e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd158668cba1844423a6475821ed9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a44285f8a532cf20010c3fe41d5ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773da37ddfff4ff53c4b25f106a36b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe58792df8516d47f3109700d351b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ff3e7a0610560b8738ad55e15c99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b400c2815adbc2d34bf036cf640df6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264f10820bde6ce4bc39d25f2fbbd7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5156f30982d7418ef966b29d14730a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362a15f947cf9cad63caaa69f5ca0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9cbf0da243a2fd3f2ffb1789f28c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe23b01e9d0692b724dfb9bb82a5d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c6599ce122d2785cdfd853c1735f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf5481901131aea92a9dd6679915b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e544459885a6b8129a24d7e9f47f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ddcd47cecb2325572a6574d29f30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321fec1176fa0cc9a9cdc98de1b89fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7294399372b6380ad0c63a6dcd2ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebe7e53e00e93029365eead3b9ef87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef56cba5bdeb8e9fbb997650a135e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adf18098d63c65767ef739b9b26569282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec8c4dc32e341bbff844694a207b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d4653c86f5196eaa1f24b318544f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab335ded0c1264b5ccc0655a12ad42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bdb98ce07593b3dd835c7977b50a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b1d4ea8ec23605ed9b33456a1187d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba142316d7a9f65d1bd96e702025753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63691c45d550c864ccdb3b8855a96a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64f85d13eeb75685b7aaf8a9f0df87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234971ada0541f8275248ce939cc4ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0fd4d3e36efdb77e9e1ac856226c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6536bd3002943794da328a61c3ae564293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407aa69c51418e39102838401486680294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65ab0e7c4a2ae707daf796ccc6556295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac1d4b2ba6af7782c1bf5d3219ac08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a5ec4e3a9ee0b0a9f4ca8dc6343eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922cff7cc0d0578c1171f4b1e04a0b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd9fc9aafd314c7e17743ce409495299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3fead66adfce1c1ae5eeb0f6069a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be9283ec21aee2e85fbec10d029d87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172f0e46089aee1d779f269266b5ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018cf24e2e26baaaf9dd1c1c79b18a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41681163603d33f75d87e5cd323895cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133eebaa09fca5402edcd37c9f52ce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0fef487f894c3d99aa580ca344499306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b4dc9cbb17d5a7b5ca39133797ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f06f6691f5d390d0b2f2ec701e4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a361e1d194fda6e9ee2f06a88b7e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457229791eee47c8eab1639a2c69894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbecd95401cbbc27ee261a9f7d46fd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733891ead367031a92dc6b28bb0090b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b92b9c2f9d652b3b65d41ef95173af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d2b50374185c472319289e2d43a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd3260aa2620c12eb2642a296a62e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c743062bb40cc4751b6d48db94f4d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed022d5dc891978cbf3e6affe13d0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247274ca10f7f50fac9ffd5e4f79f9c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7cfa10cfe41dbec18245c0462866d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fedd7595f7f6c293455aecd34f5c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3969289f576a846c4ce53a3be2401321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5867a38a75138de9e471a45d72c8c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3d21d2b32ced0c2b1fd482df52d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab390ee0b0779ea1384a49a2babfb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9312271979b2d73c84f00df68976cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e78b62b60ef85800e9159bf4ed2fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96dbf34b1faadc41dc5cbeaa444cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca826f6e607f1aa81a5cbd60e83440328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf77f985794d6ee57629c515d4fd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e44d2e0cc8555a60c4cb44a49343a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94d2852e829e72e077ee919513bc20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034803101de6ebefbfb25bffc9779c0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09272d664e075931ff5b6d9571a102d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e13852690e4b3c11908beab692cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0a06eda9d397f259b935ba6f088b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a8b3f33fe72516c3c9493411879e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0364e55e06cb2216b217bf26eae5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b60040296ddd07439d01fb97c8502f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b61292046b71e052005ad67d3b222339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821528f3233f2dfbc4883c2fd869e10d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699cbaf4be865e715189835d53c590341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ad5edcad2736e1e64b7b1491a914b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91d7e4a5db16937997073c3a93f7ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b7816c3fd1ff324e243667c7173b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4dd9d504dc2a0840ecf4be0d84c70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05602b96af4b6081d366c123a1e59b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93635b384261ec8995d927aa62202347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc235ff0e41e3b33ef7c965819d0e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1928af920b4635aa776b89992ef2e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6c2ed86ef47d923f85fb8de8c14c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007911696c391d8e5ba064cd1f64db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f1f43d48d95e8ed9a80d05ac0fa1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f68758f97ad27d8d2013dd4c76081353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3db443358bf517b30720f77337a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ef4e322fc2de874e58793ae2f12a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade18c51912b3bf68f46ca483546fd5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fbe6c03dc6b82741c2e4b1a22bee4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a246a4d0b16012f62f7bd4a163ce9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175715605053c6a8db83ef456238387f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911456587fc836ab61ace0d4e9309e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695efd593375e498dd949dc878c286a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8082770364fc35affa9002e1d0b31cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8306128a1df456a024d0bb10aba1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b464513d9c90c013d9ceda887584a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab784499c4ac7553c2c7201def47b66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ddca59a6acfbf32643460570d5bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ef29c7c07df7485c5cb4d93a207c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc87add0f05fda15d07a495e834ef2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20088c3101f3e623c1fe2f9d30e0fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d86943332cb837e8b3f72eee8c8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270a91fe32e4f934357ea63eb5fe318371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defef19e3dfa1b3116c3e1887f3912ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0383d1d98a9435b3ec7a359f797e77f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16a0a0317cc5847f66afb79745690374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34050a1ae81433c1666edd883a0c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587d3c51e14610d41b2bb7d5a52139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f524bc6ab02542577987ec662c865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07c95cf10d1009580598075bf0e12f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46040c4f36881ebd6cb29d31f3f7d42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc9d0cdfa15245917880a074287608380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94a11814dbeee6e30a21af3830456381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4415c1a3808a118373b60fc82bbd5f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e5a86cb80e157f3f3fd550030a573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21b5bff017496ab8f03d1eb30af28384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403384d3ea8c85f0df544dc676324874385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb50fe4447d8f0f3628d310f93833b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f96c4f1b3c66cc90c13acda8e7939387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56db4579694240fd2a064b480f4ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4035e87c3c0f198d1444b49014aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33660185a5118ca13870a9a3a41370a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208c8c12163bf2af5f140be984b69c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e838bd88f50879b61b2c9e8c4887c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf0011c65299eb261079c2630a6561393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10113f8764bd2287364ce54d0bf94a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2074039636c98d3aa5fb60680126c7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59d04a29dbaf2259ffa2952be75fd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155d3841fdc63b3b2e8fa7dcca65989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257450d07a20a84c14ca16638f70c9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f1c7e376c32111bc9073aa8cc969399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38ddace0c0ca4f93f74d8d374f3f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc1d4f6e14b0447909e0c24baef10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609e308fba704dd2aa23bb7196bb06e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2c9989e4d00a2b2fc66b6a23f416f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a25cd3b2397d4444f251e5b2a55e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a274e1c0d563724138d3f5132351405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e7f486f466af9762291cfeb9a244b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ec63e62f2560bf95ddc7e767340a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ca41ef60bc503072e9bb783ebe2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcef09c14ab25cef77b2e83045602a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d292767ccd3a1217a10b2a62fe6649b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e5e0520b22adb4c109d2f5a4fe164411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf83b544c79c3335a47b3621e4846f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6828bbba997396a65971e1f8995e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe28ec8d7941c2865fb49c0c31320f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ae5a2f93811e53b44113cd15d31e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e03b0a12d4516e93aa98a55ac3cc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367d4b17c74e4fc75bd5f0ab91077e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d16cd00fa2e6da6981d296fbedb10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379dff54283178296c599d2978233f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06d075ee9e25aecf521e6bc9242437420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f554dc9f27e68853f93be8b0fbc3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f79f03fde632a7e516b2aadaee86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738383eea97c29ac2bb2425e4b13113423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d91d8579d2e123341cff62e1ca0c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912e684326774576ffd5db23dc977b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7204402f86082f768ea187ab4aa3f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea24ed70686cf2911a94ba365c4c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bae7bddf0476673c50f56e82e39396428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ff8183dc3f6ec2b870e2066f3b2d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54cc1197271ddb3d84057ebb801d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54e40c529cb2692c982c49f038611431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cdc86495923a064056e4a25d980ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ed998eb5bb23d04e118120782579433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c460b7031a473ebb2fad96cca088434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8abb92b7a3d8b2ae45814543686700435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba94d5cbe069f1d706d22718ea8374a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6632d1fc72fb60922667d0912b05d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38d2bc153ae61e14c01f475bc40a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dacdc88ae6b04c94ae0a638a696c1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a11079652ab40f7a6a31ae59fd5f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143a1acb0709fdf0250cb4fb03f97aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3db40e14e7498ec32ac0af944b883442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d2222b58ad3216d26a1e4e5fcb83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf4cdabd2d5cb40ccb2471a95f57b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44321727d5b0b9e9112b06f78a02f443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49d34e632d329c71abb9803081aa06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21475a845ca1422b897862404e6a1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa00058db5deecfeb6097ec777e8c29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941fd053e8883ff74fff2cebeeb1a22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631c5477462a6c50a80f3acdd71d90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b3627355420841bef94e16d9e80c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405774c797b65f0fde8f10ee17ffa80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976568c282e4963f6bb251f3d9b3f28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d245bfa29c43fdfbd6b22105c360454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb074f3e49265bb83d3ae622e8c36d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dce7651ad7e7831d64688398e65d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69adc99e867b2e79ecbc4aa4fa38b4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff310c0b52d292b850a3f45ca41ed95d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e145987d6c57db89b237fb49a5fe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e222ffd64f6f59255678e743402cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50e0f0aecd9014abc3c4350c4d3ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a44d2bbffdd9ce06d2bb4b379c87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a2b52d65363c641dbf0f1490b0954463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16aad7b92ba6118da1f07a1e3de444464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c41fcd3909d0d02a8f73e43b2a248465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c711a845c38d8f18777342b5a46cc5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea094373885981fecaa7afb6c7fec89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751f3539f680a7e6244adbdee9088c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc176c4f9ecd70d8b07cb2828f9126469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a9b8c71b7723e24784d5580e80b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4221bd24f095c2a76d5572549b1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b9e1ac1c5fd15ebe3d52811af55a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4de787c52c60b0e882f86f27180d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c21ed6e555a499adfb77cf8bc46f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b042abc8cbdf029092922ad1d2d3e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb072b55a48a66cbba146cd657ace476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e0fcda021b043cea75764a87af90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c255e0fa345efe68b684bf9e7a289478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d501faa7c223551b587fd5ad370b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbc9078d3c01a75240293e18226e97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fca8406fa67c65cce0b0220dada26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1fcfd33893b09acd71071a69484f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983da1c427382a222694e0a86bf54c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7d2c376a13985354ccae52d3e23ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220490ea8809759d4e8b59b01e0ffa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae87b7c3a65b18f63b9072d74d760cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f2117fc2db041924d9e6cf32dff6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f56545e31882ad4fbf94ea10031c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794030c1d923480ba8d3413488f75ec9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c3b86fc7bc02133277b9989c0ab0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a117f0c4c74ca87f49dcbd1df1f6be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fbf4dad9b4f39f1ae0a706ef89185492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c7be79741ee6362d1d3c1e74517d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcb2a28e3f0f8a13e770e53a6bcc8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297075d1dbfd90671d02ec603d84da39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680796f112d5617ce16ad125113edc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9648380efc40276f03a8291f62f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65dee7c07661b2b6cf8d915e0c13c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab1190e86e8872d2449ff6f914a404499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1f5425479afb866cd107dbe39ecd1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4b906faf8f624244e334e0bfb2301501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d08fe583b09351e43686e9513ab69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d848dfacf070d8e575761c8a04dab23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78aa3d2732950a404314ea94f1a1ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed4b1e8dc827714763de17485eb036505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e7078cf4719a97b30deb220dd9f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b73850dcaace149f0eac0907fa269507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f687dba52c9f0d97abf8f11dc7878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70d8634074f1082c8289b88c71af2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc0e87ac868e87fc2599eb9e89fff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec155efc4bd60895a4e060fd79c695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7489fa7ae2b7d4e12ddccf888e5f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7299a2bc87cce254fd6d07bc788c79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7ae9e6714ae7911480226ddd3179514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6471dda90e72bca0dde764deb938f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d438f65849c914123fe8b7441b1a37e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2077c6e9e4ccbd548570b770e09ca12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b4b14c0931f890c1442f2e93f1191518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d65c47e8c6d2ffb7da5b0230cc13d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867122d15b4d414e09bed6d7446d75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20dbc407c45bacc8e7e27b2f9f745f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe211ce68b243650539f4fea442fa2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4c5b7a796052ccd32bd6fdff6035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5ed3c3b7f456f6c8eb50dd0d1ff3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314816cf7d1446342edbe61cded5e1d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c36464766fb8eb24ca6fe180b2ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97faed5d5fcd0e08d8d349140104f25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa4b819a7c24135d76dad78a4044b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4fc1d7a2a7f3011a36bf4264b3655529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cf4d859e7640ab7547173c6e9a60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f772a71f9bc101281bd118b358cfa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f013d0ec3d8dc36af5cedb3402f74c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5893a8458eecece7db50eb5c391a50533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4ec61411abd057d4fa9846996f754534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f7a1e581ebd5f11ccc06abb98529535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b2b164c162baf1873255d4d5c83e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9350904b32afb80b3a36653722673af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664097998132536a617144b5f92c08c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317ec37f6d9607615ed0a1d4c662a09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106aac6b14515f4da5c35c43e487f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed2c21b0a45cf27b2a3528e2610f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd06b0261a1110490c2e1916679a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae783e213e5dabecf43a26a739e1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f838bd5efc7bb0ce3f20a5505fc5e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b9d2f2aa305beb8e191e8211a24f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c4750f1868f57d228a388265c048546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488b3254507c8fe875c4cb1bc0772e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8014b850604eff50d51a8c6eb51a2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb5e9ad0bc841591fa71c347751ca4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b3cb4c9be5a8e426048b88f76c2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba621672756e8c8bdcb8d9d45f8b80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854738a2b7724c0877cedfdf0cfbb11c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d32cdc69a7156721d7dd241472904553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a97b6f101646d769f199222fbe7f0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a2b26ebfb6e9f05358db559a8e99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e4f0f2285b8ff917bc141c6ed2997556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162cbc76d611cee056c89b4e96fcb68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35774e0a25ad6a93dd0ac578d0f0647558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eebecd7c7cedc47f8dac689eb47ed5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6dd8ad407a521e85df1f093ef4950560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db29ab8d28a24f38548e16fca786f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b090b2b2dec9884f4cfd7d3174aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6db2955733045557e290592bec3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cfad3eeb9403d679cfbb116a25b46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda23a968c4722ecefcfc214c0fe83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd06868b5b97f9dda6f83c82df12d9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ffb27e85cee6d15c31328e8aedc3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def72828b7e5bb581c9be98a2495be61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdcf8eb0ad51b798868618df484540569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edb3ab3fd7fcacc0da0515473e32c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85982c9113ae3ce055c92b488b9e19f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb156acd2df61c32b40e51d0638e1c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028424e0be879d872e26ecef2a369819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76d13cac0129535b70abab4adb151574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94911fc1e54d66d1e042e6e3858f0fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d138d8dd5b9f39c2ebe37d3941432576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360fcb2999d1efcf4d4a32f865b7e9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd07e509ee9682624dcb2c1edd83814578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa6fc72f290c07b70f5bea9291815579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8469186c8ff62406ba5454a98476c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429c32fe1c00a72deee0b576929f0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69113755d07004162ab503453c12b273582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b145de4541609119d86d9869c6c10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549594abc9f9d4d1cf58e085b4796d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d3c0f3c53bad868aca2d284bd928585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911899f792aa02aea9e8d2d3d323f67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75a2f52c298875378e42cff3dc4675587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190957203f8f05c74ac28f57bb46eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979051d599f537c71848736af7bda547589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975c1ab984a7a5d5a6765fd2c913740590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353336c0dfa468e8fd17a8216f686d94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d846ed0dc0160b7a664c858c4ad766592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf7eef5d20f2c6cf1823c2b722ed84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599cf5f7f271c6af214ad33abe3834594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57049df07e677278f8665a83ddbf558a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd6503445b5931a987ee7dcb31253a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b39e8cab46945383f954eaa49989f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa85dc46e5a6d51894bd809d3e7b7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875c74676fd625ee28305695e9b9d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3dbd36580b1e9330524a740314a3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709fa709da5f1bde90e4fce8986dd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7518ac595e9775aed54b5b1d4defd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7744dfa1ae6c9968a84b5958ceaa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be207243dc1a24958f86d72f1be9ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8763665513b6f1be693c13eb0429c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdc2a12586ece6962304153ec495f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26067650df1f39ece68172191fe25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c2f114833e572eccda01990a595ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08845bec8ffac7b5a6b31cdb1bff0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155441aae900d2703a9280112baa5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572544e51b50a91dcfff503d910aeeec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb2bda6ff41f55453962f0c1855c07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b564af5c971ed3ea6f8ed9b972e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc321ca3156542bd1ac6ad82dc63b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7404079f6ed147bb84cbe5377b45a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfaad2bbbb37dd3ecd3b391d19490616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877609fca4bcc63e5e93c0b29e3de3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b927d5a9dcbecfc404374a935e3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2415052eb45244749678f99e1a0f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908fbbfb5d8c6b98355f985152e1f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d5dcf3ddfae5883330cfc9e71bc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a52293ed9198ef30b10b7a241135622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85275ffdc6ae2cf8abf5fbc9c7cbf964623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc099d55ed9558d962c47b91125e7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348850eaa20f492915aacab6265144625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4982eee2942c017b702a78af370ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c41f478bf3b7d1c380015b722cf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b934ba5c002d78e519fe9855b47c252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621882a0007c50203028b12ca1ead3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929d72af5633f1b42fae3487d89ed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593a6a7894462a6e761a5f0430264fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11849ed3f070f103e264591f03a583f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfe46bc55020440dd14b3ae22d6cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867007649518d7225d97ed4cf5f10e04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76786c69f77be7d0917f59926e3cf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897372a3a366a701f649f1d8519fe1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8158123e0e77ffd1397244096416a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282c540112dbae8027d7a59673b3033638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f57c1cd85332ba0e9c4ee8484dc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52cad2a10a0a4c159feca26d4765c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e8a2247018209d30ffdf9767d3e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57aea3bfe9ee9859e8c21503f674da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3def4c27425d54c4557169831982643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d8765a54baa102f8f7604815c0d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac905f2d1059de80d35cd522489e46645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4a9aad15d58a8c8e078fe2763d6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50992df8f4ab44f1a2f2efdca2ab8e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303ed0a8688f67b543add7a9f9f8732648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583b5a262cf7f43aca807a292f670d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e6f83d254698d4dd43bde7b4e7cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20328422eeeb902c8686827a53c52f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44402d475155f28b2d2af2face4cdb37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725cbaa225a5d4c2fb49e600ad72848653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e285aae104eadf2e4e6dd9796dda654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f8820af08e12cb7285b48e620e75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aabf864d1c5c57fd2760272351772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8536e12fbdfa0859a3d72ac3d93f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f397d6e23b1f1dfdcf1d916c14aca6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43fa116f9ea770a2a585bb85f7eca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b85034968653e68985debd7b7ed4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889079b64e759bc4809d54aa3668377661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caaba4eeb5dcd985c149ec6e8b6f6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bca5083733fbf2797696f0f0985c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a026c5dde6c882d081a2fb42cdd28b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ae2782f7d32efd9cb6d08b391851665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a0b55edcb0ea610d862647c860e7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ccc26424e78d6813b06330f54938e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0ead559b006ef18938293c0b74d8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca33d8a7f4df57dd7941c741e709e66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a133c41b6c2c92f62351fa58f4c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420114ecb0897ce87429eff5136429671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8bff014d94d04d35a4904c41afea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6b5a51d77ac0840f8d90d7c54fb6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82432c1bfa433bda7310234898fe8d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5661f9bc8f57bea7099151a354fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b4a563d208ce6aa0e860f30903fe4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c0f247abf6bfcf970efc33cefc8c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333911c1f11a4fbaa5dfb2c840706f4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460fc6f1a61f35b1fd6a69cdad7d839679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0d64dfa8bec1282ac6cdb334789a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae46cfac1e093e05dbd1124880798681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeac259852e2162db28739d37b81542682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3de0b2ff03246b7272933e6e04ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33d88099fa387248800fbfd11e4d09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3969b5fa0c78d2ac167a3598022e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da9b2df2af45b3fed2ba58bea3bde5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbe3f49a98492b7d6c56113446105b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bcf5a890264f9c60933057c6f1bd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710594b0822759a95d562f24114afe27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f6cb5ade139eb689abc9eafe3af9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db58be406883a5b40ddc43049579704691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ea277deee10479033870af80b1c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c683b2b1c4702bea7828562d349f47693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d4c4337f4a21d2d8c144257e17b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911ca347e62c0bf6052af789bd46d78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d0c6354f411b3696a8c10f4d7b01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fa7244b921d1a8ab695eb2d8a451697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcced6bc77ff1b47b83ed75139f18e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee120709a83a9db75913543f647ead699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcce67ec7e31c4fcc3875da5f0903e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f706741bed83de873ddff9d64e8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b35209dd6a97479c3bdd33666c4d98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621af313798beb4bb676e914975b2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d2fc4baf5e0c423e6e3aa94a16e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef62cab056c4cd607f2284189c513a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2cd91a88b1dfd0a161f8d53afd21f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bfa2079cf1516d108203d51e87c9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424932eb5843c6af47d5904a8140055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b05c6d60b53b57a691ba08ec91ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc92564baef8fe76fb7c69ea53148710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909a7ac8827b6891ef982adc896779711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77065cb645be8533318f66667069362712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca4d370b5225301acff014c877c01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acffc4bfaaa54159c4696db0c7c287b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3e7fd27b62f06b6b4293253ea9dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e28684249187f52457373bea67f035716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d5624d9fbb02ccf7386ab1e117e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d62f97208c95926ee162ec5c1bc888718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b106404203f6c1b79a734acfd12d00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17789d307beb546e622bf33982ce9c84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4240860f9cec6fbd3c1b52c5a29d27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baaa14000e41f6f7a98240daf661ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6769e69a43d2a2e62dcde952badd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a83b55774c5146792fba62d1ae0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588c6ce8bc10d1a27453aed0661c19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7bcc6b829d7bdcc91b898bf5f91a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c0d6079e84e3cd617f66c8858a9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adbc2cbd03def589c3b0ad0c952b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b43617ccd8d8484fb3535e2f3eea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf932c97654aa53b6e9402c706da65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327ac60925953e34fb393b2f27c89ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e52cb638eff2a9271fd12939a8185732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dfdc83efa79d89626759790c60c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e9076371b051ad368cad4a68586ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b095b89ca37fd067ab8fdb0f15e9029735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc1d8fce2e14c066e0c60616cb5a99736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255d024aa121a1a58b4ad569a56c0c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc34239d007e8dde48d51b727b53d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492120606f13a8147dc2fc2da6aa9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86200d06981f4bc69c9858ac3124ca3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818ddd3a307f4180958e7adeeb0be6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cc5867ad9f5e59439a7db45d5701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86853cec9142789d2c11562d258ebdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec077098820c71d114cc4d770dec3f44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d2f6b07bc73ad19757f5f81c747fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6529f9300e8e45e18cfff8815f1e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e434d5cfb98201274ce4439f69145747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2b16e7d968bd664423be21928870a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85110a7292db3492d96f00ab3f0335749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7099b14357274bf92b9397f5a648750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394bf5215ea427c388f27ae811e8712751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b2fdd00737e45de2fe0ab1487feeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d8d4016ad37dd0d27c8c5bf35c072753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ad132a9f2c62becebd3b595867853754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cf5e2de2db6b2aa494c3ca3b9665b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae701519c642ddd633e3a4b1456274c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae45be3a560830f098c6baa9d89188e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb96444ef8cae97f9971f26df79f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70791fc5ec0724b124956e0eada0fb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>