--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbec887dd916052c85e9c0b17922e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02826bfec88d24540a6f49bb7e3b592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3245dc77eef0283295aae83df16603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ce63889fce7ce572360487f42593f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b8a9b5e253a0082400a577db36a215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf81655d88ab13a48e33b2fb84b351b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cda69f5f840ea2eca88dc02969161a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dba313d6ae906498506892d0683cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9bbb8a0809cd924cbd7c9b0f043a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79902d0c6234b3b91ef03384d8eebe7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c214e769958a4339580e84384ddc61411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c40d589eb889a4d9c83c09ca6f16b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae676214d12d17aeaa14d1c6e5e2052213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950c6931ee55698a7c5f63c2df0b9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988d984e23c5fc3a8276fa48180bea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b1ec28021bb51e2eee575506d23316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ae4523b47924d746e46b610b2ea517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b2e9884418284eb967500996e804a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e001e45450b0c0283102286ac26a3d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14b2c22e332e711739693cd45bdf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab10cf710ec30eb6e8800d2fa9edfc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32bb6e94f89fdd1f6b936d914b1c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ddda9284d27d0662f9dbb6201a7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a93ec57cf45ecd276cce7a123553824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96051f4f7f5ddda3f40d68b245a9b9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9aa40df43830952b28cc6822288226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a389ea7da0b894c0cbbde1dc7a4c9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12b2681f6d223563a57ce5ad257cce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1518ba831910a28c4d393aafffff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe51f3ce49ff2bd99ab3dd8567ae8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fa074bf4d9f6a6e53ab371c5629631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f88ac12d36df66aed8073e978dcc1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdeb487d9116c9fae71703f12cf6c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b115a4ce874d2cb186432076c1c0d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286e091a8d7aba6e98e429993ad03e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d848bd656b503c9f0ff0e04ab138e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dfe33c530992fdf77ae222eb7ae8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd0533ef67c680ca7c747405f9431638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160651d6c734e4877e77f4ccd8f1c5df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e5b149df118aa39bc7e072d8ad5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4643794162bfc3ea93bdbb61412bb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17a4590f3d7456a7ada62e353176542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354be0ff79adc9317fc309ab9ccbc8a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a672d1414fb550df63815aeade28144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad10f5d44a0ae55663c2dd51da8d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3eb8273b83bb4393629adcf590f7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a768cf6985537331b32de0f95e95347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b5ad6b088b8f82cef875f3dff31a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d1f449ce0b77d36208fb693f5fb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14a48afb4520f027721072081c03c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d1b91c04e1f970bab660824b128851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725652bb159466881c46965b6db7a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89f80c7d2efe43c1cea68eff13aed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c56767d481e1a06c14eebca0209fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029a8af93851a082b389cf26441c0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890193b033c82e6199f818f78a3a06c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39d7d793ec6cb55f9640c220f4f1c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585034d1a0a9f4f62b0a4503614a3de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a6fdea58261903cd4b81bd7fbaab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02089f2d5d8331814beedd73fa40bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d596c4a2bf1cf88b8369bcd01f8ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f87a9fcaf05935882e3683e4958562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca3f0f02690f70c0d8cfda020ae8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c2e9ed689e431f812e1aadf2dfe4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c66c3283e6c40e4bebffe1c008f2e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791255c4140247b91069c99b95d78766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127d5a61450b0ddbbec5c21ae64985267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1daabb647d13561376545c50a93468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0df150c3f78689ce7a3dd5911068469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab767d8a06f9b05dddc0a43e14fb8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841d17d5d2d8c40b8717c39edca29871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4812d27f01b4be363a84da2bcd3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6bd78b2ecf3cd3ccc003699c4157a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae02401184a6d11cea83ad94b8893a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f402ba6015ab745ba04249d39dc2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82197e3fc0e388d3c51c588c8f7d80376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429e3adc4d70f26c4a2ee835dda51277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90f2ab7a3bb0bc8ca212ca42df14e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7fcf8a0d43216933aa001a24402f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836136d703b48fd113faa0a3e5fcaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ea52a3974997dce8c0d09139024a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd23bb5273e33b3d837d2b53a6f4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3205178d09bbda814240176e70b8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cbf0522886af33861440b26876ccd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441c33a339f5d36dd3407db69fa8d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e6bf00021b9130a321838211efb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75668823e9972e6b4d2ca3a5a92426f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929900c2f592352c77633760f0b0fa7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a853d7780c61f35d5c1d3f29282989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7da54b6cf1da374d6ec57d991076890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d404a52d703c50f388006b208e6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe498c62b37dadb9220ca1a135b8db292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b9d1280ecc73d77a74043daee5ef393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d29beddf61899d215ab9d863b4beb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74ad96ccc35e7cc1b6830fd6013ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b12a4582c183d747fdb693c0d0b61c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6ecb72e9cff1a27c6f5e6c54a782f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c133e35e64c38af99cd7136f17e3f4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fdc04db32fa7a01b2be82c84e177599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590f40290022efdcc50c661a59e01ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f90b595bf2788939061e4108d0437101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248771c0e669ecac532c3c22950a7b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14555f96a8ed9a61b802955e470e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7950b3819f5b69f032156204532bb43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83ff9520901726386ea0c96ffd942105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ae527d40142ed9816c606bb0e63c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f4e84de8f4ee456e4b53005ae8ee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43dfd7374472e8da90a54c52e04403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc40b25404e203433fb04342607297109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd0aa5e9622f5980d8741de39dd2ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542601faf5c46fb64e736ff5b82f5f56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4090e266c7e1be609e00eeaa52e0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7377115c12ea14730e425107056e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf553bd5beb6cd4104298bc31ac02f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425bdd71a5aec50f06035586277c7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749c0f615cb1567df21ec3a5af4bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a2fd3e969ddbc176b9bc0117eec1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc7ca8d64563bafee946d3432a21e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe6e03eadd5cbd597ea1d89b3e4c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eaef81533846adea94ddf2cd98006120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fcee8041d4d7c86cb0a00d8807647121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8f91f5ad464e01433c505a5180ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f24d3f7faa776c7ff33dbc103acbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88368a61dd09c559224142b44ee0ed72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e244f1dbde65fb6fa0a6b3eec4723125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc79b37ca098ce6dc61db871adb524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b98d9b234fcf9fad065dd982cf1327127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad859d361c9d8460a630f876557b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d5f5dce7c6d7609cad10245d364a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7ba089674038fca4b4bc4dc2baeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b385db0bc21a9e05e7c9a7b0898722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702397747be0ada95f8c64969f661f54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b30f71b0118de7a1134b333e9f304a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3ff283b00a84af52d774ce744939134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dfe273768f2eea537d14e3d2a34a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9262339ee1bd2cc0d54fcdce2cfb8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2db6c81cdcf0a773b8086c67944c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8d111197e0fc0cba87dcf46f406d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0f409e89bc296b527d8376786333139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc401e15e12c94ad8a10f9e0f17a5638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2c39599fc22a55574ecee6d625ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0730d01f69b9a015fe17b275405971142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb538722fc56932daba924489ded1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afbc440aae16f4490487bd3ec5a941144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68191b11dfc734803dc27035a3872145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065b6ada7c1e69fbb2938b1d3e834a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac3869ce5c9bf85bbb9a4e6342a074147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea012e78d45ff0585dc642e18837e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace5188593822767b225af53afe3e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e9346f40d31db5b00f02e7a39c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bf481ce929208c357086caad4acc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d8d72a24dec75879d540b8825261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a262f1131efc8420c7b173b58f6b97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687461c13c9bbb670f94675defe5630b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee7cb62670e2f662e4ed3843e276dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf70c4cad70034bb6612af499067a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0eeb01620840dc4776e384a4b3f1d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c7c679eea4db4a4935a0de76097a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc995b376a0a636ac0b7dc1ef74f54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be83efbeda1f0f57270e1bb7e19553b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04568c30bf603b945e33bbe3e67a089f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261dc2ee40504af7e887a227c3e3fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1fd2a1810054f00d1426d7c03fce5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17ddb603db3bfb2885ed1af5fb4e29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6023f03228015633359b1ae3873a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc676604e68ead0b911b31db6518f12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f635ed77806b99ab51f51abf0afc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46c5602cc606604105900d5b81c82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61143813979fef1ace88520841b01301169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee7cb3550e20f8924ff5252e11a409170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa78524b4e51cf4a0bcd5f5df9e02d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f03d58aab95e8d46eea0d1fc45f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4679fd40039152623fe69f1d37b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44492b1c136b4ebba41542287556f0db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c62c6912fddaa4e643a38afdba817175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341512d8aef53617b117ecff26a3350176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b40fc98b9fad7b943cce133fa9803177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d48708ad024eb7631843d22caafeec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e202cae65281cda92673f84cbeebf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c70990ba2db1b9b9e30b51bfbfaf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243131803ba3b2571e4a557f3827605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7ae45c3d881200934b39192e5b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07050bec6e218a7bd751bcc525af747183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed21393a20181a075f04420e7344e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cc0939f37a19b768a3524d4024000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a383674268fbefca2de144b8f6e3927186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f2869e06e0c8c58c90649fb7b9f66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29414a10f5b53d67a3a92dd2ceb5d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53463a970a9c679eb4ea23a35e0127189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e8f3d4e031ff05064a55b9b1d181190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a51fce4d38e713a6350d7cccfd664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55580228c46b709938f72fc388489d93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7022bfe68742021b06171d7c41492d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb8220c7d63911be402b4f6af805c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70390e71eac32a132f1061ddcd52436e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efcfe53c94c0d4f5b68b0578263f96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f548980c06239b43cfe1bbfbd9ab38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aaf229150feb684ba1e39fcab4a7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac7ff73a7f19724d9c06023bc0bc8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b90dff65f0e1cf9eccfefec1b2ad2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af374bf520f6e897cbe5d8456c70870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f077545d661aed49e772f445b588202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8cdc6933f1a569ec40ec588a52775203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc56723540abb588b945e56a2c900204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f192e6996b9ad1ca61319d79a38368205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a884d6e7561a04916d100684996e2a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd450fc27e4ee4aa30a6e9c60b3e1c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31803b59508a97a44a9d1cc2ef0cbc7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb0f199985ded4f041c6b1bdb9bce0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039e4e91c83a243849d68e824092d44210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e9206219b9be789abba27c1366d57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07757d32d84109656a834a34d21be1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5095715e54de7540a84ce6d293e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba2ccbfd4ccdecf63e7ad0dc3cd039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff55397b88d9a3ddee7dc2697c47c9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b3e157a513e069ff7cc4d9a34f600216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ac99f520b8a27ce6889acae84bbf7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc069fdbeca339966b32ed31f93455f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bec6384b82b0cf9249da272024997219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca02b9ab9eea4835688307236cc6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7aba945e504ad0d6bc70becbdc76ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41961687699be651404ade136c22071f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461aafbe46649b6e128efc15ef9483c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad59f78d0669cee11bb118d3c6291d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a177aff187de516e1483400f7217f89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15961c7a6e10ad25c727cd9c1b4b9a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d009d724bdadb4f83f4f4d9bed79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd15f681f18c5558199154a146675228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa621c703ba711ecac46a32c5eee5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4025eaa8c8936a05309ae785365dab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e192ac2f903eadff089367a7b592f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c49c2999bc27a0551229ff8cacdf39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0108ab4a51c3e25610a201a0a4f9ba4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c618668ee785fa11b780c90a2645d54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba406b0ec060c0750c350569c6a2d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8fc4d4860d0063340d86d6cec4a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6938b2c897efe01e22c383a31d9b84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681265ed66b410080352b17bc15e2b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341c24fe80afec5e132993af27c8523239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f848ea190b61bce92081b2eb26f2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7d7b0ca4dd0b779fcad8fd0a4fecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8da1c44f0947c2def21ff32623df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d199ed4369923ab152d9739dc1534243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116ea7265972e39895d9e755098c60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d173a342305fe93bffaa5aa8d766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15e37bc292fc27d9f854745f394ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821f42da982e3fac205423b597b43e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52f2d6d0a8b6cc280b7df4af99fa0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec339f76670a480deca0cbcd179c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77febb32216d6feb7b354bb99e2da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466242cbbf6ef2f72ab98e1a33a4537251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa887457f5df72dc5b19a573c354f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046800ee773adec8a5594616c192be9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee6ddc2c644b8dcc9f4b27b2dda83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645ce8368166e25aa5ad037de2f1051255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18a7c675c8f88ac3add2a59513e5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a21005527e56adc48283368de922257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb3f88a66d134a9c164a2e348c015c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3c59124fc8ae4ecdaae869f81433259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a439cdc280b799e245b71a8458289d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e707bcff796c333ca9e53dfe6bfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec39b004c2dd040b53a473bf56765d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d97a41136681ea5514d698e0fb3cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c1814fd7a6801fbc3f14aaf15fdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fc07e2177ed85a5cde4f63eb3233265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026d842820b23a298eccd01a080d9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3b0a5e2a0fc6fe80ae5005902f5d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec474d6e03555ebe011d9623b5f9b25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e891342578a1d788578e9b8444eb02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d03c2bd09b096338646afcac71aee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f854682a0eea2050f496310c499f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f414165d2cb92a8fe08fa8e67e8252272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661aa041884b2e40f8b2099de78dacc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b12215a8016a505e26bef2d05783274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5a1b7308d52cd03b220964dd41ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012820629ff333fbad33d23caf597eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05c49b74e2fbd2ffae688a78f3876277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b31ad11a995c73e2c5c5d1d972ef55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e37568f7a4e07d0bc39987c1888b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6344ff09e42187570766082bf220280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cceafb5ed30d954c21834a2faea0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf430c8f5b9fbe7225c6ae68d17989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46343173b72a890b8146b317f65f4aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeacb8db8b0bc7023fa903387cc5c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f235c6c457289b7435deea9943819285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913e74316008c365e5d5f9e435d26d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea27349bb7c0389c6033651336234e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8336c85d896bb7f8ee5eddc8d99b30e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c9c8e074fb5369a3ed831f48ac465289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef795b23a9dbfced7784dd610cc66f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f115e5d48abf5fa6cdf3e1d2d2f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20f0a212ffbb416a76965a19274641292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c733b0b41148d17b7d2491b68f990e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09569f84aeb4af16702c3fab2946853d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06f24f8c9c2144e2960f1c2c50cac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e092e2317d594de744b5a5a2d24515296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2a3196ce2c5f781ea8e3b33390dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb61c2f90df4d15c2260364f17707d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7ccffd610a5c4fa1b8d7e94e306d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d90191303cf63723e2cba40f1332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ac92eb4ebfee5af7bc5cdc78ded4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14abb878084eb6b8bb3d5375ed28af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c360ca9f3cc7a2a226cc1d81f74dbcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4bbb1b542759311863616e65187f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ea4c8b62bf8ff4a658cc14ff979ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44753f8bce168805937454d3e2896e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349eca8f350bdc2e8bd3c9e6e8e232307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f39baebcd560f3f664275ab3e0bc33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d6e0842ad6c6d22ad1350e5f1ce3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814d587b89a27074a188f04514adb8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab98bd59895bb4ebf66f819ac562393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482c7937052d489b423637cfcb3972b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f86029dee387d361cea637c820e59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5231087e7e58a8f8bc843fdc8334d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c025f01f2e85c386edd8cdce07be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c0afd65cf0f04e79f985b7aeeca3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdfbae81e2da5494991790d9ebaf8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d09a4a3125b43ef14e14abe46d290318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092cd516deeadedd9e063a0e8491601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839f4c09b7b7a2be65e98d727e58ecf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce310050072778becdb5e64035bedc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ace73e0a144792388303a6e5d249322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54393e9d468ea3e229e76d5f0e15ff80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20424f2607ed6014a376e4c3039cbdd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa36c27490abdb46f34a7e7961ff25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122012b0d43ad950b76912f1b5e1d28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf0cc300ea0c1046ff03ba716caaea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122ec21415549fd3ede31bcb70c67e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d94cd5548786106fbbd5a0386a9772329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf776a8483da9da6d0fb6795177b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f35db3c48dea25a30c8ae1b4942d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be83172ed8c7fa409c74f3f91dae96e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa17b43b27d6aa508ccc662d595720333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301acf3ecdaed4f04ff62b905b7c7a14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2a6c6fe7f28baf3ae3ba8ef10ea9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141c938aef5e887fa7d9d02e8fd9693336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4d95cc66931a1abc9c12bce38533337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d3c076a8d104a74ced2f111146d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3883fb7706960cd4b100086d7faf3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98281843b35373563ee568f3be3c149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfef32c60dc466447f3c06a28e5934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aba9b78ba8702bae46ffddf46c0e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce7a2ee4688c41a75715c0a7d344ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4d84cfa3d52497e6680f31f7eca2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5ea13da31ba2ae0e7a41d1a60f5df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac96b5edbab0595ea2f4defa2233f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c28c29915b0b50cb2b85828d56f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658531f72f4ec38ff512f962249947348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257ba19dede51df84095b6e44d162ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74259b52684dbde192cb5027d2b8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13988b2cb697040c6789fe60ae48e5eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38fe96af7b9fe054312a8a574e06f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec810196d98e4519d7799869d8a61d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817656df732fd0cd66c6582cfd7d2386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fe063c1e97a6564512f47b8098b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc197c7509f5eee1b35495b813aa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769923a66902ed8747ca8e64f389cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3f277972e5878911f9f8428013ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589499d7d393ae17965cdb66b9c767b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a93b979f8d8bc651b2dd6efc65d06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864ace1c1f84801ea600ba0b2a9a2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f89790a8c9f9735cdfdd7006892ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68a25e197e4be0b9e7c1bc646a5fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aefbb87159ff34dd92faa25ba15ed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9cfc0ef2621b40303f6239e0484b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a1deb49ae279083d4ec79c8bc584366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d10bb2822c46602870b3b3b2652ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac994897daa56d4a4f6953a37e3a3ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a9b613b7bf6b0c525e5b1745be0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787484ae9963ae7843f96e173c7f26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669363425e36e93cbb8fb36607d3e596371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d29dd7125efe82fede33bde670a01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77793afe10764acf52f7522cb823eda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0f9f65d4cd1103c0d042841c64fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb676c9e856b6e8fe3d73d7cd05461e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d252eed1e95604a83fce170e612fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856670f2a3c3342acf34795cbe303ede377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e893ba0992ae9b5ad798e19daadb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc11d4483a06845efa7554c63d895379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5fee1c96a7756b13640cb5e427a90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e97afe87976d145062c167365b1e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239dc9c3281bbdd27d157f48a989600382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73091f591f140c4aedd84c5f7379a090383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82858f2d60a1376f0467de40d7f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cae32b99cb5751df2be83a9cef89c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ccfc11f985976f1d5bca1472083c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d101f83adfb734b7f4873b2aa8098a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cab6ca079b8755c91948ef1ada424388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b1afd68eeed0a20cd74cdc4e79ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaaf6aaecaa152c6a2d031a91711f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea804b34e9e8f5bce8bab8e5f9941391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4c2e5f777fc4cd29d291ddac4aa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f8e971422fecee42848b477589b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399794817e28a44a9e24939212e0c9c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa20ba72fa1517581ed1c500e55dfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc7e48464d89ddb2f0a22fdb50c48d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0ad917da0f027f27b7969c7b31c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9dccba31c976f96d2c2cd361c9bf6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c37c785ac842a793d98db6b48499e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbc9dc941b3c8bd2b44cda1510e1e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b4fa0b7d0a88c1a116008ae8524e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20f514a59f2b1d6f33d749720bffb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b137ba6ad98778fecc1fc29d98bab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734aaf2e73a180996622e9d99c8e878404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e796fc906dcee8591a8c9217093bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdde15a557a4d93f1195797780f83fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14165e39da342d198197c8250249cbc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b01c5eb2d140ed7b9df091749b3a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce46326148aaa648007c8493f2ca8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935401b8a95876efa43425c958ffb9fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101321a5d0aa3746289ff9bc6f330a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f63a1f621511458f2d5a0aace5d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c17a2e05d1c066e678fd44f1821ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc08f8ed623e0742d6d524087a8e65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc09af5f59f2a8745904be5824d6de3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19cabf33a24b6c361d06fc72b6c5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a44bf234acb66a879594e9cd2bffc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2150bcd9a42f94607477febb977a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479af7ac3ff4127a2972abcfc196966419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1fb55c4c9f05a398ebcaa3d51f1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c21c1977d8ac43d1d32ddc800a3e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e993da25fbe73f81350907c0bf3f2dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023be08c9773de204ed9c3eeeef0944423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8b768946138d096e00752fe1dc41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c065d61e5648d0b6aa7de9a5a1e9b9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6dbe7c53dccb04cdda9e8f476dc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f589959729a0d57d55e8ca36eb178f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504710bc450610554f199fb8f78b815a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9ee65c1c791e00ea4f625cbb5df20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51fe006386d6b4686545eda5e2607430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e630cc5b54b6558c46f420927620e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f73ae5f960b1efc3ada6cd92ac9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e2da91a51a53bd3854396ffbf4b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963b5446d78c6ed9212a0277910169b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a973548210100af09214e75446d223435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c16537a9081e13f0336f2112a1fa8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8470c4288dcaeaec7c99340b888017437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1b7410c49ddbc323631ad1c9dd96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37cccfbfb79395d18bdbf830c601b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4bc0371323a4eff4a48240de7828440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dd9dbcbaccafdd71a6430ae16f576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f355d5e3ae3a58eb65ca5f641a1044442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded8b8ec6bdd135fc8af62d50856ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a545ad6a956ced6fce58fb8a99eeff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e238c06fde5b246a3d0e6d6cf2ddfff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3c4faea3cea00ab7640728fa7885446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71b1ff88cfa3322aa9e0c6ed734369447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997461a5fbb6181fdd7921d13af7b1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e4a0939eafbbece6d499b6710655a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ada0bc2fc3d902b6076cd57e3cf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904d65a3bbc695eab79f63058465a4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58288deefbd256a4c20c1062d76604fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3020802f2a50e823923b72b00cdee36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e825ba42842a1d6e3ecead77f379454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bdf6851eee2368484eec5e821b82b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb1698cb661ac157a209309bc194e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f01c0324f2209cfcdf02b299bb99457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfd4a6ba971191ffe872b9b9e40a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc321e39683e98f461e8a8095d068e3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff368de5059f90c7d2b8436b03e63da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efc592787844c8575e480ad7bcc8ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8fa030ccab6320d71e5d745530a95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2cd1c77f8da951908ef5ae09418ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97045a73a324b28a323c7d94345d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f953be80efadf3cf2c6f6676be3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48490ec61107f9e5798697329a3451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c312ad4b511ead301f4b2ba3a67be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05c79ec68ec6b3e286c54626d60f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3985b904c3a47156352274dac3b7846469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd0358dd81ece97f4cdd3544fe2954470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297824e375630d52c53732c33bf5896471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ff5714146d81aa6c77e46a0f5946c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a698d95912339284edf7c021980b373473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fdbd8ee726381c141f84a5042a214474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683a94c504f12f45a4cee8e4a4e3bc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68822617d29a72bb913dd121357ae714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdb27fbcb00b9ae271085eed8a860477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e06c7db338e76e8183741303cf43f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb4d7f92ec86ef33b207fbbf4e07d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121902d69bc47fcbf5064a0c6b1630480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16db94224a44e7d309f28ee23fa02b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244bed3715a43a9b5840259ee99156482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eec635ae996acedee9dd4e6339f5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584307806297cc8e9f3599eebcc9a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5ddf5f4f37d889ed614e0d86fc14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad196034a6a0ff45779117205ba8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47af13df5497a3899922fadaf09bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb99cadf50ccafd127847efaac8619488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7cc48fb3176c06feeeabd60ba44a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881b5542b42bc296b01ed46b905ea82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f954203c039d8b316b19a1e1e6a0ffc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4984d32c869552790483154bc828492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0844bb7d2f0ccbcd480eb2b57bd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6718b7f5b56f502ac5cd3eb60399dbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b385dc0aa42740e752234c12acb68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15141b26c65540c12f5ce9fe7f58304496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f69bba0fdd232ee544efbb75ccef2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f71a414ac6846aaf323140f996395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5adeddd5f02f43ccc335e979177c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94abd9802b16c6cbee59db23560cea7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f04aea93acd09c324495d3b8a3676501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d034c2f3dca0bf40708466a833508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541750b76b2352bff8c6b1aeaf1d777c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb8ad389c2f409e56ba0133763cc5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c22d9813653c1f57170a8080b696e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bea00a1bdc9fed477f28870c58028506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ec3db6da638dd34494e349beaeef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3759656fabd26d688d31b570840eb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c9974775ea4ddf06a7e0b127d4b6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21669b3673ca282e5e6d0af5ada9f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c056d2aee943ecce36799252321be0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ff0686d95ce412dcbbd579b3e649512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198de3d9e4e18ba50fbb1881b41351dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece159df23e3d5a4d9527f40a6d1b62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edae1f5c80f343921a7b5593e6be9b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd140e506b187517e8347888525948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f803367c70fa91bfcecaabcd97d9feb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933b4aa76579814282908ee9fba24c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dddc0bf0792598379cd504bdf68d3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bf4b0d2020d72be59e1c8b211a2ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620a1cbfe9ab03b0b6888037abbcce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa043302cb65a1c78fafebcf1e52da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab4d81b573c1948b926f9096931118523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb67e16212917dc11ff9ce93e88ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30b66caca34aa39cfb137d44b7e68f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07185a10bba41f497ff24804bc78c15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac511527b4805c7b1942c1db76bde79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e025bfb4336aab53e0b8defc002e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524e6de1b0b979736654112c1a0ac6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d083b6e684455618f443082da8a76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904cc5c436c5c3f73476ebcb2d9320531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319369d9ea3e4c5b9b45ba272ad9b4c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d6f138b1c54fb3bfbfcd23e62484d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bd365fd1296831cb1d95eb563db14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f687e2690fc1361783b79c0c37f7d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce28c438741f9e899b0d7b4f922e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d43c21386828863a73790ed17321cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf7d3e68e8afe1886acb0fcb6d714538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b729c7ae8ef3bad62b2128fe5b36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2091c113d1f7ebf9c2c7dd0e0b788a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8aea8c4cdc68f516284b2b80360d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922222f5f31380b488064026da17ea0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87997b0850c231a88293f7a447c01d13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222612dde8ea3a443f1069ab6c3e7595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3b3b29ab19de6ed50b2b5488ebd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402644d6d6f3c03d1df51d7c358f120546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597bcc5fd8ee7a2d59cf355c42822b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b2f3a13ac145dcc8efa172e24bfd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da1b356173ee8da9a2a645e613927549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e450d1a77747c1ef3630aa06f4cdf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970a04b5cf1f3064cf374fc2247e85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f94345906ac68b1e2a4d34d9a149552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606785f1ca65df3ecc9fe54a7533b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf419fdf1c841848ce5f7365209801c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db0733f03d8180e7d177527fb2480555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188f4780151da6c0c03aafd5ee086d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458cb509c73f6447c98463edc08d5c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7419d2b54102c3b1258a491cd0dba9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0618c46d90760564f742d9264bf596559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b495588259869ac38afdf128c7ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929e402f6357cc7b4d784d238c25b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b14e45a5977a4e5f5b14c037cc8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c8fd0a4defaef49f13143e4158645563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bac18ebeab16ca87fd137e52e720d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1995f9b6a54691995299c53f1b45cb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b31161f962d45df63ebddeda0dcb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c159ae9ef5ae6bf99460da559a0c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f5fd017b712fc5549f3f38547c29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e25791301f4028932ec747669566c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9f9009c536054beb7133a9c8a0bca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7be6943f35d7f1ee97a89d6168a39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e1626e15d15f68d70822258d2462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64700632cd9e44d43d03aeab1671e55e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66cde5dddc52c388913067b8b39960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8b471cd9efd3f32e5486e6d202868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ad7f97a30726352047630324a3a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374c52cebcec912203173962434ef64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6438d65640a805ce0bcd2e098d770578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6a080cf974cc33351d2de15a9d19c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0772cea8497edd9fe9b68ed4ab3bf78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a576bc3e902ec615c0b8227919b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f598978589359b81612652e6ea743d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd20a9e29d8d1473c878bca292a65d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d6e12fdf99a1fe37baf432f94ba2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0c5dc865163b087d5bbde91e5b06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3fb2a5ae76b5869a701d3f708910586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32ee132dbd8c01d1b02c38b6d9b3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893b397aa6288c5562d390d913ff4bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c455320687e05a02bb863946268fd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43acab6e4f3388281e0313770e32dd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fcfd5f01b60c4f2abd63903b24297591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbdd5d29f104e2b419636e22f3145e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2af58d8914f480d928b10c410dde8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0dd61b2e3084850145aedcce2af59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318fed70c09e6d83c478e96cf9512e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f3bed43ff92560648a28b678e8494596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702935d5747686c04f3930940b031b4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12865d0f3ebc696587bda1ae09b64141598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506d0b5e85af5e7875552be47d43bf6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad988ed19d9dc435017377a9b947a1a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e3bdc296acc5115c983bfabc80f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11385dce8cc12856411407ca3eb0208602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc8283ed4a9175f899d49e643fd89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289712bc6982c187a941307d658cf8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061007b2188fee8561766c2dd55243c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a748797b3978e5cfb983d8f0924c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25960ce2244edae409b4319ef8f310c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8092bacee15b824274ba8ea50514b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4069a5579ac88fbda825bb669be93d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a3022bcc2b819b99c14d1e53e724610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82903fc531e017d1830bea46ae7903c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39fc5f4d9f4255c6ee3407324a2368612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667db909046e84066b882b4da674ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6a2500a45d703fb05cafb53d0d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e63904f9df437241becc189ad8a504615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274800f1c0a2240a6591d2fceb3147f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478dac4f71db1b85bf71ade92e9c200617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1946f1dc1968dd5d53c3230c21cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea89aff4a01806c39a2322bec6b79f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f25d35daa71fb5d42880028d875d2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0801f890f8f1c6f9dfadd70cd7d088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216440db4fbba969b7bbcecd8408d3f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1224e6450f2b782c5eb254f3e64a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8351c651ce88ffda7a7fb201384c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3bdeec22b0072edd96490602d0384625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704f60c9c0e6cdbe4e05bfa18632a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a09160c38e3c0fd499cc1ed7376d29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433377e463feb3d29823d096f50b642d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b840cc89e15886cd15d4c6a9619d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2dd1db7d8fc612c9b270257655504630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5706e46c8fbc0a50dfb299e2fae7a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3d7bc1a398600c88b5d0c4329209632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d49063f172a3ed20b7d48c4db9804633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7916e5e60ea8db3e34ab35762d521634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82471dab4309dbb81de173da63370bb5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377226644c531ab84632af91b01178e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e07d30c4071496188345845b26abb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccda376d49d7efd5e377bbaa982eec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652cc1bb59d7806968f58c1b5f2456639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c15b1012d834c8c5d773777d86db55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9985e3fce765a24723b5811369c95a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cec1764539f74abe5d9259438ffde1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45719f198f5a782088d481b8646886643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc97519f46ac0244ede6a73c5ec5a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4567590288e617283707c08339bc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ef4c54f28d76e5796c1c258815942646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e749c1cf3ed4a3ba7a0d38497f7a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b083b1694713dcc314af02e3dc5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05bd252fa652da5886ecfbcc01e2fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d458fb1f4d57a9adddbcbd1dbe6ed3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50713bff1499abe1ecc7984f08eb071a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea092e2205bcc527b5a3050be4d5a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067fca014df9e2bec484ffeb9d63d35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2231c6a507a444ca5a559d6ab6e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f0c0797de7be17bc4323354ccbee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0d91e360f565b9948d5b6d997a5b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c7d17a1bb84afb645bed6ec68a37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc2161b35098d591614b795e114a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df885c13e8c4c17a2bc13a4c5237c501659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c26876b0f1cfc3bf2aa45d1a37f58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10200050081d434ddbf23e413667dd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e25be9431f895e93251d5be0c665662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180ac7f501d6bf634b5bd894b33aed0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bfbe3d19803527e6d0c09db599bf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630fb6f19cdf9a317e13879a695217665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75b4f0cbe8a38d7eab86a19492dd6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd7f8bd3af0468585b1afebf6c343667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e742e6e33bc6c6c2e9664760759ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d862975460f14f79e3e0d0dff8eec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a80711b5d90bff11b3febce4c9c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bdf77cce5bae8e8784f675c05891671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d02e0fb519cebba8c7759fd05f5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6035650d021e6e120503d0923a3053673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5705a25b2fefa005318e844af405ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ae5da18f4bc0f46e1092fa85cd8fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cee31bcff3183063c4c7486330e68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50f8ccc271bdc99eb8385c7aa42f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5f704c11918d9f0fa529e1a6c761b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b71f8d65cdbb4d44676fe907175b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae270fe9dfe3034d49429cd389be01d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e1890ab8ba3b25fe05837dad038c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26099cf4dc9d105639f5a07a3a6be9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d49cc487c02e3c7365200856f2d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9820c84b570b8cf0bde73d306f6305684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf249856f2a464de0a07b6f65166289685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64c597ef8838e95ec06f9b631d198686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e04c61814a926bd6d4fd92e4302e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c91fca846395135f3cb6b79b4d3c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1e711ba0ebdce919dce978efafdbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8896e3e59da601ace5310df1d24b60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4848c4b206f1837e1b12ea93966e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d872c9e466f7c7819f1073b019443692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb15a168c5e4f49f87d7d3384e19cdd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9b821beb176cfcd366c1d03f7278694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796038a2c7e2b9b16a4c9b6f3242ac30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242059e64879a50d08fb9f8f1793b6ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcd005787f317d4b05dfce75626c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4d95845b2e6f70feb28a11946a3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b55192fa8ae89da96258e929cd9c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af4c28a9f061724f04f0b24abc1829700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80105cb6c716c8b4b86b3abb6ecd5d18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187425370b22610b2dfb0e49dd34de47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc03fe357220c2e44f6802641c49613703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fcc8fbd110f139352d6497d5f63ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bebcced52c4a182e9d466b76c90aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230364c254f74d4f1cd07b709d98f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031994863b5fba490053297f63e40e59707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a6ee12f2f75adb94e1ed5a122346708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958715aad1ee3c883e77683a184c8c7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18ea6c72094cc4e76c0d9da09b0ff1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26e4945c5cee23d2f2c18dd783f48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b268f38641e9f2ab31c06f4bb1546712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c49265c9b515fce7a75fc607c062e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207aeac0e896060b92bb09033141be5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c47b78195c7bbf3c5ac941fe922d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea08d92012c3fbb8db9a7d4ada0d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a4c232442b45b5b9fa82f7fedee43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18744703b99c606528216e8014d4a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fde49f34da611d877c7895004706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d31dc6b7277cb67bfc672c124ac8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ef0b9689e3c78456c0a77db62e25721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b4cbdda37243e1d947d678af38ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a389956c1653c80d2c89b5d90ce17723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005d7a987a7d44b7d1b61fa2118547724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d56e16b4420a8cbb84cbbe76596b17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f331b6b1f685be078e904a5a52e32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a92d8527fe0be6019cfd26f1ec7e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131706f3de2fb7436507f769accf69eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5942f25fc0f1b76db94a5eae923a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905e2837131f2e96540294059d9a22e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51204a758809d4750d6b014806ef72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19947ecf5f21b2ecd327f7d125ec221732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368fd6cf01df418ba3fb711487be5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d143ad7d506f83da67614ebd035853734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb61ee2085db07f9e06d5c3e1642c29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32f4e4a9bb1d34aae30b8ded7ff0de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef2f7dc58fb62c826b7e16dcac30d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe1d0834cd3951a58700ba091d390738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412285a849843f911ba65419a3381c3d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28b315ef0689fc0d46e9da2b4114f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef4e8686db702ba619ae9aeabb857c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919b521e8e4f51a3ea9b992addc37e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e32e8d21283fd49536d24247fd1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcbe23f175418475b9d15b48fa164f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071409aaf3eec6767ca08050610d28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bc50d0f8a1e90b5226415e28b57d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22750650e24ffb22e69b812337388747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2fd244c640d3bed374636941ae8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d460ea9322ca6c4eed22a2457a1f8a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf713ff38ed1980d85e3609f4bc1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75a8206a6592956c52d882fce4cb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d13620890214193cf6f45eebb01ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcbbd522e4962dbed573179c3a9b36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968391a9f6994444e3daf41585aeed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550e43dd56ca07007ef8fcea171cb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3a5652ed98b4be6df4d4ea6207a7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa30c15e3f730b8a5003bcd5fc4cb1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd1c4f1e09d5e04ca9dc667f89453758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0eddb9fce073911f9df5967b43e69759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad89354a4e9080dc8353a3361928ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a716134758816dfaf0ed37c01b3a2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25447a4450fe67a513aa29430fa25a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06013ce2c592f78832eb6497f4d8f85b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c75f5d0a571840e17fbc0fc98db9ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff545478ec6c48c13164f26b74634d4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1d01ae2a41af7608d1509fdc017bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4a09ed09cd39a4cc277b40fbbb4628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd01dc40762838901125474cf844279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843b2bd3c84af4553d016a99be5a8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9821dcafae881b2bf9600159205e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f3ccf14120ae26b33feaa7af8db012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ffee112c885cbadf3e3d89cf55a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257934891aae1cf1210542e832033c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3508853adad6b7ad3076d5ae40b8dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82127306e01a9d9a9901cb7954cf040216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67049d2b6bab68123039e671e9e769d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4516bcfcc08cd0527acfd9cfdf72a7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d62508a1f64fb332160e3f92c0db119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3099b47b402962cf0f2cab062a77ba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f55985e54a88b32aa73916a808ebc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d1d7503a41c795125356bdba76d2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5c515014192775e092dfc599fce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6041e9c9f0abd3215f52cc7ccd344724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065663c307209fbb0e5dd4f092cc8cd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e41795adb12ba1c83c1c8df4545d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0889d5fedc314766486247c0767127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1a7c501329ce80e58dbb514e44d1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c2ba361e0e6b79153673a178b71d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba03de5fc7450716acd490e1212f32a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce1f5a0f8e7a9b5712ae372cac91431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e18e4f2f52c0294a6560e3980580f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eaf587bc89360c996773e1d9088ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10201be2bdbc8f113b86c6fb44ece734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f1c05463bedd2fb6ece008a551b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153c6bc85db6547776cfbc2d69a77136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89280d15a262b1da62fdb87c610b1ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce1e818090abd7db6edd8f2333ef238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097361b4ed20849889b662d6b726bfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932d5de4a5ecd4fb6bdb166a78948f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0479dd21c59553c9677e17745cf06241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546be09b148d99b57df17f29aa3f9b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b11c1c063561523537700fc8bc6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3cb21af736b4047d63c5a5181bcbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e528b56e6b95105cb3558227ed661c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875458eab793ad7194211bf905d20946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d4647bea412eebb02ac0dd643cc3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3049b1fa04bebd151eb5b61e6184ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f62f077e0a59c4a4e2b127856242049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa2f7be474415f9789efa41582969d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc8b75d456b93a0b2af3e3032f293851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202db237de797d84be82bde2e4f93452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffefee8fd2dc4e6fc605602514a39053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97485e5c90285fcc59b8f9249be79354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e14ca95d2ae248b7d6194dca492c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb022603d60819a51107ee6d422276656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e5776bdf3f7bfa3d0a5f25f9ee4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013bb3f27534d573d69fafb6824c2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc7a39a3f48e51bffe56fbc7a6a32559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063fd5ad984e5325e52e9acb35b56060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dcf1d13944a9b98139f16504f108561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190cbc69e07e045e572050b90d3615562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d3eb4ed30ad51b8d434e0204811163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c3478832efe6f9afb07ee2025056264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ec9249e98e936d462cfe7fb44ed065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f5f5a184afbd382ccc399f071916166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb82b4130e9ce063630fdff8ccf55267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b880aaf198429d73885094258a6015268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c5550db069fa3ad20730f577fd6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ec60b55e82d98401695e4d7382f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe62913947c80615dd3295e8449417d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13136013ca86dc9adb5ce9a1b3e009b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50881fbca4c8f66c9a923a6f6e57ed673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553253756e484ee86d8f6b4a1868ca8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e2412079d787a324cb0c0a2d14e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be77daacf44639d6f1e477daed705876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76b072431b85d54191d5141252ab9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec13fe98f2532fe90bbc25d18065678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff3dca202d7adc75c48c0a02329d7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faf294548306a074cb611595255ab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eec23e66774aefb500e9e7eaa2d72381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ebca37150a12ddf35ff6d9d2380a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f463c69824d17fe9cff5a1bf4e130bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995604b3741bc9345ace45b99accb4e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c490b148b22e7f8005a54d9b3f03b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcfe54fb9eb8c85a8eab8b9162551e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c9e5a7afdc9053691c8431e461b9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ca5b28342ab3cbac6c2fd0b6ac61c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a56fc729c493ff68ae1bdf59916dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47703126fae0a930f5265db3f27fc15e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3081c3f3b246baf9a8e675e67e48d8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489a8a6c7dab4ee6b6226d7a49bda6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157c0ba89b4be83bd224ba05224f3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aa1f67c341ac14f38012cbc6646df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3697bc24bcc4cab5267f29b328c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ad6da18ad5f211d48a0598a3845896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d67139b5354556dac977d4e47bf4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2320915be1e1ee1aa64b7568be8a5a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f3009f71724fa3275b0336e40034599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fdf5553f8bd61c95a9f708366107f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c97d94d99cc1e171169eb937d2054101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2753e3f2cdebf0615d6443a7d6ab70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ca561bab49eb78fc5244ce9417494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ecc07f420dc7821582a5a6c9641c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04edfffb5b42be7b5dfea3822702c2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e57f3e1e4f56709dc8874772135e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834b5d8f8d9b54d3ea385282262faf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592d1a2a401b88a3ff63e6757a286b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e57a59f74db69578c84ad3439f0218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8dbc8191ed1da842f9525fcbe1ded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa21d030f79bdb57d388b45d47a396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3fad9d831e4ae6123c00fb27f45b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9d3962660fac99d8f5ad71452658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01d2c0a49a28c75042ac7aa04609b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d037cab13b4f90ff3121fc9d0f43d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93024a7a66126500a3fc04602f94dd82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffc4314fe879d2b03e15ad029c614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85b963ea66214c09761d87018b5619118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fc60397d9a9a9cb24c39e75c3ca2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8a18e91909bd28a5f35e24ded7d6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fea076dc57a9fb5f534f1e72079823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d91329cd25c596ad93d310b9a2efe3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70dfa7567056c40bbcbbc1d7fb7551123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5cd048074d0e5fd55b92f17aa981d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7c3d5c6302875dfc43e74aa0d5f56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d613ba42a23699c0c453a4a56a14dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5f119409a6e6229ded7036ba9e99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6944e8cbe080079a9eb3ba7cefc1aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad8a2f7e0d0a65b375a7ea3905f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5867e4e0d6d963d1d186ece4d1e223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a8385db2b663a6a3eaa73aa965c1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbdeecd3acab8ccad1528e0a9e0531132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d733789eae18a566b26465818e8e5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04121b5764cc4277492d764f1cc2c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa402caa56f4adaa46ce76376c17e858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e2627876f0e1e71ed9943753d326a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc9defdfb59116a4bcd23f02cbb3f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bb0fcce3afbb7de41aa81480ae11d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d2f16e2afb853b1bd52e0f4a870e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8938b2a63e38fb15e6fd5b4ccb76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976d93a21dd590b6da5beff9cc332c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaa157af6bb77154b90c51738341bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445b1237bdded79a00d4b8c8d5a2aa5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af0bc7a990ca00bf02708e1e5d1e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa99bb30d74d69895d9b79d7b67a568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f886645e32e6f79dae98a8903705146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe263489381e16588d7fdd73a51b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f054fc8273b47955994542f3eac4e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ed10cf4c271112d0d0289148abd45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d75f3a7b799134b3c9b4c23b0b291150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b8ed3235cb855b4b08e254ed238d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71392711c431770e726560fe0935e16c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589e3b44ce07da4a656748d095776b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945159a94130cfbb1c0cd54847832cf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7586b4b9f7af55033c877c09ff48613155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b3f7bd7b280133d23a8b203e5796156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be087d23b5c8899587b318bbe41c399157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480a0d7fb6eb20b1dc8aeb7378cc9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa15b4f90ce30adb5fb15fcea2546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b504f0d62d2103071e085e54b6161160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24136260109b603fb9813b11205071c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f830ef675f8753a7fd9f4ac37439162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d03addd06f58798416773210db70ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdfbbdee3ccb8f51ef4a3a0063d953164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa5411cb579678743cbc4dee0a781165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b05f5b61d9952203f37454a8cdf2c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8969326a145fb843daf1c29aaaaa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df0a8737cc224170a4cb1e573d460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1a9ae627afb5400cfe815b7838a0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123c7796b89eb00cbb211d48fbe9a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9107d25ec3d8b62e4ca426c344c37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d9fd72cbb8e3b2df119dc316595e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fc077c23b56480fd4ac1dda42afd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdbed5493800490c9fda30caa2cc78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db439ee99821bf1463756dcc6f7f76e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f2d1198b465e149ae0645544d912f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7d321764330fbba279dcac20a7fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993e16c52088cec7e9f65c124af992b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3b59d5bb10e55b9bbea6d73365fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82010f80a5740e3d3ec1d4096273e11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d72fa41d9216c1904ca86adce62a76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435315763d2fae296be2e9d1574bf4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9abbca98db7a2ac074b0eac834690183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93b2db7c01a10d1a1a69b4c258dacb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb1c98fd75b48e672e33102fb4727d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a40de97cdaf609aa0b5cf77cf5c41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da8ce236b25315777a1deef68b4be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544592257121f5a48e8628f8c85e5901188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c8aff18cd17d4a64e90a9faaa6aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72204497f5754e4afb9d3eaa11368190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b62d844e1e8311d77435088c2b789191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f5e5f13ea8502b61ae3e66efb0c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77fb4722e8d676eb9cc47950918030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ac7b3fa740d82c15c074564c12ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2387943b3800a993c763ea51e29c52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b16d7e0b54d9eeaf8097932f14e91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad08f9eecfc0da8c998021c0055ee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec46475ab8474b174d722f196ace6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388386d4d1d6250f8991e76ba94f6a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b19160ace157b44db55c0af5a8fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bacb6be04e0d18b22224788571ebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fbaa8be9ff6f969925c5ed8d9a80c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e0b9bf0c1f7913b1b452aec766514203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cea7374496ddca80b645f7493f257204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e2bd4d24d0fe07a74ffe07ba34c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ef9eb54993b719a68149596b6632c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa78540592fd4a2b3ae3664ca13f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44d8b41e5863ca071e85b0602b1f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8f255d1de9ba1210d82747c53336209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df680653fde6e3a5b77af6bf899d445210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893c89a9191e21d59a848fc842640f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40466502e55c525962af5ec459a3194f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13da11ab5cc6bfd2c7a845f02c9020213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c32e4a9b6b98426e196ce458b107214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24875bcdda87bd40858965441698433215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e0f854f238674c3c6ed41e1adb59f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeaf557229f9e2191db8ff1b0f5309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22865763eb50b71617b8982a2beba2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca81234065f4e9b24e2c586c143f344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf28f79dccea5338d2b413bae9cae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76e4c8a167f8fe3d94a06d1a89adb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db07eb5689425dceaf92e251e62458222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f0a39146e2decc38b67d93e48233c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef318d853ec39734914ccbbf10ca767a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d60d36cfd851f9f6594c228108dc9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c8c3ab36183ca951bf2d4f5a09178226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556627cbd5a485db335baad4500299227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c12edf91e13aa578a72b59cc8827a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb08692330dcadfb4bf20b5e89b43f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb50ed13acf97905144bab3c065d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c4c504aa1410edeb032f6b01c2995231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f47362ff3e69418bfb11191d772b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a787b67754f30a5df66941813608b7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbc78f54b268509f2ba1c614e661e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b370f3b33bb436c15da5388894eaa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d12578ad9bd83d27c680c8c0e6c60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf988ffda1d0b17061cb2dcbcdfb7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3acba5dbe8a9d77f0f90e06c90dfaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2521ed4fca6857c4baa82abf5d6ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6c90d06248f41b676553141382223240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529004eeac2c17ee2437f882698270d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819807ba588207eefd29c2fa4712ea45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb52240351e9c2fa1f226b7c82cae8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d188960709fb6b204e7b04f0f9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe5e660fee41e71a7d39f8ec7791d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450dcdba0279c6ff681f34fc1ce2555246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d06235745986b787f3a50dc1916031247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d62b2ec10e5147f6d58abcab0c9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7b4683b8a0a6be7687610a5de7fed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d1d4998e6eadc4a1755c526601b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a83c6bae6763d17dfd7297c1e5d8b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925324ed05cc1c98342c8f45da027123252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2edc68529af0ffaafc5a4b120d04f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb8ab287c34c032d002f66b874dc9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb7077c41628d3e8f5932d60d3696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36247c553c1b7cb177b5985c161a55fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ef891533ed8a0901f101967d3548257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f2b91ed18702e80093d9392f7ad7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2c4011ca8740fb358ce26648818f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d844627735b3756544ca3b6880f78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54271123407d48feb1b63ba0868d9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d441a6f6f97a077876951f3f5415ff2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115f1f89904363013fead4d352b3db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d13ddb0e99ceaf1fda34a9af4e70bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e17dae3859b13bba42217f6fa18c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f3a81f5bb6166f3d1b5f36a45b30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a95683e31556f3d00d93d79d797bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192058ea36bdb97e77359d22bdb6cc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3a691685f731bf084292220ccce69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518bd6ee64445a5b14c6afc3f7f9a8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5a0a3051088bab6bfe1b32d956d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8382a4101d1456b98f1fc0a31ac311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301260d1555bafc1c69fa1c61ff4aab1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302d6a7b50e4c8449aaadf99c6712b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d48246fa6deb3c3d7ace1d626a577f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecc4dfb6dceaa5c5409c234b74b2dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a21068190c3168cc34ae9d1dcdde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b0bcb9c4f5fbb6fcffd84c62464f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6262c943d5a147d11692680ce3df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac4cf604d821062e4b24b99c188838280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb0a70e2079b21ee1339fa495e6c19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14394cf278ab94c1b670a710bd8bf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06036f6d862938be838c75e351e64e08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca6ce4688e9975ca44f9388f22f6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d66070a144c3cb050e0f1488e5e31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3db945f18864ac661fa331517f46c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09433c0ce6d60dbbb8d8a0504b6222287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb220a412499e8f0b821d67321098e7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ed33274dd89643fed4d47cfb3785289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648491dfbad6bc40462c371e727e9048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae215b880e0eed88f133e509fcd3fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e186d0e0a0ce8bd058f1881e4095292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798386d6cdd59acbd441310c63d0c547293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cbee7f3450acf8b3ccc7cc2cfd8a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d3ba2ae5ac490cf1b7589f738a590295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090729a89e06a19de01adf5ffb8fb20d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541639e287e1e8003bcbf089ef0c481297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d34ba89b173534174894fe4c7f2af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e512053dec6dc5a10efd7b44edc057299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d35c50cbd2c8b615103d2b75fe8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecc67c123bea15eff7b7e2aa742916301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e17555413e6da1a1619024cf2258e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9eb761be64904575c382088f32013303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3a1eff55491d7f34ec54e70bf875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beed8007515a22c62e1f7b10716ecc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6c832d030f91a2d5bb75ae487e12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e03c0aa3f2443522d7c5b122bc190307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641b742f63547e775553c18e366a775308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374b24225d9bf62f70e23195843d79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3174bdc092ac6270cd81397713cd2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023f481cbc8bb6174e1761e2b730bd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c019b54f84d75d4e3a179959e0d7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a08f215f6c78ccacc24c25a3afe46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7f391dd79849690983734bde63616314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d5de0a28ebb60bd9a60344e1b553315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6929fc0b3edee14c3a05ebf56a49e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed643125b10f9f9f07c2fb34faa459317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1eff0acfdbdc33a9b5b87040ef2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84e4e3e002fc8907c1aaf33b154ca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc93514c1f72c4647e175104c78f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab91b388bf58e55e75bb8cbb46e8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df669815c857163011b5c45580b02a70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1baf5f6fff8a3fbee521072ea46bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c931d6656e871ea52465bc92605e775324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e673f9c9441ed44b1b815a6db32c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd9d0e2ec872e716abbcf04656b9b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7d5e2ed4f1ccd9a91f1db6e798fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fbe10e736193eb0c9b6552313e02e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b473d606cd875a5fa1325c11a7700329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363f3e04142798b555363ee11edccb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193c0b0e68c8c85764ba1cf71efcc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd812ce511be223f4f87ad7580aaf9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41830463a53121ece8366289dd92cc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22b96075106413906caf2a285cad5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368934d97543a350c79c92ef4face81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dd509cc197f772fa270fb239bf9a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7a272ce040503ebe0d4c11abf7eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2eca99e036cf6be72dec08382880b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0bb5e53941d4d260177c8d51e8df3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce55191971dd07c5a4423ad5d4241340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe0b4d0071534d15f990606b71b55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ad25056fd7ae294adcebda6c5516342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538905e4102e8d226576ad8df5809f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fc3f9f3bbb4902080bde9502da21f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6636fd35e0c8995aab9d1bddd85514e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5e906de7635efef5f6577cace04e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbdc163d60814a568195f913aea83b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c06e09eb6d144b287be6ffdd8b6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11689c1f2f30931e7f00a9d9335959d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9758c2fa33671e9785ac6634c58e1b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229413687470d89de18fb0aae16b553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a49bb07d54764dc13644fb44625cb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec34cca591ac84d35bfd32ac1853d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f413628ff6e22b4868085bafa773e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62dd683bf61c9743e095e1afca8c77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95043df2a0ab5e98f2d3ca54daaf04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844193b2913e88ad26d6e159f409a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46838c76cab18e63370ac439ab5664358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf76a34f6a2394911dc9052e72b20e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e41d28cbab4824b85f32e208d71686360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e710e43d75181439242bd8c77bfcf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13820f9e64de8b3dc95174d45f63344362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d5fc1e1f77adb7eabdf0863725b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16633d5c54bf21e85bbb0c74607db0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076de706dfc7d8d5f17fa0b25c8fab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfd0b712bedfe32ba90c7d65fc3841366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d102638d0c3eff6ea27267fa1d160c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c433e4edbc40bbd0a862d94544a5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f87957363b37b1ec596326a404884369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f23f2dd954528bbbd7c646fcbecb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ab7578ed45708b18fd900c079155371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f9ad2fe30d7bfd36744c3c53c3ac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb8f58b74685a55b3237045ed1569373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed57299a0450e37cf4079f9598c8e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c73001ffb698d3259bcaa9f7a4d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e77587c08322efeee17724654b3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4f03e75ceaacf6bfc20c66b81f99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12702bdf478d9cfb71efbc00a15f3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68be23266cd4bddd6be076e8684645f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9f9cfbe56e519d91c227874690d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f612f21078c5da548b6c6dea8366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee299a8860a02215698ae014ebaf29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bad5aad7cd228568ba8536e5cafe6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738c62529b4b4f02b1b4795cb106e50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f439c5b77b1ddd7fe486916a0b3b00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e6d47e0f19988b9c64d34a75e483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f0b572b2774ca97bc37ea85340bde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa297c4b1270f52e8d98d7edb5f52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e4a6f4d39aeb0d3eb871cd4b319ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83895505f12ffc8934ae634a631f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed7de58e56d0a993be79f640002b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32327bbfb361773ac03b131624b548a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d50974d55da444cb2f94569a10b5ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6944f9066708b0ba9168c3b786a26a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d090cddd61b3c3050e50e66ecf1dd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5abb5f34ea7b2f7a5d79243a29bc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170273643ff5b8f5467e91535ed5fec3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95b7cc9952398e16b5aaa0018ecf51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2724a1d370865f3ad81e182b8cdb5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568704a69a736086244959d8771e8aaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf8222d65b6a19660c494809c7c4cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3ed971d675d1ccbfb57c473dbf6ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25080b11ea75aa6b3961a7b56e6e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ca941428ce2e1de997a29efa096a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af54081c18935cc2fd7b62c1a04bf8d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256966c005f730028479f7b665814ef9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb664b27a1d2817c5b01674b0d914407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e017272f15f967ad4b54edf5eeed0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde89e29834ee260e4e763ac493eb01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdab4118f389b23d73055f32024310b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce97cb50d147cba23989b87ecb2b279411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b9000086ca05b741dc33b2344a7a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8546ade6681ad01423b916968f2efa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d798d51438830e842ef1fe612d9b70e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e876c78933c184b81108d09626fec5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a9748400f6d47b352dfa13c6af09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30020ddc7313a419514ad69b96707c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a8db7ee577142ccf668ee229643ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222e3253373d736ad6568bef410116a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86591c2a69368e91f71d1f9fb877cd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a7be81cb5f22e494866da7733f7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66accaeb9ddac9893d02f7aa6a0d016422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507558fd4d9d4ec6fe492e14a2348808423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac3939d9fa3461a6369ebded40a22d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3fd1b5db86009007e7c19baa0e5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5199aa632a50bb90b96ce3a12053db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ef23e4c9bbf78eecd9e697599d66a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef52d57b77317c0bfaf9a643b403c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921150e23a4fd3a10b6b26c00d19248c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc5c4cf4a4f87a2ced35e77cd4e98c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab64f0d5e6d57fec167d6f604f2c3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b538537a529c8985ca8dfbbef7ec560432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f081cf4be075b4d608619dda17b6b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc6948dd4bf48d89c565689a431ef3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbcf172c084670e4a8cdb6e4be1b1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c188616af1fe67ccfbdb34ff1b11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcbdfa0739c81787c85e8cd0ec8269437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3242c5b20b21b5e72b216cc3e229a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde91313a994065856f34d7ce77248439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289136777f51f6154c41b5cead1b01d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cac87b0ce28ecaa0804c1134f57ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed70dbc5e9d46db96d39e5ff2f878f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a40572134e507ddc84f103809d00b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321399985ddbc78d0ade318cf1ab56d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f46bf7f83985422564ee21450007b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898240832641fe6298fe0e04261e4ef3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c5c85b01f9b92f01d82b010e7a5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672c6d7f361eddb7b0aa8e057bfa28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442155946fc31c042be96869129e05449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f313a37d10d124be740b2d5f585af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f80c8a18f80974c6475154c81caac5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947a1b7a1cf50ced553116b711722f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e39441bbb51896030bfabbe2b8ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4170fc09838def0c9f83a3741113ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826893414bfc07c4f2f82bccef680bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46967597940c15c46b2bf65358d96e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f26a5541169fe496cf500e70e62c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf41ad08f60039eda6fe03c2712a1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed741c53a21f52c6fd36aafbf3c08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d9be278ef4e4ac45b233e6fb70dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28df40e24e96f2a8df626b4056e85b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a195d64005c955ed7186919f154059462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e428e756615be943162bed8e14221c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d805000c45de0f72cd7fdcdd04dda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56885cf4a2ea18b9e70756b6bdb0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5355a505d6c37c25cd1cdf06b5f71cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7079c02ae586616c7851245d48a30d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2faa4cff182db47cab5cf01f9f43b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16102cd486c7e70a3e6c77dfbd5ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09dd30371041b4eddfba9ca4c09b91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8e6f3242e52edbaa7f6e11284fa1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205527cf2cfd5aa9a822b1b486d7ed6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c41c316955dbe7d4ce8ff2bb558e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ade7212ff2e8741bba906bdaba66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980f15fba938a3e002b8ba4eb032475475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8c7f93acdb6aa5fc8a114fee95a53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107cfa1f9a12ba8d00c92fb27ef2b9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5c96ef2653040fd7f8d6a4655c428478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c323de4e16e1f044ca93f8317729cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f96186ad0065c6f5d9c35ce4278a2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cdad87fa4354eb445bc093cee1f90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1fdfe0119542147308428a91a17a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde40f022ac6e555d5922655d7984f12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565129cb26e52c9fce8f14a2a58df5e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84efdf660a264007e4f52d0d01df513485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964116e43b3c64eb2ba3a2ad95e781b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22b037a8a4c3f7f25ce0db57b6691487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e62e2f5f73252d32952db028a8276f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4799b618abdbcefe2ae4766fcf04ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f3f7a9dab8c68e7eaa6d23fe2441490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8973061ed46b5fd08c5570c4ef0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd585089ff9dfdee790b4511c56ced492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e8e5311f05199401be53eae9dfad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a44f12b0e4e8bf77cd4a747d069951494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248082e41eac977e8e2f24c6a30edb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e93debc9d8b47ecfbd990eaeea89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec40f1f0b10559d6c0be8e0dc0d0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f805b66c7f18ad01e047b2ec0108498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2562b7e8957b34b326a5e97bcf2092499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5500c384a2e81b6903c064fe5531f92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1cf2e6cb7595d0bd605f9266d0b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd27010626c957fcdafebcf6282c54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01d35cbf53e98f1462d89bb80369ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe443009e35acaaa3ceef7c17ceaea8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b116c5707b7e3efc42000314c766799505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aa9038c935a3089690295d4a1aef5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463716c539033ce5ffd5edfb40b17d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12cc381e94c423dbd1a6ef3841563e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b98158502c42c18b19a555183cf17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415124e9a565a185748179b026abf3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8afb7ceca5f372dc6dbc669ebc9039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba338f6b3d32fda0cd9bdeb7beeed42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95282823e770fdb278b5b96f769e9a99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d856006a7893e797141a14ee4e99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd23fe36427994455eb23becbe01d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d95b49e497d03248064b562a5628f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040fc4d86bbc4ea9c6f4ad942ca361517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f89f8ef9474057df4df6817228f67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b945410d748209025a1d3f85e109519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f958afe8b16d3c38bcd3aa6c0b38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4500bd0e07edfb9f98241b39c0f3a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135614267c3aa063747d5fd4cd508965522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1d7fa1ec3e5a6195d8e8eeecdcb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f477cd9999420a866527d2f5a6f5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b0cd39773e2ae89a6e634e42f78d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9c2aa30c4ce78446b26d943cd20a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f7360c8170435f09e83c6a617382527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e61a46489918cef841647421ab94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14529f3d1d54393dd68b9acfdcfbcfad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ed263bab63d02610bee4c5b2f390530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564f12510fdab847ffa8d2fd8f88209531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee98f3c1db1793a4b7d4f9cc54a88dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4da23f085b10d5e5d001e43f0a49d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42c0caae99c1a21833b493a381f6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75fdd619b4c0624ad971ceb202f5d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d97acef44e51d45bd7f59013a4867536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30a63e9852f2f77ccfd01c8ee013a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e597110cdf285ef66d4a4500cca72d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4226f0aa8bd77fbb2c37adad7559f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cceb7a48930e37678133be31ea4496540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983cc74881ae134a9bf108103a8163541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139a622fe54e923e4b498bdef0401c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb73e6b587babd44a264f9dea8a8528543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337bab8edf32e5f782199617da72652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ddeabda467629c049ae75d8ac11b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f0c21cd802a1f51f4f08fd64236f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac167293361789992bfc1f0a2071dae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d1626f7d24b63600466ed49b98269548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa55fd37b3787c9625d7f4714f59008549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a0fd68144983e163f7abc6fd8440550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0844f979e3475ec5407bac5a3abed23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca00160de67c38aef061e97b09693f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74501b0601c8adf79ed1304ad454784553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7a59698d4219d0c18aaddbcb5147554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e019f60e01aa8ecc42b1f18cd6ed3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b748cdc56dc2e02a39a613c768f0d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8eaae229ddc96a54dffacdbaff93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c7210642eb0795deb4157cb2da67f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90824a535a0ddd5e73399f3ada3dac0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b149adbf663d706ecff38e247ef44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab4aef274852a6514808de346e122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b02ac6e880e2693a8f80afa31ab2ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c74386e6ec3f16278c4fd17fef064b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322eb51ec7dea6981e94ebec8022850564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbbf1f58ee7c281fc0608a9360277f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac369700dcc97b1943af651465b31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e081a9d741ddc04393954ae9649c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1ae4dc59f8923e058bb4efb4978a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d40674abaebdfc9b41327c182944c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3af4128fe9c2f7a3ddff017af921bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016acbd34f6203c12f0d0f5d15f43b7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b313007b62f87b0bb0a5756d72d79f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad597210004ba780b111dcb8e8c54ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5dbd400c99dc6cc16b11f10047aa3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc265fd535dbc71192b79b245eb5b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f55124dc5fc61b3d269ef680322b74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec3fe56d44ff5fa37b33bcaa6aa44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede4d21429aa676103cb2e7306f2ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4201b86b1ce709875e5cb7d03e2136579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626990c41cd8ccf10ec23689176fb473580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe3d2dfe9baf1cb760c98a5612788581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd4c50eaf168013de97d05dd5f1b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7414328824a665af82c4f6e107c425583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d1e9ee0195a4d72f235852fb1679584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515c82697f1ac800e2d6247d4584d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c57b6939e61ca8a505a3476870a5a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de73ec233b5e6254646d869031b62d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e7b0434514238ec5181331fba6206588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ab18e893734ab0a5e37a2925821ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47475de19ec05d22cf10b86f3afc9751590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1719971f16bc42baf24af9f797a5b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce02a807db7f87cb84fa0d6acd11019592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabca668142876818058ea9cb0bc10c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13780a5de17c1d469e5266d32151f305594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6573bd84c670a52add8cf3135508595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604cac96f333fad72024b193921b9e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166dd15e843775c33de14ed0eb2016597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba05af7320c042bffcf22e4d46f78a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a30cf681e503507bd0d9e3d6d593b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc0980fb9b0aa6426fb84173f4475600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9529e6e587e6d47ddca8758f99e4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2bda13947d410fd4a3240b36f6bf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d6cd2b9ea91e33cf0c6c41f113cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d57280592ee82bf7a8a3ec78c781d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c354076afb71b0c781327ba5be66880605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f259815f49d5ce6e00cae363677fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae88ef79713ab1344ed731491a0c8ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedba4dfd73fb06a3852328e914a2f6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8b722c82a90ae88db17f56437e0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66e509131c40a761319a803d995724610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1412ea7df639a8367738e57bb173611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4ada97dfeef9a91e1767adf68ba20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e7b7018013ee62214984ac616dfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deded26c0ebf3bef2acbc9f2aa79bb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297ac51bb72400ad18dd25061ea858615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab46062d59a1eb16869d5f540edd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601a44b29f6062f246510627f396e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce5078a3a02fdeeb9780332a721ef8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c56863b6fa2fe1b51f00edc65c31a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18db86b477f9c4d9e881e1732ec93f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c07bbfbb1bf1af5e2b2778b9860a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537d814e8d64fa0c41aeb4ad7ca6e3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a0b4313d560c22311e958a81ad3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfffd5a88bfbb08152476eb545dc82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a13336897b98b50083f875470efc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ed7efce2461425eeec300860c158626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6176d70f61155a63e61beffe8c40e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520dd1a29b16d2ef05c2ef5caed8061628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bfe1ab9c1099f2d26dcf634ab3685629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800aa0ffaa9511602c0b801f3581f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58767f86024b85e49ec8745e5e6d47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd0f6105d1e0281699c4dacfeeeef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909620193125b1fbe6b4a653c6cf78a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c676eb664e1d73c83521ddc72a7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cccd52d3a94000cbe333a91106f16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527052f66b42551dacd58ce418cbd6a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9dbe9d777fd32801931efea833a14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a52e2972e630cba589e4d236ed14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3809edb33b915661549c5d6d751dc22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e6dcd48dfe43815f279d134707d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b15cf9af19d27e4f8f91f38cb1a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a49bac5cb910ad3062c9fdae8a321642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173da1566ef59d0e9e9bf1798dca2ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109962d070fbc3465f3501ddf13ba5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33a41e53a3fed3fdf4f490fcb9f67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec57cb8d2af9b44d340ceb162b8668f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641f7e8aca82652ee14e4913886f54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe7c3ebca2bb5e0185e1335f96fe62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a726c088eca74487709478a31b2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60eb26c83f8be3a3e5c12d4a56fcbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e86b84f9bdf0a993e0b5f7e4396d5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f45a375cf3c3807d40fae1468326e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964540dcade59a24608c70c457225957653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947de1061e8fabd40a3af6ab7cb951654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0890d7df878ebba309c4d59be0ecc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1776700fa53bfea3907ecbedb858484656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca05c4338e827de25c5dee436840b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c123f5168ccf47d41c5699f7e9ad1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f28ae6a9f2f5817403efa55322bfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fe2624d4d247207ea7b917405270660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e50abc5f4af4c803fb7322ed6090661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f9670012654b000f52f11a537c4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1c0dda2b452d8abf798665d286e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bcee4e9c30cf7521dbbd24a3e0cb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1317fa03845fda9f24f6b14c9d077f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d4a91cd180d38c6f508bd29c99972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d34da7c92b944c79247f8e92e58a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef2008c865bbf683f684e2c7b325de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f372375ff9e90e57d2d520138c5f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080021c03b71eb119eb521c72bf11b49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c1af70b8548f318c739f4259cfea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799366f06ae12eac3a7be1994504614a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05297915fddaef7faac6c0a98f304824673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f7905344871ed648afb6b54798f71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46963e33c4c7c92bc97b4f7499135baf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3164ee00a96496497529b69d9558a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53b1159ea93ce0e624a948ad283851677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d684024564cf9b07a05e19f1cd917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96bc09e1e9e8b3ccd29eca6cf9aeed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff806af54967f9eb641278c3cf7bc31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39313932f7ae41b50c0021da4049c25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d631a6fa092b78b019196e2f18c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad0bbdd79c0bc14982d48f950051bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006e72e87c61f3afb1ff62c42beb3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878b2282a58223970d772d1cfe7bbc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406a426de7171175665637865292f3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d051f2943a11272a6c56e19dac041f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871b519808674df18269892d09f581688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08142b771a52fcc147895e550ffde7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885e7e595086ed4bc7f445a346d02f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada360ffd063e1916577e1f210c2e5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0062ae1f5e7d8c3d0dc5b2afa606d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e83e52543aefda7d8ae02232d6d59f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f20762aeda0e384bd60ab40e44b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214db34d72fd107167a8b49435576cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c40cbffac9c6a6c52661003218d5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157c4f7ce3feb5e9375bdb8798c6c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e908271c1e01dee40a9417e4fbd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa3b918df73a54af6f8e9012216f13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd16c2395d3b2fd3334e8ffe876ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a45320cceb0fb04f9e47db3d60400701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc88ba102d5c1b7d8ecff8bd93fa69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d757d519a795f859bb9f6828fce7ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0633706dfc643b26d09914b72f801704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241cbb5de2f7053c9897d60f262a8a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c072d509575782d3672f3359e6f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eefc0afa31bab44e01be9c01ad072707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd04475205dca729887ee59c33c0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72bc1ded8ed0a2595be5ee6890aa8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50da15919f08356ad89735f41a45f31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf13b1397ff9f5f4bd49cc10af1fc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf91c4439079af225b01734bdb345712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a3afe2ceef6ea53592eb23baf1ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48145d4d7673ae7ea8df6e774ad8bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e00eda2d627dab7d6816e6dd0bb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c158fd88e4abce1f2bb1ef8d46b23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f02575448ade67b9169ec256730b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d9c13f079546bd48386c535d8342718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde9d14147c82c2d8c910adba611c5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e5ef52e51bd348fa28e11f8906e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610eb14a53179c5e83052ebcf488ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb9431e5725bbeb4246e6f034bc9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227da65576a55f149e8d15227739c8c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a64a9e7622d669b4e1237ed09a029724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2445e813faa965b46d67595695dc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0689e5f1ceafb2140b89f197fdd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b391a42991e27183884486e78bbdd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738e07a4d2c4c42bdabc8a24ba12f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d4a091918413d7e4ad455a9fca4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4847d69e7ce06149f419b4589ac4f00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832257914baf410fa41f82114a137b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3e4fd1e84def4c43ad66eb240b0b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c82da6a49cc7cc1ce05f74ae2515733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9be93f04efd65e6641cceade1210a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423df21eee69958b92ff513d1a1ecda6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12fb309b56a6997bb87541383b4afc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3db906ea8ebf9ec3b914c3d38a98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b139619ae73bdd27bb09865e7bb751738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51a40e1749607ed71d87a9e47b707739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64892e3b7b230313a44c902ea9b8995740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384886087a09c6c0508a6a9ad63d94b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd75d2767f55758811ac2c2b971584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177b0a5445102dc51e40d263d90c9aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99b0b3dee636841936a42d0179ce0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bcff8b32b1935738bdf1e1c60d2b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de389ebaca8fe91473c1b732d95c2e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf5454129ae844be362bf1201bc690747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f32d617f70972795ae03947e4997748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f02c1e6b176dc7b3bd15ad32b438749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583735b250c1a2d27c44801bc78f1e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569124799abcfd59e9c4fa15f6063c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61c55bd6f4e2d4c24d1b4ebea05f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db9204fa2f98831123ea8009e87bdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80450c41c477915bb60ffc735313af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68fb740e42b945577338cf1ea06a31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc283c44d82c9de4ae8897019bb562756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab5bcc453c05d042eb70660cf9012757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248223cc224927ece042d8dac88f8b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57258c6f3159653b26f361ec084e4a7c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>