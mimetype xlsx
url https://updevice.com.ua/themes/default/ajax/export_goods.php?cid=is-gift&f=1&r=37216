--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc674dfaa7b9a9660b6fdf310f7191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b39a429c5fe2861deca663918bfd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97950516adf82c95e42a6973cc07723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfaaf91167dc1c8b366f1ee79c1264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383511232340e150405734c9fba7e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95426c8d81580e51d3ac85ebfcfdbff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c298c098ab8e3feb584705c97e0297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8332b791796c2529caf10e2813c6938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecedf8d73f98ae2e2e59ce015fa3299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1bbdcc2eb1331f66cbcd7335c7ad110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c512390e2cb99f8f75643db0eeae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58debcd122b8bbddcf915719876c20612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c60a9c9b5ac4188d0845e9f1f5f62813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d090e6edb13d19df34d9c8ac0da18714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa974e49f372d09aa99a40e2a74ccba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f992632b872422a1d7beab04966016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2e58e1af24c4cafdb2b2f8e65a92817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ad9746878ad492c920c8df137c8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63105f28c1e94e200ab871dbd27c13a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696343cef4118bacc164dd49ab78610a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8872d81866e559934f07e509cf834a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e14777f042870dd0675707bd8fdeba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95c266842f6ccb7c1837d5b4fb0ce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114825564b65e81adc808eee9b21bb7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f40d2a7a63fa359e28639d6aa0388025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0d3844c47ac698d0b3b6a64af1ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9367837b64daad38fe538f11f97840227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ea08e8690f443f1e89788d12256b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6286f12d76c096e945539d912c7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4561d17c75617fc5f3a231b9c80c8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9915f9827932b111433430e747cfc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93994dd3ac0c53ae1257b046f90d7f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee64c1942d480ae191c6675f54982833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7483a690236793e93259fe5fe9063c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7a3174dcff7329a152f28e60f1d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e9973194ff6bdd44fe3baf5de3bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1a49fae94a0ff16402a967afa4d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf5a92b22a0ab75fb313471c09e1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0b4584ef6bb3429ae1f245652ace39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5bfa01ea4ad95164993b63f4a43340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a13c225410c2e8470aa253bcf28541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c0df26069028db53485454c773d3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237eba17403ab2e73a0b4e1d83cfe4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82e0ccfd592058eab88050b7f9351b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c98becb9c3c1a4a24e121d02c98045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6714495b4eb830454dcb2b70f7195f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa431764d14caee15bd17ae3fe63fee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff011f98c66141898f40f9f4be8188248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cbf5284897a608eba3eb9539ee97a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebddbc5110336dbc4ce852baf8ca5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126570f7373bbe76eae0b544b485a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93a4d02b37b1bccdc280ba345bf9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c49e784e59767c116616c4907e91e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f96067c6a26228480dc12f735b2ffb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd4e2bd56fa8d83569f4ff172c38dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4029d361e7bf5f470f32e8889d7075756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be272050f7132d21d0d07b451d07d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804cd8f258e62455354759ff0e1a8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6377ac243ab29d4edd510b989f23d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ac2ae52a9ace998fa8a7d62f5eaeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13371a29edc20ab5b64bbcb8232a09b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114cf19b0905e5446faab93371aeef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ab2708b91fd08d94848b6fb38b0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a9c3b5ad65d619826e443265aa0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c0c3ec27a79b19a53cad3689bf6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f7ba41921a75e343ca2ddcc0e637d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23dcef7bb2136d9596943bdf13c39b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59478520b803450037c526472526368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bbcf12e8270444578d4fd080edbda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf600b65f7fea62b6dab0902f60e6ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a44dc5596f2785f1300f1767d7f8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811ef0aab922a6e13396abc9e288b9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad45dd91b214ea345c580ced6ca734f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6694cbb49c63a9180ee5fe2bd75fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8fcafb4382ce0837b954422ff8cca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e9a6ea0316d532322cf137d14fe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de87cce581753dbb2c5e28675728a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d510037ec89ff26f6c3f9cfc68b2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5def8ffa37811626879da9e83eca6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c09cf76c391306a87ee03249693f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b9bd30a3e2d549bed431c34343cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650fda6005bc890aeb19341b29469182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615622a9d93fe1c9c4378ac1f6f954583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4298d5203e031e0676ce73aa46f9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c6007d5fc52cc609962653d844a3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2987a573c0b0026148b747a0183fe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b33949f21e9cd87f3a8a0c6c41d2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf79fba0cf40cbaa3aeb933db722388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17a50e118a4062bd6f2f26b4c1f13489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69cc809bd437fc9735e04bb5a7a9e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423efb5a05e66da95424c54198480cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c079a2bfd79017d2dc78330579fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147222fd196b1974c32b4718d3228993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62729ebae970c3cea46ce9c8f35808b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1714c2f44bbb450fe22c77596134f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c42d714c0b0a546833ccc8be4b80896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ec36b7e8fdc5f1923ea0f8140bbe597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f4580628a4aa4cf83ca5d0dcc43da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d006dfe451d3f9e838e4e708f9b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755865f3d2dbc44845053225a5e7bbc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233639f5b7b0cd7920a911beae1b54f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad313f991557c307fad091041b258f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5060555a14d21bbe3512c8a5004a1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ce86ab6e8762712eb8b95ef55314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4280df1eaae4a5ec9d08141941f59a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b8b4ce9379d8dc6077db5c3ae76f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56a44469837f33ab699d4f15c846d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe5c45eb49a8ef34887779584b6a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf11c39b020a72325685eeeba7ebae2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b6953f9708b8cc43d081e69f5854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228f60bc9f6bcd81806140b5fda047111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8cc31a89e68232a32fa538635182f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d76d4f874c5e979f056eacd6ddc8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283e584c08c59e954a800fa4a41b4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e748a59c5deaffa2837f6ea769e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec28cd2980f3f2c5e1bd9f6e7e63e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008f7560cf960383b206a84b08be511117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ac3e7f8a621a2cef9bc1d680313d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d068df2857f25aef3c09bf8799732119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0f97c5cbfe8bf4280bebdf1a582bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fe5a482ee7722510292f996a267b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094e9a9b041c632ea32565a5358598122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa61ca9dc25f4b1dad8a310b8bbb8ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18074740e1b300fed01bc6f495e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffb09e2345d859e1f9e2eef39c98f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33868addc7c7504a717bf559e72d616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1331bef7e056b17aece5a324344391127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ba6916e77b19f3f4009dacdb3209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed3a89a9264280ec3042b2549620f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f74c8fe8d9e4ce035c3cc03ad0487130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853f0490c0fa77bff82c552d58e4f48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22f67e42d6dea992d0efb361d3ed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd218942ab22bd850f7855f516ffe3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa22942e3d689bbf5fe5883c42cbcde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fa651469a704089e2ae305685da1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3890f319418ed5fea7f565ee255a40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42293901e0a491469389fd078e7e760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855913d273f735e1e1d08b0680088d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef08639ca8c2298ca86877380829f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdc9f0417a81df315a03f7c56f62e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33246f652cd492c2e9a0a1eae413ca2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34f0feb080b687cc7ec2e28a826a06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140256cdd8afb7c93d5bfcfce5511f94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec433421a9dbdb268072b5941c90508144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ead411bf9abd5e0e9b0ab845eb60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ee3278be026f9692dcc6450bbe439146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240552a3087b6561d9275d67eb915ea0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af58f42aed292a611c86fa5c769766148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a54bb1a5fda48ab05ea1016f02cf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d554f416ff698c1d1dcc5854e2f31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbb5e36fe244585f68e66ec922cc95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161765f52756df750aa631857dcbb3df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c00175c06d60c71c42954006028a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f3e5fc4f3c2f8755e9ab00e85234154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f55fbe44224e85d5efcca727231a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594033661c047ca7c1b1285edf49f0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f2dfb18e2794c2298cdad7bf64d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278206ba7c7fb5bf280ddc137243aa04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59cc0abee056a7bfe0ce3918a86fdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0af1a5be0bc4acb104c100f84dabb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc33462ceda3cc895433fa7a1b2686161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8660952ad0334eaefa5187ea6419d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf79d80ed8f079293f1fc97aec4729163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e44cd387fe527e67b70c62413a4d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240f27530a82fb83562496f6f4a272165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce385fbcad6c8aed46f4e7ff63a008f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b168b8f4ad1d7c7d06957e2102ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81f801c51f9d4ba7c01d436bb80f49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939628708250292f7f19faac4435c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764048a83ffe5db3cabcbba52f1c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298ee3ae4b59cebbad15370ea406171171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25fd5a2188416b2addca988eacaf5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3dd70d10c89f0e3de17ae75e3650f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dfd227fc8c1b8c32fea93328ff307174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd19f8ac91a70b7c2d0f5ebe3267d97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700952748b1db74b6cf102cfdf688e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191e5b2bd7cc7e877fad68e4daf33b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abfb0c443c5d963660ce6a0ce58b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d004de93c54d4fa458ff5654217221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0514ab1ed8993841cbfa27e19726b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e66b0623838dcd94cb66580fb2ee8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76463ab71e0557aa2482e89f02264ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1207ee71fac7b752a0182ffeba6b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9f4c5b351db3a934e4a2615431ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10805bb405f1a7d4332f85465fd45cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0c0dce899c3fea03ef9569e6efb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa861832f3489406f1c6f016ba6b331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c168f63ff763fb4ed55b94e468430188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b86be028dd157181797a8052c8c68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd42f7a40a52a535d0f44d6339239190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835de6b39098a80a5ee2de92285c92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18881dac18bbdf55455216f5f0dfd0d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f309f5a46ff97a390ca86abe377442193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749ac9e2f7d72b2fe7c635c6372da9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a206eac849afc27dd598cb64f44e15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a459dd5c1c057ac1cc26e499b6e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c789a8977c7a6fe717c23f8e2dd33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e734d6fb78b879fa61ba31700722af9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236732f7a67fca5bec3343ec79ab3af4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac4c3e307d4f305f28ea9adb15778e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498d784f0db694a0d69f989458642e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7f5a7172f746b41df1bfcbca53775202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191adb4b7a89fc313569fcc94baee6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af746fb76ef5a3b325e84e3fc53865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6bb3fa3351511b0580ff55415eb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0041b1e0c6a2c5d84021318e2948fe7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440362b3f779caa65fa917fc841d5fbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1a08d72d0813963f96bf7e0d125f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26dd4b946ef4e6e9f73fe3dfef6684209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247de5bb07d0c0594996b58fa9a4700210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a394ca6051bffd0cdf451cdd88cdd30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf01024ef378eb64cdc514fc356ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e2dfa599cad4c58f352bce1a0e2d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a27b3f8fe12bdda6e01abccaf5ea1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097556f2ceb77e5557dccc7df28466c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124e9f46a0764910c00e1dc7d9c64f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8277fabf12dc0abec283afd1a415a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673ff36623993e41fbf85c5650d959b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8636f669abdd1e4d6388f80b34af3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd6f5d897fc725f5352070e5b11f01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1977ae6989fdd374a18faa2b011e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ae5a1616666ebbd8c1cb9300cc25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082458a3af3b3f1467d9bed5fc6ce5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ebfca54f6ee4e784fb9613e1dfcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a1d6eaba91ac3481ab55f619651ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d4e93f6a5c399da650402e819490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174231cb98d17ae1933472c698bdcc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e670c2e0256cae3114c2e8ed3970228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cc3aa1d4a9372f3cb0c0122301012229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f4923d6c5a6214a3301d3b4517bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845265b4686b82eb6f4b479ca95449b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a15f80948581948242a21dbe13b28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b5a8cd5818fe33d7a81a3ae4f829233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0a7f4434ac8d302ec869b7f81826d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0d6c5862b2db4c01fa5f95e3ce88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8c149ba0f3694b04c49409b59bfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb73eb43919c85a3857e1ab6193c771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0c8690a2766b9778b98dbb1aab21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba49ca15a88a61dc7556fe36bca341b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1823827c36bd4a549b5d4e3244212a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7fe4793ada0f1bd22fc2cf9ef49d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab75d89b6c377d414bce620eb60233242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28741f47d1d38dcca3b8522298fdf4fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736d495b333ac4059abf6ea878e2115244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5c3d0c4e45d1e846c586017fee96b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b54f0a10c671ad492d1d67a49e6ce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107704cf196fed70d3ede3f5d24328247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446762ec5facfb213cd7e847d7ad7f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d4f96d6420db98521d1f220d512b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef8cc166e0468771f696b4f5297f1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654b6f2540b61a85ce838146f2f3b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a31321cb679fb668f67e869691d77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300957727f6f598b7e1b0d6cc66e4d4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184a2967c6bc55fd4dcf4aaf7a39276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f646ebf18ebd6f7f28355b8111ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322457b9a5c08900c66dfce9052b0f64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc73b86ab6aa017694306e179a6b56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500ebd4ddedfe3e3b966abd81662483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633188a2b7502832c3975047631a67d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f573634266ffae7d8bdcff610f39f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b5df23c7b9e7badc6afb2a49540b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f977efe76fdd7f100815c702382a27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7a586dbe1bd7a84629fda2f03a506263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734971c9655175da690e40b9707a4399264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f98573dacaf7cbcd127e2d626ad82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07064db09312ab9695815cfb89080d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ec77501a23927bf43d4e12be3ebe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14210de31fdfaa39156642091b1e8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bacbc60851eefa4700969bb1d554b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9b2651dc88a442c9c8604f9f5abf1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b39732742d732c2d130f300473abf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68168b9fbbaa64086444622418ec39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37938bce311b4efa1cd0431dc5c0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda94af925a375185b994f30e262d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1f0407083ae0cce5bb3193479b4b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a9d85b9b0b56efb86bddd1c4470ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8424ad96f00e73bf6b093534af04cc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbe035597d6428be9ce1955a9ac55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347c387de6adb9f85c81f8a8e9dfbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f409012752e7249c46f9f7a247f26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812721f37af7a22c0ba4ffabc940487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a8ec4e18e05ac80ee7d856a6efc37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3668982cba0a5ae29ff772d01e43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5693bb61e4b5758224b1afceff655284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721d4989435daf23a0637098b4a9fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138b89f02d492e4de3ac47dbde853da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d5c16aee843cc4e07f2d8e4b96b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1617ff488fa6461e7e4324b8b7774288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da061072b14862ca4c7861438b19f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9bb5e9e90b0b2b4b1b3ed307d24f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1801b1794c790a35302a49b67de4dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c132529dc8830951fe12503bada98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78959651c00769e9a5be03304312a141293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158664529000a5b26b29b63b263bbff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c13e335ef52bc5d1d84cda82c15845295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070339c7fdb5f3a24495f0c346cd9b90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3c4c36f7af0977fd5b835cb3449f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344584945989900bec02989aa79910298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423b374ece08781e1bf813200b8bf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ab72dfa490bee486fde966ca654c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9131cd5484183a888d4b754d0417e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e222cea090fce3a616c5a045d781d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cecc511e1dd6ad670a5dc4c25ab39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf41c11673b000678c6d7eae927017304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8881ef46b1ae439b677337b43d52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e315b8eaecaadd539bf13f0c3a408306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc0309995095e5e219cea624608751307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66b72fd668b866bcf13b3a990593a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf738b6d09183325ee72f8dbba0b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc8912f27315fb27f00212bdf130b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377fa5cc8a369cbd2f4dfb844793a6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11c6a989fb91b26e5ac08e2524b7de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba3808395783052cf675c40f4d8ae9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b484eee582ea4f1175ad0a7ad8918314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b6c68cb11c2687ebaf35f01a1395315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04697b065d3c1a9e9c29f3311b6aa45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab55d71c5e055993ef110b47278a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b729cc18b329e35974206dfcd8f7bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1d25230e43a6265fbf78f8529d3c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafb2bd0238dda0f74b4dbda1fe9009320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e70c414ccf309d486af19a1d110c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40d49e18cb40ad9d24e58c84f8a625322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70b74b81195a55b7df0630d338a581323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fc12a348daeffed13cd5f9e857e6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4bf52cafcbd9c988289f0a4366a8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e080bf33acd0b994b347dc11dcfc649326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9acc12ec494be03b6b31ff12237b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e75d9e4de8a3c31a9c7a33e8b321328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a879e285e455253a075a39b6142e56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d8a72696c36adeb17caa55ff1d876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689dc192ffef84771c95d0cd886958d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e469ed4fec8aaab00c738a2a3366332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892206a9e76ff2ad9803e1c8e3e247333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bc7005befacee9d7393379f1bf471334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592989c2f88e1080410f555daf0a1ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db93b90ef88cd679cd8f9bf1132e4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a33d9abbfec309d8d40845e7e742337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de08d4f5d2682671213badb89f7e77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc50f380a0dee2940ce09909044538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68cf7dc25c4cc4ab29bf5f49170c9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713c63ac80b5c777f3e5ac26feaa2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf52789ede54c76c89e93b509a4d554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb8461856efdd3d5edd013ade9a77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cc08b004e5253627db7d91f92f407344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014403bb2e22118b3bacfd3b78440f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330cfd7b278991430ac30670d5f8687346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a3841c1ba0c7e1bd5778b8b40412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983c98ff974c241d827336d8cbc35be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779526e14ebe2c548c099e28ec212e88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2b644957a9ff3fc327625b05b088350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf01d584ed231c4841f9cd978d4f3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5001166bfaccd3f316bf9bb371978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4daf77e758e38adb308767405f33a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576393ba854c034eea62e7a746d9ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94377bf55e8f919151659f18cb802355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56251caca3b1dff45aa487e94ce7886e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844855e49e330e462bbe1d7213bee59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b995a29840e367ae18bf5bb4326a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb49b243cb87f20ad8105e6a495e0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b2954218489deb6cd37b44bd0ca3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1490962b4f2de493868330bfe1ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756e350403d59707f7ee600aae373f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3edfe15572fa4e743db7f64a0bf85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a1272e4df3630aae5aad33e1c40d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab23dcfe35c075c6fb1a25e5d911d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee317e6023cc89a6cb74b46cb49839b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef152d51d4b7b209b69ed19922446ac0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b33ffab3216f4753b6d0860109b46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb897616c54a7057c2926cd13f6e1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7d78d329c1fa6e07ca5a8b1bb29f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dada0f352ea39f6d9c0adbf7b7a44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9548869a9320ff8f06630f5e1990eb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c366f71c635b0eddbf6f880a16c1b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d33565bd3b914ec82ecec384c215b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36feba4eed020b80ab36fdc7750b869375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0665c8b40a3647942cc0d26725fc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9eec70a8eb9d87f4523fece61fd42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a7fe7a263697cad1d76fc8b03a0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af10cdb4a8fff2afe6dd27fe8ac22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4733c65ae1524df768e5598fcda9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ce67974b553af831a02e937746523381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102ae60e82014d52abdcee837383fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114638f4a3109881d2b4385e7760567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6528c733c3ef3faf0373ec1a53ed2c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe47bf8960321e2d62a3eb9d2d6aafb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e5ddd214b967bcc01ccd9fb7eef0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d252c0bd1b64a13a0e618df902695b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a1f968fdb2e43560ce41f3317e15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c02927f38801e3c6fd306fadd8cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab26e1cd2e4ace13cd79dc6eb22a2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cda08408beaa74445ce68a90187c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7783d0971b0bc201b2e2bc652331c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884468379946aa29c7568da99666a2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34602f778bc344d4916a9055896ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727518f9a1fc368482d99a8aea26b772395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb026952b649a91ccc9dbfffe1992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f5051ab738ddd9049370c0b2e10d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810460916f4e6d151f0bfe7bffae0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266f858a531f65d2975268a937ccd57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91495fe693b9252d38e9d8c92f3a5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0f7e521eaff9f92bae9b4acc31bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d919b51f1db776dd45a424ce76b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99867486626cf56e30255b1f38925de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e9a07c2a9aea8837287cdd621b3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda665bd436df7c030e7daddb4ca6347405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524de981942fc111ec0eac3bc30d885406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac43aeab3580b2ed94ae4510be5b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a9d54c907814dfb0c2995e7119c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98402ed2277a78599fbd6d7aedbb87d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5968770859d6ff4aecffd1ffbe14e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30807072c0e6ddd6e20e831990c6a41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a3aabd6d3f893cf4e8ede05cb4c5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b11de1226e983f710ce9b8e639f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ecbdff07ac07a28457de780b68ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e66fe1d851b4b83ab70ea9458bfb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186089d2237c7afb2ea2b9949c09f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66eb87cb81d0019ce72c5899ed90c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ea6ae1ff6a0fadf7a522168d8295a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f644e272352b367743de84e178f760419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1faa465fe34e6b182b1e2aaf4c9177420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843eff3e752577ef0d3eb2097badac0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c683f6fc047045b40cbf949b944dd59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bd3ab926bfa7f007bdc1c5fd44ad3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7a3f483a14b324cf81c4f2e503b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d4a2786c7189a10b850161a949bd4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245094f45044e8dde2a009c15e916c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b15f1a27718e76bc2c79a24115ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd61508eb532dd77027c9113abb46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7383eaea058e14da1e762930a97e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653759e17e3af93b762b92c6c7154bdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c42c6fb80a711d1e101889c375f23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61666e2ce2d4b70b15acfe0aa47016e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c4aaa06c97fc382b76928602a1109433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95748d24908cebef065eaa814ec4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc6e0936f0496eac53483862d6043435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33297a80b878ab9e43bc50441f3b221436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaa0583bd4488997cef48a26c08bbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0736993435ff72707a98ff7f39abf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396134061442ecb8557922d6d065a00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eea35ad66d53a9a776d1d93ce904e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef003e3728abf3b90d0212482001474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b2f90630d61e7d65bfcdaf5c927d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126541d7501967c52784da932e690ae1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9c3ae4007cf35096a94556baa4e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ac0f397e942fc22073be96b1d194a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707cb98063a1f77f89677f84ed353e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2c02db7dc34530dca9074a9fb8444447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18a8bde8f5b43bc2e96df81782b0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379dc1923efee0676cced4fd84b3d9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c7a4a4e54388d680c63f4039a1a9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7915d7ea78a4c4ca112676fbacd2542451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb676df59a5d93cb617d0f0d930b233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b928de39d43a52a9faeb98574e4f67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f4ca7c8812e449d059daf75044374454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3910cb03612f73abff473351f8ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967335407ff129f1085b28b47c6c0aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd84ec291a64e698e2579bf958a3f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042812f53b854b41f44554e1398b1f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104148fa703bd3462fb1f9b948a356bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58df5511ffabdbf64625b9faaed035460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53285bad83d63ed0ca0b88654627f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28df567c7bd469dac6aaa9e6ae404462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884557db199ba8c92d018517c6a30a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc13e2990571357056864a5c66ee2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3b682d97f30f60564563d569b814f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b17e5ec3c0435f35d64ecf5fafb50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54ca4d1710e380f135e468fc1f6141467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60fc4b0c1c34b436572ae0c1150088468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f1c7f5479eaa0ab4932e37bf2258b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4aa15ac7b5100f52e0c9aab4992e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c221fb73bed058775ed6319712b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe5e5bbc478623d65e3d8f18a3e9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b66078dfee8f75cd3d1152e7d3434d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8e53be2c54751efe59fb18675bf6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddbcf5bd9f8bdb4f297f4c195aeaab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9051e6aad10c261b868642a621feb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf06aa195b4d766d59fd9dffd5215c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806d8886f7864a19b81a663278b48f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec800c08a9dad29fee545a01d318cf08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335432c1272c5138390d5cbe994294bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8585a060e2346167a8f389d54b7c5f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb14458dbc2d1aca9d12b76d2d60bdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0168496bd1b780d2344e40d6a5f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9a98faa07c8dcbf499641db08997484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a748a96e688c462f39b8b038e32742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd408c188ca9c317722766277695c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9a2c26bc9ecb59d9217aa30e0389487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd058f3ad8c4a2551e75810e14bc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f42d9b90691aabd45e0110eba614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce20068817860edec36a407ecf8d16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6dbebeea1709ce3b29f520b5191f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf675720bbcb3bb2d0c4933cb00755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a3796ee7faf8eadbc8e610ac7dbb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73f97f2b3e987c4abe9095e449f87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae732e01dd312f9981aa8897de13d47c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f4f4f8f7e432fc54d03f7b30ea2b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2e603ea6c176dffa2747ff2074bc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db341a8e7969644e2c2b4006b9a6f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093762e93a628ed11ef085b5f5e743c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e5553dc64d2488758bee22be357e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709505f8dcffb828687fdb96177cd90d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf3b8f7f5dccba58ab6e53f621508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6d94f80a627e8d91bb167f75c2c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906b5bf284b92207b239adb083a82ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145863714093ea7a9ed00e1629d02d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2acd746106dce43857b88b30a534506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce4a8e04324f90a534384881df9aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a9ac9edc32b130c2bdf1085ad2e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6ed3291d538a3e4f5f0b260c5e84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dcab194f57bc140cf84c74f2b560e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c3b0e0f4faf2cd9cc553fa4fb2155511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3498595a32cef4db989d6b1e57abfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a4100df687d635e75d0f3a64fd16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484efa7d11995f5134c7a6530dd2d800514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8c1abcbaeb25cac73ad995452ffe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d414736c76c33a85b374aae98581516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385162b43b190ae55cefed8eda5cfb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d99e8c4cb4c4d0d42a4a81b632e8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fcbf72110782add0e4b9dc8000a32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5de37be03cbafb720e2a2397137c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6c3e094033d7fb2f5233e01b14183521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b59bc10db5faeaf58b87b1b13f15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4dfb4512dd002166738a0367dd555523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd59a7f506421873bf9ef97c367587d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a71acaa972b068403471e3eed93440525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995a79fcd5fe8e9d7996d00c712b04a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ba3973bf8ca0a1080dd9096a12d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801b5d1cb6c668a7f512408aa086829528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576fc25380a50412c04a0f004792de1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fefaefd9caa8d162094f5ddcda40c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73622b8a3466ed3cc0f309c11f189e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12803a5a14a08538c55b4e909df222532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738e11a87d8a4bbec0597b6daaf4cf0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500a211a1d438714365b5916ee67fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dc77ee342ceea159c28f16716cc69535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96dfb120fa64c0b27c31981db5e92b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80d11a6481cf9ee82f3bb74c40ad8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0a57ed2659ad6c2831eb7e70f1315538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209fc87694a44412c14debd4d5ab4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ffdcd79a0d43e121c068f697a4ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3880fe2fce27c17131bcba6894dbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881254eb244695431fda5e0043a25d53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353e6ec46a55090418bbed0a7b50d9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008803d053c87a354a24e3eaffbf3460544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949e156bf21cae647d3dda9065477c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881faf8abacfe582f3c6e303d4f5eaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957d45f468d8b05a3998186d8a93727547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f9b617c576282dca78301a9131ad4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ba2b2081db8fc432f29ad9c80f82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e73620695bf45d4132fa822cce1d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c054fb557cb756de639f6056facceb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d93021b0b17746ef241806b9aec9e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5db675e9b22c575d106a8534cb159553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a3c8fd45f7ddb7e2344ffbf83694554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f934f9e4b6a182db35445cf9bbabfc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134e057f0b7e6b368c7b1c545f0c17e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39477d5b9b8f38738d7cf913a29a4cef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4ca34e01a4e14cd6ae57639bf16b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e0f6545fbe1d44df15fe0c61aeeec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa04a8a0f0d9f94a98b62c12e8fe017560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6579f7af4175a26f580c5716a8d13c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f862b95cdd018c58418903558626a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659b49dbc3b384abaab95db7e0d6ae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e7b1ed8e3e07bc2f18d1f86439b01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30824d2e834c48e773a3e092d728345565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7da8d133f595b3f1fa11255d8400566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427beb89312446cd49785ff02491ff1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb363726fc41dcda618928fb2f201b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53192488298676e0f2a362d003fe337c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d281542d4de320a8cea6f38a10b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e4297776fb83547773a2161ebca3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c57df79f8bb2444fc8f60d0bd8f8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce493bb021bae4baaf6980623d394c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdb627915004050fb55e823c74f69d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b98b7f241fe1da7215470c4d8b56c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b74752147d749753d27768e52dd08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9585e9ee43d3b148c05ca520550310577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6df3b1342ac5a4c3d095bde12bfa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ae73ec409243968d98c7abb2932fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4edfaa2b4522ae624b70b6ae0034c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a9f32f0fa70755baa37b3a8c33bdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f663c8aa0b7ba08b68d3acada2389ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ecb6943ff7b016dab047b613dc0e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eae002a532f61015b682dab75a8d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f200e7cbcb11b1b615c7a08765de0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bda4a8b14d376c2f6d35f7ab9ab16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e096dddff3b0baa3cd77562cdd03e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935ca7c539628a11f455fff8c7a4c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ac30df679af63b7bce5df2e6f36a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d22918c9fac1d3829c9d578313181590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bdc1b9bd1f3e1444d2bace7be284f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105af75a4af09c46c7f2992f6ccc527592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca1806a7e1c2406180691d0dd4054593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb17ab28cecdb46b18f8f9dc14d4ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500173272b74c93dd93e028dc4f763e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55f86882850ecc89d3280db9d07409596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64e68ef6f4492e9cb9febcebccfc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d733518c9f60bfff7047cc9a7270598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55bcb6499830a9d6015734a61246f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a30258e43266226682d9a162cc33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7718cf3d6e4c1116c1a6c0e0caaa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9d355e631f7411932ac338fcd1195602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af59a156b6d122ee6729e04a060bf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5732e716aa6f7ab90a2e2176ac14a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af959e457959d6a720b27921b39dc695605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ae7eea9288d0d19ccaaa5bffb344606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92bd85f33371dfba1ce40b8dafdd82607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2da6258950c0eecbbbe9ab817993cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a818bf766309b04a3a32e7ace2eb979609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed0be1db0170522e58e213af769ede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb11fbdca0b6bfaf8e9123442ff843a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623609017c528c1d3c5a654c2368d0d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae56304407fa73afc2c7c5cf1d0ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c27d726cb684636c606e20b0d900de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bd9fdb8d6e989c07a22baa75cfd2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b3e3db5937085f52ad9a8c7359e0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5413e311e63a20c4a37bfd91040761617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709a19640d29641bed2d094892c5ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3caf1732631d837e8d48428c4c2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8d13c2af9fae94aa204849d666ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f86ed3994b0e5d1ddc396a3924e96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc482247298b83d3cff327653269b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61562d32d5dc57b099e729372a2cef7b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642542b747b0d6186e17624926c5ca8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fad7fbe33dca844c85b31b75da5ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f1a461345eadfd31cc5e5e65f811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a579c7642c85ae32fdb6079b1ff8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0c16370020a934a09ced73e71819d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba82ee040ac9698da16d467cd8569ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4126665c4744e0012995d7ab4eb0d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91bc01b42f2e3a25699ed4f4e6295f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd620c42bc92710cd7838cc9056ffa0a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa1ba69468ee1f328ef79eb4f27d4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36a4932f92883097e2987d04e8671e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f747868f574843c749c127f56b852635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87afe88b52bb362e4e39367d14e6552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06985053e70bce3d102708bf84f1d716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224aafabe7bd9c24adcbc9dbf52d2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00221f123e6a09a0487dad5628a2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a294771b5961ed3aff807845b529640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839197bdc13c28b8362670b5affec50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd205c4f873ee98bd1bb578a10004b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc602f87579380e341363f39bfd391c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167632e16643b0613e498961c93bd90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bbc892c8dfe8aa39b507a88f27dcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b66a9427db2aa015f757c1124eb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afa630462d7b93ca6230be9a660cc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7624b3c4ab41da693f717f078fdd4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2260c007a39fdf338d70eaa54e245649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706b88d8b161d60e380b3f80a081ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e831a769051c46b401b5e0978b520f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35282608f1ff2327d15452f760c7d7dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c5efbc6643e4b406458c5cb1df754653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f396e91ef2159943154a4cd8213bc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623582494ec29eebb9d80d1eab682723655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f469647559804c897a79210efa7c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec0c54a3aff938a0e0f5cff07735b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69663a2d3f8b8a355c3b5214e62ecdcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c127462e2ba342b6b658e5d8eadf75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4a5743ea3518404df05918e17beb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471ce5c0e985068392ab4986e82d99a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77159c5ea1b5c5a3f673883e827da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d2cad647e1efa3cbff5bd242edcc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb31ed499a2cf726c417d09aad44cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3335cceb5875f73004f20f70c357c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dbb4538ad13fa89f125d542fdef3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c143cee0d4c576f1d85aef87098cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a630f9fb20e5cc19f5652572c39656668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e4b557f891cf0cfb36097c8a6938d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c68b358a88d1290b960e46214d885670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68178b47bb2dcd522694c91b6a4f8e7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6cee929d3bb8d9c893544ac52b52f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782cb236de775d602fef8827e0bd483673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be316e96eb27dfc0671ae4731f08a97f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d1e1e91ada58d9dc98a79764a5306675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5039031f42e0d2ddbd24e1bff24db3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622335095edc1f31eace8dcf052ed6f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c82d5ed7fe999a720c38ad01be691678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5cbf1dac3d8f64642ba3621a1a46e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275489e7cdb2d92ae88efb24fa4b365d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eed99fb6a0f5a95273734781a609a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b555e7749992df2fefab2fecb901682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50865dfdb50f800b96da80209e3ceb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6810963170000442be4dfb30f9ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552ca86a80dfeed45be35e4b49c359685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d040b95228d3fc19ae6ffd44ee85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185ed84b2ffc9a630123ee7571702f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ba21a87d7cc95a50cc89e086738c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d70af4fb68345ffda5be927a15a640689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638fc58a840320484830b1620001ebe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4823f1f9083427dc811d6e6d20360d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28a441d05eebc805f373c025c9b5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911980ede95fd10b5931ca195af6bb75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a241fbfbceaeaa9a593095ee8adede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5163cfb73e96d9db31f6eeb2063ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9468efbd113fd3ef7053e3479f5f9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c73e3c36a646ebdb7fadc638286ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25fc13d1a75313d6cd7160f6324427698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1ce9155b17aabe606bae8d2f81e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f283952f137364a0ef774bd384f36e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5da1459ea3cc9d06308a38c388d94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4125e2ede2f07200f35cabb8f9f08702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea22658cadbd99f9b6c1f3b01c3c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d2c7f4625be27d67322c9640fe79c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2708ad931708d1e75da2cae3ad030705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fa0267aaa94527d5f969203ea319d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127f90f1d2801388fd66630e4f00d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682cd8fb6feef59c1a874388a30149708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f256c70992fd1414b077b0e5c9ddea6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d155eae2bb6b480f4b856606d565710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93b0357481ac53ed2b893cf11c41be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ee12b4a3044b3ae7a185be62cbc36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c45caae895c05393158c94de0d1d88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e1bc2d28791ab4cf9c67e9fdaade714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e66b2e286c9f1fca7389a40bb650a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45ddefc5cf5417d2161ef20447849716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba27901ba43cce1a6f3241eb182892717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f6f5be2ff785de8f44c07187e985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824379a0999f10daa6f0e6780072a358719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f6baaa29b9eff807ac26fabf8eee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f53c3679d7a121c677ac6db793431f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd62ce885f8ae387e7e7492f37dd6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a13e19f8789d7dd0a4cfdb8d52a01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7b5459bbbb2ee11cd1094244a0e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c8059ab53c3ec9d1a7eb86fe4689725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8954bb4daa125a9733c4b11d329343726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f451913b45529b10ad91d2fd319cecd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b5071fe32964f30f9fed89b77f6df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de79683c5fa277c237279c562c31c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e428646a95a80be98a83aef51ef4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5496de64533ccd170be69e10b479c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a75e5c52342a11df62d3e9921b239732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe549b86e45f155679fecdd5145a42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107244b541663d6bc4d4d54835b5ec6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcf895922de267a9f80a052155e514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4642f8a110d2efcf2082bc87e29d884736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4aea675fe02b700b315dfd3c8fda737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27cfee39ae711afdac772f57cf2a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dd3f4d114bf4472aed23a37945e82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313c2b26056d4a38d5baca6e99884e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8318bea9e0f76239fd7d6edc48c081a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb18b2df620de75315973f93d7ca697742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41fbea0df764b4b1679a0b323c166743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e475bd7e3ddca056681132b11602b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a4bd3e590962f8df23247d1c40220745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b89fba2c43b585eb658e0af0b19373746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a628101b3f46cd985dd5a569d2843f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f752bd80d0fcb37e70aa1ebb335cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acbd2be4da4d77e6e690a46122990c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383f1ad01a24428ec633b5f093e044750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8213420e003a906384ba5ba6b74f3ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a06c2ed5b48bf4a8028e3d075f15da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ed6e7c89496fef0c8a7b57c64745753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0a07dee7fa0a89c6ac2cf584a3548754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843990722629f06064c5784a2c10475755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d640c7aca48bf5a5feb59586f78e4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ee89eefa1e066d4a2d0bc7c21b3f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78770031642bc3d6cf3c55a52ce27e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2b83be7297029f9b65fb1a4c7b4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4274a68b901cead63d5ec7b08195901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6373fd8a33dff0c7b14867b482556f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a38ede4597b9d4cd2f36ee6d0ff6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab95b9953f0ceb8e39f1843cde5caa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eea69dd903ec47d9b7d4553ec1bf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89ae03b94ff5fcbf0bb474770d76c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ba669766db87f65f693f497ba37567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2038936e72122443d98a5b1499839d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121868b84e67ea6fb34717d98b4eab49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662ffe45a872d1bccb8847c56444e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de58ef7bd1b84d75bbb8cf6abdc12911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8e2d777d720a5e125327d4c83ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2f618f143770b9ea24f5e838490113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8fc478f7444d36cf3d7803982c7b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f02c9eebab845d9486b203bf2c5ce715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ed7f976434616430e355842ba3e4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f9bf0354677edd2e73530bbdf590617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cc896b50439d6cb531f1bc0dd12ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c585c1f9affeb2a3f4eeab4707b5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c73c6d8f2aeda1180cfe3e0b131320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b460ba48bbb217df518309bea02e6a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d36ca6b5b977350b24a2eb3c991b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67ea05b07dbb6d6eec4e1bf35a62e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c512bef580c2a7e1c6f0f4ebfafb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa22385de160373cac121c56a6a5a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac662c688f2e8a63d6cf28e6b576f7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b390cdfe93ef1340ea1ebb742e4feb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16712b687f6ec18ed29a97986a495e0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43448efa7837f7ff52705ab9a48e660329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c4aae70dfadd63baa6221dd20fa8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e32e5ff798daeedb6990217463df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22644f55a215849f615383279af6fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d2c78a7c1eb68be6491fdd276e1a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad069e8144f4f1b387800499801a864434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9de2fabf7b9211b3bd59d8a1c077e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e6b5282ff2f16aa2c016e325bfce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139611142360072dcbb930537ffc55eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a8d13f4deec6731ad716ea1577e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c5aa9563f208dab753875f352bcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a60067592777c4cc123d51c71280340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacfd2e4593657fb7deae73b18e66d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed586288342e5f87632c939aeb1db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13592f795e77985c9bdc1b301f91c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94621cf9be416b7696eb7d5a5e2253b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10f39f6c8c030163268cf642b23e9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed065c5b8292af945d4b2a87d30c0a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c78a065df76c97cc0b867b6967818f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c2febf4d71da48f98bb8cb47f909848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e75d1b94a8b1a113a65ad90b6fc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b3f636ac0b1b2d18495b6ead69e3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d83b0aebe0c885ba5a764e1c54f86251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9dfd5d4f7c76a80ebf0dca1cc87e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4442fa8ded2e296759d2f1553d8bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf267bb6d6d0dd40ec029e9b7abd50f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45aa578a9417753421e5e2766065db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b722f5f6a8390d36f26146863357a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973a71731a82f4a6a04b82618e777ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610118716bdc27c7f0ad31c0612a9eb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9392c6a10db5f077f55d27b4c219b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b74cda86862c648acbb3cedbb71360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af0462d0c5a62ee80ec60e1ad2c94c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998b7e739031feea64f11dbdd89ca0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198c231ea56bd7838e8bf0aa838656863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315258401254f328f53210271cbe1a9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7920acd575201f69a83627eae37c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b2361b27a0a66c945b3c6aa15792366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952cebf85345ab205cd0f300f98e5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2015fbe024affd78d87fb6a62ce97b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ae2b2951e8406622984bd8d0e023469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102de18332a6a0072bd2268012be9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438180ca153ab65da33aa23883582d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166dc7eb132aced6f10d4fbf541e4b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d9c827bb0d631ebb115bb2731525b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec535095bcc5698f265eef4322664874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb49f4403769e8dd0d5eb81b58b72075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856db8219637bee0b32358740d2389b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3375cf5b3e15df30aeede339a626e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c57bb6f595a7201b9aa2849254b31f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1add81e6b27c8eb3f7c39bcaae1a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051d30a6148a2a98be76497cf43799980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3f24abd7ea68f8c486655e896f1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1710d18c3f3faf1d02c48e12e71907d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb3096c1945270abd5cf8d5738ab8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656046a56f8a68a4b3184e3d56ddb9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38391133e6c93cc61021f6a0f3990f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe49e12f7054e92aa5067bbd80b26586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd24b0f67367540d24dd7e8cdfc4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7238a1b32698dc0745cf8d946ca1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5f6074276a3efd5f11d513c7a68c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b408452a0be9cdd0477654938349b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c35a274a9fb93b37136e58f3cf7e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ce96083677a62863e00e382cc76192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a68cf70112214f9473350d15ba32d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc36d91e60a9d544da99dd02ca7eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f6426752baa24490d5e7c74d78ada95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755358bd163574d5145b0c3d5081c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8936e980367613185e8a30f95894397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b5ebdb3d3e74c1e841b79653f4b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170ab65ff801fa8bdf2f953cc4c2c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b7d7e5295cbccbe4eecac6fc975b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5655bcfa28831c3667d438b87afa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7fa4f5232c31224d23c28a6376fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db166e0ad9746e3609194bb24dbc29e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05006bd00a49d23df87058f76c4f2eaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ec449546d1d7d3dd5a0443580b4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839808c8b403b1117ed7b9cc11fe0403106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc9c1f434708286070b17c2adec9d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dda3969f93d9b643bff18ddb2d16a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2769431306a24ea8abec45cacda6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588086ef26b1528ff3d44662a7b2ae4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58077cf127941ace0f8432d169f9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2753277a2e33c65498c71723eb1911112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0edf5dd460f1446f5a7058daf5e53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e09b4edfc589ed1954ea5783ec378114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31217cf7c8bd2dcf350d5c1cfc1d4f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f5cdbf4ab4680c56c973616065d39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d85ba700cf536730dabb4f462745c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c0d84262c7f82ba1c51594b6a6a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ecb62f68bf848e769e1bbb73225f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28117d0e56cbde268f03855a7d7e91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a5d3cf155ac56cb42bda1cb9ae597121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efb453fc05309869c805578eba90ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f31dece740b2c903aa539b72ab03fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882db9a17957b9c4b58be218ba0be7a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c039e1e253385a0008ba33a6805b2d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbef8823114682e4dd74e90285fc25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4435277afb2f187adb3e8dfc80eb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a35bf6adaa2a4bff7842ed0af6cc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767842f9223f4ea1485df3a1850e2f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5bc2a3bf63aa32e781b7a20e30561130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a1f42f26d4786ae561820f1cee00e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f79636097824f6c15b4429d180ab0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7957b62a5602d70ac4c98c905556f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2579c9fd49f14f7cb62faaaf24938f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cae09d10e07af55b3d167f9c1a858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba172b14616b7f31cdbf88923b4be2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d38caef393c37256c486c4551698137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac7db87a0db304a9d609f9f0df5d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30330f94217ab65209c90c61572d1edc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59f8375e5c79d949eee9406c7c07a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1863ff594c762f94f4ea9b9c3b375e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe6f2ccd6c67b591b6ae77ab54e3c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d51e7a1eb449e5e940d68d9563ab0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e7453150517f12ae5e5302c44e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b79705e426d79b062cd686c64a90b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59a6997501048ec9e123fa5991237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3f825c3f2f4e9ddb20a0060187f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc61709218ebbb60c3b59c30081816e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275204f79dbf9ffb49b4e1cc0378f718149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd7ea25c6d3965d6258159855cd12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e77b2b28f50251f5345bcd0b709b7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8995bfb158e22085c2d116942fd87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6c270f9d362a5d076dfcbb3b54779153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c7b139a376f23aeb6bfbd751fd13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40cbba47e1201c76f8878a0f178fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed94086881580a91496de3a2905a0b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67a837fd7bdfc39954fbb9e0fb194157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06f20a231de7a7b78e8709dc304be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbfacf056e13753cdb7f510bdb2057159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b41d291419cc592558c71d36b4eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc910f0bb3566b418f17ae075bb99301161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068158988ddcab36e21e843926377e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb0d79dc0da514615dd9f4d8b1271163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c614c721441d3370176e0bd7ba39f7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6722c4ddfc9fba4da69e123a7808b42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fad8ded34b0fc293f19d75a59fcb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee21fa17f2ed98388c51f4431b1fb1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720ad2e7ba5329bf8fe2af9c3ec99d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7987c39d65fef9e43f5e90b1b9d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63514af26eb24ba911514e04ea0b164f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e857e576089a555321f318f2b5062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c8246f1450ac1af99decf07b958c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ef0e713427fb5c9f04a0d7b33464d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726ec1b27c300c9d2864ee3456a2ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf82cea89e2ce54f216f9ec64db639175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322a726eeb4a062ffab46f527d5693b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8b1884b439b8a36f166b7ab0c1d02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa5e049caefafb403c0dc01554093a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900338161a1dcf389fa09db482208040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c62b38da73a5bfc37f3dce2888957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a1316998c2d981374756827891236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b36e8b28bf1cdce9cdfc04fa95caf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719383c149e0e90936c4c3ec5eb390a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1e9a86439acbea3cb605c18353d9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06a6e810ec6464dd792e457f5c53d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe62e6815b1b5c857359b201b28d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67265ea8ab63b9ce9c2c6df3faa50e4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfbf30b057a3087f52769f1e7d5ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0711f4fe19ae6b1b35bd4a7d5705bc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4133a6b12afc1384ed6d3a02a7bd43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce547a279a297112497bec4ffa4ed73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc17611919900a478832310a0786d92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505106726108f1c81dcaabf45e5e44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593758e3949aca0031d5085f453ff3ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3fc1b2400f0c269e8959f2f873513195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fdb0da2c95b5872ab1f8b3ad9f4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6fef4b3922fc438bc95cb4aaec75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3883ee10796b03ff8ab3759a26756c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27380c50620f15352def639075d3115d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b387f9bcf3766af02242db349ddb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d32eef21f97e7cd997390680f19f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b53ba2eb09d2a2f37988a10f3dbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bf6002d785751efe23b1881e3b238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9769f642eda30173c50efad9a2cd31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd84405749470206570fee30e9ac1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd90d5ad483e1f7b270d9d91d1d970206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9a1f89dca299e37ad8a21da7fab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ccb7d4d0731cefb3bda9ee0637cc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeac0a7c4885ab444e7b05d3676aa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6af5314839f0eebdca039b8dbe29d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce42abb710da30389ea1c290be7ec4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3db5a6b63d6a691c0bb3dcbda1e2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c160c86af16abee50a7bd9719ac8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220ab1bea8cda12da0c848bd1af5370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993aa64d2e6e25689be8c2ac1c89da9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf145dfb2faa198ce8fee3fbe0297fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb623f88e4c3fcfd312ebaf0fa542058217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475641349f556a74baa1161b647e3f47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ae348afc2dc402c0a6f6f694fad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f9ebb5a48cfe6298bc393f396a7d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3617f632d174a3374416e5dd50eebf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb999e472057e5f5ac7925cc2027a24a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f7e146bd0852669daf55b563233b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ac8b419bd03ed446f58be24798c38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e2af93d8903847cded3653d588672225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854671efa8e11d31430eb73dc4ecdadd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb8411ecc08755daed55ca19830452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feb11e2424830c5fecfe315e3bf916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc117d633cc9b234ce092c67538a0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8653e6899c3d5c8bf283ef1e7c67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4a40499179d5195d5ed051e97d63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375dd09e0d2492a257e37c643fdf21f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8274964c2a49fbf863357c4428be9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17fb3faab05ae96734654999bc9c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f463203a60dbda7fbfc44658ed4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb26f87f88a1330aa4ee79f57f56906236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f9d039d9d2b2e73d8d774ab0b46c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d210722bef2cf230adf77daab7221fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f63e817d07da6580499bfd727a38b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ed6ba403d1f6e50b3e3e1433bfd98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536617c078a58a2906fafa1e10d220241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80637df51d51f9d58724e7161a7a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6e085d3c17381cc61d6c7d36527be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4675214c22080369c81f08f5ae2dd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef2f6dc968e2f0bd6543fa592c549245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe424bcb75698055bd646a96357a213246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd533391b167809bced3f6e209f9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39290b54d5ca7a9b444c09136a727a5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89b96e6f1ccffb19a4713f66ee049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba62c3b9a94f7de70a0e3c060453a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b19f099246cc00448b1ed1350e74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9363f491667200f44bd5c8a4bf39791252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25763ee4192eab81381a7c0c2a0c85eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34bcfc911079337a61df071ff4404d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb29321532b69ff596172894d6304255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7a8ea9d9f3aff1723093d12b2348256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9209f3461cb71673b49507a94a4711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690427da06b199c6332b0af5fdf445b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d964752b1350b3b92fb7a1b575df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8efd613ad537ef0ddf5ad89fd64d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd3db421f42ea55e767f375d00b5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f06a6c15d72c6ecc663da93fea20ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3713fa3384de9dfde2a3a367a6b89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9714b6a29a147612920d77bc951f64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bbb026b346e57685f9d62a7c53ceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5174c3d57684fb7212f1d058610ae79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa85902b673d2a2845c0531db544a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a011892cf680f6824a10f43855bee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6227e4814c9ad6816225650614dd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d253c572e573ec7591752da9af04a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e1fe3c92d3e6c6f244db8e33fa0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5c7080352d91ca597e35596ef2038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f14013361832f6bb20868afbb8e3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a59f31506324216823908325b44acd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886619eccf64b2f774203ba32129fca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb40eec2c00825bed7793048401bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9303592d7963bfb2537925f24e38c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e62d5bb9d06660b0cde4cf1f31de5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4307da17ac25278120d8ed990011279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f8acc13137f99f815be50e35d7f11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c95993a08fee0e2fba0f6f9bf9c5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de69dc770591629cb0477a15101f45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3331e91e3b734a8701a4ec90839a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdba5ed4193f8a39c0a4047e573b9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2d6cca3da5521938c3ec67c6e9cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86c6c9025f24ff977f4ce93cfb6408286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3376c6f642c452c0382bfd1b8400e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa478d8783c514f8da6dc58b81b41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb924d8cce143a52b712ac56f080bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a0f677a9e0a32f3b0842d9f79dd00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad28bcde42921e750b0436e396e9a4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c5da0ba91b21e4a775d8e3d177ccf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b5793c66778177cf76791f43657a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633ae9b662676fd5c46a49658db3a4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9717a28a7fbcd97e5b9851a533aca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206055c34f683fe6acc99405c7c4a39296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e69b43fd55fa39abf6f77b8cbfcce3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e7968b2f48c2caa976d8a5688a7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb56d429d5458122d50fd21b219db7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e26cb0455e2340766287b5384fb79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3007186aad1be0029d71065d6aa1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355eb587917d728dd2308a369eebf9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ca6ed067280ba915835a5bc14049e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbf02b747f2342f2d03000f25f7f5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42032d0f915a1a03aa5891cd316a78d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585b98f9b20712bf0115544bb19b01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f40dc2656bedad1c74d637c0b372e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9118ca6a71cc1b430eca4b7bbc0ad7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10749425bb358ccefe6ddfd0565f2fca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27f104f62ab3102ac3110f6d0828f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a76b1c51e0fd03b0f5e3f7c1542b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ee3a838947343bcb1be1f981d162312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a06856d9bb5110a508fcadbf99eab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2208bb7e466794d66cb59eca19ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c9934c59cac6b456d611579710cba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b816dcfaa3213e9f6ef782f73dab9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271fa70c46335342bc8f5047ff806a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a89425778606e9dbce54d2274a8a32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1e287d3d65d306f1c84233ed67a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4966982be1609187f2f0ff31b3651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca9e42e40b624019f491da9d86ec6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc51f6f1648fbb7dbf85fb6f1e46d4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309683db9908fdd1d0a1c6650e273d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e21c530f9f198c861acd47aaf58547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e910f9a62772b1e1ea77b1ecf32841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd070bbcad78b2117e8d7cc92e45e9d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71db21521faf3a002aab1e92b56843327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd67eb05875652c7bb50d8a012b05d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667ea09d0c4840c9df2135e38be9b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e65ab2c1d9b969f0bfbb1094e8275330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a14f0391eefcde0a6754cd2339d04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f42d12b54ebfd2c18f5c8d7fed3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb35e68e69bedf57f23b32ea6e38d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd08264b402cc6eb058a4117ec7801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5bf31ef4874df7312d7c3a6c4d60e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644b188a5139ab643a72746a2736a0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428d8e8e1a82df29b891ef19a09db71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424248c8b1fb1a096ec567292b403a28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941b54ad248d298388d8a27bed9bab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eae625fc561d13c7f60782dd24bad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b8b6abd4f70bf2d11843a6b31ad2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786e49f3005b3a7a32679254601bd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2ccbf155a964acab08c8a3a5b23cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847b9f05474286d1adf6bc0b0a14f5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d99ff9bc1de50461e9cdfc8a8db5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c17931ea90df43bff7343931b68a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fea88ff72bbf640489923c7e2b0be1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be944c073ad3414d70f2cd36782a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a468111e493d33be44a8ed511fba8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f320619fcb63dd45ef237a3ba37de7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f934630416c524f51362c299ec1ba2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc842bd91f1302ee5ada90bb5347b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87a9995369de7c3f68c7cf26e10cf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c55da2e6186705213b22718f3d228354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d179896679d5e857eb93f94a90911a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08e3966ee02508ec4162cdfc5a8929356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7554029f384e6f6c9b8aea45e137d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c920437d29000d62adb5097249fad88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa7fccaeea6a0a7e93669e661543b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a9405d9ca08c7a267d74c36c7f20f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad46de173d505f9584cce6fd5a9b60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f69851a17da3b627ed7af70fb3e87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f79a2f20f82ae5c58c88e5db7f1040363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353e4ea4ab5bb4d38b9ec6b0c274b5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb1334589bb744af8fbc5125d1d53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41d3f82cc377bfe5b80685d27c8e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd900862efdd764b435192934636447367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0cae78375437e6b2a82026c9e4382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046657e722913fdcb10bea7466a0087d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff396f92ab2b0b770ba18df8905f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2597df4018b6f73305906b919b175371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508af1daeef6e4460cacee4aba28187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34e930dc0015a940415c2b6b376df3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aeacbfc70a039eca37d970b28bfa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1fd30138bbbfcf5b433f7387c3292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f1fc2ff4ca398a4ff57d9916ed94a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d82a4e863cc91c2cbf1d5e2e725a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32bc5225c7095ed5c4de9e6ad753f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65eb19bff8ada76b48ee8eaf17007379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3ac37956b1f897cb7420ff72fca5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7572285f5aff8cef3224e28047b371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bfc77a1a6057a835a43d7ba55e8c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaefba0719c2134e3cc99a79e101dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344380479253b7152be9e28dfaedf982384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3175f92f7a20ec428352b2b667e5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39f41d9a753aecb09158be9dabf5ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b65f7abdaa4e61d69ca2048f2b985387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0669dfaa0779787f6c648e005b7ee9c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601cbf62310b4352d6e2f4b1c3ed02f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fc2e4b17beb2d44ed69162314913c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d69082f626be334d1027644e71dcec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbaf22314e35c021760515ed1a6335392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259e5d113435c7376eba07dac56f773393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32711937d5561f0cd3f1e2f0007e07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e800a3a906b89a47e6092fc40124f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7044be59b1dd35b8f6b8a431546307396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7f7f96450ab4b8ffe3ecb9c70038397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac593e1ccd10fd1c96da94bb98d88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb4cbb10df88825491fb28b65f32cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e223695d4d11a3be932d8f8df36a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1056530a96b2f9e64b862ced7c0e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311fb3e1ee6e48fb4806e3336d97bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc21727b43fbc4d15d3e4bea76e223403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb36b0a8fea4b2e0d0206962c59e592404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67202eaf9971d64e869519f0653fa07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872fc29ca82ae0a2cd2e866be91285a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b902962c170892a0a34f957faea8fd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa9322388fe8e2c62be353ab542ad7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e16d875006defc9359dde14b615ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db705d3a8c44734eab09fffc18624b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484b6919535c137170fd0e65484746b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283d9ca702c60f2acfd603754cf9bc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4424e63badeb81bf2f369d04db157f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83e310a84670f27ebfe417c58ac22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d389c18e8ab4d207941fa4936b4cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80a220cac8c1d3d26d28735027151416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee12f49b825777e9411cbb3ccbaa24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7862b7c12bf47bb6f1e54478ec8dfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d78a7c97e7caba8fc0b2e0e1d066419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1f736e3a4868042879857074dddd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ddea4c8db17590053d5dabbb85a26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553fda08af0b194c794934d2f732a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d5b1251b097558837deb7467c5b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e4d324f70fb6b30c1c3dbe5968aa1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2e8043fe97262b3f55665a8a42977425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353671413351fdbb602e44def4dc8f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c00fbfefa99d4438da176227604ae1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9be81b8fbf5e1863136b36737d490428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0f808aa5240071d47cffd23a93f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52c343a82e6b571d3fa59a9c9daa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c6391422e995f6e47db4f901a5134431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72efdac545ff1af4fe316e18b4ad1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da45ff641313d74177474f4cacf3458433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0a0438a8566881cc44b9196cdda94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c854402b93f19cf06089a253698cf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5be812e76fe7364112e07e2431a31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb942ecd464988c0114fec4b1d93df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11448030d5ff429b8eabc740ab91200e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf7a4b738fad96133f9c0a9d3bb6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1102d316dba01f46f1bc3bd6e289440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e18ef4dc6b1c6334c616da5ebc64f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344453b0fa59d239b63e3769d547b9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1be1bb5f7020fe50e96df7ce1e703443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101cff006fd45c7cfcbe06f65a1bbd0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743c75b2e790c30f27d463a20bbe715445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a0127292264456ad955b41d042fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f885d065e05c07bc6c2f93bf3adc479447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a43cbd927aaa00f251260ed64b11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bba3f617dcde79ea3970bb824bbb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e24ca18e48a452f0f38f4b8241a42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314df98f3457e66829086074895233e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d8a3803611768b50cb2f9ee3f223452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48938f9b96b980ca90711aba4365b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d184263fea0527975ba51c0c0856f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155eaafe916e09b742c20f9dfe9753455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9275694cf747698fbbd3cf842f468456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3724a61975fab237070d36208d28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a92b7c7cfe7b0e73f4a9f432b6741f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef114f5fe5312ec97e66437576b09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba40f9e8b4d572388f65d57381eaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb62bb932fb1d07107cc23e987b4bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988ad0a5133b984328dc4522bbdd2e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d94eaa0141a898d62fbc2ca709355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830e0df91a379fd9b5612a047215765464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518f5c9474d45ca3cff05486a42285e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e879c7c11de2fb0bf7fb637a90ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62ad416b2c72687cdebf6200b5ccf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028bb0ec5718384c5236e7ff2fc309a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ffd63ac93d4715f12248f70e3cc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e206123799125dd569b18959cf08b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b8d5a43f6ac9619ab222b86b90c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4508ae2136917171112e2c9ed0591472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbf3514b53171cbad55ec088d1eb54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72091a104f9b2d2c5b494b5d4fc035474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365dc758ec0e2d9fd806fbf971692a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eeb8fe14544157c1c2f7f3e53556b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caaf97e48a047aff56149931319b14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44282ca140c1b560ec700f2cf13823e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713678fe8739f3030a31f30fbf390e6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d979afb175d617615d3899afba33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf447da6f6187a548e2f56bc7a542f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7cd28b787035058682c6c1df6f2b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3709bd048cb1ec02ee25cee938df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c96eb396341fcaba52ae70eee9f9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b6bb2526c87d6b7c54d6ac69ee09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece96769573b880f21f8b7168a6553486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a92ac074cdc7e52ded2d71c6e3380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a60384a4e55c57e498b2f41e5aabc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb7ec350b06cf73f2a37797031da6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d54fcb1fb1727dea6edf617212393f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b72d63f92c9d9cd505f05ad158590491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda9778c343e6a4df53d80fc32aa151492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed82bfaa99d56fbaf42bcf65f68ef7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c315f9b4c563b9be01aea5f774739494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eeed534e50ef1b1afa77f984c57cc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d0212518b0d9a881f7728e4d81065496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6083aee957caf9b6dcea85f39c80a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392045bad61edff767dae9a894dc7f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfa40c2c276e57ff2316de66d5a5a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82475e4a7c9ebb0d37bf9e8a3d9c2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02b0209f94e83fdff4708da3554abf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016291d64a6e2fcfa1e8139cfaaaa1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a3285607a095b06fb8d6a2dc72db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa631346a2743a9f2d7a09d4f55ab4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d31e2702b42c6c8ec16b369947bd39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9b5494b421e9af126175ede8755e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86785a9e636690e7f3fed8f908f880507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32668872618a9d6f751cf225454991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede834f9f0ae4ee667e4539067f740a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb3b15493e985936dd48b5cb4b6755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d72404b30c4c934c32ee183e9cca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401092ca81763810fa8c4073b447f6fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7af3052caf6b46c171380b31cfbde513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309e993118986ba9acc13ec20fd79a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644131143469e6350eb4b1259e48888f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933efebbfb845f514a919894ceeb75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99af9a6ad5116ea9a3060c95233805517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa16b9e53828952b361ed11c63c60d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c166efb22d6529cd372bc09a695d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd24471abdcb39b3f1986ae4cb9b23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0658b3378613fbbe9f8542a67f876521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72868bf08a122a35d048ad72d1ef9a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014626063264d9d3b304f29bdb2788b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84037565c3ce0488613ac6ea8ebe511d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d36e3489ecdaf0ffbdc8471493efe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ebc0af36c5717a682b89213f9d86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcdd987d9f7f6edf57963f3e141569527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e0229dad60955c892d1146f7d47d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9b61ece3098b080d0b93efc57199529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0a456777274321859375cfd094082530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cefb55b406611120370b70db32cda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686098aa7fb11083f46f2183e177f9cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec98c58a42d66650ff1725808cea6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6438dc3e6d5746abc3f152d8333a73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1dc93b73084fb358bea771012f31c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d469351d461da40abbd760a438ba0a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e71fc02aeebe663a53bb8b799031e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca60d9e86ab76ba4e51114cd95c3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fdcc79870ec4274552270e8fef1b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14c0b5c49378dabca7bc2737c0814540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff67b5d5c59e8c057226ad595b6cdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb9cc775bf906a2d88f9f0611fbcfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489f2cf24e80563f1a69e36daa18554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ea3c28f7b3d0154a40dd923805bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027cb7850d51bfaf20848b9aec3744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea123c5a68501a911a8e3eea053f30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ebd94ef020f231e7ae42f90fae964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910509d83e1cbc8b7eb228cd600271c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9aaf1fcf893e6ece54516274afb6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331cb0dd4c19973f4b975292287a879550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db00c5c98794eae2f6861ca10f7320b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f3a0e1174b98771c60c9d31094fea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105548ca28e75ddd21a7f6b04f8f2261553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ea16f11b5cbef4fb1643537375ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4623d10ba03f93183c23830964474555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabdefa150dd2272b67993420e7a9e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9d0252277e14e66f342e5102bfe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9f3d9b970632ff85710282c6898af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432042da31f33c13d20091b8c1f32a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6667d4fd99c9832d6615d49fa0eee63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580493d778618a8ebaaebc1b1a1581aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e76f755a88611b16b73b10eace53b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb2c487916921117a68b3750ed0542563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa9cadb50f08830045cebfaf348d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4d9947de7b346d9b45163615155c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110a313c25fa8e33d7de23ae4a39e6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d3504ac26c09c220690d39ebf9422567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca02a771362ca0660b1c9e83120ced568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f38ced11358997e32f97a16f8c08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393b11c5f5583f5c185b76d4ef9103570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2592a266a2dcf538bffb40092ed76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff8e3ed4b75f776388c699c4cdce7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702adedc9b5faeea07f23f567b244a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72693c1b35103292a06f913dd941fce0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee299b6838723f428b7734aa04ea226575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224612476276f3fc1af4c2f258f36e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff509ad1dde54296f4d02cebbf945577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26856524dc59fc87318005c175d26ab1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd35f32534b788dedcd5baaacc895579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54269480a4e607d7e28e75aff4af8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f8d794e76090bcc0092781c18184581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a81ea52a25a7d43e08e55e6c637a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da44553c04457242dd050263f9f778583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af1492145d377925195f04187c95d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd7e967696b8d297e993226e58a5a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136b4e763d3d572424d273f339f3f79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d3e30769b275acb50b1edb62f3f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ff59a8cf7fcbd5ac8683479350ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa83da87b6a799f5e88a58fed34bed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8bd12a8ae2ab9dec92751c5f4a11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805888407730c416139247b16a82e8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39126739f107faa2bba5929d54f74c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c654a56b3bf78babfc978f326a70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007fae038b98fcdd95468b61e12e0c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8250fd3c7acb23464842a77963f91a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b36911d102b3f35348fa44dc3a2b33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663717655485fe376e0ad561c2db58d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe05eacbe41f44ee8ca633681c06fa3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c153e013c5e2042aa172553075a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf404900d2a901f312c9d55385641e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b67a7148bbad6522f68995b971812601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8ade490cd490495ffc9fffe3a5ecb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d667177cd44f9b42b2ed77798f3c2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e0e6b4c1dd5c10be30c5d77f5b3bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7748af6aa30ff7192250e62353aa7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9c5f8b27499e14b792ffe8511a4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4861904a58470e8dd19b3e27cbd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c816b9246f0f6fa45419e2040af022608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cddb7fb08cde0a8eee331706010044609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df659cd818af117ff64d6684abe602610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484785b5fb00e9239b42b1deb6e902e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f85f4d3ef6afcb383de3072cdd0af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378a457dc44a7de5902b23efc974b1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6c8b441b687a872fa3cd2c2cabea8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ee3ac078644c5c836abe6a2e9d5b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43191d5665f090808cf28bbe764f1199616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893963c7884c945b63f654853dc46a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfe5af16349fa3d89b7f67d8296c48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff72a817f82a0ea48a9d0b21b4770619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e28c5bc257ffcb5e8e98f457ea5b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275d4fc117f59ba151752524be06ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5826202968023a5ec7170ee8dcecbdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835557b9874d87184793acea0840a21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c70b24a0001aefd5dcb865ddb61fe8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca709c9bdf991b537360cf32d1eec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f294b6e3efaab5a45c3141d1cb545d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e33b163cbaabf3a072146bda1592c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaee0d09093f337b518ebdd6f50224628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aedf06051661ff15a4458153a4b41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ab62130fd06e58f0daea73ecd678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35b8678eec70064ede5ae07f236dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb54256f2f89c7ca58ade9de28d3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e2e765a2cf6152a25716436c0535633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98ef9141f8b21bcc90a3a191c280e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20784bc5bd90ce67810e1a1d264c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad2cb55865ad06d260f2caf64b2b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cce82200ab726973e69a78684fe52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202265afa7a56c4debc317b9cb799b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2d4a3ac201676e72ce0664131783a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c635cfe75ea9d25e04968844ab140cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed79931853760180bdd4decd6944a6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5432729c1873f5affcc799246e01b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86119267f9381eb4793378ebbb65775643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50513f6ac5b34fdd66688dad6300e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b5262a26343fbf9fc74fbe88dae6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9984eb058542c42f2c0f4ce7d66133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaae4d38782824da9df0bc4e3bb5da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63072f5a140d371fc19ca54ed0e16d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e98f581f88152aa50db0a6e20ef5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775bb9a7ac3f4eccbe7f29daa0c868650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be798681de44f88aa79317e21089e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c6a1072d36dffbac7f496fef9f0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049337c8eaaf3b4f46f93e9b0527e8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fda0fd73d852141b4c223bf36e4f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29e9df0195ae9e106864d7e3bf5176655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b0760a07c1eb7b94a2e14c76aa04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a1e02b9ae45997bf43aa4a8333ed7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f593f59fb751ed72d20f57c29a4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dd30a0840c34e48d834809bc6eba2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd26befa8db946701a76f0942a2f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e67ef9d467266f0cf8e48c890bf13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c4172c9d279eda6e231e2f87a0a37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55aec83ff67d961aee8452cd08f322663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30068f7df30058cbab034cec9620e525664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac7334cd0c6843ebd407c9266ea04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b85aa812c992e2fabe2ea5b4a0ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d2a373e22f12ed6b47c22220db0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ed8ed845701c31f2f20f6d7a4880b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc55629c984cd779f4cc7bf4207fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c000ebe690bd02e75adfcbeb14d1318670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500a04f4072c8f9e8c82b292c2e285671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b1d94b840e9e3e9190f9ae6581fde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61f764f6bb4901b0080622ac6fa393673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a70bb7d7f80ae4bf2e0b5df3068ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591e4ab3493806b12f80f146c06875f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b73f8971073b377cd9e1492b963f15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557bc363651480208fe636e67afd095677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b4b0728385949ff5d270f16332ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071d806e084c18b48e50579d97f245679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52290dee1ab7d3d20b847cf3c5b3edde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2405d4c4dd1e5b7bb8b20d175e146681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c179ce6a47a961a922e79c0212c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc35e69678c394358e78a69a635296683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad0663be8f416deeb9e01e6abd91b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0873f75655450ca9ea0b0f4e63ec37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b28744b47d307ea2a52d7706a95a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b110ae4b6e475904481fefc0eeac0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346888ec4b609c5c6c0261a25afa48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84d3624922b3ab50755084e7746a24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce083f0ebbfc5c8b1a943ef8b6a87787690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da19c2cc321280579ef346516f6c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da915a3eb4cbbf16ea63109ee3f3eb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb596eccc7a6184153a75195deedf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95c85d529a5fa2e42483a5cf14d01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a24f2746967eb412bc3abded595a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a738946174368a3255cadbc83fd4217696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c34d32a29393778d795d9daa471af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975c294e7c9f34d4aaf8cf05ea2d12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860be9819c2bc5bb5d4debbf8ea386c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c54f61b7eb5fb6ad2e20a391318d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e986bfd4b985a3edbf438e26ee4524701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae267e794604b7cafd8cc9617274ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e62ad270bd8897acf93b17616dc589703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a31a8cdf8b3d5cf3ccd25b744e7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809973f8b72b95e7911b70c6588edecc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed053cc8cfb327e7faf6e5e0776e83b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bbfe4ab2bde2e94fbd6a0ba1b5e24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524aa346c4e8dbebb65bcbf4c11dfcf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe57707b12ec20c8601f58f33f0f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b021633e47182e5db923e074e053710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c94c3195a3eb3c11058fcdf6d29dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad77e69ccbd03734cd5cd1b41b9aa4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa58afccb0479468ddbbcca5f8c50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e0675e2eeeb7c501d74ca74819da1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96ba3038df31107f16c9cca8a7554715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb36140efc88a2b3eac4bd6d1ae579716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c150a04014e14949e04853a1289ad8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea3ea9b0cc0a53afd62d103db2df9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6b111207267c418022d18014d668719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe1b7ba5ddc4a5650fd6981e327b78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc202461cd3eef9184914e019ebc1a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adc91c679b50d7a628ada8f21476f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bed8d88e9d1cb9e8d3cf8aadce29f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4810031aaa419f8149e62d2e1980724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd747cb3716c5f1caaefd7acdfc72f92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61dbf068bea2832e27fea3411874da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2472345cb576a97d56213bb2bc428727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1959158399a0144980bbdc3b1aa18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499dff81e40b7ee51b956043e06c567729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d71a49fda3575b779f7aff9ab1fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de6a8175b38b027b4e3f209309346731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94634662ed484485043e110e11d63e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d2f55cbbbaa8463bdc72444ab1a4c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc559e7a95737ba51ff2622a13497c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565369ab4b4b13ebdd2db9ff844af367735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ea1e5777617846e1f00aab74fd05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b739ea9f83d9f07e8fc23a9bde5041737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51efffc4b4bfb7fe2c2842745aca86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe05e73be44d459a5ede34676f95f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe34e8e4179bc7c8659c172f88f4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb1edeb657b05920bde17461e583f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abe50b584ecf33f93eb6a3a3a2a02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f166951d4c623c1e2392cea2d4d8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0d8f3fde7ef47fb31819eb758394744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5844f6e07f5f40a7f13ac1a106442d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e73bfd39e7c7cefccf084e6127bb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58812d1c450724430394110551cd88ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ed77a4a07d20d0e53740ab0ca90c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea8147e442d13a1a79047d3848dc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c25f6805a54b86e72a88ead94e3212750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76479420382d4d6f9d6efbdf5ad5aecb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730873e8eba8f8286e6efdd33edcc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44f1c192d4c57db3c0a425dfdff0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c93aedbd776f2501602f92b48bcab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589bec6268411965a28eec26e99b8f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688147ebc719a176ce750b378f58a11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c5403ec698b4bbda1319efa997c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbe986c15fa641415bf563f15139d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dda39f0f4c47e5aec13930d174f2d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>