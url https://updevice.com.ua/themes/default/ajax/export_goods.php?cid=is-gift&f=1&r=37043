--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519988b09aa6af0cffc42b0c28e11071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01fb5fc4e64fb044302c68f03c9fad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1cdcebf5a28b6afbbccdac056e70e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535610e35ddc080cc1be64dd85ae715b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bbdcc63a3e846fbda5607e10cedc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88956aae168dcf58d9291f0694bc0376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d293ee442f8b71fb52c5d3644c6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f33f57bc3dbd8066839b2241c279138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e94a05865799aba50b5967ea6ec6799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387495e17b5afc6bb515a6055a392110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a49de79c7fc4c8a491e2581df637011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e30a228a83e4ed4fe7d5357b69b79712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3795d6cda2534cebd566a07fe9e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07f3f955452f28e65ce853d1985e8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45379bcdfacd5574ec272ebd3bb33f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb215125c4c79b033b71fe959eb29c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0752c6918c8220566f4b8744c6c0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b05ead503ea0bb596ea2cbaf2e05118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef1a567c3ddf1b445abac09326d3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d4b5b2a0f55895d80fdf0e368059920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb691b24624176a11f5bed4b0cbb37821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712370bdb2e3d8cb2f0cf3093331fd8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4c39554d81a5d78f747ad160949823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934e79193cca7aa2f24683a8a4ce2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab20d202723397b34aafb24358d73425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091863b7ef0c33408bd44d19212c99326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0899c292837a249e5b91bb58849ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237183debbf2ae00df96771de711bcfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098be61009e077010516ca4dfde4cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be88535f00575088ad695d430f4530430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e464167cd95cf0da8b2c06192aa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc78c416451cc9c057ab4beee2c3e1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34d40cd138d555d0237e44b3188c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff68fdeca7871480fd538aa6c48120134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d0d20e1f47458beb98c1e37d965a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db30b3e5af4d41853143e600c079f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3a08db4c6ff028005ee6f355aacb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d44b3a9f3297c4aa94104213cb2be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2c401712ba9c77e325c4376add8ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311975e34640389ac633ed3635aa7e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84b52e43361ada40a29249c92fd8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a815f66b95fea89fc592a66cb3ebb9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e9cfc89dd243ba7d6fb786e40b86e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a1fd0d622ef2da961ee0e7bbcc1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09de1916c80401cec3e8288553e5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693426c3eda2f0bb0bbe984910d954746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6035ab89d5d0f1fa1431292fb97193e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fcdfc51662d75def498f9591272ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044e6b1dfda31ad8f255c9954c19b3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a52f74b343ac462118a546d408078250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981d01b2df03d67cd04ae45e12bfd6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0e1ace2f44f7b9f71195d380004652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a23c8db1a4812477bb6c2d0c987ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc84526dd4b613ca09d620427611654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578afbf0ef4fab6e064a45f36a157dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c792214dc13fca968a70197a640256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59496a4ca2f007c65cbc70d209405657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1312ce8c6f1e1d1398bdf1d4c046c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f9742c42c1506fa49976f8d4346ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842100f5e82b60828609c11e7b82af660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9793723e0aa7b0943727ec0963356a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f42ff380271fb9c169cfd1ab88d5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adf7eca5311c71135d229b6f6fcea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d43f9160713459b9a1160107ef69064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab74f15c995d1ff73139c25b68578a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901ad8bad1f8e263cc08cdf163ccea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5842a940fc5e57e948d66e1d29d59567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ec612599d89cb397312a58c8ba4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9650d9318dece380171a04fcbda57fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee4e0b14f24756991c101a7cbf24970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd8d83b31d108b39f0f5cabce242d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b69cf81cbf604f2a63d0bf248f67372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02130b17ba0bb2392b68fb5d31a982573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a6d01412ae9a7c5f9b3af33b345b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39b87ff680bc22af5129528e4fa95675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a2d7aa949fff46e0e1975499b0cb376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b187734c0b95c1882e9bbd844fb4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af147f23c121a9fa8e0a715831e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31b2d22a15e41e1586d1318ef1bd3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24085b2222abe0e70e323fd20833aa880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fad340461df88ecb10e705911496ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df635a25acdb57e953f4f44813e61282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2e7682a4af5963d9bb897ced54d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbf9ffd6de162d23408e96c6b086ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5a1b305c197b41a262a9ab97eecf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9317d92ae1f1b6aedf3d1d17f7b00db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a0a8dd9f227d5f92f741c9b8a276087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcc6380264ba86cc91f4240d24ac6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bbca7325f0fe0ff8e021be1e3f17289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406c7e0d184774b4d98264ef31997b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926051e5d0d7eb37d90b7fc383522b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b9edfadfbf72563c21393532b86d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b5ecaaf122fbca2f8b135d4d69bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49813bcc76e99baf6f71ca8a27f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932d6eea994be2f6a60cb680a5ede7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d367bd701c9a494ff969d2f768fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071f43825626ed750e3f780e19599897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439250aa9ebc4ed087b8a5314354043398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97efa119c633be04f7d172232101f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b37ff95d214901a1c9fc77d93f0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c51aa346f6adca8ce657e9a5e9b94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abcb4939eec304d1d5fd5f4327325c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cd3575b889b817ac1c75e21f56be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ebb827841174e9093001e93ae7146104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccd2daf5a24d8f0b8b87b0ee84090105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a2ab6273ac3bc492c408ec90180a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a81f8e68fdd4c963407123f4423a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd303c549731fc0788a5cb39a39733108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d142fc0ff108fd9507661d655acac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd8128fa916a9da0963774cbe4c417110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e38ca0ccbe2bed5240e8e47c10bd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f581dbf78a9672dbcdc879a143bdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfb885c6a3c37da3db52ad9e957edf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6767e3b54ad9ee18369f97e34872f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaca8a1ae99345c4e2381febece906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccd405e41daae1c587c36fb9a65541116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f55de10a99b468d9c2c21ac012fe1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efda04886fb0bc9916f716f526b3a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438120201ecc1295dd2226dd33f946119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d04722bcabcc1c7af3523d15b44a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c0d301811f97a63888de6416056f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c17dd0686a527820bb41ac7b7f0c8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f7fd6a415480b4b5b0b4426a4aa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bcf24b8599f4c32f91fb36ef9f0db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bd1950a2609c8b15f8ac606ceb318125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe91399717ed34d1f7ccff1ebb049126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a797c0c8932a4f2e34627745a7056127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1593a7fa83ccbf61603da8031763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a702ee622f1a93ff58d6e751ae586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fb6004d3097c12b8988ba6274c264130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4ce89d3f230ab72ee1a176a50eb8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c3e026e12ff24da626060c532780c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fe8af2824a0de9763f627252b7fe2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac14162784ffc9ff2c034ec8dc0a6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f97db2d5f012f2179d90ee3ff7b5bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60141341aad969c441d2ec26206c77e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9e3842244f9bc16f4888111e0f451137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588dc4551a0c291f254b771b08e0f0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ffa7346b84c1ee75c3a7ac97266a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ac5ded896dc740ba594798b986ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2412b418adae9cc92ac7428a9356c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381b24040862831aa131cf979c90bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9ac57d00ed5ca2ac0dffab3a5cd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0019fd47f0a121dbea53f5b4045d6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af7b04647a4611775e426b270d05e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b2a71dd80a321a8f69114362865f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c7aa2fcd270b8f6ea00e20d15a57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b66cca3102cf5b45ab6006cee7533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d6a41c49a0f0004a2869a8d6443c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcb5f2bcde6e0b490c30c4df83f795150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0384c3ac597ebedcc95dfcd10d22ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57754b99da3a2a9d3ac745eb1606a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b17c43354a9b15f4e1a0763cd94c03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ace6ca8cc03857001516ada5af54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaffc0520b4c05f1a2de1db50b50cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f626e47bc4a3d87d49ece48c5435f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140981623e8ce49f0f01fe221aaa29d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bb44aa891b9c1cf3fef66dc56084e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942e2715304736aa4e7c16df0e45c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31d21313bfc3d2ea6616dab855c6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8328db8cc2c5eb8f92f464eda3339dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ed48c19bfcfca3a77390b4f5cf122162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff035789045c8d27641c6331adee853e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd0510c6b22f2ffe487a399a042b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f1bba74e5511be9cae09ad45bf1a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368b3f313c58248772d1fe1e59fecf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59b198d2f642f53907d71603585ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f765c51b242de865c23836e0e00d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7b0889e01030feb25c9a952324a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e1fcfaaa168732d9ce1f4667d740170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dcb70d4242e13b72891fb7f47a60f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f454e4e40c518d9ac9e3fb1786602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8b9f49f26657b433d19f23ce74b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f803eec0eddc1c2e5f4f93e8ec4af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7d1640f0a8a3fc18bb271e9ae73f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac8b3605b594407b49ae252df9689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737e177626bd04dc8891cde33e0cd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd6c9458c9ac54d06ca707192dbae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883dbc11977095cd2e38c3db2c7fad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b447ab01986102aed037c189c6e63c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efa79b1ad94c93be430bfcd35a501181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bb02f44a5d2cac0203efc6ad97f15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8034b0d9a369607ca0a598ed2a2e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098eed8539f0f8ef82da0ff8361c822184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fbb87fdfd835dbc40eb8825e87504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ef534a8f26df6a732aa1c4cfdad0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d419bd781810640f23725d28760b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea919932e339942fffd7bef087e8dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb884f073ae4d622224d887eae7165c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698c7431cd66152aedca7a6c9fadd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511599d6b420e288c1aeae8e8eb554cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8789ea8234abd6bf985e94eafa723c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2bf7be91f4058bd29c38c42af33c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff12c6462257a6a1e6a0931c4498681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c7ec4c27cee36f21fcc5c9af0ca5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a21d75a8d71365ae5713ea1a97152196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bfdb9913198ac12b149c6bd905377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40524c09ef9280e9f229ce13b4b85c5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661575ac5be9a9d653ee9af745f8591199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9479752a57aed3f039ed9f5d33fc24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13717e16deb90840351323f1617cdb8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030fdfb2bbbabba16569dff4ac896b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be7c646ddcd554bf2e8f83f4e3816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803818e53d3d2bb6924d337dae6997cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e019fe205d6a4bf188c37bf9a8fdcb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a58f53cad9b1ba8fb1cfb2a11b79d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb16a2b53bd4a83a6dd29d219151a46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669310de27e5166ff28d3e0a7187a9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb408508199af30c1f698baf41001209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f026546aa3a8345ef89a9bd0f225210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b43cf0044ff8587f496880c35152c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c5c065f509b794d9ec9b4c2df83d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281bd3f7e2f97840f30e683bf410823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3189cc6216d671ec9bdf47f31c659214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462af5dfacdd20696478b56ab4654e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d7638531fd3a67650745b5cca0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a752d92d872402a8400f02f99c9ff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc0b5d430fb349e3cdedd1c1bcb807218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd90e0afd386f2d0a296c7b93e75c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba1b7dc3e414291a03ae61a564fe4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3d39d5348b6eaa1d0c86190e41a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da1bd117e7af5c29ccdd2a101de8c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c52d21eaf4271e96fd9263f20277e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95804d7bc5aa881d7b965a74fe22f0c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d703feb26fce1974ef26a994e1aabe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d75606b667678870fc6fdce8658494226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bfa3711b01da477f5437c1f970b92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db6f2f27ef196076a75317a282d14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec22869d84a6696652ef8f865f75bce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96375f52b84b82197877aab1462b2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483488698682fa34d175816bf6353f1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6b0cc1de208d252cc9e0ce258415232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645dd8f396412672c2b3499a6e5c04a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8c5c2e157f45022c58f6fc655bb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed86f188aa0dcafa1c3f3cfc2b4895235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9738523eef8488ba31db6f32018da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab6a3294e26a8494459eeeda658d67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e00d7c35151fafebcaa7cfccf8245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727dc96fc285d18eb351980e605bce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74668df4f527df91f45f6d3e2fbe8a7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18db45384c5855b423c9bbce5544fdd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c95472a9fc519ad6bcdd286fe99899242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700bf2110cb789dcf35cfbe75f9baac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce730d1826bf14c8c8a0ac48e23e6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc329f9f7a728f648771dac46c66e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e64d193831d9167aef66090e7b3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832e91f355aaba96fbb44420417d1fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1907673992126680a538c9a034932248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da15228ba93aec67608bb644f6af5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f2ed2721a1c12439ff13d6d73c59f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c71b4cd8047d323d5f37c10154b75e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319469ec3bb57ce870425ee5c4b07c65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb066894c19a3fe70b66c6ed0e7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccce205902e27fd6886b5f938f56bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed12a48ff63b594c054678a4eb38e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355c4c678256e2ff383a8d2b1ac83d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c073fcf5c5455e253ed6321df4e84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a9d53a9db387c7f2d5d53c85331d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdae9f52efdff34df7bd03afdef0d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be938088bbcc35248dbc6b3fb295c61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78784773c543c58257fbe7042f44a3d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2be0529951bcc76151459ebda74e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89076c5e79aa0024ac3fd4018276f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791343689c0b5c23a21d976dc6e8575d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105862613c836eb83efdbdf1cb9951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde09b9a40ac3d81373eb348f473be5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510be22c8eb7ab5cc4e330fa88741f92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f18d1cd431a3c9783db2d24635df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3c29952f3c5305e6fd4c3935455a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690969ebe4e0caa1b267e44c805c83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549e9e8fdea77811cf67d0a250c0c7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68600ce9f6d895d1bf0f0e4e43b34f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803c63444fadee12a1fe28e6debe1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be847ec1893d2b084eeb4b05e56da567274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28824ff6ece52b8c36ee21c133c1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff6ebe9f4bfd418ba00cdc6f67121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3013270beab5c0b5060580d6d46d3d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b4b7ca2abf79ef931ce271a05ac4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079f61a1fb72f3efdbf411faafbf9a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae70a781ee5a269c8313ca9ba6b8d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d2bfd48b6add7dce943d460601828281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ce64bac5f0397725d625d6f35c95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa4fa38f99b4b8484c4948be858734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ec7c59fa734b91da7b61991bd690284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ffbfb9511369795a7a8ba1a2191c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d32dc39ba78cb0a6c2fc6d2c334de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe647c14e993110d76142f9316169ff8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e7acc027d67fdd6fe84bacb13e0bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f31c602bfebb265f03f535c3ae299289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29daa30ea4dfbc10207a204070c364290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bfd21e3b1a2a1ca9f85dd6351d9f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee4452771a7314197a92a482cf212292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5600838e611ddc385612bd0b4dc681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49fd900c71cdc33dc436ea9fd09362294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee78e154f9a9efcf9b4cc4cfef1cb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42062d9a3f9a030ca2f26e378a1cb980296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3960cb3e7c939f00bc843f7493a293297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b95032e9502c8679aa1bf1dadb34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775d7ab5607b2c6328fc8ced0482fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cda633f7055a342abe19fd336450d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a43b1de407c3a18e9055e789c1f92a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e051cae2451e780ac5af7da6b0d2c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2e6ef2bcaa131ee8e81aed40abce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a245d7384be3ab9bc7835cdf4f411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c6d352763266b0273f47d9681ba5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c14475b1e31cd119e26d241da494306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedede679bcc9a479ee9d2f376d8ade6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43296261bd0d5fce10527b28ad591308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c892f681fb9963d3aa911015cbe115309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224e24dc1fc59919d661e1be0fc1032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f65106a76d9a499e82fb3ef4d709311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db062d9ca467bef7456b4497b82f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5809fb3593532dc8a48e4768f071f46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545392dd66891914ce5fb6de5958e3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafced0f40fe99b048477432b08afb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500cf8e55b70371188186cc74cbcffd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d760a1b596f90304bac2971ce926317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ad83cfb04158201697a3de1403f32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa38dd0f5a1521b2e5e8be2dd1894319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c4e459da1e9af6457674848021ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff6331fb3017f35e89cfc1ed37439321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d733a28590a171b8aa14d7655acb94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470e4c5c1b7f21013319a72685b7ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f7c257888c862b68167a13353963324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09008a91b7df6feebf43fdefbf297e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba49c0259d544cf231ce0530966939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d906907c492faaadf9548f1f965c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94c77001190a240dac8c706bf2f59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87c92c8e9b4efd4f99c84df8364d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ca522ad65739cc33ecd95e1fdcac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f977316a404818c4958721e8be59c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38777492f553ad08fa602fe7e8a29283332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd38cbf4249b2bf915d923a1068bf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020d91a1f578841e9a9db03acff32d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda3b4ccdb644f255fc7adb9bc15cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cff8db4bf34e52eae489e45365b32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58b8c04e94f48d34658e141e09c9e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481eaad64d371ffe7eabd0ba4e97efd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dba7638269a852ae28673e62792ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee6c1aac9cb23c80c1e261796b033e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273eccc949df1cb8ea4045e0d359083341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8707f5bf5d856783ac67bd735a26975342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88698b28bb52edb52182501cc636f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b0effe6b0336a706597bd9a6162fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d508b8d62d730554512061a56ae90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5504b691d8843209baa1cac19d9443346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca670f6686f110c6e190c23a3b3abf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69caf55565179da63c6d3a25abb736b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af55f381b37b20d035e805c0fda125349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36c5ddd896dc78db8203539a9ae532350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dd58714b3c275a7d64cced3b283a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06d6b34f27d9a52c15dcdeb6d9a3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c4bd87b84ce0066c66e4d9417ff53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b36c94d41447988b8411cb382a4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a641c5971d1aee4ebcbcd3700537ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135c23991f4010302a9e2a43c773f65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447c47622376154eb3958a59850058357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16906fcee6bc54f7dea0f9dd7f183358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e0b06fb242d607a412915f544204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354018d736d18bba5253ef545e7ffa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12ac324aa829e7807338b81b32f87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f17fba24da2150f7bb70c1d1636df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb72d898ddc4ac87b8855a508111774363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da880638be2427b711db3b35eb3b23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853460550eb2e0f3590006f8c97d6a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9a0cac61a1185de38210dc3d4b2c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacc67605b39b120c37ba030a1c176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8ab441e94fee345a9139d37576fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033d6e4b2278832460a1752a1e2b50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714555a9c13d78f24f16a4848e010776370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd0a6e9881ee425ecfe6f340237bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ba9a8db60e827880355c732400004372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe737b583e0e3ea7e75e6fc749a6c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72215a2196f69814b41855b96ebe16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8fe013bd733f85827f008cf5cbd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b5117f87c4207af9fd0ccf2554ef0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7052a5ab1fed62841cbb0f4df9495377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c540034aecf179a24924429543229378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e4f2a96779e5ae351afcd00a4f49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500fe5402de1846aa0a933f3fd7fc64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80256513aa0142b43c54a15907870da2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df4ab9a5b5a871be1c63221726f4c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7e3b527372909233bafee4ee265b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bcae80e4b32ac7aef75ea6e06180d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abac44bbe27e4e871d4a2ff3ae9761385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6fc7e9e1c2e5b20ce30da96b1d1c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5be83d8f53938df1ea5bb13a0e7ba0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf10a17aff316cb73b577d57ad7ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033a254ccaf85a7ceedca4c7a5ded3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4179f3fb8e4476f7e1739b3c89bec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35b6ebc75023e2c9afeb0dc1e0e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064638678e3291b97bbe92efd346b8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13045da988424e5eeece85ca31e689a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfae569e99092bb0e44f5bdde9d380394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca29187187a654ba3bcf896321f509395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cad99901466307c0e0ff239582368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f5d2953c88d6b193e0457fa5a664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42a4de85f408f28714dbe2371a20c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6544d9deaac1c735f439fdf0ca8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50647fcc9a6a54c87d9a5459facce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa83570749f9627598154009655f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adcf71f19cb761753ecec09f9b0894402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cecf040ad60b6f4cb2ce9e04bc7445403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245fc6f815bac686320dec83d01cb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575b2c479b0006a5ce6c4f60398bf0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af2de8cbfcfe85ddb2b2629d94dc29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aaca1894ad297913e539d1203c614407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151df8af094ccd66da1ed57d651fabbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b4eaa18700b24d87a4488f307e26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc57d095d05e69a08380aa608fc95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2cca2efe6ae79535f3d7198c734b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d2e933491ad65423b4458b77f7126412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af39978eee2afbb341a0c56974b2f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8b5954a70108156473a534f3d53d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8255dca599ca5b4ad7950d075898f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acaeec17c4dbf9107455025deef645416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c5dc7b728063b0d468287784d0c63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb46d8f80eb9da53f40e5151a61d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a980f2e47d9d905e39bc1a973fd6ec2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd913c7f711fe2358b93397428f0a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76257851a75f73bf906e60369ab718421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6b95cc1459cb6e43ceb3dad8d324422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f162dc3d699e7a8d586796883cf1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d84f586817fe57b39c39107150a95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11c4a3c5785318d03328165955dab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cbfd1fc07bce27ae18b64a25495fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967c65ff399b161c4656b222037a800427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba577f6c5795ff3f56635693ecd62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f277948ea821c48d095da9c2a2df88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07360ee95aa6eae5e52d8eb6565c0f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73e61e1c83c4b138fe61d0e61f6717431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76e9ea8f46686ec2fedf7dfb68c591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97c8423db108a70fd78573a0010d80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31f9909ba7608bb1b79152e73c4f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd22ed04e7fbd040f1bba51f43451b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0de70040f2e10ae8adc5797cb762d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9029de1fe88391af9ed3a968ba6d79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6cbf34e885a218551dcba5207655f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c78327daa2eabf1fd71b475e1531f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc8715d493b31f39eb902b9da221a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a82bc1affabe7c00159a0017a32d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c8c5f76071866f0213814b67e2211442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f204feb4731ae5be697be5d4a3a5fe4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b85e000c4519c7485fee23085bf177444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80bb8b606a6f3f4562d749c0a6bc63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1aa5963b2aece897b24d3177a7dec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708315d354d40881606d623c14683e33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c4c0cec006f7dfa6c18b02b87f790448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df57470824db96b34132d034bfc10e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965394db508e7e8093ffcb901dcc115450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1cc2e23fb8bf9bb8023456c5ba10e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6e482ee91d280646ef0625187ae4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc6446c7c8b6244cf7ee18d360f77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f511ca0266f882c7f7408972d1616c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406fd4a176e71acbbf6d8d53c7d5bf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b5a7c95546dafbc74a1d11c57d24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7160985fe7adeb942b1117365f44e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8047c9ff3c38714ed77a50274086458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ac03f020c2997b8c436de14875e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff50b142f2ce1511f8f5eed4af8d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b4c07270a7cd4f3341274c232f0de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae928526652b6531ecf5716f49822a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839bef7828df1c4ede1df73077c4a5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92c695b8efee1a24ca0591b204086464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6e7bd51407e9999fb355e6e2158b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269c109c4acf328419d96d58452b67e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1d88990d1cdf520ccab5fe7faa49c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b9e7cf4b0289bfa53a4a32a4ab548468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561778ff938b1db3a42f6c2ba7492eeb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71030bc5c2cc4d3b33b096b840c98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82927413b180dc9c05a1b1ab69ab6e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40109f7e138565dff1f47c98323fa80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ffec89f0264603c0e63f452a1c1ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ea5aaabe46d1fb333eae0c3a8eb77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f88e466272b21371206047bd5f3ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5557cfcb1d6fa7138b72d91648d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0095c73acc5a0b5c17dc855341bc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1eb580b1b3df9aec3b90f3e6a4196478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25865cee301ea8a37ef74937475398aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879d085b52fdfb47223597c006dcd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cfd424c5e14968703ac013fc179c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4afdf2c187d54fc1ca9067576f54e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77946cd8ff339dbf713f8c338aa6a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c48ead3f138131fee37e8000a02a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab49b4366841b1c08a7714e22675b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643700d7357d65b5420c38ad913c9f90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154c138c8f3fcf1166cb72206a5ee5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c80e403673a444bb1d82106483bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05d11e4aac2b38be308629d5bf8160489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a20df19906771c3f74b046f2d5b942490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b86ba2c7a34f4fc37a3edb7d131213491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd653ce945124f2d6811a9b6465069492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a2cc4116c28abffebbe07bf83d78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff60bfc498063e9153aaba48d15f855494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018a6c2c45d80c253b31a4a04523356495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48dde48d8a8b25790137625f643722496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50c34719d2a892466e77864761ee7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa23475ec8f471eaa14617d87f3aa9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f0bc8812b745bc8f6dbb5624b2a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dd180bb84a68bcb86d9d26fb5ca83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1850aae27ae25e81efc7588a6f408501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210fcde919b2c5faeebf79ba44bd74e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daa99f40a0cf5ec5a458e407158bbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f4fc413592525e1bf2b42bdfefa04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa858072ac9b75020e23709c046a3ea8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7dcc3596e01d3f65f191c621bbd68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf829bf704068bf7ffc7fdea0346bb7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed2ecd12e583449e79b083cacf9f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4fc3f23289e9e1b4daca89f93afa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc5ace68016256c5a741c15e239954510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b2b91eb1b48f3b598adc01fb8ccf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7533550bc2bceaa7f2a9f736df941512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1316161cde62118375b330b9544e9bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0adf32b446f9b4bbf16f2e1b720f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf63f995bbef263817981909baa93fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6bb4fa41cc222d5780aaa21b6f2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb8ef5fc7bb340ce9125aca925e8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4296e3e734f7f71a2c1483a645c9a1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1378b178bc87804d6f0f080a95e4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5a7ade9a588221edf577ebeaf301520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f6d45547674335e3108bc9950d3f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6225e70070a28fcd1b3781284a0f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1b5638c26f577c123e0f9e3ad1734523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a842552af43f477e03068061eec2b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caffbacc6c99e0e094fba66ad74448525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd1079ff248926f07cbee748e2abd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee76eb2b8c83faa6898cc1d65a36e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5719ffebb5a1e440ab324151bbb639528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ced85ccfa77c69e9896e967025fdb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb537232b61267031c0d21a3666da24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388f065126086848dcd482919fb083531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a968cd70daafa61b7f827cf33a1cb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc4760034a9b4b18f8e21eed72490533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0807c8c3a184138839706408504d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec98d1e5c0d5e8ef8deac66acbd3486535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f137abdc44542282750ee421ac2c63a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085b7d47c9ce8925a4605d8642b9a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06ecac0bd1275d3d638eb9db06e8ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560449096985d0a82e3a524b7db1de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4dce882918e34595e246d64df61bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e4e856c04440f059ffb3a61bf1866541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecccdbd63ea6416709a5851c5c96b9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2404366b913103a0f22e637e1ce27f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae96590d5a3282aaf8f63e3cd33818544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654bbf87d0eea65b6869427a277dfaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b26260bed88b6a72875d2bb651a18a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c841b12abfa4fc89cb43e8606caf9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56640196120c37f02cb1766a026fae72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921ddf449141d02b97ba6c6cac0aa52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc230f9c668efe252cf6f05e12196550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97343d7679bf0f3cb16763df85533c23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd70d5af8a64a4e4b611389956e00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0e8210fe3013c065e7c555eac5ba0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928cfdce92890882342a98e7c59c710554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81b2c548f144f5332b873c7c6b520555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1487e633a505b3535c05c6aee9506556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b27f69be82fdd30fffcea2cb3031557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694d5390e66782578816c9e9a16f1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8f87430a5cbb69f940526450565b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb20b8dac1e7f338c8ecf67029cbaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce72f95acf907f89ad39eb5d7fadf4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815286320109a43a03353b7af22937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5c479fc758f3ba34d6e3ee4f22e55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3b48c30fe7f9620db4e8168b413c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a90fa44c3cacfb63a66ce46ead09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc257885943292ea13554cd454915db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd5a8118c5716162945a4fa22641f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae81c11a6ae410be8731b3fab82859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f433594d74a9d2bf7b7b683ecc8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763d41a33d1241eecddfc9fb47221f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee5fd98cf6280ca02dd0cd665b1f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9467c39d1288c36709e30ce4a09b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba5c0c43b891eca605291b8c7c3e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ddfb2648f48007c6f07de0284356f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2766a81bdbe3c243f912c2251eab9e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a985a0631df305eac6af1aedf5970a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075adde461736bde25674a450f02ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fdb3367ca3ed23d165ac6f08edcbf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc39927f4febe532e989fea5f1b7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba3744d66d9263ff1114898f1c91b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb392214a816d907af8f2288e2ace3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9b087c33e429c7a415447e9bd04e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f51900b23ef34552d6a2d9f4466eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f7c670e8e394c6e650387f4d3f22c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de2ca7a9267faff3d208b226d1108585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2fcff8952d853264ffdfa9fb055d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030ebcc566101da937eabb5b27f731587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a2d7ff74916810570c745d69a5089588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4d282371cecee684fca4932de3df2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ccc1d73fd7a087e46831e7d83e10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246c0a23db008e4da2e4336a4339f5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56ac6294008d66405aad417d2b3081592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea551916bb3f7cf33b5ce9ef6e225b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c39d7457c12d1c1a76bc1e58811e56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e800e3e6847b0934964b3a5ea3164595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598414874fed54098a8bb83ec6d155a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593bbcba361e9dfc5e327eea85d09e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131919bbd778a8b8899044cf18be03f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41696cd36ecdd1ad6aa48e11c7999b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7082039b6b6ab7cb10a8c6e125cb0cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2a42a8f8e81ae0723d6913cb6749601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb803b2255803c7eb2b5f0ccbc16e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc9e9d64d966eaf92752f61a1a1120603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bb76103a6129d2df6dde32a6d7cba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec58e7eba30fbff5372101d5bc7b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7479f955c19bdd9fff668b8ba52c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf1f8feb139f2d9bdeb004722cdb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b54f01824c77edb0e6be1d53ade0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f99b30ef1deb469119841a1e64949609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da15b3034b5467b63fb8280624943a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939acb98742120c49c099bb055f37022611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b143cb38255758c07716dfd5a2aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90a6831e0f0bd51ef9fb29e001047613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c19bcc867c3daaa1926ec177b907614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a8e0f41b54d572a29558858f1c5f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce20da045cfa2d1f4b4c29e5124cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3aedddd25c06101ccc4057c2ce09c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf6041ecf5cf5021ebfc2d9c458228618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93281e50cdeb660276f5b5daa3416c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da90c99e1b142dc1a89cbaae77b466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f375c681591addcf71d8029d44468621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51dff11c9f2ec5b577a7e7a4bbc7a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb544a1f5102f23f891e22c3b687321623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a30970720682acf788d5bfb6b8cd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f1db550bb4004147fa23efc88fa0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd758d20655df048381bd383998389ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35754dfce7f207b897083bc502271cb4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291ecf1facce78221c7c4423c436b70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083b522e64ab68dd142f57cb35c3b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dbd0197b8e60da8b4b4492bd1e9cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035fcdc460d52a24f1383ebedb7cbce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107ddf75c21dd17a7f3c5e064cd53e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061e78e2cc36a13d238b27c0bd7000633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c90f5442c8a59164486e2c7fc3b62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491323f76c0d148c4261b3e672f80ee9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68d528f5e629584d41d7474fb5c44636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534aaed580c184cc8dd0f5824da849637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011b3323d0f716fe66326de2eb16601638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945878a728ca8e5c05088b45b13abd19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c24e7477d1e72035b1c567b773f19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962abfb8a79ffc52126dd098634a7ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce6d2d89023f46cd512eb8a2b8fe1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5e69fc51f8330e6ca836a139f2dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b25bacf9fdb9b37e04279434f2fd0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee95766765911d70c079878e9ac77f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36254193cb4e447058c74773b647b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4413a0e72e317c956a41750ab46173647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd6bea4df75b3f6d8e312072e4665648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef1099fd7d0637a61fae33d8d19dcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07361b1a22bdd095e72f3667c91fd1f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bccae60e73a1a71079a39716700e74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6401e241c31d8f47570ad84d4f81960652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98d8d8ae84a1a1f48264aa209dc46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a2785654f260d41c421a0be89d0d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aaaaf2e7679d1b3dcd3ee2cef8913655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea15e1d410120c7ef45b345728a743656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada89ec67a8919129efa4faa4f7bc8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47d7ea0abe17850b139a73148b860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a695f6eba3d5d90410419210939c663659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623bdc91908772b4c1518d56e1372fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9a7368ff1bae15babae6d770952b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1628f9865a1ec0c2a9aff93c04853f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb9c6ec30c34074e7875ab1e378ea1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172add01ce03687b19bf23b8433cb033664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ec259de90e70285345bdf5a5522b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fa36c6aee1318ae9cde0a2aca1b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9487b7dbdd076328d5f959bf3b3a21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ce6011f609cdc884b36e174cedc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811d0e203c386db41f7b2470b3e482e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48dd495bf9105935227549d4d8bfc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871842dda9285a14ea07088029006849671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c12d65df8e514ef5b1439d1eb42a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c0e1862953b9bfcbf1f609be8a74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9cb8f9a6bba2d6b5a6183fa059d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ce21c74032fdfa223e2018cc785e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f1414b22d95e764c600acff45354e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995f2a768f93b89773663875c1f03b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34e61eaa92c6179b139039f26c4d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c6bd4070e56a0275399e3e3b8009679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f802f8452f9221ac6504aa18b2526680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9346344f8f2e0dcbfe68144af6b4da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bddb6998af21a4e9bfab8f6de6c31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f7c074389cedb18f692443b0cf828683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0626c758b792ecf1abbd72fbb70f0e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7199a30d599a6d273bc1f3ca53af4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d74da4f7f833fa9896a51c3ab9137686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc79b5c8f1c062974394e9ef19c05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836a81e6be648ea9685411ad8ac03f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59230181778c7f88aa74bf9fc7d50f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42102d931a06c979458ddcb4079c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e12b7b6300666b2ab37c91e2b290f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324a68a5dc331a618ef19da5a34f34692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d86568be78d517d62172a118443ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341abbd2bed5788ca39f5fe55ac6632694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de26d7e27e36c8443602c5d0d2f513695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e08d3edb340a1ba7739c3786c2723696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c3706552f7d04fa5c420a972d4c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea93cd12466218c8c187d206453ea1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff404023b2cafea4042fff4bfb7c76d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826f20fe95b8412708fdbd165ec257700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00561a6f3ad5222ee805aebde9cc21b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f84b5019895f464881783c044d35f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3847bd2dca5a9a7edc2da0a27108e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cede202bb434b195f86b151ecac3c5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d26cd030aa5f10c05b11a0c83d9fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5893919e510f268e1be2c38c7e37b8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fbc956dd3079e43ef174bfcfc7b05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148e932a63ce6421584ae778b52b980708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37249b7881633220691c385045b95d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f10ce41f02f6f547e4cffdb1aec1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bb6839fabfad799a6a2f93cb20843711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094b1d1cd8cfc01836b035a695ba1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d649c09808abae14990e3c605a9b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213972017acbd1f542670db7828b67fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017e1ca1a7592add676f409fa80a3bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a3154efeaef03464089cb4443761e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aafa5bcdddd0b72bf4e059964352a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f623929f795e1bfad77f26ba3279718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950d4cde89e508b0d5a515929417160719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7313736f87fc811ef4818586cce8ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ede0aedd68f702fa5d88e2c4a1a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a22c0372bc58de9b1b68467748bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d9b59e1f25d32473dc25912970fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addcda6ac8c0500b5237b3f501b34a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d1d7e259c5cf7c2bb99d21920d4ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf1eb2359a85b6a42f958cf038a67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e782f767d256a06e1717e2c6ef7bb58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d25e89280a773ae42ea0f517f8a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915486e6f9ce86d61f1f543f75b352d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069a8575207862502bb3706e39db76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a915ce78409ff8ca88843969b9deef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d29350846d5d670aaeb1e66f611f03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734fbe59cb49d1f511453f9c248ce19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5dc5117190d6003c6024b695cc50c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b2e5595c36b99b3d48fa0a9035e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016e804abccbea7425e29f675022d23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ee5ea928f6a345cc8bb331350024737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781298385b5c70af4c72af459376d28738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedab51a60365948a40fd8955d772fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90547611e3f207c5926685295406e978740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d058d4b95fa79425ed4c81730f518741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f65cd8ce4edab7a43885daeaf03c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbdef988ce148b594300c8985fd278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7ee42f40520e61d6a24a4b2c8fd09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12b3b32d38cd4a1cc4231e6fd446f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333c1ed90fc227bb5ee914dad90d52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57ad1c7dd3e4e996961db4a3cf6b07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ebe4df622923775355a77f713f7ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9887af7b6a269c016366bbcc61df393749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea85c65cf115a3c616b2c8809861ec2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03035dd76207af7f40c748d98581383e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270cbc8cadea0cf7c9c5c904c2eaa5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6ce0d321290b14aa36bc2df2a5b6c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2ea91c979ecb6adeed084e4aff94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa49fcfa5f931898b8e108751c836755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14b229c7bc3072cd961273a8ac3d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bcc5a930c74fbeabb52edbb9f5a36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd03f58b86915ebc0b41a93895a28d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1105acbca1de9a62ebf39dbd410f9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d2c5499cee99a9e3e7bbf58215fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80b020402b287a6b5777c97efb064c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553704f9d8f93b9976eee7f6662077c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445d4b3af7c23f5b7b5339723a97b3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b0563320b50a5878644ace99abe565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b4a4ec83b1a03d2857d13e9f69a826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65de2bc16e3b2b6c6d678f888ffc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab4e9878636722068ac36bd9e4c138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff8fb5c8884d5b1f39028cdb0addba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e746f39ce20a5ea71a7c7fb2203510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc98ff98e99f0afd31ae182f145da611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4905029d567e4c987921fa60aa6f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815bdbd3bee11c892375449fe52adb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab6d6da5a8d46fdf2876bcd656cfd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d83dd4ffba41d06848141864666a4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8c6bf272ddfe55239933e0aac20a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d509a6167986e3caff2dc113345cfe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdcda8cc0d566187d99fdf46009bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71670113fec087d1d1e7229a3b5f0b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e81652a982de044506ac2904ae78f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c75de6d42eaad067bb4fb9c763bbb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9c8e4338cacfa18f3d9a807d1c7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e4dcbd7c47bedcccd9fbfccf51d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369b1d55bccddb196d2a5ec394ccb0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537cb4267f3f208a3d39871657dd6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84d65681d7e406d7e1c8eaabf821026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82bbc2fd19d0f5335fa5284660c51927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c41045f0567c9266f61dbd12d58fea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090582ca74ccd3f509d7071fa114e1eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd2b1dc75fbf248145d6e387d938830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc8bb2d07a5dad6d9153d766eeb3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc614062831165eace088a911d9e7e9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120e9d8043f2d3b5737570d2ec3cacf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515a3065c050d0a93f8b7c5a9c2c0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5467e2396251114a0411c9cc4a3b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccdeeec52d6122a90b3424763bb1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d552be336fafc4257e9e944809ae037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36809578e116a87ce363558ef80eb6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708adbdf9a192b36eb7bb7d86ea721ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546c7e3e3414d0e0c82fd89753cf4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec25b04f9c7916a605e1c55005181f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f367a3114284862e43fb9e2188a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf405cde1796048e149034c63aa7d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686d217ba1bbd60db549e60877b38f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee013e0ea04d7c4b094c50cdc4d6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89758f5970aa2d7f46ed4013925ddc6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381f01437260acd111121cb122a5d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968ad5cf130a147a12abb40a86461048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7141cbe6e81aef601bf939b32180549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fda6547d79b44b226f485d6604b86d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de6614d31a0f3aa6b556c80fec719b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f08a57b6aa054ce99f87d6ee6e0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf10ffa26ff42c8dff12f82b3e3ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6829bdb29a438a7e2009c9b0f8291354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ccf638479a5bf94a935ea930579a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae361c65e65cce3905cdce1c984369856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff032f46534c44f2c1a6b37f8c118557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c29732134edba51e6fbc469dce556558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0575588024598c4cfab1caedf6eed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107cc3a153df682caefab8211e8838560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75801e397072af33cdd116898ed5983061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde3d83819b1ea9c1f0ed33b70cf7ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59bb7dac9df6bd5b451b4882b829163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acac09eb6ae445ea057ffd0cb0ff8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db82410082fde1b2c114b55773785e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c7d4b2150cc4e41a1fe9d1305b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a28cee23a063428a36b4d8a16c87c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a39830126b618ccfaa1910ef8b1c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7eaaa6b333120cccb57878542265ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7cd6bb23e5896fe40803fe5d536f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded8f7fee5da295433de082c8248a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a5e9eef99750e4e0d8d77d077c9f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77ee61d526e2c6edc12c9713fd0a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80730345ed60f69a685a3255c92efe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7128d84ff6107910d45e005e8df275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd38dfa3795842a1cbd7776cceb9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899951dcd3b11b73081558e106e5c8c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d204af7789c95e4353fc1d6f4476178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ac340fd142a6c22e259f4092c86479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ae2a463989b9d107495d820a02b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea312770bdc5ffeef0cbb5a24ad9f6d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a63e0438f0d8941c829c9f87c979e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5312864df399b468ec0b9b998d60083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d0eab939772cdbb99c2d136b2e1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae2248969ef06951348c967f9349985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac48f004cac77e7d2b692116a565d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91e6d4419fd969d07f5443d4d20d0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93774bcc45b1037b70985bb3e3cdcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2f633b0d4d5cb8248a8dd533ab07589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950251dff0a9128aab8806d1fb930a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c120a483af315653c4f5cfd801a10c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308f06876067343820af91457b47b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af500dfde11df0688339c3899fe2b26a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cd8d6684d2d751241b42a68b2147994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7787f81ef568ddb36aa998956cf1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fdf2d99ac8417e16febd45768ba5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3606b21230c48042d28a5d91b5b8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22210ba43fb5ffe7f546d7a7f3258298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e944fcbaf87c28f66114e818838f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46745ecf6260dc4fd3e2fb28d681804a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f1f45e4e0e0fabdd4f0fc75a974ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc057044fc019e4799a5e08caa1fe3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc1c99f8c9e5dbfaa116016005e06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d21ff1699a2ccde9ae26eeb95e03dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db833e5f96fa5d142b7128367ee5cf7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de624a3d8aa02faa10013945e88266fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79976ea59eeea4ece1087b91f0716909107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c923c0eb1244825040b7b4bda25af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3cd8467ab9816e85b2b460d13fb9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7df3de6c468b0b6c870792eb2e77b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3152e7fd15e0e00f0ea81680619973b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc04e545b43d2e9f329a9efe64f9aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36fb778e1609b96ec9ef6a447f42d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a317671b117f46ebe325b2ea7c677a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50eed230090034a4a6c64f6c8d8dde115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad856503618f35f99f83b53cfbc7f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbad107a781968be82188838de87dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2c58649b8d67004fdb7fe7ddb5c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132350a4f5fa8b9acf8fcb58667ad6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d2444e2baf851da6f264ac963ed9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63785bf8a2cd28b37c890ee70faeb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdc2d7679a35215392d8eed29a1c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b671efe927198c9a33d5b7ec86c69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a731e4ecf59dbf4d15aec2431601f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f02bf09234568daec58b5664207a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b6da4215b8e2e199d8ddd8f6d27d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fef55ddc09bde84605bb459ce6d12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9171c03829d5bfdaff5b05332dc90e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df05c84be09b9f3af9221950921eda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f3380fcd48d7d9335ac6e90c74e03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934483d534ec19820db9ba6e565432a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bead3072d719ffd2859fbed06d1e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d47947c3224d13067bb72d84f9292c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b04eb4dc36fc31e7f0cc826c3764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4870d017f87d03f25573568a86ebb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce618b157a36ec601ec2f0f46b6dee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e88beaac79fff5d98a96b470fa140137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c58e6231ef9613c925ac716f80c494138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633ec6e1a3238e2af332514d4e98f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e5968282f5dc631dbf158090920f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f27a55a892d3659ba98eef89d531141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6f27b484641da62122c3a782c549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7655332a9417466c5f095aa6f3ea8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f1f55ddf01d32cad641c4742fc4b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef2ba07b117b0bc9d97f9d7d27d2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c980e98a5f4fbeb72b81c0aba2346e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda794cf1e452453e0d6898a9bfb9bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220e96edb54691b3a811d0cda6b9ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efe09e44216bdf1611f87aa9cb7a93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6feab3b1948898d9016836b1eed941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911665540aa7cc4f98e65565f9fc6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bef62f992803b81068912b3164cfc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b748b24b9613c2e0f410a40885f6f34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda884c9cda53c58a53dc51478b17f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc89f3f796876c93211038f0addba8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713651fba7a8099daab08b1323c8b6f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdccdc7c0ca0d903a69e745165df4d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadc2b30f138683f51fcda29abca15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc112f317909e9399bf839cffed0b8b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa313ac04ac3fe42e1c220f20cc32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16953312308974f44bfcc5c8e9ff6d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d638be4521c4629967de2a54a99640162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09318160b674314d8be64de32aa9bba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe3c7523999b50885a8c493fbd325164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a75d81fd683ed608379936dc5152165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a93a3777bf3e65ba14c358dcd6e5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad331bd9885eaf724334b86db106d23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba921ae5efcec061b3503fa61d23f67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056af06493e00f13b88bd084f239f52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73134c86cf1ba332e1a2b5f42af699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af97a21af5511c01dcb087c85c665d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c6b7134c151f3d8e6c9ff7f2d60c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72121f0a94155274af346562e7f6f2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c11583cf30a76c184f9c67adb3d435174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee95b2e84e95eb3232505207b275379175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e5e572fb32e2baa6a6a8af44fa7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf66416991693afdc571864463258a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf506da65ce1a110d60c1dc5789c76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd39dd123162238181ca2a977b43e9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6ae320aeae9239c4ea3ad94ec753180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8bfb4af86098da892bb165e9a3fb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8dd02540715f9e2c2dfe7b0731f3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8803b5e00cd50934185bb3ef3bf8a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3759fc87ceddbfd2f5640437ade5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644b244c18fad64b78fcb588137088c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfb97b89e5743f3eee2773f35a66d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4989c7dd2733d15dcc0526b84101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b177b0766727c2a41a2e5601d5f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a1d5b5ee681c0dca42ad4fa3b2185189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d61c3940e4346b31eb3b59d1f97f44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f685bb8ef0e01aa6d39b54c29c11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3e9a94003dd9ddd331efaa17ee8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10f3d9e4e2a422c9c0dffc52558f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0134bb4df759917a8c8fdf07e31abdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895d0c00023653245d756fb28e3360195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b3ce482975f9b487309289e630e13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d407489895ea3206028a3a192a32f05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b45f4d921575157e9b77f763f8da93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19ba9a51575cb67aee435fb4175e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99a9758071e9ccf92d06b4a879726b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f3a2c0087fe9587425de0db72f85b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6060c2ed65258a7819ac3d2d25496be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c4b0571d656d65739979d1465707203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4e1a3aed465e96dc90f912cb5a52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed2fa832eef21b3af8d1f953c09965205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fad8495ae423d126d5e19d98ae26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c169310dacf5a974f3c0a507dc317207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a961879a950f7d8ee890008273f56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974d62c32e328835d91499ffe2f806b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd717ca2c2ac3bf05b4f4d79da1c4697210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a007f96f162d6d936f962cd7156a62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbb8e7bdee6bcc6f871a0b168a801e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9199262890867b4885fd336e9ecb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df7ee30b73b8072a8582aaf354a62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a6230b2919df98d27bab55751ace6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad794a9c970e2016aff18dcf6f4b1e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6361266e1ccee04736b45c4b1f72c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99030de98fd6be2fe6f853a088174cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7bd2b85378aa4c2a88047d36535d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7a6f3f2516b04ffc62923b22ed638220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e1829d67604a862770f753038e9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d51c9ab51708d6c526e6c5d21132b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaad4d508337a9bb74ae1a792f0d9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549847760b2451df2f9b14065f975143224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433d65d893671482a9d76461302757225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaad24162ce6b299c8fc29c9650540226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bd3fc93e8cca6a88ff38ba0520982227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58528c84d06096fb31a6175884375a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953e45f711c72f0aa79af129e6ac6b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc04814a9dceb9c147042734b49f1d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a67d543322460f85f0acf62ba3dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754405e51adcc750e22bb73326baf966232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbccfd0f278695ee736fa840f6c67d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c88ca90e076366aff8c0cc36681490234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd8eb3e6fc13bb4ca85d9712955980235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a095251249cb699f3241af1d40d24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b6162716725d28eeed44f43cff0e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca8d000f906b2dc8d726b09ed2684238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205f3c98cfea09a671897a2424f8c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efbbcb6732ea62c149ca1c8d47f63c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1e364f3cd84f6bebb43ac7ea1331241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b825bd430b8a16f866465fb81349a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ee07e5c874682159931894d247ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e2728603aa5fe4ef57af3eff0bd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c5ff258e952973354e98bff99fe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb31113c91455173c693202b5203f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d29c779dae656229f9f829eff2b459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff182089da6ceaea6f782187999ee98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbde8e4bf311310cb2617523d234c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9dbb02ab87699eec1b05bfe2eabef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8cd22c670ec488fe648f33b0a703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19238947b94d694d84f413409da29af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a3bbf267cb370f536ab069502601253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf284b087437d131356a7d8278e8af39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0808605cfa87e931f99849843fa14e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccad364b265cb064e1d8a16dad8af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7fb24fdb651b0c107167812336e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286f15f58f9e2bbc5eb499777abac9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463efaa216943752defce2fd91c2ff4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e96d5863cd64bdbf1aa2d74605df3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d7cbde8134faded26a375537882cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb851d360e340fabd13e7149b40ec8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f3e8826372d6f45cf671ba7e659d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eeb128a8c093d14708e8efa814ce0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bafb270ec478bae9f6d52e5ef8743265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fa9affda404a8b3eb886e9787ee59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16504ad52719ae825663843a5283dea3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc91f7b1668b9122e90ea3b0e60951268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed6be20b89977668f3a3d1a383ea6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e72934e18c466eeb17d67315786884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0425e0ea6ba31dc3045de07d15f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc46afca9993fd3581ebfdd9d2f58e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0889d856a5cd554947792c2365182c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef7338d08a5e6ac2d6833f97654623274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97550c3686abc555d751160b4a032275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60d0057bce3cee998d93eea1cc7de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef04e383370e4cb989e51deac26d13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dba36dc6cab37eb2bda1f8d743a0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b6b00ff053e6802b603e3d00ad9bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa682e4d664930349bdc035b9d749fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d90d2c6765709a24ae2856559d16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7a6899a08683e17ae0c5136bf3f92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce2e876b7137f394d5927268e4197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12426bccbfd826ab6c701c41d1b495c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273061e5792b6f684bb79a6cc4a4d656285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25dbd7c2a5aaabdd00f5f798609aa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173663a2b9404aa5a563fb93ee2a9811287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dbfc3114f49b79fa3c0c319fc42b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13814edbe8a9f35f2e2c1ffecdf1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cda2106ee0488601b300adb967573290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65bd83d7dc7e8eeadf76f75fb54ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c7f74820e9cd498b36bc644f792c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d970a3809a3bfddc0079f6d78a3d22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe922e76963048f781058d53c02a4ec9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906897090f46b86d5e5f337555834e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1799859861e63383cfb3bdee1fba4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f2d123b50e0484b1d0fa7f0a38df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a69a7a0dcadd38f5b075d2995090298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9556e2c83b9fac071d499a3421d3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5743a45d8a4046a6325056e36843dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a967e77219ccca61fca3f1e4237d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce1e1b8830d8c9672029797ce6de4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d9d1dc1035973f8e527f6fad6d97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50d755aa5ca219e67221b4372629c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb97dd4b3ccae0f6ac121744501664f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80237b2bbd33211adb66e41bf873664a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b315ff06e7f7f213c93579b7db3f62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85022c970cbb795cd77f397ef70ae728308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb2edd8c24492069f9c4b0f8bf3c67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d751b409abbf21fd7a6683fe4d4d65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cd47b8fc9ccfcfa18cf133ae3b3d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef32a3a75115da12e16fbda571636e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54196bf6553b2967586aca5080e5758313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa7e2e1f338b12b70f110a20b610c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a21c6211942446c9f80d0571aebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d196bd060287d20afa7f03ca613e98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e4e680623f4e909b39a9261dc795317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965365f52627c2901eaa2871fb594d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e09bcc595961abc412d58205505c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05df7369afaff736b2cd17aaa39c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275398350f55bf1122af699959668ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e44db5e08ba72beed82ced0cb1e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e45fd350de739466a73c1d9c841f17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd9e876dae4c932f075aca4b600fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c879ed81d88b04464f5ac5d4426b15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed190d93f572432a6c912a12b3614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c2b1c8fa6a0d4c8beb1be299aaec5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f28fbe0760020015c4c12be6bf694328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde5550b2c2a91ec1a3c7c53ffd8c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41186d30ee91e8ca768e4aa719aa6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643a460b98f564e0fdf7935116470b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27a0bf14700847372e420f62135db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a376588d3c07ab8c35928bf933a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4d5c9a7689c41b21b5a3617b60165334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c1c7d53256b2274b566613b91e7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03096a909efe7254672ae15ec979e1fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbda42280e45ba899e70298d94f4f33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67d40e4fc42bee92ac72e1dbf33f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065edfc88f07ba629680c968e48f2ecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce109313584a0af36841d868fab0944340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219268b400ee960626d653526956af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e9bc33988de2af495dfdeaf56577342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c388b775c91fbd34f9f517a753c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88301b3f77921e2a9862f6ed0301ed6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab275b547e3911f44260c43fb7b24345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96473482dac7516a37d7260b1161f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715a1f2df2520b7c786d0fb45cd1119347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0ab58ec3ba7b8e76465cbf5fee2ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630dac37fe7bf46a17150ffe47fcb55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d89cdf982289838b5308c3c8f0745350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca18d77c8b6df93552c6e7717e69480351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af306e3b8c7d53a0cab9c84a437ff440352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a8a3179951e47ce1690a92f8ab610353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dbbfe8acdf31aac96a11176f8dcf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e633ac18ab96e1c5429e3d4f22e60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18462bec6ceb7b35f6c36d4a5871c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ce24bc3e4c4665839e4d70daa508e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0914e8faccd49a54903e9e1cf616358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b30eafc32b024abc103db6f567442359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1945741f10f4c8daf99adc0bdf7da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a428eb90020ac04528f975ce9fc5826361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce250a23797395986b3ecae06d8426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a7dcddc9920d601eb80ac130f0cd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623273918dfa17fab62b98d8fb201c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867f45b04a84c97063fe8ef76d6366365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36e022b1cd002c5104853a9db8bdd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e6b29641aa973b65aa6ad55db3362367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fe9693bf9ce0912cb3e47ebc79151368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af188f7d9e8fa37d4052b4c8d23a9804369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24efd97820c6c48967396209da2bbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e064ec01fdfa3f38796cb4668ee3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f47fe316aa308dbf705102a2451f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9491a14733e9f494e06e82d49b2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3550f02ab3cc8be04d2348d0e57cba6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a8e2dc94477db18362b78e2d0d531375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286907ef4fb856420adb66c7d2474c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253a3ca35e802786bb0c8c3169d9b76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d2755df846ab9d578a164a45641f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3624b0884244c55be929af0fa49b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df945865b139ed45ba16ff3b31872d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf72c2a2ddf3ace45597f45f0a4d92d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e4796be4040914f85e7c91a859515382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d374cefc65f9d0f1cb40230cc8c4ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3cd8a9549f14ce8ab56f47ce5d95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e12503bc270e7162627341d1b183c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fefa3e14ab1525a0287be53bba111386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b69472aee2bcf0636c578cef664bb7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48466df80bbec817e334bf9e5ef2d191388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98543f920b5c38bb35c884f7238881e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a46318adf032209dd044631e112213390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8e4a913c0efc773377205c2ed003391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd5d92a50238b5ab3746f54777d64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef709f5c0bc6887116d65d36ffc8948393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3afaf41234ee426518101cdd5e4683394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b16d7b919cd492b42ea2052e3c2ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360e3670dce9b98f0cfa842f416520396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363a0796124bad720ea8142db1a3aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e40a592782076e72c3d4d1f52009398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e597fd87fd5dc11c846d8a4d609c06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b39983559ee4db186a43675bf44f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bcc4997d2f676e272ddee88b0b011401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb6fe4779ddd34179e05fc08969069402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa0e5866193de634fcb1975372008403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb1b091a63f8d27206abe8a54c5925404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46cfa4afd30d0b98724ea08c8dd63f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3620f1b398fa12e6b0838d356c5882406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c0e4fd7375b0be576657bd40a267407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cc5045467bbeb9f4511ad21f75e15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72692234f6780643d2eae74d013f112409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488f42aa89615aa969292ab78c98ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89d27ad71491ad007bd25646d1d68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8be42037b0678445a9f8934ac7a92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73722ee1bee8e9069143bcca586ffa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b24d9fef3b6e226de887ae0e7e188414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332cc0791b5bec3cbfb6d3c99111ac1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdce39ebb5108d0d9a974110b1f355416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308af1c39140ab585f1fd26722b64b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a86ec17fa8979314a91f7fd74cab3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc94f722842e95d0908782fac6981af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a91f5301627e7a651efb9fd2bcc87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499fd52e74f18ea6bf58b827cd0efbb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9cb8d310791d795572585df1ef506422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11139af024bd2373c7648b20580e71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee7910179ceca6613e1444483ac8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf35cf3b5a88a0d95058f7f64a25829425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e9fdc3697bf036b2167105b87e89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db9e35608fed6f4cdc336f2d22856427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8144d2528601d9691f7c16a274cb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4be5be2dbe1ec7fec21da856a151e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57c59f51a31b0b7289dc8ea010921430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27fcb04807b9e95f3fc1d45a33a873431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a8e08ad224c25c41c2655bf567dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741f29140cde630fd2f149cceb5b84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6dacdc445a52f2b953090a4e4b2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568da7a4d7037924a6dbcbe3526ea20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2b1b4df37147e31c610726b866c35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd60743c001a619cc1b7e9fe2b4dfd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8dd37fd8636c09a84270d891b212d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc821ebf2dccd8da1b919d65d980ad29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17981145d6a7501edf65f64cdc15469f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082be1d2c801c59dcd25e70827deee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4815ef1eabf910978bc8d512549f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7740b77fb3019ace4a9d8b3bfedd33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6fa8628d8a81c1627d0f8602f429444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964027b17bf0ebca7e4f952c67e266b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f6b807ddebf6b6d87a06cb4d4489446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567598e914751ee716077a55df6f61447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2ead291ac52dcb411aea7ca79814b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dd1a4618911747f54546d15311541449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a9d7df1233616074b0a53e93c21e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c01155303494322e131230a9b432451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b36fa5842c9e1da83d2fa6321914ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8b93f6aa116a53487eaa63c15a482453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de3790b45029a4dda0eed6069242b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6422a5dc51645ab6031a2f0d0307b6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edca6a7cfdf7be3b59da48bffbb520456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70347246bc253f4cfbddfa89ac28af8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e589b912bda6f99610e83f1e4e740458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ae4373d9e8c94b4ce3cdecd802cef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b53e4e138ee037b4bcc1cdafbb88c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9466025b820c15726f7ab991d98557461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d26a702b25b00fad6769532e12931462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9921412aa2139ea6fa963c2e2e6ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b683f07f8f3a5bb5b7b7888a4f26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534e19fc170ae880c480c31723eb07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e97dd0bb2eb294366ab82448b3ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1d35e285f6c9193b6da301eeb4e03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7750dfc1492882a1643d62affa2790468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56619aee5705cdca7ce41e0034e165469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb253ba098944d0f447cc45542742419470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e923ca117ac56e7479b8ce7d823243471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07974fb40d785ec7f3d0f47f760b524c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc76907f7420cd0eb1cd8d14ec129f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef19abaf2416bbd5acce1f57eb58f07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b6a6004041aec3b9ba584e1ff8f31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30562a65cea9d20c2a3b20233ae87d3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf523aef1af8049c0756f5c6e0e030a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bff4977dba2dc0ee5d1b3b66f03f0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2142add31870c9f3f60627f54c163b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e867c016a927bb946d75a7668b037d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a33dbc0449da2e4f4d384c045967a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e0ac759501fca2928de25e45cfc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ddded2bc332354b605cd973501bb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300050a51659d9b4dce54a3f43460c1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75cbf5889ae5d8e79cea965473552485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f821f4efd790a7a297561ce9e5e118486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a99055ec4572c8da649d53e35dfd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc019507581d7453dc7e2c60dc2e363488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d20fbef755fa770fc728caeea4583489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8092caf2411561b854f82762ba37e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d7385bb3050de8ecb4e67b0e6a77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baec60ca420cfb0018a7184f094524492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a4bb196ffd79245b933806657093493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce601298230ae9f78fec9c29049d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6288a5bbecdd2c18b84af7f149c1c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaf29b52e70e83607f8a32a2012f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bb266713d5d89b4f0c7dc0639e8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c77c6585cdb5e228f11a02f0b4a0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f15a4ca1cb10a453298c14fd6752499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0407987e7845d1ee938cdf45ba5f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7db1ca4702507f68b077b6ddc2d4ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955efd5d76c55dfa6d6787d3b9067f85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717febed89e525593418192552d4bc60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84063079e37cd027ce7a9a4fd1c30ccb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b56aba716f6ad519007723e141dc34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fde3cdc18f1e95dd73f2a4f416bc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad4cef19b97daa08e3f05a21874391507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11dad96dfa4186fb9a868f16f77d41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336af85169eebc5841ca97c23cefa0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc8143b2c11819416ed184e4e957b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88022b0913dfe7df4e246b71fe044511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2bf7112581524832d824ddecf9c43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db900bb76743671062c5502db71ef35f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d7ee96e6a3b92c4385cea6f22bfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f8fe5466b62dff6538805eed16f72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287a9d8179f3fdd4fa028a97da3fcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94bd9c690c8cfdaf08562dcaa966c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f08f39cbb441ee930e64e95056d06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8efbd135d84283166d34922034bf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcefa9285d90e364da42a5124d000520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2658d9c434ec8c104fd1cf08f538d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d23734383e95f6d6789baa3ea06d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce5c50eb05223e12990ca1d2844b16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6717a6dd48d3cf31b57ad2621eda8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a315efbe5ee83acfee52590e65477525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a1db5e4872dbb3acaa395566f751c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268060d6a6cd12cf009b0112e028682c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3229808e96d5a87a050cab37c839c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf4c418748b83423e03483388e2081529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e22d241ac9c1b5132570110a2995d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707db83422cf634029d22e0bf542c9b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2b9bdbcda05e7da97c8fd5cc4466532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c00347918de540d860579d9d162ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d927f25b01db97e11d12af658b729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f034208193f93b85b067b6b5788302a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c82ca17db8caeab9e4fb002d99580536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6e6302f104d6eda1bc087256deffb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a94b5d06abfc1e2ad524a8da8bbf6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a81723c8d703f0e701549a602d72f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060051f36556e05d643f59f8541188a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181d61d91ffe967d7f76bbe45f8107d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fedc558145db8e7b35c0b6065b21e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be34b55ee8bc2f99054fecaea47f57b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1e672ffcc6611a0c668329f6e3ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae305e3cb183a143813fee6fe13d1fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d176f83d8db3e2adf1c764e1065f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8f0c47a72d0425bdfc6be150f33a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b58e84d27e3f76a57121b2e68d344548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d934b2eb941d235d5a5624e907afe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d6d2beb10af2e78d8659cac99325f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d7c615a570d174947dd48508e2bf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb187b0fc3d55a207ccbe9a12afd1ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30424004fc760a534f04379769552a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0df0094faeca4790ad742eda9d8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea15333792128984033dc536c407e74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf7f291ebe0ca50f1587b5b9c2cbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb27864994582a01c0e27b45ec6944a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4812491ec4bbfa96f1f9e259bcb03c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ce4961225e197cf2f4f3a213b1b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e171d1a3c17abb4922ab9647a2e8527560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493b2e8baa47aa2372b26d4a764a97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599e8f63bb147a5baf29246a6c8464562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57eae7d9cd26aa647289e62ab799e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a2952e150213e91c53dd76df797de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648d835538952952e28c48e3c38c21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73304e0bc87720e7658b39e30b1e129566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95beb1b0dde24a138a36d7942a22b20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad86bd5f64a7031c4e961d81d40ac5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31496f00296a066dcaa4c8557611f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d78ea31e6e783ac54151b553c0a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5beb2cf7c5d2ae5226e8c285eb0832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb8fe91b115a55134fb684924ca092572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4608b8dd5f1d0311586c8fe4ca23c8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c91e7b6ce651f18022b76123dde88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00edab1eeb511e326b69304d1d6616575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93eb1b091651942f87f801bdb27d57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f15711b5116011f329d37ce09b82f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199737a5810a9d2a9ba59e8d983335d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f422a297383c3a45322bc276ff31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50350a74674c4e380a73d5d97c769ded580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b0921be53e8034b9addfba7ec4c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aefd328a419ba6987f59471712875582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a5bd2733ed0da01d8a9304fd07ab1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197e48d2a9ed9fb3552005ec242fe9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30d8767b50ab1c2c3ebb81943c52a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac8ccf1bc340325f3be8bd5752fe67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89605709a97e615ff3afc27cb11775ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9ea98d5157f46c4764b04c90afef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814e40b872a05e96f9b82ba2407e56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521450ee3d77dd7b9f491baa6e194b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21ef3f0dcff1ad495399ca5df1d500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6c8b8edea11d47ec537a215647e0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae3c253357f15313863731bad18c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e73b30d47e0df7b3b3cc8fbed54f28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe1a8fa892a728250921914e90d951595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28461bed2c39913e782a12e82be6085b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c36aa46e38d7caa14c4aa7937df7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190b84b42531234e87c6084066d684d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30738af86d2b7b36e9e9cded146b95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b958060d90c10f50cff5974b3f16fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50bda9acace1165cfd4c77a38fcafa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328bb05063a8fedc66ffef72774c2a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e916d7f25f7bd7c4dd5d24fa33555603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f6ae5c15a1b140d243e7a302204a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec229746dbca2779f7d0eb40af7f5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bade4baf69a8541a77aedf98c7167606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e8675714384c76c7554bbf8f74828607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963acd941a53cf2751fe0db907d79fa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34df403961e46a27d80a4226f6be8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a219a0066c1b888ed35b9ab02ea63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4760555e0f73b2c3f4a51999672ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803aed3a9ec03ad8917d25cb3eb2c3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f69dd69fc04cf8143171573048da6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab991a77a6cb902c8ce95b4ba2ab8d80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d213cbcfc5b427b4dc45f55e2a2db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c0fca6d794fc6b9d8267913eb3e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4076c0d82f39bb73f1b162b5e9773e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504d5bea9af3b7b8e5f5bdd953bbc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fafdc46a786e0f142488785966f3c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1634f8ecdb8c505ae0df0e483b22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb27d8124804984b17df2861fd4b70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dee493db68b1242c16118322b0d1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de21ac197069a5274b4a72b6a8a060e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b29869d7496cad00cb4fa7b5221f59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c25c05cd8fdb7acb222be26d0db65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb01c554364c74ef35d64f4183b6e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74556aff6443ecc10abb303160fb6e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fef0b661c47500f0819c8bf5a2dc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf3611c36ad4d92d85e0dc79a1fa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c411e08c5de4bacda4c9ba2d35c56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcc183eb6ed691fa0f5287bac1842c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b695511f079b61e2d7c7c9a52565632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a71ed5f578a2622c38168651ced8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ad314ad6f973d881212958c49dbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea02a43ac23658fc1956e67c5a34007635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde760b40870311eab1c130183b237636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4f7b293dd1e16e1963ebf2ad7958637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca227a23fa33903b80d3185250100bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7030dc3ca1d0b6547ad666e8672381c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5150412332bd435ced48125c12630c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770cf24f90d56492e92f31ada9440c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998babad611f164f68f3e490adab709642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98966651eac5aa9b78ca1523b89f72b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005bc4a1a6b1f52bd2899006749968d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c461d01107e086d884886c7af5ac2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824259a1c7fcc37a94309c14334e2b72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed210f1db5406bddb0f224ccec5b26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee3c9a2f2ee1d04ab3dff66917ef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a1009dc3ec7b87e9ae39c8330b2a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621491ac974b9e93a308222a8cf00937650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063fbb48b56ecf1671f3473d2f5d870651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d227d3740d1b2df2ea620a8889dc6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3363fc23a7587b1b2a9bc470db18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654cbcf4fad5f6149cf1f628e5dab50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf271873eeece59783a66dc6a6b08e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36a235eca8e2f53f25a65b14d08bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799de6a6b949274d6705369539745a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf74db8ee893e49cff5c047effc3666658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c7983f1c779350b3070622b552eb4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f827c357738cdae7f6d3b0891c04a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d20188a6a27a8f205900de848cf84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe646c43134079495db5852c7cb356662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c9381e41221d685acda5365284587663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41058454774cd303b4f8ae7350e6a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6ffd35bf42ee2342c2a9e3f91c94665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504c2e545b53c9e023f1b80d3546bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f112d1e83941a1ff1b7fde443db833667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2871019d1bdb42c6f1bfbb33f6fea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd54dcd29dbe1b00c4f3f40a21341669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56cbad5315dd8e22936dd7dfd6921670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292957d10e70ebbd3e9e840df6a724671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458553d8fab3fe766f69b973d7ea78f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971caa90719ac150b8f83e36fe1f2a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4328d1cf664c149d3971822a58c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc74406b6d64771cb3cf7d27103021675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cef1c9ca5579807cf5d12f5cce024676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1d633fb151ca1e3a4cf49adee5788677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68728c9642b463cae5e6d663093ccb9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd0b8add17868e0d3ee2babc433f7d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d259a41bcc63f534f5aeb0588776680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c1e0ef0819f2aa0ca48ed57dd86c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2fc2c599fc9ae37c290fb22385e14682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed96989cc25c9352c9a069603f004c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f04fa4cc1edbe3d8f84ac7866225c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358d9c2cf0b80e8119de077328d312685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dabcc4b2cd731f80ff5189eb119c8c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf99a6d9dbeb31556ca5a8e68a7a2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560471e7ba51fad132716edeacb08358688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acdf0a56ec7bbccdba65a0606a8a6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0dc1340fd104e4299bd2fdd59c0e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99581d2518ee67dccfdd8fcd359f2d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe2185654f7e89a5ef6eb5b4fa6e2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe7456cd9ef2bd9d366f2d8ac804c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049b749bc3a59d775552c95b2ec3cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3386c39238be552678cdca042b1dc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d934b07d73c0027e96946dc4cea7b12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb9475dec4cd84ef213e7fae33a3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e1591497a4b9a5639575ab95ddeb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5671f91bfdfc6ebb4b495536959af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737e75195430febfeacbae62227689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e5a77ae1ff444eb1212e85786d245701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863901665a7a9379055f7d7995a6d8d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe813d457729fd55e5223623787cd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e43e2096c927c551cc68f909ccc1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b0deb815ae20fe461ade8c4b0474f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc519b4626d15c2d2ebe444958bf8cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a13d6869a3fc7e1f65530c2f8221e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0278718934b8637fc77003244a0f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432ebc8b8fd8f0ff85b4ac8d62c8cc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b2255f10330851de4cecccc8222c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be678edd6b52197193ccb778d6d4a66711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc883b45c40adb113098aad086b780a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f4907abd2619cabcc8b2fd6bdea0b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165e7333b4108d6c9162f19f366bbc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18a183059760bf93bc83f179b0359e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd95e02f8a93f2fb56ee40a859a53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93124053f7e5ed07a250a764ff2f034717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384647ac085ec17f6ce631e267c2af79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a60f94a17c10aa964995abb8011027719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39215943cf7d56d71ed26dd3cb4c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ca52cfa4077774fc5a4ede1043be6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806acaf09330ed5eb38811e4d794a05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbd8f30f7fadb2c894c84871bc12e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7098a97950f5c92ed67e7cbedb221d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba299d16c2e0aa40441fd5a156205725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313013edf67e9a0c648f805e41c7c883726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac526dd0169cf993e6f7a8e8dcee400727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd99a468634a66275a24826f0235f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8ee911fd5e38b4b8e0f2bb62a9afe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc346414585128e6ce6bc36d671a807730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948aa8e6fe7d856563829f9cdce235b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548639d46dab8996ae4f9ccc8b1cc91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896958ed5aa6bcf96df22fd2f6da9bcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae11248df3cab86161fe60c048683734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a03bd559e71f10aaff1ca01b150ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641399770eaecd2f85312a9988d09fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e7764e06fdd96398b7e04c3a4aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1734e710a110f60e6100c2b0970725738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448f8684685fe222069ff08741b0cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3d242b0e64fbcd6af56c3335a9f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6fcaf919b93796d5c791e1b649d62741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43bbf821e249859add4bc3459ad75b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a807d9262981cd1a7524cf08a1613c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0690876fb060c0253b5ea6410593d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3bc94d4453cedcf5bab0c6a196f4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716bc6983c88306b0ca4ce22ff38b4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d932f7b29799d76ea839a6a405dc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bafee6998da7a0a92ae3925e8b71e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46257b3a62c6666238bc8d4bd1a191749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e040937af3b30a1f3a77b47a96d8ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6b394e97beb7f73d03b5c467a1c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b7f6e733e9baece9624b6a8699f9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be6e32ad937bb4b454845c675bd02b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c89bde6956d04e48398facd9826ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823399471afb6fa1275d77e1d3c849f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737fec1343e458536e073994f2bcc4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675ff3406f49386b425b9176b93886e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba44b2a0a9da05a94853acbe34196758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b912c8fe7182b6bf4fcd7a4105750759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>