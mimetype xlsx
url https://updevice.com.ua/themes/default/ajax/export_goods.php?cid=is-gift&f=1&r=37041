--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe9fc1c8f158c2ceb09cd92c28ee51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e202ee7971c44556edad0c76f1bc8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a77b4c07df136f3757a668fdea1743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e43d53fcf6e0b7fff2d33b55154cc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5303d30794c6b31a2bab9c5817aa555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dad2f21a86bc10612351a63427f7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31a971feed5696b02ea20fcb3937557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a8a7bd2c8aeb003f9b1eabd3d55328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f64eb3177c0e86ee788b8fbcd4479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377a39961402c665df5ebc89bf9059710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82fbf44af6b14875dd085f19e0752e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b804f452b3c47b299be42fabe6c84412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668c6f8e1586ec815408c17acfbe65c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8895da713e7e87a4f5edc91fddee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b4e463eab5ce928bf0d484f19f63b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2581534fde84dbc766941cde475cb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe2fa9c1735c22e43b6c0c83bd02c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeb6f90cfc4babfcd28de20e1a421d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e980b4358c045a7a1b69fe8e6a6fec619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced5e41a0b5da73bffa93c14e1cba120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de42e3db6468217814b108d978b8c2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d915ce323530d086023619b9aa45722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f526fedb37a19dcb0db230d70496f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7747c9271188e3bf47321f65d90164124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b227b1b6297307aa88275b8396d0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61572732f5699c6a0297174aafb8500026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e6936d1cfe847b8aa75ae28311dce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707b6639b946b22a986ab4eace4b9fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777fbb61d984fd2f99fc20e024d2c0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29ef703180f2fbace592ebb474cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148ebd1a8ac60171c0e085a7d1e1cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e37a7cf842a52fe768f6674b2040d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f0beebff76bfa37bd145a42a03f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61429e84cd077afb001d2ca68a037434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e6a6c2f78b6951142a03d18dcf7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb188163fa232c3449ce92c790648aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939976626515d7a432c28cc641b01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedc4e04b89e7059351c002ce22305f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a9776878c2e919b337711ef89b7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482cccee0d1b10e2218a79b46b81bd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844494df62eede2c923dba30091b6d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dab5fe142409188306abe64dc62bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afeb888c70bdf94f6759f5d5e9752543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd7399ce4d727867ef2e1896f14c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f78d783b4ccab5b24fc9ad8551cf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b492cfe7a30d142ad79d4660460aa146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e022279bad0cffdabcecfca3d4be68047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76231fd9df0abd8c14847a0917c2b5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeab225245b1f09559a17565312ebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c797b981e14b2aff7f9d88b04558b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ba00023dddfc44c8b19058e98d70d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17cc1d961c0d5a63d20420c974ac552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43fcb3286c2f98f9452416935225d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257875c8b2eb4f256151113278ebd44c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349febf45d3cbbcb91e86e0e10ea30f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a6eb7e88da2fde984314d1b9cd4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7363ef81ddf1ae3a19b96737e8734b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f9d2f70c0b7b3750ceae0c0ca450258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9941ebddc2308e9f34e167ee7c7cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec818da14869abbbc7cf309deb7ce260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657d6253d6f14bf1e90511f0405ddf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ed550a49b7a95065308dfdea5e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc99f29d57ee42d431b094b6dc386463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b1c6b493ab754b005e1d0c37422964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b9fb3ad484c0ac77cefcb8fcd68a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa0647e7bc24e7933777e51533fe9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cb696c7885e213037596529e14bff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d114a485454e6fd297bf3ba190cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c92b52bfdde456197a0d4648e69069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11971d27df6157ed2635a9ad05b9334870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd4db6fe4711f12f3bf9c7eafe7dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2673644720b2d682ab8342643faa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a8df078f13a9c6a77c6312930b8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812aba14450132da21554d7ebd71add74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50cd5865519f8356193c9893261eda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a78a952291e5c0e0cd323766dfec3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de567e2ecaf3747772736dcd611b8c9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b738568f9548013aa39f521ae57aa2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2771a5d87a7b990738b65415a9cf3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbd6d4076bd579d776e32d019e47b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b6c78e590e2f3f86957f75de449e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c259fd6d0d2b18512da29fc544c10f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c8e1a6e0738bfb4c68c8165dfba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8fb5c79e707d82e0dd9af388d8f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846bf85270a91949ae925e96570c49a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c97f0e9f15fa48d1854502311676586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f27770ab4e5c09f28e0f424b5db8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ee5e93e94f1853b222042af7095e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aee91b1607c1ee4a6be43269ddeff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27f67e9d19b795c56917d3d4763a5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b244e6dfdf6477d6f6399bba9ece291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042fb5550b30a7073b188032b5401d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857205c7416fd26275174a330ef3cc1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4492c80cd42049d88326c32a8823ec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e43d261ad36dc4d67ced544d40c9a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab3efb539074bd31a8fe3845c01bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b61e2cdef45e68b2b85ab27a6480c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec7ba39d638c01a01e3164bbc65c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8434f6eff43130dc57624d5cd7d73499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080db01ef7aed348902a701a33cb7de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557296b72051c1c9d6f89e0ded01b55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ff89bad756674ad4047e5f7b4257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6ddcca81c0cd319f63bacdc95803103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a2403d246613fd833bc4092b519b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e119dbf05372eef4c64422174fc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6368475723e4a5c5b7fec9a2cc5283106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fef8403131f08df46a29457ec592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a9de728aeee180db49bc8e1478bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa3e0b38615939115a0c64704200ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5886f038e6afd8bf607cb125d291b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61dec37f941c3c2acadba3e592d538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78152b5a558ef5564d13ed7dce6e48b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f62ecd94a75ac793e632b0f93c3bee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316f065c7fb73e677451032c3d025a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85c7ad3e1050ec7a03cc595e3beee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5602996948c9ac2fe07b48c89da206116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0bad5b9e9530333cbb47aca5c7bdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac974414443a4aec7d0b6ca0678ca6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1af39778be64c731be8a5ea66cb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c6fdefd89484b60f0bd856253a92a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf689f4f003f090146faed2800c691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a95fceff78496573081478d6046fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0e3b053d0860244315c7348ff9834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddac4155fb7f836b98bd76a09daedb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777a07f17e472df62ad3b44541b0849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73fdb90f305c4da7782fb5e8828629126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2911fcda49ce85a876b913b3f3c4517127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfcffea854eaa7351fd93d859fa5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221580b8450122194704af63bbbc33e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041d06e289454713c4ca5e8c7ead47b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c740a12aa7f31d172d5806faf36b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1215641993b8100cfd217b3c055b4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca47d552a54b9535e2bd450b2dcb1cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c1061a7c792171129556df8a4262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31301c1656f90738c8eea9a59cb83ad3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579bf5908d713b77963d02b2cc2201136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2fdf75d3138ad70b15cad5b5e8a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637d0b633d05a292dafe1988a22c55138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719939bfc7377569beeb81c7dfa2ebb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3bd4c537396751090364f657754a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec47272154b0526cc2723237ce66733141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059233a8d1eaecf5cfadb5aa292380c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca869cf1f2f3627d6fb6529ac3f5213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64d92c7747dbf0800f0e7a935d7549144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1092306ebce001bb5d874bf5b805145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5264dae6a34f7844c7b9e72bd74f68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd752f939c2f3e490290a497c94dbd27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eabdf4fc8adb52be297f854aa07a9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413dfd2e593cdaee6323e1027f812d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d69d0918b0a2d2b98b955ffa8132150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634cfed9aeac4ec5e54a7a6aa33b9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c62ff98f9066ea1b6862fec285882152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2af2456286f3373a46435b99e056d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784523fb2391d2f232375195183ca5d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e85581b8cc691e7edeec164c1beb7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21512e0233dd0db789312acddeefdee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c58c013a927f2a7f0289c81112842157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5fef493b581a26b35d1f61ae266dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fba8e743ec09e5d96eb6ab3d22385159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e83eacbebc8611ab258f43ae4532160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b793d8e95ff02f002842117249dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acce048b70309788d00996010f6c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c09e6e5275961dbed54cdb3f1a06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b619fd521ce6edeb3a10ff4238c125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528c021b574760b4b09bbbd9f28aae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76997cb0d8099b33e38c6bd95d81d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d195648a30d623de9123e53bcc176e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087c233537b0f04d39dfb9d27f9a8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a12a842fb85807ec9e23c5518a83f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b1d5a9be792729f9b02ed5fd956e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af69d296a224535835964e025a2d74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8801eec293e0c662bf7ee598844ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f5866280b7767268ec83b15a80368173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474953f648df0a944bab9b679d2c8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2952aceeba7c923cb7b5566b8bf9b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88806622e1f96aa28bf5629e833ed56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c889bd0e3fe0aaf94f2f40e0f625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4389b6a637ae2c5f5b2924456724e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec67408b5a4458048f654f7e30240179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb20e38c2ea661e61e5fc0d29ac346180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659cdd51ce1387ac0439fb8eada9068181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c0bbdb0c524b5c9d1a1ae5924c76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5546be9da1ae998aa5cf840b10c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc58c1a3195a1116a1021b80eeca81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d7227acfdf694d9205f5d0e79bec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9a18cb1145bb7a80f9c7b2759953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e48324108aac741014b3e786f05b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449d101730de70822af860b85dd8615188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb338b6f969fbeaaf9b2ed98e46665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7958fbb425ad870cf4c54441f6d32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c296104b68e2f9be39788b209446191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4b5780a03415f0d4ec7f8c440397192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ba93297801e68ed31ae07098e2f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ba240f18bd5c9384b7c717c1442f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d9f5852922a24470ae35eb24373b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208195052cb8e41d5cac084fb6425c09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33ba5e56e2e5791a5fbeeaf398475197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797caa7495f56db0e7b82545d7437d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca93d3ea346c567a6a34feb4cd2bd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b51c72d9d8f5202f1e845ae870ba4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4334c48c31ec02d9bff919104b6d7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7e13007a7fcabb3069aa0ab7bdf87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a723d894b5e0ac4820a4b46dabdf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc02e1d08a7f5eb9f5efcffec5d9e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e02a7f05774e75c25412a232fea06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a4731b6761f515aa047517e7d4604206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d78b646a35bc68a41bcd874536870207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ede664857138fb587d0eabf8b71f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521708754cc78760a1c40318b359a5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301424ce4adf6f28b66612c6c67d2ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720188bdea02327e41dd105ac5770864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f07e0d3432c2f24784d1309d43373212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b455f34367062dc4e8626bfe2d8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbbbecb5d78c8d6a00defda62a4a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb8ff1d80fd6686700288c1acffde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ad8393116562f04452394c945590216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf3d6de41d67609f6ce0cd249337ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bdf58f1c8fd868b91e675106d466d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963cab1929cb907e6a0eecfda4d1d30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342a654d186ccf6c828cd07aa27237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049fc304bdbed9dcfbe5386730b5400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ea5a3d545a9a3dc69f5ff2c53460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e9432e134d4811edded6c8912da5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a4fb269beaf58aef19dcb21cd08a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1591214a1a0eb44fb0f9b482206ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c901de4c4354b2f7836ae4290743226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d176de54da0a04eb877c735b12974227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de2beac5dcbcd3d5b03b0e73e62fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7f0d9fba5af77262dd3647c54a342229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb37360b92b5a752d90fcd67df37f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f994cef188c407d691ace7992742d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5361e98971b8a8431d63ad0161f0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b91ed619a7c633b0e0e4a0472e654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269f6554b1b8c48eb82659b8af7f14b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7221e9cdbf28ea20b6a2ab8a7c702235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dd070a2af0823627c52d351426d8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb46e6858f3fc9736f484658a1b6df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b11eac422c682b5e5c5f6e5c19056a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133686b66ca347d39baa9f9051185f4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b33d42c09c00cb53f902812f7f3b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f9da77d3b02a7b0aebad7f04fd8d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406931a0e1fce336cc64cffe25953968242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e62335430c5bc788490aa81e883379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a3b7f5325e48c8370d82a807e6b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bd9258e087947529e96865317e17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876de0dfcbccdc2118878631cf5a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189081d07c7e5de9146bdd093e7d042247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c8191b292dbbec04d443d173ce71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196cc8ca6fc1ea2ae73209bfc7b5995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c642b44fbe5a6d2b1dc283501bab87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf21c45b7f78d9eff4b4be7b6dbc93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857efd20bfad14a0927773bb3eba3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dae67ee514a80113a709f4958787c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b471fcfcfd81c3c7c501c3785bf25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d1827c80eda5efea353e86b3b591f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e8ce4db3c8b0f15df0fc13e655739256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99770ed12dc7002a03b897ebf313186257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f577fb2e29cd504098ae2e7bd053258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983b1ab5f068432cd253bdbc0d3f99f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6de3bd7b59685724c3027da2a43825260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb63a762e861bbd73a1ad3187c616b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ff9301f9dcc34dadd1305f25af94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfeff85bf0946bb2cf2f16c03e1cb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40e712a88d1b512557cbfe8d62fc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0e12e4651f372a7a4653cbaccdc63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b05275f07258a2f5419803dd783f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdc87fa27013594bcbd3e6ae8beea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225b66eb87f1c01cbc06e6559e87a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4092541a27e542fbdc2154ec1ee38b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd0cc088b91f68fced87de61695261270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294876e8c0413e347880e015f196603271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cef4c92bb4bc183991cd505b7636b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01262401eb60461c78e66a48781d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32634c4554a6e98c02feab0c3a0ca93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de408a4824a673632f1dc2976f4670db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a04bac4ee1f8124e1849297c27589c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eefd6463365cf9716f3aa72ea0f18f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ce645b0bb0631b0fb37f37e08392278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899e3e55fa9e459419abc6fe8331c31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fae4802c912718e68abd8adf9ee7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02c4417ef9d6b322b6a9214cb837a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e530bda7f4487395dcd6ef5ff0dea7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9184ba24da162a935567cc04cbd5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81a93d6e4ddb38b3eed7287936e4d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba927cca73c9d8b3e7686201a84b7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78a0ca5fa36faafd699e2a1b62132a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cffd9e4f172bfe85092d60295978287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe000079a2cbb8d26af9c7debcb1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb94f00762e06f7a0129f62c13be0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376ca6d676cca1ec7a4000143f345a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc1057447c574d647122d61459f72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83ec67ff7f6a701c501402d51949c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc376ab651444ee679d6abf9eb9bbbcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c09435295e3a1b38a9fe4cc2871654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f311eeb12121549b9c7cbf3d5b8f338295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152479b18fb244813188b253c04aa32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f4451e193d6eb88f29fa39777797297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e50b9246ae4d8eeaeed7470991840298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc3d2d59768430f4972cd0546042b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d14d3eb95eebd0ce241940f690509300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c6662661ce4226a78f57036d4c50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e39fbb6c3e62bea9526873332a9683302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4984361082a9f92fa88e35427d8927c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0cb568bf4e31114a593e17afa4cab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5024724ed0e08d13b94178c0267b87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9cd45060cbf3a272c593398062a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f68b1d2bbf24f4e8f064a831a8786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754beaa699aaed35781ed930fad1daa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ab46d3c820552596865c4d434ad6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897a352eddce3a524a52418ed079b38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2bb29bd75ed9fac014294d6e5e61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750bf34c8d94ac09d25661b46dff8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9aa7206344b3685568d96d1868287313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf031c02c5756cd92288fb0c6a4f0ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153515ca6719c29b5b9b70d3bc8fdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c455cc5dc6d617af9c8eeca210dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27f3708fd6c6fb1cbe33fbc548811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4eee9c46e6ee257a218327d74c0dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a87828164a1242b125adf0f476e3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256873528893b08bbd63cf22ff7f147320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a470f0b9f1ce9130b40096e356418f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78822c18b9f716ba888e09f1c2444d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16014e55b587585d3ccc7a4c9bdec7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856df0978bde21e28d40f0d61e606f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f63da149e643f4f0ddc16772f96a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c50b37b0dfbc53278aa7e25c2dda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a6ff1dd5b4f7431b8e198aadb0d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988171e7bd12e4c834044e03ab027766328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72b3c6d31e31e2efb5b0dd1fc352e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45058deb124dc57e5e89d97d8bdbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03edfcae05a6cc343178b4465be7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d4d32fa78155276b12393bdc360c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1d3ff1d1fd7376acb6ff7aa037f09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e4b6312d5a6a1c6866e20e607bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676581d142fa664f603890921759f70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217054c75e7e7882ab685c5444aabc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7270e814edca16d2c7142651d0f3244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af0c35764da7bca102470935bc8435338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18688b43a316f42b1249d6e6a904c8e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8177eab9d6e8a3c34df3f5d738c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3bdc6acac648bb66283146f77670a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79cc621e9df2ec0f759d682ee14088342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa4da7557a55ea89fc04cff3bbd62f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a3b67aaa50b0c7e26b885b1a44917344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737914a468f364c9362e04cddd25c97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee872bdeb07a1d1b36e2977400f6900346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394583d4266ce2833dca138cfca887f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e281d9a3d69c22ba48f778f383ec7f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2e6622cd4e8e887adec593243aa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7f943ffb6049bd6aceb133013073350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0d2e8cd0d37f98ac79c87e18dbfac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a056b3ffa47a2d62c08b1df8a0dae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb23ff37c3d9839f8c12a2d3ad362f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf19cb49068c9076f787272a7e4c9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fc9e9cf803dfd6dfa80c65ae6a68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06560dacefbb24436f60720f40bc4089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbabaddb41e687511ccfe7c053fb1c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b256caf7e54d82e401a02af15878e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d4c7ff59dfc34615222690cd39bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b7f79ca5408670a90f117ec173f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4216c566f8bb186cc6ee1c897f7659361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24650d85983dfd8e6c6c7dc5f8a8d8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d22e3f009f1adca71550a31427a2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c28ab477926e563897791d7360ada364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce250b20ea0465decaafe951b8047d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317318b4f7e8e124504b60f158fdaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8880fbd03f15fea18f5bbd9ebfb2fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ff3161c33939d75542b18f6b0b712368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5784223162f2a48705328c689f367d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f1d7521fbce5542f2670ce571bb6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61700c631d2904be94d9142296f3c52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0860ae678baa55d29e0b8bea21fd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a0398adad0c8b8cd2b5fd0893340373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fbf14f1eddab3d54118acea57878e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b25700dc6a16b8e1f15adbab080e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e489615ae3cb980e4035e4539a90250376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c57b901a8bcc5775193f538aeb7c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a862d7f8f36fc92d4f0379ae85abc2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e223dc93665bdf02e70f18ed9294b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c001f3d60b5a9d0e89894b104f348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe0314958514dea0dc0cf60352d949381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e238687cb168acc39c425a4db40a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912af7f8050195740c214a9e288f5709383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2de362c3cf7f0c9a7c917045de30384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f09136df7f40806eef1704d6c9e5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622165d02af7ce12d236b8cffb7f6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac1b4ed0d35337f43c30526804c79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a56ff6e76043b96d49a07ec609d21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641fb622a0583a0328cc98946a1624d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692111e34ffc030830f193b3bbc67148390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a96f959740b6b5128dd6f08871359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f98a980b9c8e888c7d83b36fe27190392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c7cbddf6df80a87d21b8228c9fd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3542c04cff67adb35f9da078c4fc67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d897938e2ae3e49f25ae5cddb8e23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19788f304506f7d2f89418005f00c318396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b49b2a9b192ed42326f77a3733c386397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae56a63c6fc4b8a1d1ae52b4581405398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e25a7e1ec8c640d1873a7df42e0d2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98de3ce2a52aec2506be887161339b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00fafa9818237ccf586d204ed413d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eeb3f2308cc6ebc95ab23879f7ccc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750882e8f4e1fa3f6997481ba6aae21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630df933f9ffcd2cfa49c7b5ae23d1be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063c6bb1fe07ccee589261732fe3c80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e99e21957e4d6724485afa0c1e184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b4932382db2a4bc2d8f3cfc980ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baf7a132c245fba4b58c48fb5f92c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ed7f8e6fac1f8801e54c162367eca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3da11c478a67c7ff0427e461ca2ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d0a6d7774f39d62525ee73eeedfd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f63dc808943df7977a6a30a23909a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39c89cf812a13480d8a2426cde706413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fc020d8234b105346ae050893546414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddee927b6014c321777d0a75bf3501415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f668bb03f99c0f1bd81e87ee6ec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b1600bb68f1078445c189c881c9d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb000c21274cbbf8e44983c28c5c9b59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7bac72c49172581a0adb47d31a22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bee767c0653119eeb5543294cb005420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4f4c819d9b3743fb8b31719308588421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81866b01cfd4a43351e732474d6edbba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e2ab0fe6587fc8f43280972b39fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0ddd5df5496ff95e2f8faec0ee1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36067c3e23134f922ae10908cfce74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2ff1607e5f9454b0188285974e1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9cf3b5770764ef999a7cf3f2806d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e71e09632d606749f914cd2999a51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9c1f784c8867b4c071064bd28665429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c0114e29d1319533596f3d5f8c11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c08b92f9fef716bafdd26719e7698431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedba4d74d8da7e42b4e32f26af718a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5a7c9294f7e441030cdcf915eeb4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45391c164d933bae06197343cabdd3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8a02b79c787581768aca832eb010435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4fbce2ab7bec27662e1a9932b9e47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f531d95c8ac7ab260f089aed9ecbf5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e3f47f821a748e5496cd599d2350438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdb3785b835dc7daf1962e9e3dc684439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf51027c62a73103aaa367388fe531440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ca79129847fb9d3aa10b40068772441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d2fb0b10830a2f99f6d32240304be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0e1a118a8ce51d683af67f65a43d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db56f184a3282ea8abfeeaeadf140444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7f015c27615cccf86521de966336a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db6c8930ea87bbcb3b78208940c25e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feb1fe4764ee21660d292facba46b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe975f574d05097878ce2e4de45b773448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4d8fd8f53d6d796117ecdb8bbfad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc17ea505e72223e30a32f9baac2028450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0417282071e4076f0f1a007ae0f6d72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64252d6d617a718dfa32a34105d9dab7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fedfb93e1a3a9ccd5767c52157ce6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1a48fb40ffa2b4b40b68bd95dce7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e2b972d17df6845b31489ad12792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914692bfc780b74150cf62dbcd6b1c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faebba9a7a650694c241efc071526e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb59195e53bfaa4f783062272a69e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d5746e39ed7b6fc49c68fd4ad81d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bab77b8e8b5460504c906120d05505460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce136125bdc13408c5f024d68d8861461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ebc94fa473aa2a12626a3cf351216462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917f00e9ee4fedc2d428ac2af25919463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f318630b22d5eb978acf0d4fa6e6b0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a6a1371ad1ff496810ea88dfd47aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c11abdd4207d9e08f4476c4b0ca98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a030c1c323a32564596f19da7671467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf15e211221eae5bf03b9c1f8421dee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5e1f17608fea3cf9849088fd0f9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397742a50ae42fe3f4d44e13b447343470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2aa041118a453c1fac56f0404d53c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b1f5e2b103b17d90f851c930dd9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b12ac3dd459851bbb70659543ec6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847babea6ed48229ed2da9bdc4350c78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda2615de60fe3da15efe62e3f8cca2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e91494380b1ae7fa89c2af836826476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa506983d5e560a2964cd643a50cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949185b654120b8bf262462f1bdd10c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8267bb69441bd27b10affd435614479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027911872800156eae760d2dd44aba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb19319cdbbf813448c4c951ffaee12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d0cefb658ff7b83c5ec7e606c6b7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c890b521ec1d81b19bc055953c09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34670654669ab448f95ee11cb0235b56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188819b4fcea55c5a88a80153dbc083485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75be5ae067be5345690785307fca6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb78a0aaf42b75fcb3e017b2ef826e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7d9a71d9747d67454f29d545905f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ba76d75ead26d866746c288bc312489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ddb51e875e9e4955da107969ad453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f8ebdd8a7f0b416e13f5097cbd178491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378a410793479e2780f257f4dad101492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db122363a424c106b8fdb5f4b868e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831429d4053540f69d8bae0387a0b696494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf57dc4f50971ccf6dbace3b41f6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175bff103545fce8bf282b1abff393496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b7c4e1c8ced98fd8fe9d29f9fc520497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173ac58fd91c64aae2f29ee234a04b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5c57fca4df2d03548a78673ec1e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32525e0ee1bcac6a97824ccc8c765c67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d11ce4e8f8fb4f839d0c8356f7af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a697b579e3b1b9162ab75af81ab2928502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44057ff5adb0c461f059fd9d1036be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98271919a16c5a9025abf329013d9f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3870e29eff23a234ef445fd9b6b59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923730cfbc5e95781c5568f4e08744b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c254a6c139dd2d6ec3d1bb254c0c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be0d80bf62a8177f1bd9de3c0ddba7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21b0c9fffad10c4f0967a5e03cf86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28928a7ba3f0536b4796ae090f686b6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdd9dc3af4581737ef82615181b71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49493e3416b5436e3f2dec1669a7f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ad147f948951eaf73daa26e810235513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4910b7ec5ae41dcf356b4ca6c3db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f266b6e44a0b5129076502917c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893daad6a201574284f9a38f7789464516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717913c7e39ac02e036ab12d388dbd6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eede786c1973e0f81e857f4e0958d61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662b546e56713ebf32cda88c4a2f66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3c096083ae8e189946766a997d1af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf284d02b6b34c83aa27c878d13b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21aa676b46b4e660b23e59a712121f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6729fecb322ee596b3cf669ff903084523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d9f889cd6ae68132e5d3e43b79667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d89e208b99c159e0a3be3cf58af74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da44d08e32a72ff4b41146c94a1a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82ddea45b787e0e585fde19f691f90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb682f9636fcb8b5b7514f5a6b9adf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae9a01ddbe3a55ec72648e9bf0544d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7494e125571b87476475a1f88f0e00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab80bd803e1ed3ef8ea997f5e114d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553371325dba83418f21e98624c5c9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cad45a9900c0c207b06fb9f02537e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804abcf7b31703346b2f1c6c1dea3d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915543078ffe2a2de477d07b895217d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36132fa7715128c263ddf8915acb2d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f6f4d25dcfc2a96ecbb673081ad5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f3d56165916382033d687cba71d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13ab9e992f860a27601734174add2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563f25678230e889fbfce77389a2c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbe215bee475b56c20651fbfa94e4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1eb853d1c4f8da1377161797452a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee45c8507dc10736364ebf637110839543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a34fcc9ec3581422bd34c5cc1333c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd79cce50023e2593d72dcc08d346545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ba46d41322da5c83ad7890ac1993546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d05e225550e5b465a79fece250a14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c728aba14274dbf6d8f42b3d7b6e04e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c29ed7066263dda12edf1c348aa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49901e40da64c609ba504748eb2bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2357d62ed3336779b1a89aaa1541845551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d448147220993d8e9377f25a7705552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc8f38a192d23d214c75c785b9659553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15873fe1cd557c9875835c07a88074cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bedb41e26da65d722c405fe2b34623555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae54a8dd6e5758dbc906a39d844dde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdfdbef0479b743be16ee4d9a903d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc76a38613ab61b33f46d02093dd114558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1702d56f0e80c29db279113791832559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c35983aa0a592650def9f00e5e907d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d01b7023ef5838f6187921583991cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b5067c40f56764fc290f964db42e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f42e7b3ce2e9c06a23146199c8221563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a746e29327a8270d4803097021e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c520b6cc8c6b13d3f8385a81fd42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e558f78b89363a6f367dc102d3eaf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3eb71cab78f9a1ca0a43da397d7989567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eff240d284d9fe4afb82066672fe3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a6f8658f837ca52f971210f51565569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e198b90cf6e7a9cd61e93c8c1c907570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f570960805c1a63c96be04b263264b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8be8436c67b9f826987bd67e16a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655df814c2d59a27583950ae768072573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb0d7ad7e2a8732332412d769c0bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd997703706ef659eb8044250805dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb54869cd0588704592534a3379c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821410541e072aa96a14e5b8ebd91ecc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c8a48acf0a8d103ffafcdd19dc47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba927429ea97b7410f6443ea9754e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73e115fc902d1a798af3317eff32f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2144b3b621d1cb1450ee8302326e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675c0c4bb036c95b0f97a2819cc373582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e3b0f5777b7b22087ad70d9e1ea5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b85fe035a06f7d37b4ed7a575e74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36496d1aced18807438bbbdb841dfff5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa939b6748c092e89e760f3f5608ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff0331bbeb3e50daf36003f8bc05c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350b63ced2e1b49f62c4196808fc6ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a8651e73e05771f944abd7ab057d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144eee40baf036cb9814d1e2a4c132c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893800f7bdbc3d7d9bc8adfc8bece171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04d5f86f0a707263ba7ffdb6a7170592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb505703be766acea903b98a93ab04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f454b5201fd113e8706c3e5626718a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47619d2864f74b80af91f6c6555a1654595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249b08ca48db20dcfe2b42b9ee8f7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165eafa4afeb34a7bbac44a78590c57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93102a071b43d1f3529ba4913da8fc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7eb031da4419c8585202a4a4a2c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69227dbd7ff365a533daa74b0ff6bc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d61308842a0f8519b30d509a018ab9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88dd36c348f5c34c74d8ff5ade04a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364683bee3a8ae8a9d6f948a1a2644e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc7170edcb0a06ef92f84f12978fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dbdfcb9c5655e483a48f7a40219b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7d93c2a6695aca8717a235d1b304606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dc59cbbee18e4507b4382a291a519607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2d4a33e6beb320e4a0a3d315211e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2207eb69f2cb07edcb1e92e602f9049609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066f79562c8f1bd651b88c8526e6b37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553a7fc2a6168d468af34b87088060611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e79cfb2c3a858fe9812efe23aba4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd192dac180ad9d2a0c9d1ab21d4ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c62a593d4d2e1e7b13c9e5bacdd0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec0e5f4b674e3995f2ff6e299448ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7aff291feb27af4fca0174d3bd553616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308b47592a1c9a2f92b2a7c1124062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e754a3420ed22d030169cd38de7b89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8362f13b0c922d84feb98c463f90b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e2b8c24cc4c9f600dc0eb020f5e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78efcbc4170b63cb192d6d4f34e6b58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fcd811a453d0a28454f3cf1f2c4c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713c61137952d048d6c8ba15a7a5922623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752d5b9e2a1e875ebf99aeb9856751624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd5e50b3ff1a5d349fa397e691a28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c5a95bb07b72d6ee958c8d97f064626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d736ab2be3fbb048dd1cab6bc69eef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e05e117f54a19eea2a6013b6b11d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219f17883d10befc6bd1f77ed9123af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722e76e2ebde81900694bb1adb4e12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162360ae893c1986b75940ef4b9394631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9e90dc382f26967f1e6ba21bb19df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5a30a4a32e57f739657328657a38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931844d185f4fd191490ee976c06fb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b704727f3b707b014f6b4171e62e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b46086e09db0f3a26ce1e5e04a5c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55201b804c3b4c632908eedd2a709c5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bec266c2d6882f5ba0c4eb5c9500e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455415b87038443588f35ae9bdc63c80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7b9d2c604a05555716615c9eb8d05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c319325a7c7c172329c8ad7d4094641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6ba40fd7ba00d088f5cb3dcaa4c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cb5e8c9c8bafe2bda7df6800da10c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a7dce61b24474b150a6c4e766334644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d13ef84e8c29f5548a2545dfe6f14b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c361351872dd576f30ac781192b4c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226708128b4109f4382d4392ad60a317647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf636df826c10e519e901240079c73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543d3055091dd88de0411cd50c15072649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a79f0165ad5c9d7f4ed2f82979d5b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfcdb1109beb3759230cea627f7765651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6cfb4efb980c26de830967bd9700652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f7b2492eef47471ddf3989caeaad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c01db5fff4746cce664311218111654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648cd0ac95ee72c056eef1043015750655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13fbd4bd1e0da234abb0cb77dc3c14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e6ab5a3fb4bf45a6dd9aadc780a7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f16c2360079f890a8bd18ee8f16fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e669a454f9cc4d6c61ce16ae59c386659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f2fff64aa888b009e9453d7d0972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1c21476d79184ddf959a4a8cd0de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c89466a698d089b80560358c890e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775804250d94aff1f49d1fd664dbdfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8259cf1323df2ee45d9fda2ef4031664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9729434516274105e4876386875a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422535c3502341b92f7520650bbd0f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a724a234f52a9cfbc3baf425edd9dbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b19c9876f908b1843b37283b56c317668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edb76ab0825b6876235187c39a8857669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046b8eda845dd6123470f2a1ee2686a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceba5425f5c361e8f33f7f937c6f68671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a5d28a98edaca8cf6403a85f2d333672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccf5f657c3c9934b065aa7539c188673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6f272ba9a8085568380dcb06f67b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d21fcdac1b72c08e6c8812e3a39daf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0f28daf0bdfc2f2d0c0d43c61ffad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0342cde1daf4dc9a3f98f8bc64bf9be677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d2c6899be0282ad1edbe61b6ed186678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083d7262e43b5808bde66c16679b9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa33e37b1f87d99d67ded4126ea911680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b515baaad1f82bdcd18efab9a89d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615700ef8109de1fee11e45857de29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0242dd71c35368f4af1f65852e39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be5b96bfbc8064c417e3a8474a77f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598211a8889dfba5a2d43e5b454b94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad399471ad6efb52d433c3eee2aa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6551518cc933d1da686f0b73c647df7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362f1799891e3eaa376fe2ba437a5f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c87578ede9fc4b2119f1f2a26fa00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86945b471e8372d7b2d83347dfdbe1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4d78e3c80119d7d1ec9ce3b4a7a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70107d33564364da6628c8a35fc4ee59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f6264aa90640e565856da28af064d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a92b9033550d41ebe10326ca0ed2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25229295f28b0b2126dc861d488d11fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c784ca98124e7950fbfc0250e66f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642290b53ea78b75df1231883346dc2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c988386116b8be4fe4e1cdbaa4d243698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280f05b73a241d3466d21a691527f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1a2bcc3726a898d3aef7eea269b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130653dac3924a37b36bf45850feda9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268a4038981aaa785fd8b9639394c86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f29d2f24996a9127e6c9d922f97bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34fe90421a1a9e58bd669afd22a8f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945a17dba05a90b196506c7496bad0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b772851b5432c45c5c1310701f3aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51873903d1bef7d5103633ac378df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840adbbc4abac2935acfbf56f5a7fedd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482df9682311afe85725e85d144f863709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd3ccf0e51f10cd59bff74ccd734f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e218df8780fd8f40a4fb1a1dc0cab3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cf5d8ce93aab56f7722d75398d804712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd401e99163f68372c6ff3a88f2466713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4fa488047888eb438f5debbef227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff066a94e7aa7c708c1c7347eeb72368715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba20b50671d10dcb58926c26801b39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346a217f58da8171679cf026430f53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9378e2efeae2922fe67150a69072718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430feea2006f7664ab7129bccee43a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412293b8910a705e93d7b8dbed59e9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643b69c118a4d7452715f01b815773721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d1c248b3b256662567ec9ecfe4baf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c987e4b87e4746ce6441839ab8db5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014a202a0d85a50312f31a33d8ceaa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06271c1fbee96ac36b48f3c8c3426d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a57f22591a1ff1b95e605a1aa988726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6cd53ceaebb634ccaeb42b63e3f62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4ccd4a31a4f7de16187621bfb28e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a99dfb73ed861bd8faff22bf5576729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf0911c859d128c586384a8eba183730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968710948b48dfeeaf5eec45d094381b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa26d615db4d592111fce56fa0d46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d647c71e3c6fbfb5f8430c46e28235733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa998465819514afaf799a8ddb57b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf3241e1f740a02a02771b8ed20ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78621447dc69c5ee9245ec78007933736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c73a45b7fb751c3a3d0c1fbf2c613737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8861c937696abd3d39c9d8128ef938e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa00aef55679342d2ce148049fc9a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e2b36eda3847daa4a9da87076aef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f1ff6fd8752d8bead8b740983edd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7302a3181bfceba5784f6f32125030742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507100f9b4107194c1b30e7e1c87ecdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc80883ed6d76d13afbc93f5b6f4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210e90032f86651114d4f379f261cbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e13f1cf3d2d9bbd1fde25dbf5bfb08746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2979b1496ac5edf6cf0637c5c7f1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c7e361438bb7e06d3a4e7e6f7f38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc64e879db4f371db9b490eb634a9e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec445ddd33d4973c5a4697e9ccd8d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128ec2d6f1838abf05a55784e20a86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc28369a4131b77ab9455d8e57c3a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22fadf5a37bd43e4053a28f60c8aeb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be1a5252001769b775ba550754eca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bc7430af58f92d9fd2c45c27e30d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897911dbe4f6283f26c60404813cc5e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f393d0826324e832129d25478fb5533757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67f7ffd1f79f2a4a0422907845ae4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658cc041ff91c46b34cd729e2f6d42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb20ebf0110e9fb8ab6b43669caba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fafc20ec74144f7df01e60243d802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9189f8322e742d0988abadecc57f4123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914fa66ee24889357176acd4895f0214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886758f5b3bd55ac0e596ed73b2023d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1320b654d9365a438385994b7399836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247a601505c04f0fd27b8a1927a2e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80b68bd2c62070b81e22c283c8ba8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d418b0b495be9d58cb77aa16948d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bddcc6234badd769b27ad9045c39710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9c3bdee8be34913f50e46aa7b9bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c550216420fc4353e317a8aba2fd53412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b039fc967a4ea8851f693c81a461fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44cde54ff4cc67b97f86f2ec99ccb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b7814adf04cbbb2615501c8a71e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa63ce220df875c865961e35553e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83062545d5e2e21e5c298eb069455d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af22e008657599c9134097ea249510118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2e86604f81266e5cc6537221458f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f431eec004f857989ddf130ef0943b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158800f66e0c5a58ee6a97a29382e0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7e7c68fd267234c7e5ed454e34ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4888ea7bb71c29e1623a1f8ac164f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326043dfe7e484e1eaac6eb4675249a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e37e03b4ed7d35ffd8e424eb6672f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93390880032eb16ec7fc83bafb313fb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729c28e7e3b2b7a338c5e93724f23e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ec943014b82cdaf3843fece96613828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70897c377cd5b97b9e480a40f852129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619055a85b4938c01d54d4d9947a48f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c59e17e7dab06d7b34563c594d3aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afd029f0f7c45ad7035a8bc5dd36f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d12174b885210ca0e175a0afca52433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f1aa28202d42a02e6fead24963e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64dd744047e3f3b96123bdf17221535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72296d195e93025a1d0272cee01c961e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2420c1e7e083cf6d664160996cdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e5ff27417d99d8f5bbad73bc2c2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0ba207ce1af1d6ada4338314ad5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dbc43d9a731061f2f72753f972fcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97022ba2c77492f72b21446fa6358e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710f2d72f3661d57f652328f02305f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea824a722d34475389bfc7e60e6b2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5592a7621e6073a51feb2c2c07890a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e316ebad0cdb33214b80e07bea8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c547d41e7d4ec6bc865c26f3468b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cccb40c5803343d07f742fa8c8b0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ac2988e414e56b9d2437e637200f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baedcafd996a0385ba738e1301b56549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d0483fe506eb8d448027c1e5ece1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc780a049d7500dc31e72876c047251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d15df7d2a49f16621845bdf56899b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a91aa5329de83606bfdf7d8b65ff153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d7e728f01aa04d582b1824e5a04654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c89b1d4b9ba3b11656bc7f4a981f7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc41fcc0f6d35f5a97f2fb19cdb9ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c1131eb7f99748c99c261d80524ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605fc8e2ea44c1cc1acf7cfdbe177758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995be09c39aa1f3b3b823d576cbe848f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fc996c8fc44982ab17911423e2e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519ff04addc4bc99a93fb35ba5c033361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664463277890e25ae5f5596a21b66262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106309abc8f4854aa8520a7ed5fcde163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26512372ff8043ae3f1dd1a3d2629f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f325cc2368959514bd0d0c6dee58dac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14803fe012ecb49685718fae39891c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148fc189ae4146954223756292b58567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc8b09627f50ef664e7115ffe263768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff102a8c67c8fa6a121686d4f9c5c7c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655fbbb8afac4764dd617f9d8aa6f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fffcc2dac061118895870aac43e01171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b2e71599c01ee26c707e8bf2f38672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff5d6da6487e8398af224df5358b6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b96079034f355452941f9ea84a0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e28b5b43285f4e28522a09d3aa09875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e57de7d910c044dc20ef30b402a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d7bde0dada47fc0d9e317b87b8c8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d985a0f07279bb4f67478ba4263148a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c267740f0a5d4b72ef48e3294815879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae2a73c9d8ad5217002bba8494df0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2154fce50557812768334c6b0d3ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f7313a801a78841ab0da262e77dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942a161d0a6e4098c0bec6f00308b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e52391617013ddfd6b323c82429384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6de8803d804297764d90d407c0eea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5be785e365631bdf0ddbef1cef14386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e6bdb6a19b2a9684ecea3bdd14b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec04b2601a489aaecfc126a239ace988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7b153d4e28916a4d4343192adceb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbaa492bca459c0ba1f497ab675b6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b6f85b28b04fcd3ced0b4559067f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114533d0be85ea1218b332d7d406105892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b473cd2a5e27b759f9b0e2854f4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70475f7d5e499e215d022d1fdf98a03094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f1718a86afbeac98547c9b7e99b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ad9513ec3e9f1efc136559bc98b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed83a987c3e9e4de150cc365b5387097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ac1f2e9b4be7232f10bb648aa5a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e02e585662413256f18457d0d02b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d238a432b8203ca1adfb980a5aeb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eae52af42e218c243005d2dff01a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214eb6006c500d91bb8719c4066693102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f4fabafc21d16b4d4432aa6f033eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075bf7c54ae0adf4a7ea1d612c6264104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e1589501b38e4a3cd4067599d7c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d6c235aebc03c69a649680f55cfd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101eb323414357a01dc83340ab754f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f56753a0b602a6cf6074230e44545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63175febbc4591c4dabe33c703a7631109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2ff30975c7af1b7e024bcfe9df368110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc630c3b0cda27afd14d9a395a064111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7823829cb1b63617616f3e64bdb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7872f568fea2f6bdabdd089ffd6c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9cc40f181e0ae27dedf91cb08aa75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c39e4ceb4bf30dc63af5f22471419115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db58a6d2e449a6b4d28beb3e73a5ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edb86e3542e79cfc57c587a51a259117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef707a0ee8921471ec99bf50e584ccd4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b2abca5d0f38c1de3ecdf209e98f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d1dcb3fc32434b83f2c294316e36d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee52332666df87ae251c97ed1a65439121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a21fe21f6d324fd346a77bc646211122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9babae123c8fe932a4e5addea59c86e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f166a684944cf31a3c7574fc8bb52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83433515801cc43e1dd47770cfa27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5125e650f2e05521a5d151f1ba4ef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f03d7c7a25a97da61d27194b7d15c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffc2edc0c1fedae611f7770be52a56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ab1b0ea6c5c63c27385270fd41fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dcc0fb701b9dc7b488423dbc64ecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01545e9fb78e64761f72068e4aa66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ba4e007c03499b30418580a30a14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b96d38743199cde2c881201cb98178133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4181f04bf5f4852f4a03a2f94d28b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a2ad87a23d3bfbe0f43d1319e467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e446bb690ab8b26a092712f86d0a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec4ed6832cf0fbf12c5583945f4125137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b8106d83b14909c82798aebea205138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b27e44173d48bf86182c29170211139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212feb979f530fb0494ad56f147712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1b69574138a05b854613b80fb2c71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2d27544eb8fe3aa102456dafac23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8db1a95afce2e7e9a89c151a36c0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c3f20510b2e2cead9d4a3fdd4b42144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4d5e652aaa80a15db7d66e331977145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d85d7af99f4b5862a3e77eedb559146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8dad6483254ee39e396338bcc57ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf59c688e85147cde2e49934f26085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca00a3da282655a263458027a31452a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4dc964c2140cf140446c9b4f1b209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be36acbe643466a88dfe2fcc1b3d73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada8816ba788506d8b302262bfcdc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a066b0b8e8c4e77785636b7141c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888d1485d2c7e2307670ed391541d79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10387e8be732fabc61f3b406490b4e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a2ce6b1c607d70d5335a3c9afd02a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb480ad1ccd7437b4ea38816556a9a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c08ce0ff21c889069ad60581d2a61a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee932132725a48b588fcfde4960b6df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c2d45356023cd00f607b19ef6af7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bac5fbd1293bcfbf227bd6233c0d78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029d126860ecda989ea238e5cb673e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5422328ed7fe8b05d614487a9c966c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f6fed354aaf9e1a818a140acea40164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58370c6fe260768a36e8a19e938ac8b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717fb696f465d1bda1938cbd6a4a53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca29d80d2076cc8705c88f2641b78167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c058fddcf5830f8435b5708598830168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10354016bc29d2c8cbd533fff5219169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0b5111d4e2784b8cf2ae15740cd79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438f04c35fa80b73bfe4ae75048418171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006f7a18c5b025e8204debc2554a9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ef297092a5dbef357b23930a44f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e7bd633bddea5b5a41e1d1659fb2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b38a602354e099a90434872490e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262d8a5fab4b3aab9dcfef4ce95de30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e6b922526c1698c425902744aeede177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938fec763043e534fb69c8aa344a91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad2dd3d99505324e14c1ac5f7d040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc3cac79dad88007441fee7635b86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a18fd3df17dc1cdee8a6e539a00335181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535945b6aafe0a5019c6a38910e375b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d33fd0b0554d379ff4a3b96b4c27d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3ebcafcc34858d0571f8758629b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c95696afa97c0ad6a11fb2440478d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754ee0cca01aa79de7c4c53e2c7507186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd0fd1f11a61fb7205032a8966a54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81247580c4ec7416abbea33a50867e0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43cccbcf612e0782cbf5f0a9b5653c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76adff2c66d6c3078bcc4188f26aa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a5b32b6245072ddbe7efecdc137a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c63fc260a795b91e9c187e4fd609192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7577f95822b6542d246006e3be1b5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3776979f76efa7723b587558c7890194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba3948309fde7555f9edec1bf81e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d490372c99b376484dd0686d9038b7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f17f1ae37f303792be3b74f649241197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f6c2b1377c2f1d07f778319c35bc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6756a4f266dac99c8bb01719e913199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea720b09f7bd569986965190a1d75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c38ccecfb03cf4514ee17704f285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db8f188e0a4ca384347edd47f9a3d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b97be385aed75a320edc21d7a1fda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cca948139d6aa3752e03b5c02c0c3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eb5e8fefa1998e80f20d4b23bc093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfab54bfbf2778fb5242ad532b970f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78111cda0bf63323324a57acbbf2379207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87566a27ae76174322660dc04ef493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884a6b0c35811e3af967b6d45543f2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f31f151e015aff331d046e05f08b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e94630529b67b4549c2ad407b0f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a0acd88546934c2d325daa96e882212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074f2cf43db8a58aee74e567cd0049213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c89c3fed00c86b3a63c97b14737e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f44f43d3c2ab9a23c5b91a1f17c64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bf728740aba7704e5852293f4354d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06d1c2801564370fa829e5710889f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03c679bdd7b3c302ba4d12eaa2e16a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21dc05f18f7574c069b32eed43af4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620269c8e3ae51a0ed9711c1dcd428c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab1753b7f419d320cab1067a94d4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc3d7b056a9cd58ee25afd1c03dfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9bef89de5ca3d323999b31ba38db5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7044973fa37da52a29bdd07df3882224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07995ce4d2b44e40107ff76c3c4799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917ca7219a648295a21b2b127a88c57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321c7163d04a7d8db20cc986dbec22a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96090ca6da191ebd3ac3947ec005485f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb7a4b14b92fbcfea5abcef8d68552229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea9ac7f63f2ce9616bc3f0e0b7380230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ff56ff24a84ce50e7aa67345f3d0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f02ffaa150041081e4f62f658b63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5999b5d3092bf0ff5781d2c22274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f2e3741a2146124a75889824b3fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fe397ff8f28b4a9389da728968ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ffa905f55a9e8d45286118fd81b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e6a6cb638b18fb9943bdd9f35f12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5dcba13579584af7dbf1940f74284238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628899000f4b350f47fa1896ff02d940239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a8136160f638f660a750699c3970240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654fd8bbae6af95c9f11e721a29bcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a8d9147363d981f2f818cbecd5a86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974599839a2abcfc7c877b3cdce50f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4af53ac8566dcbfa07be2f04ba0f4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafa11a75516d07daff5b5da7f06f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf87303c6ad9cf84cfd39abcc251f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e784e0b6369a7ae005df63895f433a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fe880d282f5204dcfb84cdffb615a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33c0666e3743483fc4681bd7558c11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee541b1ad03c4a15b05e529249caaa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172cae02fe9fa2e462ccc27d23dcdff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f3e7c2517d1d4b20a8685904bef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258721262fd93a6c5eb5cb14b09c2f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde81b7eebc8f367799201dc0fafdb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c0c7bd3fd6403aede7f9327f64fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111f633d5fdbb901a51460951a1437256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcbfe018bb152545fb5ff25df30e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca898bdd0341d2c5b9997c97513e30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbb0d666b024c2d61caa56d443ef2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b3efe111f8572c4f2bf431288a38f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914928ae5285b4c50402a795709492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c5c6ef0e782809161f06c8b16346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb2e3555bb02a1e1278ca0b8922ccc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d6ddbb864e921272e59edaa11aa20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae15aa315a9b8a4fe764b61e9b2e76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd605ce9e706745e99de0df096945d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3467aecedaad74666828a2110534267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38c42b7025e332a4f3a81d55f81b86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756544a90b8c2e4bd2ecfa4ee4ef4ac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79f52754e936a659dc559d19e6764270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcfb743e84670566de2cea121d5686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c75869decc16079a9f7454ac3a8789272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204c884bd274fb6719dcb1cbcde12a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ddf359fac807976247b19380978c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837f533673185523ef917613c14529275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcb4375286b063d418430d4c349e53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa09600cee1e919eb19d11d6cdf83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3632f0caf99e29039e1f3a7554886df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8ac30a4eeebbf329c2dd6091762d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0dcb9a147ccbbc51ea1f987a98bd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4e934281bf8a1782544e3d50f4d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f898b0a81ab88293d9bd8ac272038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537fbdead84edf32fc76cad5b7e4d9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f79217fdc0637ffee8808be653613a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24dcba5be53e3fc38b78923c6aeca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8938f2f4c06c7438c6612d168ad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a701d09980114c2217e69e539d2b0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aee552ab8a60c5aee69852405bc79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15600d6b07f919ead39564cc832f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c4cba3f29f600e86eeafb681de4cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e74b96659e17f90a3c089bce136a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd613eb1d73291af82a4a39e81a58c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997b932e2d34f3e898919c8bd7aa71a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47db6775d65214f50408831a1e408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ef5bc35f5ba06e16b72fc4907842295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b94edf2e7fa8c6553ae3928695247296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e583db8c62cbcb11210faceee32d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b72e14118ce301bb7bf9d70dd2de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb5256c321189bc75fc5d46c64b8ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ebd55959db59671f5c01a35a0524300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11fd6ea037f905638597913eac999301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29382af3b5d2963e255c0b5922478a1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97712a8e8ef27fb2a5ea1e589a594dbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96cc3330afde72573fbc0062aa382e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822395a25ce71b68b9c1cba25c66c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5407b515145f789bbd9532d1e256306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f79dbec1ecc3f3e7d8bfd815fef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36bf47c18b59383fe4e170e4ace42a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8088b00a5763ce9e96d44cd7b9183309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b796e8c593336e2f9f69357456fc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b0ed47806881130cec77094673a3f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c22e5e22a606e383957b2a22f2ff7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcdbad34d8bd824f93182e9ff45880313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf41d9bc46c72c898e3ba2c9b1021a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0331d81e67c8d0519b97e6d764f3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d3e9fc70a1dcf488eddb75251d52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b650c18ce6ab5b739a42ab3f5e77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d755a75edcc2e489479df94b271225d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791d9cb16cdf3c50aa9ce33722596d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a7134fa05d0970d924c8ff4ca04c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83642782815c24649fa1c4aa59e945d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e622a480276a2975efc0bc0d140feb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942609881916f19e942df187b686e174323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824bc1a634107fc15312d39f297e103324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5a9b1cfdc324ba3da9ef11e83d248325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639adb35abced14207a4b8cd93fc67db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ed07cfea73b216a4cc6cc2807e17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c80f9fe788bf343880dd8dd1b48b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a47ba4593a432e5e7823682fbb066c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e1ee2a5fd02aaba41536536b53c90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c4bed56fec529b4b628b2cbffcad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874af70e066962e0421915ff2716abd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3298ff48b441cabb82f24af40edefdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2739dec4d13abcf8117b4795ea05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a4848364f7fb79a15610f1792009335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec27f6bb61f0261fcc7fc0fa6dd31d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039c6aeb57bc6dd8d745725ae26f5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16124f2551bf8002a4680aa5498f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd2b1069968321e4d5f8bab93cd12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cd1324923829dbbd38b2cbef20674340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71deb1d5889ec8fd82b3745b5341b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a377905f972e905f3687bed700507e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de6506854e984053b0fca7a1b54ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a13506141fac49d407ee1fba55d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59ab805504dbc4a365b2419f95d14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b564fe049a27853ba2fde188c8aaf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059a0735a9c4a28f35aa06050f7e8cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca221720d89c42ffde8698ea6b2f97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc80ff2f85be06c6329be3e665b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acf9b3123ba98af3116793aa14bd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e24bb47ae367dd476af7a50a474476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfcb73f667a9b8fccc11bd10771e17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fe1f5472e804658a96548922b44e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518b783899a54f68b22160cfd825a7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ceb7acc90e5974b19384258bae79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82141d8ae866f11c2590326fb45fd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493816d645bb47900896bd3e8edb6fd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7a3cf66bf94b75f3ca578b21b714358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d084b2d2b96c6a9a033dfa379f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08a6ceca60fe1629a074b826ae750360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720299b9ae4e860bf4cef1ce94b0623e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb4b33122e5ca45ebe189b04ce9851362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f725435e37203783d379c8fc4eaf1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6176d55f94afff0c5b31c764ee8b045364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc085aba5aad1ca091494e70a7f96c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd977158e202306a30e924eaa708d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110d5a14ea49838a971b44a4cb4f82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66321c9b5b9b37dddcdd6f833477b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14f2f1265d47de5193f284d64aa52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09955bfd279e8ef0a70759c3bb1afec1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd58c8359f6338f0d2a6f73671d3c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390a8776a8337c55cff726140756300372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda1d8e305713388df0fdb7304842c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44157b5136d17104f4edc38ee777e86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3616733f536fb49259b0b090ae3cd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f2a033223024956854d7aaee47e44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418574f1d927f0bf8a30f2ee85eeaa6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b401c67c18380fa6545a4b9abd846d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a19357627efee5e4cca321184e8652379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a2a81958e10e62dee9730a4caba94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848fc5850a7c633cfef787cb0af022381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c01c3adcadbc693d83efaace86485382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b71381d56af8301b0e51a59f8280f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a64534ab0619f1dce717c0237aed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f18061cdb2be2198e35dbc2bf0950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b4f44434c0f16205fa9e401fbd836386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f3fe3e1b7e72be22729a475fa9fc0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c731e4bafc6a33fb294e4871789fb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007bdbbc625de0e569ca550f72ffe7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb9c774e59af28c3c4966399e52d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a360ffa7b8970655f338b5c4d264e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5558fa274bec40f785dc97969e2a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e9bc6cd6c722dd51c165a6eb392f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d34e9e43f3fc75007babf9fa1e67e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7af15e4654c687224af81b05bd749395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca338ed828102b3762dd0d47cad8288396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575215965f15721b56d9009cc1815893397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356c8a238522c44ec2bd88e07cd986398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526932265e20ca9ef568364e6ca50de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f5649e3a812a754416b376614d8da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7eb6226c9aed60b821e42cce2078d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534084c31ff02b423811437680895c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302237b3c9da26f49369703de2034cfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526cb8fdece846b93c90cbc6abbe5c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5959a28a09e55c1e83d3aa171685b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d813dfe8a2247428f041fa1e6220406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7ecd6b70586ea3ae33dc848f3fea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579b9b2e0968e98f9c3b72dd916334408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4a75f1f463a5573011975ea01bf86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705271cbaa19d9641b4145768923e61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be3bbbc3db38ac977f29700bbda91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff70eda0e0536fc2ced0f37ea4f417412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c6881f6c80b6d158e80c6dce16c49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c4cbae07656cc21d14c7a160fe6e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310d21579ea29c8273b2e4262d18421415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc72d1260ebfc45073951f6675d0ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9cf18cf940fd7599b82cad76f553b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9dcccb6475815f72d3a59d546fc0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773191536071e272573cb9017756cdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a149218ce0feb80c2f5c7d169843420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100847d85965bc58c52fea923fa0715c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28053114bfb9b08b730983c6a9655a1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef5420054031773f3425a0f8f38d57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d00d6b87d679df358dc1ade01040c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bc0df510c40199e38a624aaa5ffaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e8e95a886c3b275aca9dd602ea61d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef2a7a47409f8d1aa67b8af51027e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e6593ce22c1e0e65896323e34c21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302d67d2bdc46334ebc46d0110364ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b6fbd81d2cf2efcace4f2a2d8e768430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbff13be7891106c8a3c56a13db4ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bdaa7e4d1fbdc07f3a626e7738b10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080aefd5888783a6b0d052424e5376433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8ec055ea434c96dc29b4d6c274a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7622f839e414a2c41d91710e080f31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715146f7f2a8cdd0353176c4bd28872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25dea401becc805f89902a19b55b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c10f62b772b04a8a7b3d4b2e1ed4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c503c34a8538e073b85bb77e55b856439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2848a5536dc5bce39cf508f72183440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc460d24f6135f91dc68a76b850592441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326279040238b8eeea443f14cf7673442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea6c129d3be818d3911568f2d9b079443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31246732ec406772ecfc22dabce53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef92d6888b1bc9b0f3641257a991a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8bfb6452a2529e6481b4dfaf8219446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7addcdfd83e2c0066fe73552f2157447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8842252762f72a86bacf583a396a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c87c676f4fff2b2bcaf2f18898d062449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fa3d577e2bbea8f30e8992d96c96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313fc5cb03e604b8dcebb9dfa3ff177451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9370fa0c28313465da7bce66083b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2a8a1126a92a5adb21902b72d7cc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae394f2eec9e5b659eb9abb4a71bb9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ffe532c4d18804ae8af254a01b757455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86192fab03d4975b23f47e476a97d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054723b3e12c32e06772f8595e97a5d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcc23bad3313c0305cd427382c834f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad8ef086b5492ccbd78bb16d592e5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1030fd45a8f60aff0fccdd69c8fc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0142d45bd05fc89162f971a902fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e76802d0b5bc9ed123435d64e7bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c128c1c93c3a9d40b6f98dee956e7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f7a019fabea6380bb36aaf964f46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6f0d0f213062609ae18b5693e8d3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa56fb3dcb96f385b6f427a156365f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff309941bf6eb1f2e965a778f985f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6219fa0a866c8659591f4956a3f5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8caeb45e73bbae7ff805446ee0fb2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f7c59afe982b4398c8dc50e92c87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff4e13ed9ed54f1c080229f47a0f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b44d90d90f6b66a4919b9edd37b06a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321740b3d2063995edcfba21aa90ec02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4a09ed5cbdf47a39712d0c9da8d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa8c68b34f6da9ab203c5a1cebda5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0606e27bba0a9192269992398d3e3c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d597c463d9dc1b0b957af295ce9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525172e9f2bbba237a563c5aab05780478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97dcd14e872a5f21e2b39326001851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6ad171a54069e30902748e1cc152480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc0a309d340b276e3fca5de2c66f2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee6a25cdc99d0cdabd39c8b068c6f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944668cf63a63a8b31e043708518ff34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ae690165c619b426ff0117206be3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902223a955f0e696547a30bcbaa4a13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1b4d8278ec27dbc612cdcf2b2b02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358a0962260e68ff40f029f0e01c06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963bd61f454e1daba6803cb6f95368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68af6d56f38d1df81c7f91eaeeba41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc07c8b832fcd6b7ada08a1e277e53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb219992000a8ef932a66cf804133491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ceb284747959023ab739707049cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621099c57fdcd43447adfebb1051973493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16550b272b1b3084609e1ee0a51a4d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd14fa4a0ac771f7fc2e0abfc9ff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a093ca9c33150b3d7109bb99e81a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5f06b7dba14d72d3931bad5b4630497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8d70d08fdc6d4607089123fea217d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e838b37bdb3f3ee7d507b4561065af2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a333deae43234c5a5a606f61d392500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a94652c758eaa337614325e1274d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e463de5314ac18f97b21273e9ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bfafba77cf02d9660136fc822328e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb76380c2b04f32c86f34a1a1cfcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d202101b4e04b1cf3c9dcd2c22cf62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbc3bf7142be97e08c3843ba9fac1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33e98ae5437da5d8e6a77db80647b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68999a3523cb07f7ba88dd6ff09ad43c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf80bf4eea1bea9d862df1c327c9ca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a5336b8a2d8941f1ae8872f7bba01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d70c0c71c96033a7d1a4dc3d71dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c4adeb3d88f7ec1e16d675528166512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0fedc5648f08701cadabe37b177db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec19da413f70fcd4271106c4c326cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb8e175425f283f376ada40cbddd0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6952d55d70db95dc399121044c9db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83fd1f098f4cd5b11791373bd723aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459306beeff0e63e0e7b8ad40b07bada518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b80fd68ba95e206e18722c822161519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3aeaffd5e5e600c76e79fcc7898ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a269ce9a4a97266955636591f5e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df00e7928c35d5fc1681b62828e69f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe7366248b9d95397fbfee2db2f56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5637f3ed49193f18304cf9dfcf7f4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78dd3e7cd7f3ffc47e0371aeffe012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b728f66ed3d7b610bebfb7773faf1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174244a9cbd5d3e4826b9e5e9784adc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580b9a1f91015571beee31f4ce0bbb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec3453e51fe0290954c886b3f84c25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41d35836d61e673a3670821a017d43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ed6f8326a183a59c8bc570b826fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256275eb06e6074566d8b319c00fa9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b72a987d5bec437bb0e1b1fe686f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90fdb46490aeab242dfffe234b13da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1e7b965f9a5642f16f333dc5f5f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cddeeaf5b50f044627c7031ba0db59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f96fae622b36f6da3ee93e152623537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c99145f25ac816928e37a6c7df22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ced954558d2aaa700764623376a2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b85b6cbd62fe34eaf96df81b70214540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378750fbb9286adb0531489e7ade6c60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e379744e43f270c50b01e0becca29ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84edeb987f5405150d8ebe9d889b93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f5afc11436cba94af1af9cb95750544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5003130ed05358261b91c5f6a37e25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e713f0775e86af9599e02dd1f99db2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e67cb3b4a5093236972e559488b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855707a17024c04b94b907262d04736548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14307fc2f98035cc39ad763a9fd4d80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39fb7a1ac013f2ac038d2190fc61a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd016fbb1b3d91edcd701eac5507d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e65792be25d9163083ca90660157552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba70cec7e4e4facb7962dc759b539553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb518a26d88417b5fd3860fe15f80b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174446d3572df7abd541e4caf95cd3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f7dd461c9c564188107020d1520fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f4b213252f04fc165bee29f6f3725557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d86fe967d1778e21b72910c7ee01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52f6792221f2eabceb65820f1aa75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd925b745f38c5d3ffdbc323b8450f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472b2382511f0e078daaa0be232121561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deccd3d6713f0c1cec99843e384aa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9826d6b2dc353200b3394fa7084ab90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ead64ce93ac1bf52466e99babef85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8acd36c4148480b0f0a236ce8b86e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2d3fea7afe92d9ce55a848883562566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e2b25816fac9557b477e36cdfbc5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059b11efac141d5b2cb7ecdeef21dbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61418b40adc069ae7fff14d1798b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbf89e752e25342504bb0f79cd8f06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da16a13c804195ff3205aa346acef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d6738cabb991fd52b93cc84bb367a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3b6ba64f40c6f15e36d9ed06cc3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fb2bfec8771a02e7f65dca7ca9ef0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef4fe178143bf74a782535683ca02f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0758465793fd19f03e14e5fd71533ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e087df10df91c40c97980928570d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517dd2cbb13374d224f7ded15ace041578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df57c9ce7459b5f3a22299be616ef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30405d133c5037dfeec867ea18c85fba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3326861e0b30e4fd63cadded948550581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74fc27e1f009fd9969a1546ea45f6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b9204dc4df510b1999230416e7d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebaaf50e8002c3de24bf33667a0520584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae097512a1a31ae3ed081cfc99f06fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7d2af1acff88bc8d6e931d9be249586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9726d3b61ad25a2121c2058dff5480587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526878b91ddbd981d9fce4770e554c3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c7ad14f9231fa269d7f63a109a3b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f8993ea09d31107ce255a1c537b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9512b678c8a3c0a63fad2839b39d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897689bce0e93f5919fbd81f79b6de0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba0a1b06b8fca3996448e4572f8f8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a201f9d320cde33ed9df904e89f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eef8935c1e753068958c11c135b81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0d27ace4393526fc488e851c5ed2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d3e90e2017665d1c751c84e9554f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9c792bef14134919936263d155b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2b68157414c76904036c3c2e65d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76efc84396de3afad0e33e023e0564600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10481bf95807b8ed003ee8994b43f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e725605e2d2fc5d697f8a4456119e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70461bd6b223a6422475441162204c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966988a9f27090923c6f5b9d3a23c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf7ef93426c81ac7a11cdb17e19168605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1329ebfb67b345897a3993937aca309606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688fce5316b1c7b0e782923e93f1245607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f3260b7751e68dbae5a371d1d3898608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608518978b338a22377fc149c4c49c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435b808547a433dc8a8b025b4d89334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e464f080e9ff33897dd9ff15dc63fe4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84a1fdccb0441a47bb4e8fca8d685612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f5c8b50056a88f4c05a3a685084e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b8d5fcbad907e79afad89e7bf792614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960fb9e99fdc4adf3115f2fae4b8de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de593bcad7c5348213f7256d0e154616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84897c9a9671a3c6665125172b255e3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975349235be3262c1b39ba15f14fbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755645d6becda587c180c881deb48756619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a90b4f5435a3c65c5b3443457f9f88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343b005f689edd53bb1cb4ab042ef4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a8309e8cae10dfc4c4c07499e718622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455d6d329af95e8e8b68b063cf6dd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e311aed0648edbf5aa87f349d9d52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825630e8f4af977a350d0e83026a3cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d6984e21f6c0bf213730fbf165b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176de68ae781a770b7d815a23258d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dd3a90376e5ed06519441e696ee8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ba4e729a744a9995d0a23e99eccd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1d0db417e9746843caafca9faaa6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93f04ddffb55817d4db0152d2ec1b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85075f937a5edee829af95a443a309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74a1593b32cbf2239e4dbcbb9b73a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ff9863990f76d9ce9548c5e2a54e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f79318e0eeb88ec7bb905b24dc60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42db8ff799a6bff83ece1106419fa4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987165615aac70b6ff9ec1af94fbf6f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c62aa511e8c62f96fd45b1e029f0c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc1ad9602b330935eb0d8e7d8f5e1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f539d4ee8aedfedc1c184206bf5e29a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f9565221b26d7695e3aaa06648ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a33c038445ff1aecc8712cb8371764642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416a2a55f0fffc0f074648a25129f68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6b904545a1c11fc7f4286534532d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b52a63f17b694eedf7b03f82416d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713497c64208250afd8873629057fe5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b2c64659d9911baca5daeceb33fd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511dd50316c0745b6237c6f55b638b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa42aacbd19261b36be2050afa1a5f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dd27076affefa64a4b8c9fd478bab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951598e56413bfb0c68fd4512165edfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4852bbf2aca61f6e23a66541889b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247b27bf295e94a73ab389b239a802653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce08386fa77197df96db0704d6e04f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d897e842e74429a6eebb3e7a475c9b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779268450caf1dbf7b5a50b890d48b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77623c70a177ecd6cafdbe0b2bca120d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19242529141665d43cc7f9e6343a00a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffbeccc0c264c86f53196e37cc5f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb6bd967be7d04dd46046288bd2f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932dcff47e4cb4d7eeacc2946f9c21b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfaddfa3c499cb72e30d3df2d079f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0243432106c21ef4731fe21018bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebea8b69719b32167bac55dab0bbfb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d859908a3a115a84f20760784f445665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f1fab82c62ee15812a9a1387458cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc15accea3a002ee23a5c3e4d8ab8d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401517646af17751da0df3b07505cf59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e647d638051488f091b83682e6da5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8456a002b3afa86d438d3e86012d8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db82033e4a158df965a29f4514f1ac4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88e05cbe4e74638892a96e824efbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c6a047ac319a16a6606193b7ba07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4700b10afcf5bd31a827a8a0bf3744674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cdaa44e30bc9fece031f04eea393b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3e8c9a60d3f2a190e06d8862289b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac33fdabd595e40a3f83d8b123cc205677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165feb48eb6ae883fbb2d503aeb469678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fec79d67ab5cd42ea10fab9a7c0770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab2e93517c72330604f62a3caffb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229f589db545c6457c5dab3dda6c06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8a1d370d06e1f80699c5b203f1ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc838e0888feefacfe2f10d338fe9c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7ebe6c609a610e33fb4df3fd253bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391696eb652e7547cd8ff325e434dad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285f59ce8bc86c411d5b1f48485791686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d6c1a2d408735d515b6948128c2c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad6261b72bbc044932504c47a0774688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f845db6da32e16082c59d1b30c82bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03531acf552fbcb2c8a3cb492e9f23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f71b0bf0e12b43d24d10789728b1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1988f2869b59b1a54b33a05818fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0fffc492c4ccbc178994546c0266693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec2b9132fd98d28209484298b7e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb32c23ee68b84fb76785099d479f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a817ebde7f8f2cdfd748af3e6550cfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc4ddd0d9577a003061b51deae3f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f1714e5c9cc56afb7091adc9a1d7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0edd5e83fb3d3557f64c2462880499699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ddeb2eafd2bd14b47acc370b80ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b3b6e462c9278e3fafc5b3ea172a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b672e709367527e58ebd7beaac03ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a9ffe52a62555612be38c589a7bfd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0e0c4fbc10da7dad2242d3de55d92704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b29e72fedccd434deba427be25272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b81444295abaed7cc2d5dfe2e1af52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4947a8179e1b49ed62aef938022c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6d6e37a08360b41cb820bc78fb820708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451e64d524ab32ded8077cc2e32f47709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c080cfdfef72c60658e1df6b5a960710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65747e03a8f906a52b9fe376240cdd98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20b77c5c0f5f0d299d0eff583bc3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f217884bc2495b7bb465809f3b9ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612502174663d5352e38d46c75aae7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b927bef5b795e7914ff1893c8fd38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eac6827eee26eeaa46bf5f26199d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09210d23b4c70549551d3d66a46a68c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614265df9b852ea7667e202989c9dbc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e762872fe3ad9932c8a1c7cfcef93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290a560b39130ec7edc9056c0fbc81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6c8580e40252aa040aacd6ecb2dac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78cc7bff75f84b7f8d7365fb91e09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1454a10d6b71fcd1abf9230e22fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729045f8790b7a181f26df041f93e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669e330502e63a25daaa9042efbd60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b556b452aeeacce0826bf76b0f84fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd3fa58268fd6aff377c834da97c42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24c97e67d2e75ee516395bad4efdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c01dfaeeb7ccf2774b8448075cb9a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af51cb8177d6e982f22d89b163d375730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f541b9e7b5d1c24462401ebcbe921c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40b9dc948e55fbdfd506c24d8e148732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796f66e0f600690fe743775894dccf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d59f991a48d8c0932ee6352cffdcfb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e9ce4ea7b602363f3877e6282c546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547904971deeace99227cea4088c2b9e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfa5e466112354e5266acab293eac2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467f65461b702252f135b374cb81b3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d402fb45d278db4af6b14679fd24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50be4dad1cf3f6603ffb923730f25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c09ad037e8802ddb23e9d95bd3e57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a577d42f76c9a2a527c300c5f794d34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796e2ac1fd29f3eba0ae6a05be61da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dea0612ed83ff2047649e525661d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5a05aa2105f80987762677ec7ac6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1a3d9ab4eea8f1b5d4d18ceaf949a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fafdf4809bc27dec9745670e6638c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b35a7c8160ddbe02b55abbcbd548748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef834facf8b7a83ae40bbb6dc38059a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ebe0ebf6e9db140575c89aae3220a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3657ea02614319e099bcd12983d6d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccce7d672b6ae615f2cf6b8bde4666752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734f27f92b10e19376012682525985c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8549e0e8d4c46ad6a71b3cded4251754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9727fe4167051d55cbd96d8410f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380c7ae155f0c1caa0ca4127114a25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e29e1ce2d32c58cb7d7b8b0b28925757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ceeb0d27842fc331930a65b94fae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd763e4a5fb279e6cf459b6c19c3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>