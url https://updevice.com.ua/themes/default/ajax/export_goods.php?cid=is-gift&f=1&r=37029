--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754426e954faed88f28acb53c1e0ccd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a6488ae5df06c04c16f1041a4b2532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17520f0176c8bb0e5f855f7bfe08fe6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08d62db1a2a6f47e18174c5ce6b0294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dc1e1be0b49d4eacf8f1aa166c8285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1dcaa81cf3309af12717dc44379306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3383455edeb483146a831fdd35a0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6288cae1e59dd78c2849f0bbe63ae38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5946b97cae75660f46b58de4a69d3bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520325452af464c39194d5ccd2870d0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0e1e1454b9cea534b8707636f931411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e8884f69b0299a6ac102c7a51b9b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ebcbede1b81536d5a87c5b3277bf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1438c9208efe063393a44585ecb0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc3cbef1b54f98db3c58eb23e935fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407cc829b9898a9ef22aa41499a77bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af488e61be4a699a66cb9120472e862217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf40435f1405b12076304222ca28a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2e18480b37bf50e525fbf61f2583e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b1081026030085f5fe6ae076d0f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027087c18f88cf423e0e9abfc74c5a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2cb0a369143580f68370ca4b6223c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e9f7cd38123b5633e856f2016e9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c14edff3e6268bfe27ec124623e1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a25694d4b5870698d072c083615a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d13daf999d6abfd96b85efd8d83a3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd21670d5b205ee6730ad4c77a4cbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcf4e88c37eaff850e1eec562ca17e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384f2aaeb70a17283e3bf5ff78d8e1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa86d753e51e3e53c4e73bd590ba730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4de12c02b5bc65ae2326eafbbb751131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024d6831240342960f1752b8202e94b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3056adbba474434db7ffc5e578383eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b5483aef6043ee0a49a86381172934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda28eaa06f6c3b03601cee1c8b72c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46760e4096020e742df30cc2c10c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75f97872f1193af4f3fa0d3d9e25137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1892bcb4863c372b8285658a48daae238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f5850ad72100d9fdfc6c4af9c98a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ea38f774dfe25e671c963919af55140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d732c7ab1249121d26d711fd05667b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f2ad668f0e9a334d83cc4e1aa73c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e630fc9702d0ae7c04a29920b37643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269595b5bdb803f44c4b4d5779e9f8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee942eec55b6458732ea1d6a5129745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997d0558621fec09c80c1a5c61397f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420428f352d9682a35d1993b7fb2ea8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cbb1588463798734b928775493e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad44c396a6f2792d8ae901b7bb96449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce054920498e5ee4dc661611fff26650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5900f992e0a78366a2e11356a56324251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ab815215107134c07a1f0b10c5ced52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794451ae0fccf10d7b0ca26bec00979253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ce6550a0bb65eee5285e18453b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc05bc68f0b4b5035bd6afccd6c0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df61434779e4b5fe94d8baba4c36656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68d3275ef4442b8db7e406b09f63857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e7c688975cf0a91d9db9c85d220c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dba46fecf888db12c593a0c21753f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610f2c8428c05c6f8a85bf4098edce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff22cd1b14cb771bc3d12cde3600fd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee103d4a91585c441ac3fe07acbb0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f29a1dcaca14847ac2f7122e60ccf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aa598fb32f7f3bdb49af8b4137e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e0120c48595484222182c79ba46365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6aac53f00e3ee2fa54cecd7d8ed366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4a6d592c197e0a5929b9d71bb9df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7591efd352bc3b3e5ea4d5c431d533e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81539fd036e04c3316199e19c94a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a19f8e7b4daca9cfbeb7f7b3b9c8ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb1d2c36d0fe8fc0d069c8e4be3fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83201dd7c6d38f3d195e51d0fe8b1a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b2848ef715b3dd18d711b220e3cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3dfa786188d0e99c38225f924e8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94164ea99b1e433e6a01a2e85d2bdf1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f64cec7b59b9c2728a4fcda1450976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444858c39e322b25f5e80f2d2f6dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfe3279d387fcbf910ac3d822e3e8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a733931d4d4e8d92408b9f94ead779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0c842af495c34028dcd30038b996380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bf59879b283c170e06b09cf1d3bc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461c49ce21f235186112907fbc09db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e03c7507401dd4883a444b5aaa8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a1b4848382fc546b3b0494fb26a4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd1a8cbadaa0ef18cc0f69bf2378385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24713ad7c6c8db9dc40ff78399937c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0fe3bf89434ffe8027ddd28faad087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60116af4ca8af0a1b190f50b340e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007147e37e9ecd37c6ff3b1b8328b99289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c923a4ed38a204039636a8d597cd7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88729caed7c194cecb4a04852e55a38291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09987ce0b7f09e6b9ba468d684b8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81519f63cd1f998ab4c9bb335c70f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd40e31119fac50ae3281520a97b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d7210b26f999055f919326638bf6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2526ba35cea8741249119cb98b8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d0bf8dc86216280edca1a8490dddf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff1b68192f5d304a3e54655a1c51e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb4d7ef5953fd0579211101dc89ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415a40ccb537995ae5e943597779e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59feba3e88c02e967d524649dbaaa0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe6ea3df371da4c5f04b7ab53cae7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a425f194a13bc174eaf86dda22be4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451f62cf7eb0994f3db836809199e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c70829510733890f812fa758d7244105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1821f7c71ced4ea427ecb9b405c3f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11747ad8540779b2f2e7dba0b0b7ec98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cec70536ced56dbc1b0b68fb6ab5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4704f2dfc445f1caee059081af7b13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae8871b675bbad35593c9a84e7ed6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1c04473eb1221ccab4303a27ef15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302ecacb5a1c1790e7efbf83159eab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff99076e5b6080b0c91b1c3d7026c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a4a234b2a69576bf2ea89a26c760f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a0fafa3cdbb3bbc909d2285f6b202115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306ad54ac6e19ad5cddfd4e48249ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9495a2b4f639064b59b0d2db33bff5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c3772d3d28bb4e832c48ac14e6ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a369660691c20652a4bfc3a6f48c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e210fc45cde994653d7f7cb8e22cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293f09e99cb300b490298181296fe3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c70b775fc0b792085e1b3c8b2eca36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092fbfa0e20955fd71d651c9d3fcf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7cd768a7dee0af0aadd08c1b3a8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea97bb360ad9a1227fffa3c6159a25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bc4211d32500df89ebe47c775891126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b531c6ab8f3d2d50224dd504a5ce6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338d5662eb25b98803af25181f2232128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861711ac3d6064e069b87a3b62f478129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1603dc7fafd90896cc6f99f752a767130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c6620a39f623f4429188d6c3a9f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac419347dce4e1e2a2f6cffdac262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b33ee8f85187f75eff587605abe09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5550577bdbc08df51b132bfd10ff47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ba1d477f156b62fdf550e0a0d511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a06ae296100a499adc6a7fa21775a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187935370c3922b509a336d479e005d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69b0e4c206ee9cea2b0c62db5fbae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdc39fdbe6455935846714e2519154139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891028227c677a3e1cd21a3f9260f75a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d947181998400e4b19fc23bcfe988c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fc8637e480b3a936ac7d12e999a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1520d2858919e59832d0ef8f90e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ebc21acbfa566620e8c95d9cceb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017140b7a7d9c5a1282bf6880cb5721a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103b0f352534a39b9047f1788504a8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b474873216e616afad65140390d0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316ab0663112517d7997f3d41a37c07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039a37bb08f0912ebd69d4b659d4cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670546f93510e11d3757d72c94737c64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464429eef08c84c398e8fc640fbd00bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57022657d3cea23478b8448166f99fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3fdadf529ce03e9fca006c039b234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e5d5a3a125e1f84f470ce71af2f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d356f09ce5b0c48b1875f4eea8536155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff272d55796f673cceb7d7994f8b704156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433503118848d93e8febd108dea0b044157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a6336d75ae01f401517d4aaff555158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a085c9ec2ef5dde94b5036914cb1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a7e2967cd749f06931628b4a1f612160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f03ca849b4c5534446f474100f128161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f9ca9f359c8b634b414020b49486162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33bf0ebbe7c57ee8a91bfa6c9acc69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261731ebb99f40762dd3f268b87b3039164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fe0ff6ab10982467b982c96b65eb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f286cc19f8ebf1ece5783ff19f3b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3188b8dea9858a0415a9d461f20ebb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a538e0d70569ca479370f4e2c3c1781168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8e96f78f0b42a5ec2dbad84d76b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a14e081642cd342efdafc0c13565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c6452542b7db2f4917829c75358a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64fc89e9d56f303a13202a1c8bc1fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ffb861d8822d5b97fd172ec749822173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c9b80d6f9ecd7a66ffe1bffb48ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3731045efc6d97a61e520a44ed6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ae775460aa98797f53f16e415b0ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76469ec298373782f2575b3c8c965d79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a694dbb331098140779d13fe46cba19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39fd610bb1527d85775238970f0d23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b6ebbea6eabb9b2191abf660be11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f17acabd48ba6b18c72ebd790062181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da898a360da2a954d86714728fe4f24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7fa7a00d39c1cae5371c711d4da18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406bfdc40a09fd5b3e955b048b2c736184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08ae222cf1a93dff1c4820a46ad0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac52662258772835d9f909c07691486186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c658713cbd5ae87d809c540b0d993187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1eae90583e541b27b930b2463c7f7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6eb3c20a26e48e7ac7e3b1468b994189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29eacb0f6164e13085b4e7e0b03ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e5f76fd70e19859eb5def9311e18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277211a2147825181e2a4b0312f556cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273258aa5b88a70ac2c5a0cfb7854f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda7d9b4c2942ef19468e62a5d858f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31dd20f0aac696067e02b1675e3cd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0373f40fc42fe57929c425f354995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad87efca1a9515cfd8e22e4f625122197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ee761aef8d8819cb1552efd1bcf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded80183c22b06f55856a8ad3b8c421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01b19cb1885861c5b9dbe254e6d698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ec68fa450c3601bc0ec59aa92f5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf89dc2b34ec28f8848564814b888e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67095902103638c60135fc02d3b98ca6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9834e0904eb41961488415848108bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9a02e0864e9e761341ce5817bda67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d57489a46b4410b81dac485e7404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c0db6bea849bab9eef99aae742db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6b11ba09ef4ab98411bac245a7b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b629a80f7fff9b2b170e6d8375c1e85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42079934cb6e785d6dcda0cae29a1d4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b48b1dfb926c0457acf603ec7de9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fa2c765bfec8a5afbef71a6e17424212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2476b1e82b4ea66c33a772d4223aa9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd3bd97881d5e13785786393fc0ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6494737733a5eface7ce22d1e7c8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c0697b9ec781ea0f619b11f99849216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ad105e660df4fe2c946dd5e38985217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35858bb89cf36cb27c9d3551273b572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8e243baed3b2bf602acb83bbe697219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc676797bcd645f8a7c1ea229a2e4f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06292962fee3766eb947e29236c82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff09e0ae1a8abf8a72158ed336008c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef740b41d3cdba1833e448b2b5029223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b1a8070fcd358445409ac89c0ea69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743344f6da959356e4a570be39a5e22c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f809071694d0faa220a9f500767bc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1ea5ef665e10d5cb1728ed96a734d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8856e6d9b9e3d59913499ff71c5702228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fecff228cb2ad8ac74aa51b6278290229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d82f2c968fdf84d051107eaac7fdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ba61572fdb348617b10a3860781a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3cec1837b85553f9ffce294225b83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c01932185d925164f0a70adfd70a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5034088ce57fd5fab5e6e5fc29828c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcee1f1afcdf182a8fdbd99ff185a87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241cf8d885a949a614c822ef5a8f44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e85e3829fde8236e4d26af63369f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf783b22e8fef244ba9eefa567bff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07065bd12ca1bb55fd23dea2ae504f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2602f734db2cac9d59ec26d25e54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c08c7a7bd70e8d2d5a1e0b9dc4b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7473ea651b31801b242ef2ab5e792ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe897cf0f7d7e102157c280b016625d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4090c1e01a01f0c313cec3eb3e516244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201c5dca1e4a6a557f3b355ff994ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0cbee45d90fb24346936523b391f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d8d357b89827dcef42285e6c7e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74cf5abe31a04cd970a37dc2a3f387248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7b09018871dc204942c3350fb8ad5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec24a5ad74048407fb66d7a8a7de92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7435427c3eafef537b7dc857cc69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c479e2850e785c6776129f0e38dc9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4d53c6f24382e737266026823a17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c69f669ccf5d792c88bc0f69bdb38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceab2daa3c9fb16d0a6594015e8d6c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8326c2a35aa3f89ee04a643df8a0d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed4b6d5291c77fe0867c62d3a3ad29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519c7594656e082d2667942493804e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1fa319b14f954e170f5516a4e9a29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54480e8eedc0364b66ac8b117c91c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e557d7568c8e60e7d959352cf7a7199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11939415b0500ded38308e52e38e13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fef27cd2ced3d5ee1ebdd84b5a4911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e18badc7fb4e95d84c7e754a4b590264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb05580062f7b06419b69d7ee553dde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d1775d43876a174f731101353b35d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83ff4a65b9859428e99d638668b0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e487e33af5d3c4546fb9bbe6dc2327268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038591f39a6e40fc568ccb43071bf0f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ea4d4a22c258392081720df5253a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa31db2288118c86bc27511bf0ef4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d3930a504e83a141012872d072939272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead334802d73766f4f26589088231e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1542281df3536c7d7f5759113b1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82cf107761f9e83f3b20a6db9590b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caecd852748e224f5bbeda5d266269b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e6761dc944570740112e4b02b0270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7bb203e4a7648634234bea20abed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feef63350cf5cea18154cbfac715bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dabe85da70f47d966bad91f8de2fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490235e5abeb981cbdf2f3d6ea2d834281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e34c7fdea9d14b345e724f9fcee5af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf52c293d5663af1512ef5addabeba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c338e460fefcad656c05e8bb7c70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247049b36c7096772182ca8bd31d1ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993e02e836bd325dcb1285707ca49c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311c3ccfeacdabdcf70623dead5aa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea941174ae05b9d32accc4a514f2914288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52b07894fdd342d07bde11c90780d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab376695d3a6085dfa9843642ef5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55231ac584876372ad08b5f5188b025e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2125dfe99ee5aa2d4772902848eeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d77be3e18b836f8349b2e964309e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc628a3f681018babbc446b8e356e46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabc3af8163b2fbacd5b17bfafde280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c20a722c524cee2fa6da36cd7da22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e55438ad0321a8558977f8f6cd190297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ea1d4d41b92e3939f3ad54681b96d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e48c52ce5ba37f8d9e5f08eb244f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f5e5397a1a32daf2c027343829d1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969376e413f44188bae913112a1f3095301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b62855b993c1c9942676b5ede7d0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbdf5659ffaa44d9c0f326c7e58df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c8f2cc9b40998d721f96e07f9237304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc72e07a33fd89fc363d182e93b47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aed85d64d78a0d430bca770667e20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2846ef9e895e5d250f96c2e7b51dc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9967e921d9b3b664af02b9f77d626308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0228ba44acceb15b631e735a0ca20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0669ac5126c3a65790301145f17d917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e3172a54f5bbf5ee7a80d75ae71e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce02c26fbc1fdbbf51357bb4090bff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ebd6481c97f7f5696017c15f2d464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9927356f39de4e962a3026beccd11314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e7e17dfe5170ab06ee11751b177c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6264722d0354b7ce22ad9241d0ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42521883838b80e03cf094f3361c40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba89ad4f113b7de1b93ab5964348f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4c9fb364477a3b7049e60387a57b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438228a556de503f4f81c71cda02fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb3c5d8db1918ba58ed46edc78ea7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adcd5c7a5466042d38c11fcd1de7d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428779f6336efe730796c7b2d1a0fbe5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c315d1ba9c6d2cd306b2267accb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e3d7374fb4bbc8cd43a6aad6748b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba47cbe93be07a2c87b1d74ac68324326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc38302ad56994e89742c281fe041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da3da89e8f1b3e81930f072acf5870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a444f35b77df14a9eba08233f478e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb80ef95fe894732c0bd6ab785bc243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37d9105e46843d0b5d3804cc71712a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f209bab16e370a2f43acde6003b7852332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee9db64cdc53968c0e3e39acceb48e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04a61ff2c01feadc3bb06d58b5fa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c46c49a892e12795ac6c3eb3ad0ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a95aa6347eaf49d8d684723670bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df265c94f8a2e64478cde31d61eed6b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4446fe79b30ec6e8b8029f50a1007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff2d200f9e0a8b1b3f1e41f54fbd25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d314b72f8efaacd6b0fd365cc33dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1fa05bf43338dab964ddb3b930a1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68270c5ca448abe5eb97901c2597a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e463673885b7cddb3fe707f47d81e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d551de7de94963afaa8ed9fdb05b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130be8f22177fc36a4abe6916b35423345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aabc3648ecbb6c27f9ccde4ba6b9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe2cda637f52bbdb0360b82a77464347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec74ff14fc017a8b3bff25583c3ee6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae36226fbad50f4c06f2b803efaf8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c5d4a4460fe28e19eae116504b0b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad497a8e0b8e7b88bc1d7222d10cce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31e036410daee0126988e11af8681c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c45e5ba8bb66b27a66f14f78ee35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e9f018cdd9ba228a13a65dcdf6e4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082587543e51125031f79cf950738ee8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4592ccdb4f638bd5a63e2327350f311356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27842c920f87bee2a155a79f420cb528357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513445eee47757a063dc0dea682b28ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1d7d229fcb2462c92c32718d7264359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89180bebaf2fe3a374093d79da9b27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed3b71bfb24f3a414bcc7d6ffda28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dea4fc49d647de1b3dd56c44efea0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de9d4c24cbe0b3ca63774c8be85eb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b0f171c0fed578b9cee8a57e2ace364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af240ee4edc0a3250fefaa9ae4900211365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2e4cc6dfff263d2b45f22ace2d74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b6f70950a5e10546fd0d8c8f753a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4f97ce97ba3991b5b5fa8ad035e84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81f1251bf90f148ad4d52f6999cff0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbdd1dbc05b58b4932dc37b1dfd812370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a494c3bb7624445546f6c12db5b7e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544437bfdc339011ca5dad9e9fcde891372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51c1b7464f5d0d64b9ff116a44e657373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2905a02def1168eed41f63c294717374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7301cef770805998944f50afe99a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ba2bc9b4f741b4c4838d119712f19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d5828d410743d09662915d92f4fe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e293bb23d32cf77d3aab26bf0904ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bfa26ed8d523dc2fd6bfd550e5d7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287756c8eea1133615951e73e0b63217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf34b39654fd04484e016963cbd0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2f2bfa78aae91a43e588bca248c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd00565e026f073f2c9793a8433e48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588d95a5dd5ca87c376dba90020961384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459761ffb52ccf4a7a3f0ae5ee9c446385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ae207dc10b63e9a3a834b2c9efe2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e404e44a995d14700634d257faee9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8daab9e06921481cfe3ff3d345aa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83602e6e9415eae450b09fcbe47f88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1106601627386b489e487b0bd1e88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc8c8f2213b41ad3cf5054a564b2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78af1116110b719cdd2bcd0e9a6760392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc293e53d19cfd73c79cce122aa8afa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eee4d36e414d9a5fbed872bcbc0524394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7073b3274be2fae4168b8bc0c4017395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda33ad5d8b26bff30eece65384fd24f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262364236d7ae4924bf0adafcad8baa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487157743572fbe1820aea8cc214504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532dbe42eae9f207bf396c538bf292c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ad4899064474d3b234ad167ff2f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b7b01cfdd8f8739d4a14bee768cda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056eeef8f4a901b23a72acf83b2cee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afde48aacebaf9b9d5272fd8f6f70f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d0a32ce31adaf9d10cb9520d76841404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd73aabef70931d10a4d8afc93761405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c41bc271e498b0329a6d44d3dce2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a392de6793b406b9c720cd4e7aff1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885145d5461646147318a0664aa8a707408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b9fe4b8ce46c36e72ed9cd17adf6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f3f63ee3f25b28afc56b14780d57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be2f525232dc4522e44de243c68d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a6559a54203831872a1459f00225412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4130f754260e508e1a3f86f9f7178413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3592734bb29e2d494d14a3f1a6147f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5750928012125783f3c5daced61e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df306bbbe84d30762b79e1fe3c3e0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3252f4c496b9fd250f7cf6de9f84ac8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e05302a695ec13bd28076775dc8ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810446766992f290ead9901bb22aa1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058d912b08b8d4788553b7a9c42e6a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322508e06d82829109c454a91d8bc028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca56b980239895796052e6af2dd29ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a4b2ab15788cee9a9b5f2a41e1c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ce9dab1f04f104044f6f6b7b6fca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18271b2acc0ba12fbdc915658da9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218e1289b302ec54a3ec10e89a97cc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f5a057a9733021369f9da1ee4528d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16836482bb2b8bdb48760ff6faef860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034813345a8d6726d83e85afd0a07cfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6545a79e4a7cc938c2a5be1fde7952430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463811d7c7a021186454dcf2d506d05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015d86e7b6bc52df3cd958dbedf2c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066040ef035d5f373826cf5416dd0ce2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5bf6d1be8bc2f6e3b4d32e539035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047a8ff81e5e397ce15de0d8e73b7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ce6f84b17d450ce603684cfe9909436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a33d94f80c5a2f2223356bc457efec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9f304a856bc74592ea5d5fd19936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8968885fa6efe32a0f6aeecc8a3e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3fa85fff6d2e17e1f9b04c984d422440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb24ed4e8d1c24f92596a769bf78fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819c8c0f007a8272b5588550a5d82a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63309579c224ab8ecc99bda5cfdbb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff4a6a62cb3f2ce401dd5634e35d7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ade1bf007eafcd8979e303d2c53a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e670c952563d68810bda05e2944c90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5950cdcc0efd2cb62674d8f2e42cf0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c03778eb0910944b206fbc5c5928448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f1a58fa8bc826326123a195ca620a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3305e1cbff4dacdbb76626099f8589450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941070accecb8ed92ff7707c1d3b33c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081bd87301727212fbdb780bfd4dfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af1d1f2b4217627ed475a3daed839a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f8a517b0fcafe5b11eb102be784a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7cc85a87cdfefbb21fc5ce183bb2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb008ff4b388c26271015205bc52dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559b339979cfa1c65d94d20ff9a4147457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a54e9397aeda304f006b0fbd5d5dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311385032d1288b48affb1f8a6e28f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8eed4d510df04c60bb8864ab5ee0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d778cf50390777d664b10d303ab4ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bdff828ba3d75c3d2e343e1458dcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5cf1a2a9d13515502fb0166e2bcf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310f5bc12085a4ca8b17acf59b11c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0bb7a5484b273f84de4c4fc5335b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d04f947041434549b53a04f9bba5b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b09018d9e0cada50c7221093382c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b3b54e90a6e9f7267e09bfbc4f47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307783c7b46cb88a0575204b3de1d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6860715ce8ac31d4ccd566abeadaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ae991ee4aa1ee52c3bc9797e70706471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ef5cd089dd2bd10de2542e3d7593a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be96e3e3d1c43569aa4785ebb7cebb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6998225063428694d02f54e7943bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef099b04b7ce33201d0c01df80ebe06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f65571c10b2d29672c551ac487ad3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45683fc99488258b5dae5353e6c597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b10f40c1869209b43083454bc3cf5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe81cbf28f2a17cdf58f807f01dad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c33635744166ba1a3cfc3a906d2d3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1e873c3cc67aa264a500c578d09ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b676ea03017a9073f25857979323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33209201806fb5b0923e1d821e152bb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6585440d04a7c9448f124b9e9154ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e97694b429b9cc95377521202999485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b4bf52e952b2a63313885fc8e1cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b441a22a19fa87b7a434950bb05d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059990396047fabd3a80956832cd914488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c986e8d99c8d1cbbc9a14f393974489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255c0219a8fe0b53b3b69bbf6bbe90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266dab187c33f09ca077b7aa96047f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffded995e563857f9a1d49a39d4d16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1369207e9b8fd8c5a26a25acc9e40493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46daa0838bd00892976d71b548480d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c8e22a7b13ed35f6d8b98420903d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc47f71d01b1d34eb50a00e052c6e48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c744c67f4b896cbf9bc8408fab503d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa107270f390534d84aff55330f07726498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c11417e2dad9171a3d66f1711067499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9273ee4f25ecfba6d80caf27c0acc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee6bd15d4576df5da8a8b73aeba07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b47d7881934e0a0c25b0dd1d2d996502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c018b97935bf4b19e281ff9050445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cc2f2fdd7008f1f73fb5b2c8c2f6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8149763401c02f82a7b74e1b0af49a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc058c08c3b4ae573615fa73d9e36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8c448dc28b342962198fb7216723507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3747fe752ee6f48f2d3db6eac2cd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05350004e801cff8bdd0a70c37d6b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aab4350ddf38ff0008ebfb1d10064510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac4df19b202590d2616305ea92cda4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca190fd088c7baa885b65c7afae6c01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef59c7f32f563db7a240c58f3fffa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f3be7707c0eaf94036ce86e18a978514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dfa8eaba5aea85f02993f906aee41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1333f2feaf5bced1d6a11c524ff60a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f39e04f71cc808ffbafe78bfb7f7e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73025fb7854e73b141afb051326b880518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5119e1127424dd868cced329c0b59d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7982f2d9ee1f802df73f120d246dc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90589fb30e521923ded5bc3de3ebd50521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62eda1c1d298d5ea9c094a5c9da3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7853a8d60d8b806a38e6eb55da2782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bdd0603084dcdd182818428f9d279524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a9eede60f91a25dee4a60bc4228aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd0bf09e2f8adf3e764f4cbc33eb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7afe57a137b0db650066b5fc78d041527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b1cb7ece5f6308e88693cd74965d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6b87290f897a83e61a429503105ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fa475ba60a1e9734692e6bdf6adf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb742af4fef5b35a83118fde6de21d8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac675a20691a72677879060f094d4a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f5965fd51588500cf71c7c2e0106533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240fc051908737a476be5e6ad3190dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa372a792005657960b36dc6bb6433535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0dacf7436654285c7f280acdc96ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d19027abeead04c7afc819730386af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb5959ef304077e0fb945a58b8af9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb8e46b7198e3df99a207f346698d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035ca3c951c57942523c36bfaab21a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2b277e0fbbea9b8ce4e2e867ac9a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b19d9e03f53b9ce6b480afb91283e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5172b54aa31535082cc817a44d638543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668dcf404a27f21b3a445d03ab00e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9cc5d531bbcb89817f26fa75c98fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a6e44c211a0c37fda22289b8cf71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbca7f04a83bcbf8f8f753914d9917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153564af6acae4e9793a8a9d4a83b2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a60f4b5ae49d7c92968c1f4b247ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784300e93377bcaefe76deddacdd5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12740fc71e10244575ece067d39ee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf28630094acab43d89aeb6567de1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307307bb3ab9d986cfb75a858686280553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d1456f7611242af1271c06fc18a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ddd98eb480945b3ee49a3f0db7df9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cb17a7c406916f0a797a62f18aa97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a11ecddae4bab241f5117507178c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba644172d0c19eea2c1ebca116a96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99638ea126a3fc9f2adc0b9ec576f69b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94915d19a41c7eb89e6e3a19028714a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0111313eb13a65105833a9915940c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d999ccf4d1abf92f6ff91e3841637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881b0185cac0a486c3d22e64f3bbd1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7310f185ed1eedaff7ea3bb01101564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f6eee6c8cac7795a41dfbb872a45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da38c836f2486ee9defeb44c7890a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27845307a6f9861fffaf0803139fa44d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d563d6e89e7711aa0c141a24b51e7b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49eaddae5f05518c855e31fad138f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55579e2da9a624e26947c0e35f34fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00746170c7606237b4b0a07e065a3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e918752cf2f2dfbd58d7fffd4e0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f533ef57d8a9dc19efa81a44b8d05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f58a5091756e65a7600f2500ef699574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2429705de563e4498968d171e4b24d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e314e14b184a3557cd6e6f3586d6082576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c69c751642b16d28b2be0882c12c73577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786eab7ced9ed71a12ea499337ab8d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66e66c97f1d75bc61eb908f5dffcb5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e769a65f44ed707a395d673021b9be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da486ded0eb551a26acd1dcfe0bd97d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c514194d6d69e701d2281637c82752582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae95b67456530fbfe2ef9f51c92b97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d96d820360d4fd3374879b7553443584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533edd6078718f7b624b922dbb6b284585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531fd1b65905a02ccdd7a3d65ceb8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7c2f45b3f88ba8af4267e4b20629587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee8e552f5aa1b0f0f9935c7b4225e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94000300ea2b0babc8415b608a5ddba7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944224e6fd4207de7dce43969168cc5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051183e89d1e91bc7234fcd5c759ef9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99425caaebdee70cf222daed1d51a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861dd55fef37526b78712fd1ce5fba6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0089bd7a3c417db3ff6b27efe48d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a1e5d78db1297688f5ab5b60cab7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba33306dba6324b1289e2cb90fb17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad07732512a7b6f048a24b56921972597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf51fe2c8d8d55f04a5b784eb45c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f4fdeeb6ff593e6c0341ed1a16ab1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522db16b19ac0b458f1938e58d4bc8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf14567c0b327f6745a9377de917c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1bdc1f80ffea49794eb7ddb75c12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233919fa13661293fa5e4a2f0f76fc5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f165a68059a6c12c7dc478a15bf76b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0a9a5ad671f926b424d7270dab7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f9f310b1b3e313e6e28df3413dad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776dd2494ac6fb1c1af295a6ec5de7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807c56c480dd663a4ec92fc7cbc74b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e224a7cdddf8ed699a08e9143bef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec134d486c71820674014c69169a5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867260064b68f7e380b68c97c65e757611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c399c77431ee9baded9fd97fcaae36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531a8d86913a42988f50ce0871d220613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878601eacc5bb55bfd153e59a7684c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0c88f3f307dba2eda4f02b1dfbf99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eee6191e5bd9e71b67c0165d3ee3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8476e2a67b30c2eb9a059aa81d05e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32ec3f2ca7b1821f3b208d3c01b18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7e5338f7272f8607cc4a5c44fd9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43988fd0c29ce0e9bc7426260a8e7b65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d744c22f59925f8a744e64fbb5064621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df937bb9c7699dea34bbc7ef56ce88ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622300b3cc284e3e415e5e052c10ae4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f41163913cefc265abe6f9a1f0ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023433026ea0970d9ccbb899709a2e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611215eddfc1dc1aa49a34e952b2d60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fdc6c3fa4452aaaab28778ab92834627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a103cbd957a324b3934379cbaa52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1430ca3d6dee857612e6218855a006629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b23d5849c05e5678e3f454e9a8a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7647db9c02a30c10ca4a0505dbd9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e051e16ce7a4d41e9ed04caf23179b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d52e7058de80cb65f35ad34d5111aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cb3d3fc09150c746f7b893ed745b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb08b8ca397f46f4579c88d7f2a84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25929cae5c68c51b337855faa92747636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a17463cd44fa29dcbd5285d1258047637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c943e5bd43bcd76c392657334ec684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1c2a71acfe6035655bcc65223684639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22521c334db137e3aab5d665fbdb87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e54d96d18d4a07f9edabeb08e8f737641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33344de4cb407b72394bfd7f8199d4f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e6a1ca4e6becc259d5fa43ebfd30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646093d4c5f1f836fe3e3ecadf446523644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbede6e11d979e32e1a0d101576e3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61a6453f29d1bbf025127171dbc63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1a033aace0360c1d6f9b533ef2991647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a92714a7546184ad9afc7e05a56af2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06bc8d6c962182837bea6e8031a24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd127fd5c4aa11f6d4b895718db4dcb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150d19305cb3c4edc2f73fb1bdc76e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffca51e9158cf38a56a87d0b04cd46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ca32dbd464449f30c9e350c2b5bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ef2b1d8ff4f4ef97209e0fa44896654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d6439b48c7240c69becd415880f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867681433d0df9e89e1c29894af8ea39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa53370da8b540b7b0f11cd82b315657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df47eecc9403009b9bebce810a625fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232f4e292943a2fe85e0223e39fd26d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98a7c6585c1e6194f8c2f10639ab9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061aab329d2dc1d0756598a8b95ef75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1e870c9c20b13405422b9ebb30616662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12aac52b2b264d2f0886efb02637a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f70e72e902fa3787b7c1a0e845033664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea3b5b5b8fd78f518829beb50f6ca1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e08e8785664946ecf02c871b9a61ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720dee4179dd075376334023dee8e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c75314d4079c2dedc9d6291d3e501668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d76225397d954df4f4ae100f27870d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7af4dbfce4c841c53f692a3e610d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778fee7dae5037c670864daab54cfe8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cc2c2e6bbd2d462e9f8b49df44a74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4837b54144a2d96d1b928528a6d4e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9553db242784db5d2f057a2fa20d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb50103bfe5a128eb5ef65611cccf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27643ee023d5b931bbde00eab43dc89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c67b846ea4240e0bc77747dc6ba353677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61299d878d132f7ee6e6e8d038cdd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb1dd35e66cda33bdec0c7dc8c4d55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4100343cfbd8ae55b894fd41c793e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c811eae2c8347bb82f05d2f73d407681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6981967f17be92de7175d654dd7618682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9dd1b36e7e32ffc76daae68bb1b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53afd7be494663409f2ae1536910273684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8e35bdf64d9b112235e632dbffe00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3474b3d59f44a841bc1b109a514977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc356b7986171dd14c4c54f9f14f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac36d72bc7e1cc41a8dede5c439b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a28221f23850c596eb48c6f38eb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5c36396c0d6805dbfb5ff6aad475690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b70792ed8e026f045c9fa8e0c6c32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c68c7987f4fadf5472c434a3d5a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c5e7e579ca148e616d4da997d3ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd0a3f131d6a7cdd3fd9482661f02694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84f4d2b4be250479cbd31b42827adc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e8b4b2661c110a29548d6b42d661f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee2a72a25e72a797625ac8a3b73577697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521daed90adf57b82b624e29243d1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc30ad08a2448b0b71dee6a8ae294699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494f6d0340c7951f8db0fcd5835140f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f4539079a9feedc0527f945f01e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca45c05290d46eafd2bf04088a6da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d636e2b1a78a18684dcdfd26f46d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59dde35ceb2996022a469cdc1700b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f7d01aaec35e354852ded73ddeba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c8b192c5fc071e20671df16b27e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465dbf48af60d5af85dedc23894b71a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87f58a1d544d8689abbf7ba4e3d2a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb577b406ac3039718956e053ba82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4620eb53e980b2b7f90bd83c43726f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c1371eb14598da0acc097fdc0334711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df917fe5580c503db061bb59573f0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e1630af44a4c2cf3a8e923e42f99713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694333f3ae69702445d00eb16144603714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a86c2af7037351773a7b6f3df730de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c426c167198029f008757dce8b34b3f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e778734cab1cbfc31834431b9b0675717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5528e81a214b294470e8fbc11d66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33a100bbbd3dd12c4a9a3a880eb0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e493a412be4a9d410b9fb19b3a0560720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266952accabdaf757a050113555f9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf5846d3b7e2df412259faa1f8ddb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d42315b22b814c56855669ed1ab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41773e800d6720774eee0e01cac15c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881fec44674d649c3f2dc7106e94dc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a4f3f4cd32018e8d62b04a109b72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5247aa68b37217615cdc146424c68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd062c09d9eb7889e0fe4202857fc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f007cdde79b08ec0edeaa0b729d1dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed3bac48b75f70a002373202281e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d6824b9764765bc75b28ce36db305731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d5d185e1a32312ec023794070ef4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e86257494185a0d6f036d516cb4a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c196de1533c7a841e5eb244e9641ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570889f3dea90f99dc2f3e7e4a110e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2c76221610f4dd259b0de713ab5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb4d7ef0f35d9a058b1c7cae84a31e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cf91f8b998ec183536da316871dc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba823f9e266a308a7fe9716cb1839876739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348541806fd9187a51c53efd90df1e63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d10ebe7e0fdcfbcabad1ae504d78f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380856aeeff693c4195722557299631742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e669f724aa4d6635e077103d007493743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5244401d6b8d54751c74e5235837744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ededc6362d755421ca8fd3e8088a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bb9f012752f1e58db070ab9aacbcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab156a6c46df3a9e4add329a2b3b59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7437984498a84de49c1aa1af8a8363748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463946a51803c18630bd2be41e994b98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949daed5a7c7b1b73ab674e3cfdc304750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeabcd6e505ebe62ac09cc4e43b0b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce7d2360934f8f28068e25830db5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0719a1fd8c1c6080554278fa6575a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b12e88f02e10fee4c434e0ef0720754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7abf38f2efe0acf6333f50fb5a569755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfd3075ebb83948f99394a5d2a3e4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232831a1625b3a869100e1014b0fe482757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c96919ef59d21e74f898f1aee9d5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc9ca72938e27c161074f54151fe53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336ce80cd09c57edf693c330cf4ac6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188991ecf0df43aec8ebbf1ed3cd78322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201f54b09a0d3f9021d6273874cc333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56cc59210933ae6aa7443d087692a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e4cf65d52833068c7fc3501c16a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a851b480f2463262965e57a1c4679c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e92cbac18c34ac59eeb9e409ddc227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeac07836e925fe004b9745ff554418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bfd19e210effc42c60dce686979349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0a7bc89d3442e17ab7de0eb165fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670574dc93b3e7bbc5272dad00cc9c4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f643a9edadae2ae76ffcde3c0f3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8c71694fb7a35e7493aeb75f0db613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6db25e68605be4de4d02db4751814414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0ce2cc7bd640690623b4a469675815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8e3730451f066790e036d588bc1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cd3adb1b32fd552322ca28a327d0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aded03b73882ffc5bed7f6649f6ffa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a9c0f7d06e471218b39e2ea41d6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fee518fcaee9a1ec7a5627a69950f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10dcd6428c47b13c2d671d3ef9218221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aee70d68d2faca9652f2e24d61ff3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc043cf6c23d9dffdca1ebbafe76044323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a65ea659d3ac4847fd2be4ff42eff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b642b9d37c5d1adf82495cc5e0ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86921a8d2aacdb70d56def86580d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853fb8f553f3512df7330f146e8510227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ef5570cc853af7fda7aa3cd93c8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c5afdcd2123e3abaeb5cba4ebb8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54154d0017b7db035e362d355fbacc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca503fe62c348eb651eb29245091a7da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63151492b0257d79c33ef17c071c4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e1ebc0f17208e8b8d4ea07f56c7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc767f13ae08d801b8e7898084d8f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ba497b924f8440a99603181492d2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101188ff6c2d3e150d48be357f2a0b2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b2ec22904bf6b27a5cf83259833937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d5cd27a2042b6f1acb1ce11d351a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ea7476ce39c5e8eab24adb114711c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d12bbb1910bc3c8dd279544a24b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eab7d8559d4f42c9e86ddee202e82a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c979954ec55d4b4a8637f3ae20ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c27689d6426686958b1d665c079c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a178d8a5918a77e32e432932376f4d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970980fa0f533bbc0b11fc7231d5463f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00d0a1cee9d9a179a7516dbea7a25546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e984c33282f344b74f3f7b689504c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069b4c3899a13a7d98b477fa23419df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b541f9daf527bcf08a1259d05918b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d856be1f6dd77c4dbefc1df07b806150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be0a9797a885994c2def9cb97d94c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a31a75d90177919d336fbc51d6ab452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790faa9b7870995e9e9d4afc99ac8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa16ea1e2e8ba2e902caea559473c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed815e5c0899336093bec8d5377a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfeeaf95a29250073228a58ec20ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6090d4280f2f4764c9e686b1f57d8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074c30fc96efaebca5ffbbd307d86a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b136b7f002541f26f36dbfb43d8c3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f634c19ae75cbe85ab4de71ef3cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24c42b24a33d1fab2f2f1ccdeb71361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306a02ea91fe5f637365983d183830562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0405957a8072e06730560b11cb1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3792d3f3ddf4638ffc6f5849d164c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d80f2bdec108aeb050c809a8854665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457102523d3b99fbd3d60efee8988a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c88cc8cac8b674525a8e7007bf186267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a9713afffdbff177a9e655cae77f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011036b90f492475de57b259cea4b7c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9057317598a22a19e71a034fa06a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654801c0a86f09339e79513dc9031d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56481ab3a2f665e3dff503a8cb21a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da9fb28d868e1210a278f89289d29173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9832bd2a8ee0363934aacef79028374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a31553e2532fe5fc8cd77faab4a8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abcb870f2b2632f4ce0a1cd48ed2ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1f69b0119d3f7c552059791302ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2fff53916fda4729001933b3ae8f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fc9eba20c40ddfa02ecae2a6251179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749303143eb70295242b2b701382dc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb77bac2a7b04369aa31396b576a3e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4af5af813d747075a4a60348c43e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831c1625a6d9554a54c6c41bce82d3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef73e44400854b6177e38285b2425c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f345b4e086c0bb880a48901a4827b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66d2d1666715227d80dc811ea635e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2171b2dd2dac406a014117643e2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff48baaf00453f83c7f0dab68c2b6b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa2afb8b869e1d5e8049577a9e8b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc88b086f5748e62086da7fe50b0b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eae67869b76205d5e0aab838868faf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bbb371c2659b4a504c6c72ec26d7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68de84e8d955c72edf13170cd7fd95493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67bae974012cc039cea329f3e9844294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215d7d8f6dad44e9b27e1e016dfcf5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bfdec3793316b9a7698f47f3e43396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3da22c6e91ec9ceb24871ef7e599497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bcad3e7fe19221e1cad21cb9b160a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb555072954b3b72aca7f86bd282920899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817218317ac97b4dd60a7297d96212e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e40260b1b9aaa2f864cab8650dc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28652ac5156bcff329b47ce793e578bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee2f498f16916c0900b9873521bdad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050533ebe4c57bc8f4fc7a036ab6d07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565d61618610e8feaadbb52da36de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50626726c9ae00c06fd1189b454167106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d52a225699ea6f8988a11ce98ae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8965d90d9e413e593e2400b96303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a79b340a8ac333f98302bb554bc3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0b642334d0859280e3be1adc2147110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d45cf6179ad8f9ed408373bfd532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d65ef743d89144ee3a916840be277112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672f83207009227e4d3b6a73960579b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a525ced6c5e2447ffa0001f92b455114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f52dc0cc44229c363c21b94c5a2bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8de1e817159348c9d072928b97599116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f9ca45a30527fa00aba23598ae257117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da01a23ca5d5fe7de5d173ef0618c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538afce24b6795df8396bfb9aee84f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a75970385b2468c8effbf50ecfa931120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f8edb3caf30a1486db9648a9d73f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f923f7bf304b2cc726debe4126b9053122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77a8cf443a4f7004482c365061041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ec0e379cc2bbc7ddb6649dc1e674124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c56c6e1c906775c6a4c051ce63e5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491a6eb3401ecb41c30ced603b8c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772331ca72a7ae7de29e6fad91d3fdf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aeaebf0f4ce84a4eea9725e0fc80a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3359201d9fc64c63bcc525dce1e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2bc59505422c15d75578178ce7bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ffa82b02c70765f1a81029a286cf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439911b31d9f46dbe1b936a0a3741b82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c15d41b08c450a8ae04061c2d31e01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3889717ef9e8731c38e9ec0061b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351063ffde9660f9039e56792345488a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334c29500ff500ece1417bbaace1f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f61560f4d7ca56aa282a428013c98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24f6169805d4082596b3e5aa0ebfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d5b41e0b1507d5c6f34bb655099d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f2c7c6664122f6afda5965ce68c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916c80218388c8522628731e3aebb78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fb6370041c1df1c62cae81ea20a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6495fce046244540b6ccb0538ad69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b56a5213cad348f34ea0a6abf659144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a37b92438603b8ebcf3dd5e7a41b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b32a80e12621b09c6cf2cc18fa3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780c3af8e061fbaa1ba0059798cbcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf567429062c9abb41b1e3b7844e328148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416f28b7baa8ec8e042d3b3f42497f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116ae1a604509bcdd57abff12ad8e42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ac7e96a1ab263203579a1d25ce09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8024c7791ea8ae45b92a66aecdda5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0355a946b4193809a7e9a66c82b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd801319c953af4c35c4541a3661b03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ff864cbf372d5d967e365660b2a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2b55ac23786a39ba4a25583d71713156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcbcfde102ab3896112b5e6f868818157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb962ad1c10f2fde81376456f19e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f691fff7774825a333da4f05f5f029159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5993b08188bb6758afbe8b2aee3645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb119903839f3043e230b37d138e2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c5ba5362c578e3203fe7d93837319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f78c0e68d163db31c3e550a00e8204163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4894a37c4e896ceec04d77f7eb1b6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b2c6760f4cf77c34454c36728a62165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00bae26c477db528548753f077f2c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4c3c55e75fcb14e426f56b4b23f85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d4e1d5139b3e32af1ad81170a3c0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe589f7cd09d0af8a2c46af658b53fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a56cd451bbdeeb60484c2c946be6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127739d17ad73d9fcc2305ed17c8752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69f772b64fee0b505ca5bc1ab2a78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5719fefd3b72fb0364e5a1f2b906d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70424e3c6a8497e52edb036ad7f0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f00b93ecb543cbbb8bf7535647428175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ae632a7c5aadf56f82992be66e580176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29518cc6950ab8d219abda3b8b363188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e0790d3e5c119ed49ba08c35626b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f2684ed65f74c9dc5f6be98a7943179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b5247e3230fc728e0c0394580c9b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8a95d6f414bc46418ab876a27287181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d36f691a5ebe0195a2f8a27c86b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedce109a0a837daaad30f851d9362a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c98aab24b2db29c19958d221db9bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0941d2b44815a1543a17e6bdc100185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394b51b8da47571742634c40508300186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d353152d9d62550ccf78d1d83701e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738dcc19f62b5f13099f827e86bf9d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129ffa504991a0850b5b30ecb94f6e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756f9bd9a06f927825d08a42e4ea6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965747e027430bae13826cb5f75055e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a396f99337d1c24e2adc240c5c4a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88250a31bfc075fd847d9730ea78b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebc2fe4549c499a088f0ae54fafb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fd50cfa2d0d4ec184cc7d774acfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf9b18e8bbe3a8be47b99dcf705466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c5d4d911a934b808e0b9b094357bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d8892084ab935a0662563a48418d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff39e0645abbecaba9a55fc8e46b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1d3dc5c1095367fd6123cdaff5b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9c2eae38ca8036b41f5cdd2a094a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c245791737a60b39e02e76f4e7b48b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6680fc932de8df52c17eab0b2b823203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dda9aa76dcbca791204fa6ed5ce0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb608bfb04de1cbe8f2aa342083db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad1f0d841d7fb7728a5b0141295f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c7d21116c36bea1ea336e565abe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e250a569621b770f7a4283527ac8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf7292b58d2b22e441c0cc530d074209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362f78e23eda0c9c39d45ed108502a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4fb858fb849057605ea206a99907211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d1018fdea1acacab6f5954ff255c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf15c8b6f74c9d49b6746bb2b908e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815456cd87c2262d75552b706efa7fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571adc2195d1282b09aec81bd35a52e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708645688f0a0795cf81440f7c9dc719216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47a85be3eaa45642c5e9878579251c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdaaaec9d6efe3a1e28b98c2b950eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123bea7e2c06d83c0a58a3a038a1da7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13309f75e4a4eb6ffbeab00ef73f3e4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca1effba797a798afef939a7f9a45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e4c7baef0db348b27121aa312c5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b06ae7b2a109242f7c7928f785643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3793dcfd1454dcc6ad1d8d6853e5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2c0bd34a21877b336e9c136a21e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55942cd0e3f5ac1c31e8fa13d2bc3523226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada00b86c05e987056cae6713056fb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8bb06a9e4956376688c35cea9b99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8e3d0327a4f0655d751f9d4e4b9c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c031d00469dd71239bc6e3392f833ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b39cee1b36a9defba095e6b63f9e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e396442e1c891e55bed596aaf02869232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc141b699c0b400fa8b43f35f60659233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515c276645535b1e224b24d4264294234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4e0a7c6b63f16fd92618cf80c9ad8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef712f22626ba9fc809d5eb46b5cebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b7732f2b43c2eda97665ae18684f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce7b00ff62d59701284a1dd05b9338238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48984b83394526d0a3b8dd28ba53fac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0acc45917e838aaa4274e05ad1b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45cb199a92f917d3cb374c476ad28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf347331b9e2e5f6a1098c73e39f4db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0c354457904df127b505928ac09e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae0c43687e31aeacff6d41e796515244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c66f35a763c41049133b12e65a633245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460a23abee6b1e3ab32c663cd83760246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860082bf37d87a4acd75d5feee09346c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8adb1bdfe4d04e0856c8438f57890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc6c0e3aa772e21107de96187ad1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc20102d1a562565e73fa5c5f15f892250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04624d67e3df72a235c01612926989251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a434fb6b8da81c396e63af4b55c370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896cccb4c4053ef429f7f315c5a99ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886f71acf88ed8692801eaa40144b25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406112cc1ded0ca4c3675f2a0ef1014255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c54133a31884afaaf8bb69756d0fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c4269afb3ad86ed7f3459c835a42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f21fd9e5e53cb489fc5e4453b56e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d04dace8515a497eba426e026603259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e86e68f8cbfbccef5f20c6fb55cc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35d155b683869f591b1eba730da54b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c671d731f0ae10882daf533e70cc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292a2ed3a9dc23c1b3f693a0d15040263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579519c51b9a8c3b1759fd52bba200e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c530eeec7c3a1c15d1fa4fb43d8a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa1742f4d0f0b308cd3d44872fabd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011eb215dd2665f070370566b246d32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f344efd5e29015f485fc55016ea91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e18a79189ef688239d6fd4895954c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff481d388379ac8869765e8bad28ca5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7706344f56c3b27c7948009b110dc16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118fc5ac786ae835f499fc4ef2acde1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5fd3e6d4201db5caf43693dba823273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed52373303627a7b11a1ecc8d076c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4cc09609f465194338b9057b45705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9b9eded57d558f5eb9546ef0e259276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381751c0973352908fd7f962e225c83c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81debdcb4e96ac2bd7d6a5165e659e6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb9002305abf09bea0734f0c4f7c5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a275d171cb6130d7519df855ddd09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a8cc78cfb251a38a4252dd45d71e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec25b3641b474f77ceeebbc78781e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1a6f47f4166f804b2d0f9297ac83d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b118175f4e3f0a9626cc93b1cd154d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b17b450c9ae3e9c2123a2a17c4f54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4239d6528c00afac507ff0828ae3c99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5d5e43b32fbdc750b1217fc07f1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625c3db69b0ed076bcf5cac1931b496288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d61ac62159fc86c9ef676df90ee3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154944daaf872deb1c1331c814e810290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686befef10b3c12731d521a0921ba04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b1cd3152a67767dc27e4cea81a5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e3e443a69bf6f58168c81d024ff82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8cdc83283ec89ab88702bf8d447a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f83fc6295476179774b981774389c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b9c1b0561b85a247b8688d81878b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae43e049fadd6b59805b849eedb248a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb00a0e912e61d636b385d811396a7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ff1d3f8e7a8be524bb3cbe5aec90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de91991126173b76744869652210e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c053f5c25db8b6ef8b88c27f15b1c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb73d8a5ffaefb0ac50f3b589d6456302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b42d3c02e0c4425ce611e22d891047303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6f1f08d5e93f7a1fdd9fcc867cd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5849fd181ac70ea8539897709aec4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0195569b2810f2dfed70e486493fd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e1653b0696adbf99cdb29c2a052e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e900fdd442c391df70b9872c1b798ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a9dfd81a47f388ee85822cc25269309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b91f37ba2a7cb316a58e3ae7aa51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bd827c7e4cc7f7dc85de7630fa658311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88bd06f8cb73bd48d3b001e5724564312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca4bd6546ff0a86f6c51132afc5d24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239649ca80057ddbf4a599310f3eb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366a44a170c8eeb183c59e4c2e21e91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742422467115254c156f2641f1233c21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d00fd8192ea743028e11f0635311317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540e5bf2aad67600e5556bdea3df0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c86722c932af0e154b1a7ffec2f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ffab4509031ad92f6989c04617012320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7136cfb7b156c661975e3c190b6e557321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6925fa0a873b362e30c004ae1b6d48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e5886087fd5e83eed3fd949c64e7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b228531afff2cf98b7ec2c829a51e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75872ca40faf24917f49d8ae2af0ef0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2ecb2c92fe58e621415d16ece1cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8729893a6a927758c36163247864bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027a8f7d82fdfe9ae9b9f795ce2ccb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1dcb9ce2e837bc565cc62af62dd0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5323b23ffc05435621be98811558330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102ee25baf30eaecfac064682da90c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea94a0784a0471f9e7ff462cad596332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06665a2acd549aeef1d9048b416177e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7284cd2cd8a46f71c8476d0ab1fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adfb11dd15f4ec793596f368f03834335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f694f94b4bb77dbd1915ff63211c8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360721a33c52981ef89e606d31b1ea2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71e9362bce615a556636730a0ef9b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c046c292d102935d2aa94d05e5b49d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c9ae90ee4ba596a6d9e98238c2083340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031617f214ba84dbc2371fa711f229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609ead71de447fd7eea1778823b8806342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a80f21f4f445df6bd146d8e810abd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84df81695054042c6f1d56d6758a8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97e82825f2c4aa81b4ecab6f3756d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4cf9d700eb3c26dfbd9d40a1a9665346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c6b9be942627dbf7a271094990cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50205b688fee3c8b4e8bd0f6bbca5b2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede86c06e59f116872e133f297eaa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd583cfc19d304b2757f8bf70cf5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23e575e7440dbd16f3c9a1351b4455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b68aab2a532b31767145abd4f0b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a83847f7105eac097f19ba868039353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a73b82a2a7d099b1434de21271862354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de55b7c68fc7e173e79dfb8fdfd6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3689063231aff16376bd4ae198470b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5254d9d7dbb7c87b470e44634adf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707081cadba97ee61b434b57b0040a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d421c417633c8250c3897021f723a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c6259959a145d696460bc2302ec4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758855ea7ad836ce2eee67f2395e8b58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb23bc961cbfcf366ca0152b74d616c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce94dd74236d8e07ccec805d5cd8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247b1172135f9e7ff50bf55b16c976b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2673d73a342ce5bcb2534d62eaaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90fd5baca6e5fef6bad7476e211e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556410d52764900e16b60456ed45587367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfee39cadae9c61a34c153b40c77ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34cb417f1fa49bf4d1a0b83755882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7208c4efeafa68359f5e3123eedf29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd88935344185f3e0706920ea4f445371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05862347a586baf8399e5c47ecac4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db322fd761ea27964a6c26c8caff2c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25ac872375d65fdf347841fcb80556374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df1558147c5f82a969d763a2b8f44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd733421d607c280e77403e5e6ffc27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65692f68ea2717460d55dba3f05a56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f8f7b8c38421421263827f0b32db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5cf8927e666f328fe213bd3c4e8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c13d9b6e41b2d8c29cf0e9cad32e5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a22dd938f2359b1941d5f99b3e9a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e495162644f0ab4e60fc6a879c5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0af074afd366f9b456ef60d19e1c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44844044dc889b29f9281dcae8734a38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16af499eb016120896c12c3e174cd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab9d2455b33b54c9911d9540a6c4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6a62dc4e1838894c8d4b5127a55c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79294d55e0e2845f0c91a6137c61ac5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1448a9b46fec4c926b9e87aaf2375389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617381502e8cb8c5685eb8c755eb8c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c3ac835165ecffc5d192a8aa3cea0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071d5b2808d54cb60924b237c3f08b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb06d9a46274d7bbde2af982b153e72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb81be982e7bd7a3572185c24d7e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f827b62395cc88b1087592ceca2b86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b8415359ffb68dcce759feedf7a6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ec8077b14023b3e6b622aa2bada44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d6f315771d2a4a6b4724ba62d9f7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2e1350dd081044a202c666c38cfd2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b58e7de0755fa252b894d0c90d034400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7adfe4ca2d20aeee18a61aa0ec2be2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b7ea2cb3f351aeda45461450fc2d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96202f8233d9bcfc35324ae0bb7776f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98987a76698e8692c353eedde1a98786404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86362e0ff903e99302e8b9d7863a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6648b13ed52982c3c38856205bc4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637940c47e5ed969a5879183e95ab8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320218430a4dbaa8651cabc691de81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7b24f69df5100b55c555ad8e0d2be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9b7f6dcf6b5e09eb5bcd5340a3af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb139042d1536eb2f08f4ff6636ea39a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570de4ea8626b9a6e6b439c2d4d5bd56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde48391ced6891c202513aa9b32bab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea475da5418d9236ed7b78f3abaf8c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3cadcefd480516c352455b193e049415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a2e6a1a21e638e8ee31a250550a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a82e309b9a240dfb9ab61e10f868df417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9089e5b3010d0cc4b44f87fb5a66c0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2373e18b93ac0a463572257220aec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb9ee9906d0db4aed2f144094c8eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606daa0e89a12fddcc635c97111696e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc615cd89c3ff6bd22dc0e6b9bd44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816fc252725fd9b29a369a39e4a6928423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b068c9616bb1de7f7013b87490f779f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc887f9d369729d95732e33a4a9fac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f483f10fe3b65498ddb087209f656b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d1211a3316466a10a9f5881892c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241d9b52c7b89709506a6ef944cc58e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7241c473df9bc9116c1c1bcd768071e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558cb2de6c853d363a527d99bc63f73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36feecdc72fc04fa3407668d1b1f1c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22435a3f7200c9b5f8424fd0a40295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3d5e9dad7218e51f9909bcb49989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f27be3bb8cd78960a7dcc284805d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b3288fbfb8df22afe9dd8b07aabfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b484b0a6c08f5845aa1501e16da1014436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618eadf88541ca22c2745101c7c85e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f00c521a924bc33cd37521c2489b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212dc4557689063edb3e8769d8b7d0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cadc740c88a55276efbfa91a40404c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beab854f47c5a5f3d2c4472cb4f79e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaf578017c1c9c6f4ff9b55baac89f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c63ce68b055e86671bf498324f3b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048d5ef9015d36e689296ca66d8afed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bd50153b4d1b847b0908b3f6440d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbb4b87c22023e7d8a9a03e92535ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57b96b2e3e27a7d9cc051cfd40d5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a690a1b28d414b033840da52a2fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b147b3fad8e36f45c83c116ff5d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4792cbb8a39a2d7ab0eb008be39bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b09cc2049d5a99b2e63fba04bb32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2dc16257b084638cbba240a46e6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a8ebe249d7c03e6a215bb0daca04f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85e582f371fe38bd6c0394d70d260454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6e180bc85190a7e77f2b0ac54136f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8c664ba53e8d2442bd03401ca28f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268dd6101f4106f037c341eacd3b65b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a78c69cf416d6c4cb18764bd0928af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b33dacd7723da8653876cbe048707459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840fde6dbd7e9b3c6d34772ad186e11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49de2b63b3d2685e81cb1531c559fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259f8c5ae298c6baad5f56a7b74393462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce42a7f9563790b0e4b5c94e233235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a55cd5ba741e36e3fe769c1a515399464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f8cf5392126075add8c7fc307439465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf02a54df3b10a51386f3cded94905466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e980a12e0fa03b1e90a2ad85dffa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd728f46a2d82d04217d045579b27c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35e602f6d6ee1d1893d1a1e99b0345469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e391e1251f8d260790edf4ac6f22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542d708541cda208dd318824546e55c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce5bcc414aeae9ebfae5dc8551054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18fc15e1c28aabe38fea012ff8a0ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b7678fcbb6de047bbb7f1cbe0a81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5999e8556685e6210b581d176144475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9bea63e8f9273f778d5948bf1db79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2b23d2d6c67e51a905438b6e0586477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0c96188d160b4e33de1da8212a416478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e94eea72aa9c1d0d9bd892d3adab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82913dc15382ab5312aa0cfda278925c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692817d4f4915823b048f9a6ec080c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69db45dfbe28eecec30ff5dd9a8f182482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d974bbd1b13693a6097db8648622d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c57196d74e46c42d22e9de0043cd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0211b31b73f3d022286ef855b14ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814795bf6a036ec5fd19d9e7ec742fd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a8913e79f194aaad4a4ebc279715487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04776327962a39c22eb05e5336062488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9a206d799e7f400b7df07886eb15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca919fbca16f1e065206905a28e5d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47505dcc091c94f14e84ce19c4cffa65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44404e8a641050456630f82470ba8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71f6194be76620975349c014561274493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c62f1125d8e7a4343dd99dc282ed9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc50bb123204de368622c0b0b391254495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0b35177857691025a6c8cb21d952496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e57ddd410607f3b32d55eb04d747d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588e00d9e64f54be11cfdf6b00e7294498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5fa7fe9e0423c48c0a975c8c357d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea84ffb1dbd0f4b02698825bee592c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33565517292366e8efd36cda9c9927501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0755b6690117b1468ac7134878c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719a6967ec66b02f3ac285f31fcddf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90cb8e57b4d79d6ebadf4933626ca9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba05a8cd67bc34efb318ecefff8b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d723932eb894aa1cec272ac115bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4379de86c2fd371e1f1e61bb57c93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710bb50a255a9350796927126c969f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c87ddc500ac09f0c29a6dc4504669509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ce20d9092789cd49683643a119bb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec22572f05c8f17ee6a0dd5f829a1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c66c470d4815c45a5aeb1885f46c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac1f366620111bf0cb41e15cb32ecc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e5751f181598f46813c4126cc0e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411b94f36651c3818c87ea2aa28e450515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e90e614373c18d49aec52b9ff4e46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd8b05bb6b58e74e52b29717287313517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364f893e453f1aa3ad176f0033fdaa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573f308589e5475ee4b2bf66bb15d49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d0f1271edda7f3190a1e3ebcd7cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bf2b438fa18d08d6f6d4d21ad9036521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc962daefa1bc9ce28fedcfb560c9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c8c7070846164559b28c08dedc36b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f5214c759322f9b39fe039875946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16793c62f2b7c49cf8b862546e592c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cdf09704d2223f069d44d3a7a5d1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec6b821623b7e96405596e9507c8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfc591c0e11c4b421e830502542d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de69a6eebea8dcb02ac0752d8837df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfbf79a13f0596634d8a7152632d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f956c0ec43f1291920fc166c6cb3e82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a245e6d6c08497e1985820bfc1684d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98056f32b4a4ba60c4cedaf0cb6774533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa41220a015f4230089196632c09e32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5b682a8dd46c8b968102681468c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2dd4304761daabf88aad660d8542f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02aeba94ae0b60650678dfe8a085c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169127c2ba908e0cee0d489daabde0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e7e89507b58f5c190b88a4ffc0c30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d5480f306213afcd040a962bdbb9d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed7476f70ebe20e91f3a78444b6ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde06f5091f7c084cbd686d2c463a9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee4bf57633cce33fc4848bec70b741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d90ee68f147c773abc715048bccd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdd58f55afeed44127d79a27fc5b10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d362b2c5c22eb8de6aee2ebf1917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86dfdc58a71c60af8b452e0012f1b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff259d97c498182762924b43750ebd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82302fffba655a6474cf22a452fdb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196d658888ee944956c497ebf520388550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398072ebb33e6fb443792e2959b62a9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf98c5375f364e0e9e5e11555f571552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9b1a7e2143814ca5e849d2b3ef8f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b0b88226b4fb8aaa3f0aac2112ef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f4236912259e3b5109e4a563bff8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a56192e78ea77fa048151b4fa858e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c6acb72cff622dd15571ee5adaed7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6bad39c4a70c4f77475c22db5b54c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf1ccb6426d9d199d49c0b2325b4ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6be477de7c19561aee31b62793239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3665bbfc9f1e2b5564d24adac0f1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3cdb227bff7dbb031fb75dde742d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447a7636df182e1fadab02bf3c5735563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f94626e9e1d9838d050699e8da94c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c302885d9195fada611caee2356493a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade53e7f7d786e6a9ba055b8e4168c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad4f9ac21d570b3fd4ff5630ff7967567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119c5c8dfe9f71b3bd5cba6976ca8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53bec91dc46efaff86ce65c4abd86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3dbe2819cd58f089970756d9aa12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b464815580f51be09bdbdda047d23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab7e2f1ea84676fe7310104495d9ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec43c4479b21dc1c68fa393fa0fed0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cc9dc0be770da70a856c9aaf2f3ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74f9b2462c76d9722b2e2f208085f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71758253cab7bfa0c22a9c24b274e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58c8df741071d769cc42fcc19f2019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b515c0867eb77ddaa247980d1dfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ef077e98ccba39d3d9051589c501579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4d0df679b380edc4e14c4730625d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d82fec458432e2b7d33256d4e6f6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc50fdef5ec92f303901d57edaafd42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af81a86b6b650302026b5fd4524747a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366d1b30b0e3b8c58efe7ae321a550a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0f9eedb8bf6ccaefa34f257ab5d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b323856958d5bf61dff8bf6855ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d6b3b75cbcd10a3fc08a910f7c82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c8b15f0705fd756b78768ddfe6916588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d1c7b05e18f67eb17e702b16b3fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36c4edcb872216ada7b4c892a2e55c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed1e9d8268c23c6998b2f704bdd3fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9b9d1f6c1bb56bbf6e4a4c84c9c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d38f281e54313b1df17d05935b8a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f168e83014546c4318d8cefd885db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a660c7b34dc7fcbd7ceb8d1635e4f9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc996ef1f5f6e350c2e98b5e9d3694ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a7841cea621b1678895d46a66ab6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6082d6657cbeae992a1fd26052ae5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6fa1ff7acd0976ccdd73750b55f7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f5bed3d335c96e97aee2c2aa40c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc0dbe0c7c3aa7c029724539dd2ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ba2d8990b1bb5120af360f22dca88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ab71cfc80d1c6a4dd33cad80fb876603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44350a2ba124148fa737196e328d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fd9a84ddeb071ca6d9266e214cb69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83226e02fc1ed9a288e7b5ca94fbdde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4359f2da079f2300250b6e05511423a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93584ed45656eb282c7ac5263b6c58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c78c9643c5ab9a39b8d0952b580998609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d994638aeeacacd026e224c9079e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b2338d7faa3ca957f799c012f850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5885a9bad6c2cedca4ec315cfd6e48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de5fe44ee40e80cc2a49d602d2c906613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf5391b01522ce6776332a8c4f8c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b1c61367467dc36f12d342da633fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3db3eb00c980cb044c02c5469a01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622fc7838f9009a091d2896644f40f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3431dc898e9739f8c75d23fcd9b7d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df5a6826ecb0216ba39afeb32ddea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af364a79aaabbff79b0f19048959126620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb34b709e7ed9ce1518ee562c6268621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648371e823b87c75502ca80494f9ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec19ca9be12583c18f080c5c75cd976623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef36f045285b0cb39e41de00bd92d96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201638d157a37cde96cbb0aa24cd33b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5cd3e9dd627e8cfff71456da229ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803eca5983fff300b2a6af45fd134eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61735b53073f5fd341199c3e525346628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb982e697a03ea45aada558caa462f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47480692e00d5cdf799338d71024a66c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf6f0461c3e92f4c862bf18201459631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2dff21c7aeaab7e33f5a8faf2687632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00da17f06211e4b176bdef5c17a0ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912cf4ec2f349a2c7a51c26b4f06be9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759474b07ee585dc277ac779f3403f89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6dc4d5ee89390357b48ce41f9cea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a87d826698b64113c982c0e4fd5910637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c942eee4c6444a88e926563594a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f26caabd789575df5a649a11c7bba8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446de0744b170ea73adc21e6560987b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053441642021dbaa669fe0bb8866b86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76300f2dbc0ca282daabf80f86aad00642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8bc9741979b8d78df4cae022a3588643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cc24430962606801e7e4e1ba71c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adbaab9ba5c2aaf857e6ab35bc5b5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db0ffbe0099748756638b14a596b5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bc89f301b748f65b7b5bb2e99c485647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2936f898fbec6acb45f7e781e12a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be599232c0da2cdf0853d44974b5b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a4dc7b909a46b6062634fb1ae0465650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87ab7ff8f8b9e1334baa1e061baf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e8b673609237e0c467080b0593c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7bc65195484cd732cd5568333d58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e673fcbe6e841fecb0eeda8e5539654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b44bef793367eaa8af78fad6e76d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a901dfccf85715aea21c9386a5d8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc15c914c2736a3c9330680ca52a76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c287854df59fb9f6654707b57ed7e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ba13cb60074492605127bdc5c495659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f823d1a1d72d68e14989780f8022e67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f47523f2c2a59ab42f9b40bdaf1ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c07bb3d1813c2ba6b58df00dba17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d654158d5ed85d22216f7b47e1406e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233ee2a432e5b18068bb98a1e2ff42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3329a7b1f6ade9b2d017fd9bb947de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dbfa5e5c4c8f6b5d0c3e6f7f5db4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cef6501d573a7a0fb4904bc110691667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b38b3a7afaab945ba6520288f5b6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64e3b7a72aa9fd28c150717304fbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fa2d3af27b8a694e9c859d2ab461670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe899b7f2bd820b5b35a7f5e211195671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948123d6f95ca1bcd78224674f992b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12b427c14ef354b662518d28aa6415673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572eabda2ff5e251ddc0ad44186736b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d0e261bc0552d62ec64ad7dade04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcd83fa0bbd54edab6b8bda9f46a0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe170ca7292249060f4f66e26441592677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5194f0e9c0baf925b461d46e68cfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffb2bd220945251c158abd1228f53679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae7c22dd63ec7b1c0fe6b1cf0502e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16a7399083129f55a1f9e89e30254c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24808afaef136e2a2d37158907a043f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ded781c0ea5a8b5b8212c6d1a927683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477979c86bbfb39dc507158279c44f75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf9f5580f919decd87a5f6009e8e4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360495569bd4f2f5c34e911c44e8a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b024280bc268abb32d4a8ceef047843687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a25cdc8602b24ed3f12722233d59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e28e33e1e4e357cea500dae8589c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b3d945c018940923d788fe2b6f425690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d02ab3bf5972a999c9fd0ddc004f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9edf313f0b942dcf2a6fe63c7dd6f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513cf4abd95658f7a0c5f729eb2e637693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f8c9504ff880ab9a6ef03ec2adad7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb3fe8c3adbb7cc14bb2eac38c1cc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd785faefbfbfac0c13d3a5cd0cb2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961bd140e9b7af2e6887b9a5b80f89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba7bc6cc38ef75955b02feaec505c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8abac71fdf924b05cc7162281508e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03effbafd92529cccbfa0a0be4443700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab0283a75bfb1227fca7a28b743ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b35b2438fa9f850e09dea122ea9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2645c74be5bf8ff3aa177af240256703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0772e0badd7c2184ada204811330704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703844b8fbfc75e6b4008657f1105ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c596303a2c73f27cc271b69bc0889b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a827335b8186582f73a5b8982d5d1ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386bc61453ba441c38e914e3e32b8d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1d2eb159b5eea46cdf9ecf79c509e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba86cfc58813e97011b575b337ca9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b8dce7e0781d0ab1daba5dcc4ce3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a4beab73b730886d4406f687f7981712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2266f3a0f46efa09efc3357bc9254713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df5f1d24059fcd2cefb6065fc4791714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4760d7914ef515ef50e2d8249159ce0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6608637a1dbb9d08df1cb6b70d9f26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d286a30c67123f6ecce412f9bbafd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6b3db8937b0c96f85346e1ca98b5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fbe00a03647c1c2e3071db8b3805d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d1359ee8eadff5def9ced7cdb1ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7190d7a2d9186075fb2fe850753128721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c967d02e40681176e0ce197e1725d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7dd697f8a63457d3bd80a0a0d6403723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bdd1b76caeb7e26114d0b1141db1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc0418c57b961fe19eb8889ed06077725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef00737e8d5f851706fad1838ae70e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efc1cca515b3890a11fce02ace6d80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff94452ea293fb8f7759ceb3f558d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95836dbf22d2353df1b527f113ae32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a22ef765df630a4c0f4727258bdb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56515867b3716226296011c948362f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf94a8db068f6876da40453830806732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720068c9baeb8b60fca16b2e8ef6cd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5602fe38a7a9b6643e4be1f5f33e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae42e6656479dbf60f1d59b458f6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f54837483f6f73acfa8e9995ce7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47eb88c271bbcc00f0473996f17641737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03613a9d57b83bb201c7e64baf415738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0df7cc35811a58b7a1f6ba870acdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5f35694d1e1d3f4a09b76b42b1c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f26c7ef9716a46a8e94f83a0c4ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34aa5ab9f677a5c8cdf539e699594742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95d2e01d6dbb49b03997a9ca7c0662743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d48d256aad4c510f1172b23cee482744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701ab112b6e04b3ca96c9f763f0f73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221a5a2a4eabcc24992e9547cecbf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18c418742b5b5cdc2d7d55a0673871747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d9f0cd63d5536ff1eddc68f42ea2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4a049cb53cbc1daaf7671be787240749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68fc030615c20ec07891109e4e4657750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2068b74fc1296a9b5b76bc1bf013751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c798ce66f18d7cddb53251114a054dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2b735b0160a4fe39649c100fb4ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181b43b2a5bd40c85250f8eb097b1e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e057602135ea6a11988b82c7b324755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64327e7bd98ba5d95aa86f582469422b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22993a9699d45166eb1d4e285a5316e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22270dd10ec6a96583cfac21a35616e4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5652ae3a20cd35b3d9bae5c1aa9990759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>