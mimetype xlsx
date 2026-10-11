--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d85afce137df2c39f760be0aa152a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad23ea49571570cf7fa2d2bb3b800cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c51c672555b7fcb05095730673de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80edb73d1fba4cbf012aec711d2004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8406a559a22dcadc95a85a9af7304a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197b2465b8ed9cecd4952a81ae1397e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd2d49f53f2bd6f80b09edac26ddca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087952724122968c77f8d95eee16c758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c032cd3c44a70f8042ed0e4d57f8ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3e1fe1b8f7ce16226a6d5eccb45010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89eecc431e46e2a6c66bbcf3c1d7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64f38e54386d452b56bd615d948bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b9aa27baf83852cd25e7e65bc9c9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e2728c6a629d611ceb3b88e5aab3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1cd0eedbc6064065a90829be5d9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7be85025ea4104ba67cb2f64fd8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361ec0e0a5d3e0f7ccd7883b4df712617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc6e7cbf398b503d13f6f60cf8f1e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef896d75d62e10c9ba89f54f52b129219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970dac680ca352b6b8c4f4c605380620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb329149a912fd16e131ab6429047ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb145d0b6e75661a8cd711874b6554022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5401744cac067d6ebc4e2a8f59bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207587485396a2746ba38c6830b08d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e922bb37c323f265d2db12c263164725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ee47a547ce0cf22b3a0706edb038a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a221b60002917827c916a6a24164c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b125c0edea24aa36b6b6f614eafdcfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113810c240220192e0ac5c56e54c0f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa310eb1c1f5ea95e0731e59ae1c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c8a780921aef97c73a57ba3ed6a4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22f6417f27c4d0bd991629476b70f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6557c4d0ece961de1b808f6df5dce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc65e407e82c29a4748176d34074fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e39ec77e13f57838b0eca70158a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83605c9edb8ef363d39aa0958aa605d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e7a500976337c3f4b5ad7134395837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc9b8ba639402a2261095528fe987d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5366803528b4cf3a65c38ef8eb41b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daac5daa178c913dc7bdc99be0efb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5e1ad4493f0b3314b48858edbddf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a72e1acdef886bf03e7437d4170af242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c407ea54e0a898cad7bf2ace159c7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c95fe841cd34b538bae67d34f9e52344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb37ecec1530c682fde36a92eb25e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7692729bec369718a4e01513a5565a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f39507bb9451703f95fb232485cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf7788a8375d98265395acd7d00c7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced7fa3e611eaf832926b8b1519c8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c619ec4256620befe1bf6e69ecbeb7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd341a8ccb4e446f9a15807fcfda251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bf03ce0fc22d4789e2385f46192752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d285e34fdf076de9590984123a21e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e12d985d4e295c9bf04e27b3258d1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b65b2163d35dd07ecc955d789005055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e69492561dceebad3d7e0cfb7efe556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba286b98582b28860257ac9bbb741b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7473dd997f27a5c165648a27da49a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd3c7277e89c3e34da117df574bd059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe097afbe1bdf656b03d5918e68c8cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f09aaf6068edf389a99ff280a35ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8127136a6763abfe0d8d297cb832062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a794cd83645f326b7acccb88360ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e9c11675aedfd3b3e74184757e20664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e08bfa03eda683fac44169e60cf1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ead5c666244a4c813fe257736d60666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa572f4e2c2d263cdc6f35f4fa6d76d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29359cc4211338893acb97ae701de52768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931b5eac71fe55a65909b25294c80869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f225e878d798978675c266ed1858370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bbed9747ecead693ecb1dac791ebc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326c4d6ef101b176bf2775484d73ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc6ed109eb0590120679c396dad5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea018c521df48363ec0e37fc139ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae078d6a4902f124a20fc79d915540f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e99a18f8921bc932de46ab1c77f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0bc5d0cfd8b77ce983bd3f507a2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc8b2979c6e9511b5e4a33e6611f5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14e21e52a9ee37761488bcc1cdd8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f529480a818e25a58ca4d07d36af780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ff0ad8c898ae111f039838300e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce24a5fc4eab40a34bed31759a8f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442f0b5cea5194275b297968eaff3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb517305b5608bd55c87dacd6b8c6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a722343f2a0ae69f269ae693cfcb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2cb0a1e767319ec526996472abac486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1766242215bb68348dacbd7a22843287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e7544c2dfdfcf333659bef217246788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78daa60cc3a07765358a350ec8d282b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486b864f82f9718a59246341c7e81a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99fc3f43321508c982fc6423e1e2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974785f71e6d3f5a8456f5f3d6a26292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fbf251fef12c76b035efecaba8b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207427961a8d1e37a361eb84054a5bea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f4445a82411614c4abeecc679900795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d264a309fa8468bf4637caf4bc0678d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498315fcbef19af57dce1fde5f43bc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96411ce409985304e57d8537ce4faf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6f29201c2006454ae3b60cd2433499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f67c8f4b919312a9c479d3eae4b30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5038df316da914b7460a76f010c79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c45ecef6fdcbb7ba77d9cb5185f17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98ec3a06be80ca27828ee3334be9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c0443de54ed24d12c986b23d7da0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec87c9b56ee6ae7a5fc1243f4a6374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8926db7b07a23f14e8967378c5fee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d0d7ba941547d18998d11f4a2dce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cee11b9f7998679f5cf326b52b612108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c450178b4ceff459825f71ddfc6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fd481056c93cdbbc70aa119bea041110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a455cd0219e90cfd5faca2cf9328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b60448257ba69011e708871d07fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e4c5af789d4bc9f1437db3bdb1b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de2b6db10b00e60687055268504b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb491273a98a96bf84a21be32fdf42a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d460cb0d1727c91957f1a3575999a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db3e18af2c7943ba7183c21e11e44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa00a0d943442971e0f5ad0ea70d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3ede9bd61c8c8c39495d11491bbc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ade0f65ed8f330a682a5a513a3989120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbac1f496d7c3c64ca15dd73d5e5d99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d7691d99e5716b5a627bc1f6067c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf434acc72f9d4f94a6359b66f7310123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579368acffc8c4214decb2858e29cb51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb77f6f534fcf06658ae7df47e9519125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17662ee223bc4d686f4dd62fb3c289f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f1c93452ee16c1131b0bb6c51401e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6c6922f878aa874904b40a2a34875128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326baf81c3e432b67471705833f38cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7c2d88ffcc1410ff6240dc303ffc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea24987b0e0b9f901e7a1b9d8f61d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d699854df378d47fe62b35d2eef8fff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae8390bf94938b8431f0f0ef54f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f943b8601537de1d688955d529c9f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c089053a5bc0450fb6cc082e71df22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da948c48a88ccbe4123736276e1a50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edaabd37484f916c0f6794892ef609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48fcc1d77e31621db6ff4a0bd53ae0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c39a9e89b32da03d2fd8b5c961fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6cd0609ffb21dba74da3c74175a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cc0f751cf925351a2e7db994c41ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc768c141f834c571d1dc74a3b80fb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c24752e39562ee053e433771d486143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f9e1a68d4cb7e108e2eff59d8b9ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b4731e6ff5ed78aac29547edd79b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d5b1183b2f0035b4d8cbefad6426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbef4e02ed14b827da729640b6f9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84824bee8dd5f6d2c992e92f307b3e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1cf0ee12e84153af6bc3be20a85eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f69b6354ca0f3f274fc3334219614150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0187b07d5663784927355f0210a50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fa59e8801fb607616959012e91f86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aebfe25203ccfddc0e6fd33fd0d5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc2295803fb81cde41687c7576b80a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4d6e9e2838bb6b9b7f9e94ce63fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e100f1943d6a427e4d093a6d245404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdca4e24b92a07449d0585ab195f0d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e30c0bceb3dff209d701e19600d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066c2e93777d7156bb5bb1e79ef5ec0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb1b3e714fb53934771f806f82b70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57095cac3906853b6a40516df4f62d1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac6bf81135128da7d32a1d4843d56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f7a59bf5755b958fb629751baa762163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001e95583a4069cafca2b40d329fb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13367856a084b78a9019755300de4a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d919ecc6af7ccb61141ab2b5043df51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392cf7a0b1e43228108466b527cd4d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e834543598c9733846e71c0056415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958a09df0a2b421f8d1e53e230e5d54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7b5a6d9121aa023e2cf98c9ebe02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c118d7f954aa355b8989c85da99a4c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89186a5d7410461f655a210ed3afb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da1ff413db94320a3f706040ac2294173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aef38088ba78d643c1502771ea550174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a33b5c49af32082f7b821ceb7e6e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1cb6f25d76520fd9f5f150d3ec777176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b317ab462ada571f8dba6082de1731b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe935cdef1af5764cdf556485ffadb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7d8dc5d2c3591372ff0ce7d6f8356179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd298050640eda4ee902033bf83ee2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b998947753dd1e1550b2ff4de2651181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef01f7e29614728e7dbefd47f0228a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e6939567bfa34d98e9423fb884731183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42921044c00b362890e4eb26c1964bc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb6f2c8353b7924797c6136e70bde7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648279ccc380b8a4dc3f79c376f72b9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a3fc3c077b3d4c27474e5774eaf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84058079a63b16aa1e6b87e66882f6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16174792db5cf26f2a67b49111c92f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966765c22083cb9aa0b9d6ceae46c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03359969f0af0f501633ee75314ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e734f802277dd1ec044be0b24df50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b17fa2d6143b6c9352e7b3f3e78ee2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a29ffceed80d7d730a845f4d580a29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5c5c0e3fd475d3ddccf07b6e75bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7667dc46f97a13aae1c47d230358db0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1002d3304b76077347dd44ce56084197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff98d78c8b6a84aa1b417331785cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470eebf23b4074d3fd3de4196159ab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0b6f5e540d3e2b021f854ad67ab0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a998ee5991b208c20accba385b7701c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097365a4b9c45c1085c9ad3b1bfcceb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95547338f9718c972b35e1de13ac72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6942f69cbce2557a01465d9d8fc96c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265524c72fc93ad9f8c3fd97ab8bee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ce0ca1fa8624872b4d5691cb10b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed3ef7ca2a3d24123b47ecf6763d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8f080f5eb486e00218e9734ef509e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5424496e14d18754823869ee491b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9a75f8511bae9c39e638d65785788210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527d1e3ab3f95fb4d5a23b704fb4e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf777b9d2dd73d40f76e67b96ce0cbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58d2c7806a0cf61efcb2e5f21a041213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63e416c53bbf8d413a3df61dd88fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3337a0c5d8b2e028142c379356c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcce47f50873b7161577a94b162892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673e3d14658cf5c63f7eb5739083d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3251a1b1fe6abfa369a45c1aa798da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401630520218e6b7c6c4f8a64fd9c8ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725368f8d58bd2df8bf477f0ff508cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166e294ee5a6ffe52643f0243654c06221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a36cee72c29c1958cca972d2d350d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633769283300d23896e0e91b4df223223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d69d8891ee92a500ae908fefbf5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454fd3d612fa6edd2725d2a27e59b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885656517162248e50a2b12e64c9844226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f119e3016594356c8701eeaa449ac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f56e8f086d0ce8e1af225b5d03ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b517ffcaed99cde07f053e399bb6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d1d51d1eb420747de887e7c7eed1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51da22813bfef798776fd7177f981231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1eccb7d4b62a1a93bd69434857c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef60f9a952d043eb2847880339267d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d491820bcfac855ba538d22e8c4da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149cc84d0c3303ef1279430f0571bf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dcab2d1d30f246e64130f03fee1e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d80033322de0837a12d32fef54ad7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c116317ad2979d3727963bd42fd0528238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e18ed9979e68ad4987ad5c9435acb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0ba3bc96d91c22d7f014beba6397240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87d98b5047f6ebe90cb824070859fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4db8ff433b4e04292614b207ac621242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc8b121389fd408b6a976f295c639243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c841136a94eda66a996beaf7564d80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5afb662c2db7516934ff851603cd1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6bab85c627ee2c39956d006ac715246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7fbeccda217e4ca1196851811667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da64dae10eeb03dfc94f96c960a492248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c226c5d2f99288814c381e3fc40601249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b826971c74c35ac19ea226b8b725250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df6d0bb31b82e1fc45232a5f2c74ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c675048bab212b94dc3ea2fb1567e43252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fcbf04f04780306211d7db142d639253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e1836e5ea3a3df0e4319440a8995254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e8bb79f6c440032bc0d5a010719b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f812a4e85639bfde451f549035b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57df8834c18b9bb1b1bd522adbc7b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5295433bfa9d8a6b56dc88ce347135258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e98a47a5841fe041748dcd0228135259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6309571f29674fe82056f6f065e77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87543b200959a377d1fd27ff54cff3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c84f6fb2de007067c706b0835b9f91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83751f2b44b0ec5f0a81cb3280e2133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdacd5139a15e5e0a30e234e0f8ddb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac38f6b88c261b81cfa8d5edd761d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee95de67553523153f8df84fc43dec4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b307cc17e99a4b2e091f27a072e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d14194f65e0e0e3aee30dd8917722268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fff2aa3f6e205459f48b263183589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83022e4e91b96214997cb02cfd9e3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc045520101a1d4b46db68a54bc19dc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af69c7d8c95536e3bbdd0b84ee2cd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce6cab378c354bba7692d745e38cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6234b4e64b5c9e898091acb8f91f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f135462a0fc29a5ed61a2364ef8a1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d522d4ed296570eecb5b8b008f9bb96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed278107695611e124d30423b94a70c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960da29c2f5491fdf93aaf67d48f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ede5803edbaf1704997ae1474097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cd138db3084e6951ec00f231d4800280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297b3b0f57b282bdff5929c404c17f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf3c956c2e4afbe9d99c8a14634c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fedd33f594e064c60ac58f84c42a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758f79c6ea0a842a872727d142c721b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf050fba26ebb42b91966ecfd1b36b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc21a1be84617c518e0916c6751db1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425dcb4e7b38b97080e05ec3203006f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e953dae5ed9afa2aa94d1ff6e671a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d42052ec94a30d7dfe0d5972338946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab89119cf2585c11dc4422df435e6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb41392ff76358f5e489a49ffcedf75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a9e1b428c610d53ef95b05c4d755292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fb997524879234ef5bfceaf57f832293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc16dacd1463deb6c5e0e16ba27891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0df41e0d10c56d77614a3261e269295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e55f768cb29750d0699baf1e5bd00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057299d93d747b631b9b7342eaf08a2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac84e9ffec90888e234cc7752a9742f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622494e120b12ba2fd9a79412543d2c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad483942b2967f5e2520927ee75c1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c66c74814fda7a3d33a5e55b598cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7157b94330a0530343193fc0907944a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68031f867b0ed0a78844d8c928eb968f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18067ddfe1bae6e822e247b13b9c4e44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf98472a6846126fd29498919b7d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02add133aa1371ff91e9cfe1e42375306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fbe42ad3bdf7e50931c987945778c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b999fb7a027893fa09b8fef98522ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3446df5459ea2d9582848e514c24be8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f77cfc467f4410026c97ed6b1d4a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc67059c6e27ce700c3607f3dfcb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e467521b5256f0df604300d99aaf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb417d4000b5f19723faad3fd63d61b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f72c710068b43bfeae3f68087d451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb96c8de30fae7ab086be31035a562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f8fbaa94f9bb07d546af92ff224f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c0f2ed3b0b81019b154a5306e113317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f74722c2be3b36b98c12769012d2f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e42c76f632fce3af5f25c42c5f4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8c85ba16b7b430e45795e4f59e29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79984accf0c47ae790d2134d74a3353f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32076a2a0d8862c2f3fe6a3337dcd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f4ba3303dcf073f797cb951a4a83b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6259b3115609ed409e45db5d7415f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5272a08a4779615b33bcd751e77b7c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bbdfc4c0d2425dec4282afa1ec07f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037960bd17cb9c74f5fc1c9964909d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e27052f56f91b374bf108e201553f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488043f5e2c9e305512441a30b0ddbc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d16272a898d572f7e442bf9a73b81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116253526568df39bdf3166f2ceed1f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85c953439704472f75aae77a94ab7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68c2d21dfec1ad806702994d811528333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2310f3f065ab61e8d1dfea6236b5e61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509b1eee89ee9b016b7123355bb20c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffbd24665dee7c172c16abc5f0426f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d817cecd60992947658de648ce65f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935ad997766f4a41bd5f3d2c66ac47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390facf01aada628138b4d6beaa0173339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91950ebab6d710bd8755aef7ad3e5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb20d175138927b80c76d0764473f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177961c755ad40aae8a379dd54ce28fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1197b162356e33f67a421ec7b8e2d29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ce125f05a6e18519ee93743353095344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d671da86fcfb4bce1e6479e756a181345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d579c1d5d981ee366a2a16eb0677d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043302c4dd116f8f81d61162d20430347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e87ff2113f6f2a84ab9b5df0e216348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef6621484bf43db15ca2ffb8f5e9b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f291d9f548474ef5ccbbb51cfb8d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951755602464a00d1fccba233954cfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9591324b09193847e69b9606546d947352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c5bc898eaf7ef181bd81d510d8bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef90cd942e5c63401790415d912eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24482e24a9807e6f5b10cd3b343383db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059c4bae4ed0dd4215121b52cf3407f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e34335b9eea681dbc663e243dfd1d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba258444ac4839df2e15dfff2468affe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93c7b9bbdb3d0a0f46f705f7cb560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8af9211237a39fe32ecea8c4e3a69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a3d812874ef7f404d8d71786895a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9c8c0721be05a0e106fc21323ea3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e247e8f578f785167a17401bb259363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d170a3dee1fa17e6981f1d320d90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6cc8d3df5164a7e186d85d7499465365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7947741efc11789d92c1712569f1af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec36a6fb9823d93b9590eadd40e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a268514c49642e49978f6c74affbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9cb049e6265e82af6f8bbd9fbcb02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b699750b9654e8a9d05e3e6d2e68590370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5d7154097a8b8b951308fba93b252371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75692c8b13031edb33018ab8c2b34b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba037d812c58da8fb852ba05051dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526a3435a76a6253fe88be29c5d155374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5749cf0c97039934f9da6ef4cdf9305375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5e803c4a9e4a8e0602e1737c9211c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e125fd9807fe96dcc3211fa92d3e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415825d7ba5dc220f5c8b500e45e0b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17d3ec23c8107cf23e0754dabbe9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e22fe744f914ba1d4bca292430b654380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe86f29aad67aa367edad44546c4248381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d2a56bdbccf9c4646d70757bf8d66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af1cd3dfc77334bcb8ff98e7498ded383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2421fc8b83cbab41552f79883f213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053993b411f32a9d0b01a071ed638a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91519535e501601699488aa353babfb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae6ee321118c3cbe844d868331375a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5b153dbeaed565415218ecd58d7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a71efb697a9156c0c361844eda5e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1effb0f4ead3404dc6ea9a59a3905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61bb3aaaa65e98cb3f4b5f38442bfa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310bd4ab020de6f7c43c3702b75ced392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4b8177da1abd3df4a67cfa5f8e5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e4d9ac11017da2caafaf1ba4515f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c55499ba2b0b43b788e9442dd4bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c48f2656f61eb1a77bda64615a716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9f2ea29e1210b42e03078476200eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd983237aa246230123065b9f9580d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81abc6085408343f7aa897bf18aecd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8da49f199551cc8adfa5ce3d7683a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c0bcde02487a5094ae85269721f62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f966aa9677e292d553bbeecc751fe38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9d5890ab6e39fb27fb01018de6e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf4e68e10b028204a23175f3b8746404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41be399cba38f8965a368a3dea01a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc989e7638fe3074fdf4cfca5316c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d4deb09407312d1b59623f806e71407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad1a2ac4d92422393d603951702a2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54f80190384b418e94ea116504541409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4d19cddb5c9984c129edb83a9beb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75733b87712fc10905447326ba565b9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c0b28e4bd8523a5584dea85838bd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5cda46f9db1471397bfd12250f150413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bdd2db59aa3a7381d12ca0046f12a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062fd4a6d81f51fc3d4be1f588a5ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2bf21676b90f8c6325136e98af23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2197007d814c4cb89b14351e7f32c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5f4c86e745c077be11c7347a73a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8392b21f08d2da627ebbd73e51198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a670d143aeed08b6790a8ba71bae4c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13069bcfaa9b7d9f0e17b9d30f0213f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e8a3da6228ca759193d3cfe7372d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791360b023776a7ec58e6ed93a4e25c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d20ba4cfbd2b14243599e76a1e0ab1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e87db2a45bfe1d867dfb1654f7dbb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806e62f9ca9bb99c8468ce438ce6a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb91455587d30c2a8559e9672f54c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862d1fa3659bf2b94215a3e326a2a4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd386c8f10f84c003b00edeff89712429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e20ef949ba1bfb3b8f931e8c3c3e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dffb71876ee297ec232ea9a28414c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3526e7570600cfd209af91ed0882432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaddbc8fa35a5f416a4b871a8514fb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba97a22305482d4b27151fe3367012434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7259d7fd17439ca6bb217f60d6fe33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0034b41fe942591e4c8672536628d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c10e9ba56a69fe62f999751f004944437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6e2b6c510978675d1445406fe27d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d8435566ee958995e1efba3f9935d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b5afe5f50dd62acdbe1960be685fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab441fa2225f28a04acb2d95ba1c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c381da4709124fd903e55f9ded2c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e31eacfefe2274df54f3f5afc5f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889acc7cbaf158851e846fbc9607694444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab1cf029ac3f6273fa651cb04dc897445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1123f546d32c7168413226d7ae0f5a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967113457f8ecb7a8b302b186dcfe8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db237250f2268b6597f4284972477f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bfe90d14c9ac7dbb6c2641b5f6c3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4004999dc14cb1281df3ed67dd81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59279cd9e7989cb1a7cf10251c767f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727118f83ad1e77c1bcffd9972ffe4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba3b0a0594474b3a07d65c65053ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6484dc9ade5a5b1368559f8078c2ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3f33f4e903f219a45056937a263d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2dd310c2faa3cbc8ffe9f83dad2ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c5f3ddc519678637b28204946662f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b38a4e6cce622f4c984efd43a3ba06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67770cfbeb341c5144717c30fd9f5d0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f4640c8d44298ef9a820073ffef2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0824fbd04fcd3e94cc296b7ed4c62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d5ad9703dc60a14c7dd2a25a92850462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3932fa246c15ae0f6987fdc569100e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ee4048809063e6c4a9cc9af6d03f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebfb88730fbb9ac0430a303476f277465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08ac36a5b84c67e111b13db139d22d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e2a871170e930ddedc9cc934d3694467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef48e265749808e0491fb1c2be143cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768a55abbbd957b0a18c91497fe6b4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afce02f910fccaf2c331a95bc3511d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75fa570bac42e072272cf949922d9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4bb1feeb2ed435bd8f5b3e4db295472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5df9aef06121a188aa2785540a441473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c7af74bbda53c2966665203c86940474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e84c9d1fea2b05961800dee412d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c530913e22bda2627ff0b9e5d5a93c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65fb8ae3fb1bb504e453119f97c996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0928821f383efcf85dce4dae3cc7136478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67254e8fb5d8aae67deca2904670f8d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7c25d1b0ef1b71825a92dda5fb4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80531f91e4d1f4f449f3c6dea863c64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfffcd4d787d0aa7368073c845411fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6c7d92991a29cf9f386b7a5c517d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aea82f7075514fcaa24a20cb8ed8c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad54e9838bd58287d5ec4e05ef7520485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddca4401c676cd6ce2bc5142112c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511ef53014255dc2b66b3df9004c004487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0eb6e409c1ac5f442258614437701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5f7e2ed470a2eff33c6aaa6b08ba9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dc6422cf4a7b555b25934d1433d96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad137b2dfc0f0688a3733d6209c0f753491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ef440542b1bb3c9ad6b4a06d42657492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3b31332bb03d34e7011186ebee8f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e7cf10b632a761185e56f33fee5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcbad2ad4c91a8b55c2ed9e4d48e1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689021f2972895155086a7f35063a07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50714e8524e0c0f0dca72752d5a8876f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f68e4e55b608ed511e4061067791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13fc915f81e265bee34064ef056c0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aa1eeae6671efb63db4dd52413d4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ca6b38ae41b46cd284fad8f9d5a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4669efe367d664f475b8a553e1420502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaebf4fb7c6a81141b721e6882f0e6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13900ae4ede7b57b482cf49bf420c92d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b708c70efe60aadbcaac595584f0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085583708645607b52e08446fef1b51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92fbcebfe68bdcb1e1f0a6cc2002e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0fcc63eecfe46d4f17f2b75280ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff6842fec4fb8b98e9412a6e2da3e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3314820e0d703605e1fcd79223f857510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f964d3d86a05805eb40a9b232403511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3f1d86ef009717649461f6b6808d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054df8f30205e5bcfed0068262149c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a238f86756a88c0669ededaffba078e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c343e678f24c2adc0550774fb8b3f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05d46bcaf67008a2b102f9f46f86d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690aca08460e7ad36df71138189e849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae385d10d983bf3f46877d501603a1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600383347c3f087cce60aac026c296519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793175218dc3c593cdfc78816328bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2872028fb7972f9798d577916485521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0a7ef980bcda5320e73a4d278aca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e10c5c6bcbb0f30e18f6c234fcc271523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8780e7789a72e05dfa65b6dad4ecb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818f81e21375009f587af803342f18e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3be94a441a06b67dc4a51a6fa169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633e8b3bc5d9656c7f51484da07ec66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ec68dd5bdc824416ebee6c6c8508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee0e6e0776b4ba57caa563a8d5c21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dfa8e75bc8a0a701864cad4a67f1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec4841332f18a4b33833522528a76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf6e859b86020de2b8f96cda979e30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420d4ecc83179ac4b9771a63bf76f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210e46f2f0518f4a8fd295c5cc2b902534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261af2aaf352308ef4a8009a3c199f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b6f3c73c5f30ae12fb00a2303e11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a4c0b8622824d21ac85d276b0bce0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9a8b22a5d00533666d8460101a89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b81a6b6e21c94b34ae8762a67385a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55fb3571a692e9ae8298afce24d05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6e3dd0dfe0531843eb3131e4ee43a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead69e41f45a4b8e609cdd0a4c63ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dceeec76e700eb732bb508910411e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81506f293fdda52a6be836e81783acc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d4cfa6aa472373a238cea8f6d6c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01738c15ae3ccfe004ed9ec59b6b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81bee5fa1aae479aea379187c7ce17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44a1c2b3ec2b082af7739a8eefc8c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ac9aabb5d5836ed2e61cbed20cc9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a90aea471fa21e24b4251c2cc3874e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9209078fceb6f921f8a7ce9b193187551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f1a14eae57cf3538b0f0e076d9745552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cefd2c634305ea2268e9152cd7040d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b2ed21db49585d426b3620919666c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e8b17df0c8d1017bb0b07fad4faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3da818a4c5d8971f261057c799ce5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc859147fe7097501518ebc035579d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cea1692a9419e3266f7f8c7febe150558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cff6c20bac5d504f521fb1fe2a7f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff5a35265f14946f8bad77a45c460560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73318a6e45c80c137b699b177b5d7d21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe48812313e21f01e031d805ea7df50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb981afbb4dbfce607965c32e758702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96550cdcdec0bc5bab2ad99b616b00b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52197019fd7a2d335d4586263aad6781565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275f15f718951003674699d0251972566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653227d6417f167fd43db95f5d76ca5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c2c16297725ea6aafb1876c60bbd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55231fedf62e17ab7e4854ff42cab7b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd693a4068be18df5bd6aeeecdf785570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb1338f391a27c07e4442b8bf6ab66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436354ac45718fe6b1e1c491d15ed196572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec46cf00ffbc35561a77538862f8cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b15eccaa01726e834ecb6f615c884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73809461462850372ea9e3ed7770025575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b2243008b0f2db98c89d6b75a262576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a61d14aa472afd9863a27ddc42f1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350ebc801f6261011361a4267271a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fa675e9e436fecfa507415d09b98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d32a454109fba552312b6e90809e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb237426212276651aeedcd33d99ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af945efec76273e544fc6d8004ee146582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15206152938f9a181025cb76e26b1e9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e641502c268127041266a877865080e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1330e89533de43a0cfd6241fe32ece585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af53b8713c7fa7ce3ee8521badc2f64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262a8db80b1c90c060a64fffa7e17ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718182bc3c9ed02cc012081736e11283588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bcc888c51c4deb87009a7ef20a3ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712f15c7564b180c05fedbf045cfb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5aab52201534061f003de4b576c21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c19e5144df2744e534ca283108e043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eef6e0b26e2bdaa1914ff89481382593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d07bb98655acf8bc54618ed18d85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc822087f67130aa1843742ec0e9c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea886d15b9de244f929dcfec1fe46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b905a09f224e54e1e2c6ae919cb4c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321fe6d408281c40067b37c2e3ca0be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac37b68da568addeba56ed201ab18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739504d13caa3316f6b8fb3bbfcdee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa2c4ed658eb3ae255c4345ce4ed76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9abb498bb9883c4799537217aa8918602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ee80c1dafe2d18677157de70effc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e68817421cc7e839ebf5e3d5f7295604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6562b255ce1b68782c22f01d6002dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61407ac848676a83fdd2d6642c4760606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524b945b8f2aa4ff0248f15abbed95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66b28635ddda57e81718b91f7c6f74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049a3cf82f96364b3d99695283a2a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294285b9d158d66da1c680d162883fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac22a3b5b324cc3e13267cffc1e4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2b8c1f84f191f1dcbebbb842d6753612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c62716d1d56eb9229b504d9315c96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3bf290319b44db93c14b7631bf7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790775023113037e1950733570e5ee3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c043d533f61fb68b39d58ebd26818616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a259cc1cfdf3a3b59ecba957c78b05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa71c99f9441894cc79e13c49fcbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd902587b0831e1cbaf46df350228619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db0cd2b13368a3da62bb0f868582e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78ed5fe6935dd1c49935e0364ebe0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56151719b4de3c1cf140d813c3780bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1904e8e6c20f29b324b39e44e7fe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d84d65f813adbe929431ed998d50d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2761af5dd8627545f34358d4be11a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32b844f1f6376c4869caa9aa2fdbfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce791a204cbd96a427768a6fb156a63f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c1abd553dd8c49a767c823223ced6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee2fb9af321a5cbbaf4c61e985f20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e09ecbc34da51b408bb68e6a5d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc0aaeccd0811f3908f050a363aadd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7e982cce4e140b767b07e187e6ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125d5c7b3e6eb6d5782952fd871198633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07af87f17fd0191709ebc2c00049b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355409fbed7cc80e5dac7feaedf3d0e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bcc04599c5ea0954a9df3d1d9d59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fc5d557ddcb0c0c17c026d813fce7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e83685c296004d5b564cb73496e674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d72237c420aef1b75d5c3c76136f2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df856471e3d92c2ab0831c00f785988640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40fbfe1ab8cecff65d62323eb6a8fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e339c2d43224b3a69e692eb2405bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66bdfcc5fe02f1d3b10531c7becfd4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfe736e2c7b22567156f9def3bf30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e92519201474b7eb4879ba35d306d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d1320b5650e4f81e6e084ad5da3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d8f898fb75fa22c8785a06d59399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c96ce5dd963dcbe31f88cab37a8f1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cce82d31a0042e470d7c2e1dedc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6a80259110bea0b5677c399bcc3b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a321b49b164934ba1fa0227a1abb19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dc41262f215c507b5943f2ea66b85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33cfbb6f2451d275b78a6e858f24cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554737651fec43f64112dfcea07d043654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f959b168af5f77eecc2656825085655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4555cc4e227da477f516f06a1a5bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86988e9c7918c7100989800703a9f946657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99c21d6aa003316954c8cae80ece9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84802a10bc02a3c32bacd65348eb45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd91983dfd619c33cc99230a614c01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810cb615fb7448a3dbe3dbb4fc09d7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd212a07726a792c10a55fc94a9948b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da55c371ef76ba1bbbfe508426a8259663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddbed07d911053e4ffadfbf7a66ac9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978306df59d3ed6cea69179e8668cd6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe18f60d9db21af51768f4a8657053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840fac81ca85600d0f7337217d0453a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da676c19713b424b217d0ba1f7e14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b29c1fadaf77804f795fde1f2f18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe764a2d76df6d37c8bf57877bbd04a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba0f17a46a499e8f610c46a469fe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba76e85ad47165b3e84e778f6dd119672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ea3ae3085da8b601806f5af56beb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109428fbd15c23384530be8a65bd188674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a834e8e56f354b2acbf90f45366d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96f97a24d8df3fed4b9e157eaab90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f842cd734bdfcb47d8d81af0b6c140677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075906918486013ff11134ff58a8bdeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f338f3633067dfc13bddc28dfe625d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee7994ebf36486c2a33a3108c847d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb47d58ddc84ca0d56b4aafee2483d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d410648c29efb172d06028d843e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd673eb7b89b4250a7e6c3c6fd2b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d60efe88d30d7f5381ceb56d79ffb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6781660d10b1ab7bf38d1a59b92da0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bff8b276daf82587cc5fe0ed12b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc16406518da359a5a129a3c14441687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f39e429a447821bd3ccb6502b07d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac2653160f7e41f4f8f784de3b126689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43515146471d0772f277e08665a70ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c3f6f7d04980989df0bdced1df404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d31b0cd03c085bf2bae6089ccc3fe5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf3fc0747eea865c8decf50d649fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c11b94ca4caa26ba3cb887631ecb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea6a3a955e129b87ef7e81505b7b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e5e685c47085acf93b837a0e6cb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654699f9557c444268e99434c999148697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a8d3aaaf528ed50e2c0bc3ed5e622698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9258da28481d256ce353d0f2dca2eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03bd548150629366b5b3a8f05e52f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e329122ae6619c6724fabc4c740dd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaaa5d2111ca38f74b22146981da1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006738f72bfacab7eee55b8ab12134703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325b200a62e687b1c365d47fc3044c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1d1f9da668595e38c01bf4f0c1b2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be3660352eb85d08f4956f7357884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d9b1dc7bbcb872d1a5dc6dea6d72d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a959d7b77528adc1582d297038875708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412215f08bc58a42487273f70b3bbe52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5dc6862de0887d6f13075697c9527710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98cbe3a9e0818959e420c0980f6d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce30620b8a429c81167ddfeecfa524712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573a7e673b7854a20213ef620f148a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cff7b8e12d96e321c074b92199a79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45538abaa2673814dc2c8c83601988b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151e967bfb84600c93ed5487d9cda5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d8f23b7d8caaeb38bb799fba29a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f04ceec1f44a3fb82740017f287897718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72496260c9055a768cfcc455aea6c673719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15703abbd5ffc57673d83700eae7d676720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595529657853710fa91060b9b0863786721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964f0cb78fb3b9dadf38be0e1cad956722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b448eadfd6518c4720a5adb6a8a020723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8b3c2cebdb1faab8b62e32b9b1c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffe2855048de48c5587df68b1f79a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc6ead42611c22ce3b03047daa5645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45905a1081c0a188d7f33449c90787727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950feb3759f2928123e479b5a7825c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a01c788715126771d4f031a6f16a91729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0a0983e99f2e10e65cf2cf0b6c0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0311df78f01048cd3282bb78e671c39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b53fa588365baaf1e2a3840f4539732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8188d87be27a96cbefe415f8864378b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20c1a6d6708f9f98dd7076f94c91a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50276f4c57b3312f29c05a307081030b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3e52f28fd0e45813b3633da17cde4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd5e63a61947b76b614764e212d36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973a6528c3e5ebe278e61e67551f93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48edbc26a3c5199bf6fa97e8f81d223739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6796a01dc97adb3c516667153418f08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b1d7e02aafaaf7bfdb056927909ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d896ee5fc5cf526eb45758752789742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f491ad0f77383218fd71bb79d50dfa9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450892ccfe978d4c24922fa2e5aa76ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f858040ccedf37ee326bf2803c3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c02752f11e97613a45aa5371480bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a771fa0582cb4d7ac58461190045e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc005b8f90cfcbdd067eeeec74469a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48228425a42cfa71c6414b5a2093bba0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c211af767882fe799d21215b7ae6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c367e25c7739f8876fa0a5f9e30ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a27764ad411375d29aa12d77e4ebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410fffaaee5f30f43cfaa1d62deb2f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8009cb0a584e0596d3e96ece33317ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213a4d2a3e9fd25a58d2adabad92532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615377d36301dfd5ac54fd3c49ae0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1fc7a73f44ee64c43692f1f12454f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeba9cc674f2a94c24e607ca54dbe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3adef528c7673f45501be5c5f8b5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a82b4d8c500bc92cdb2309520d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f712d13eb2fbd1e6e09f74756466438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6b2d0b4fbdf07589fc72060771cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9cc6e5b97c05fed4f7cd91db885910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86df717d8ccb81f0f42709ca8f74e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1bb162d8969740f09b9f51b1f408612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aace8cb4406f4664890e04505b5ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f432aecdddd568add67f9536e5bd9c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4dcce894f2f29454d3114c8a5be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e47f5b52cbe893263a1bcbb965315316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713b64b2b3a5f95143052f9672771917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c32b4fe021c28c7796188186d74be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba595e74eff2f18b75e92adc51ea89b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604be76a8e03620b645ce9b128930bbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac06740330a7f37d67e76f4cdf58b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a7d0dee796a136d8b87275ffff1c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58b16a5c50a08470bcf0a4a9cf849723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e76a47fd0bfbf77e8a63a5462de624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645160db6de2fe9d33cd3e5c4df52a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12836d56bdc576c7aa491ff668689bfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c62d2755a2e6db02d63f14adb61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293cad140527b0c14af58a8d969f6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138387d34a85d4de70955b28c4a33c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2960c41180ee126ddd5c8788d2b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7202424e4b90afd84f1e2e18457a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb67bf6602dc9832b6a22d27fd0757f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6dabc6c257303b18581065f1b016633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbf2a3bbbb113ff3dbc316fad1c41634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c84813bf579b270cc0b8e8fa906c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16bf3f86cbbf97ad47dd11a70c8c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e106a5d6ef589e8ccbc0c4141fafa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09891220b469c3c4ca319c35b87fb67a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb427be5926f57a5202c6ece37f4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b97bab09de89636a633b15290973c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cf2abc40bddc83000a4b7d27bf5c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b93a2069cb2258d4af325ce4ccf8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab10da48c9f7a139af37c95fac52e1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc3cacfe7eb33219de16bbda2ecc0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fabb603409cdbab5afeb26bcf436745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e113ce5a8fdddeafae307157b86730946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefdad39557500b5e09dbe4228c5a1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53871ec3f8bd99f3f929f123ea1556f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d18cfbb2e2bee0afe0a9c5565ef11849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1400026e9ecb1560aa5d5963f9f17a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63905fb02d26546cbe29d8c6f28be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411141a445b7c88002a1e6dbdd32d67e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de203d8c249419b2e1c397f0145077a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cfa801f2059e23dfa9ea05c12017a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a23ede1f9fbb363a5d0823c5bb8ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2385266ed79a5a9c0615d6ac2287da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7828c1276c3586afd6ac5d6d35bdbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0c42f846878b9c5372b065ff12e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1398f4e6957028b5d299dd7f1fc2dc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfee20e99a16022c223cd22d486dd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f711bc31b0c5e01517c0cd9632f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ba2a027de5787c469056fc286423062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1a98e4cd456bd626452f6210ab6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678703b01296fc8292865b666cee46f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f380f09b434fd6cad13783ad15e14d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fccf788a988b654ca7668f81d321366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514217e74405b491abd9e53e7d157bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe117735a2dc02f82dc80806268f7f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a513a32257aea5899961ab21adb658269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf73bb63f561099beaf2ebb762e2fba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0c7fe172fc5b3edfe2632c22d20d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a819510a0d24814579ac50c5abd7bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c6bc73ede3efc2735c073d6207d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5980abc7d4f1603cdd70a8efa713174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd040f09c177b0aee499594c146544175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee848fe34a2414fca78f8dbd9c70b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b5ab3c304be525c5c0ce57aab33077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c4bfff4df8709a8b9d8789466a5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfcbf50cbb03ea36379e34043c769579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff3c9bfccf964ef478661ab3ac68480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d49424fb85cace8dbbfef58f96ad8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df69daef187ba56af3b8133e6d8cb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd545da0f937699e579d60b493565ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe4552416c2f03cf8eec2e97b63a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e50f6b56f56fcef300344943285785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4b32d83146b6e545b3a73545fb04486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b6a190f37e2ac1ed815305c9d65987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9eb6c620a68175146b754673a6cc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425751560179c88f686ce6b92675c65589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e90b75db7f3865bac339f97240d6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416193aaf34b4fc5a09ed34bf05c40991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9300f33373d6192e46eb155f6a88192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cfd23a45eb5eda74bca8a3126a27b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf6af6217dd7427dc235c1afb9251594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200bf2d27cbecdef063f2122308d3b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d5a6f1b8d63bfb0636171e27283dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea28212d568764251404d7afd8ffce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1a637cfe3672d23bdac2480d843db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b16dbd882d73d02036882d8ae8ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ebc6b2d541137eaa0b7da38faabe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed23ec5dd17b5bdc3c16fa0bbc758ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcbbee1729a7dde04cbd46a23eb1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf880f6288a4c57cb5661f397f5fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a3c6393c9fdbff6b708a5885c13a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a82508dfe7f1ac936807a4d5fd4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d354bcba89b158b53b8b02369c7a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c129c119c3f5d25b3f8458b5c71c1f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec73569fd01b29224f129618a53521108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf6efdfa8e7b90e22f184ded22e488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db177dcde8c84f75b9b179db116823110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f107ad683453fe67a0a3ed863909111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d5b5a57a3035bfbadb2aff7b170a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270bf6a0347dd6bd62829ecd5462c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416548b73d979427239c1234e0709c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca9b8acc1d793001510d0b92a1e30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa632caf9c39f72b96aad02384eaaf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65754af0255667e7fd1eafb65464a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b6273631005ff73e381569e7ad6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e815c96c5186bbc3e9859035d9a5d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae5a5da6d0051594325a0a83ae7725120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93abbf4ea5c0bb0d1437fac509eea0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426f9caa6e7526a234ad6ffe4d5604122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a10bb8d29a4ef280547e03d4c0f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cf96bb219ec458bdb9789671d5590124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d63225236d5ddb69e0a7fd0e879bef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4924b856603864f63131c1046cfae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ce3da9fb740edaa41fe6093674810127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d733fd0274a092dd1050c2d90383128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a2ba3e4b7547230ccc79eacbc1b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245bd6ce3309bb13498434e358a74ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544db7ccce44d0e125cb4bc614896d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091465bf1872a43ecb3a54cb51b4aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08fb2f13314e9ebbd535d3b62e0527133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5d228ef3bcc83d49051c7aba231ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2678751b347fa6413d41e332391aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89c65537ea485db570a146c0eaef39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420b555ee68c0d24e94b1f50d0bb99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cdb21b9d273058bd0b717d43bdf73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0b68e867c78e10cef239dbe3faf78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd82a04ad0a703b68bb5b391a7626cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eeab115117a29a080b1350f3bea01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d3ace80c5b993ed02aedd7d6527b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f84442f62f9f830d6c8bd9f080d2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df7a061b2648630bc1421b07d70fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dce118589baa4e9fc78f5af0a0e0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5afc9e91175a2b14ea1e3dfaa27561146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b3894676c1e241d26bcf4b9f4a75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b953e19ba745faf506796fd4eba889148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d1bbcf0d0f3ea11b63445a03faa74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf1a7cf4d649e2c902d8ce3286d350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b2aed42c9963cf51980069ed5274151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c173ebde8e6bd655ed289bd31dd48c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d60585bf9e33990d63c0c5aa1bd3c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80108c6db4ab152c9547e1b37b63e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad43c01c6fd7feee5c20b025e223a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2068530009ec35816c70c90914532e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff2c83bc39aaccb9b041f358976b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b335c0e90191216413514a793e846158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9449cc46fb52b2c61270a94f9662159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ed7add0ab75dc45392e9bbdf1e4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234048bc0045eac138028c7ecd6651fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9a8d5437cc49a815fb6f4b47b951162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f410673de631ea88566600738b75aeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be57b08f2c0e76072200d17704fb7c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfbda54c457dfda4f697472efe7289165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd561aba744f8773336fa5f5187c85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb22813d998850a4fa9060a1a73ee1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e76f698296a171548f2246c829e6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c63def39799e445556bea199c5ef3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a67b4c3935ac41e2994d34730782d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8955a436ebbd4273db4546e66aac24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c0e9791664dcc740ad34436768f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80990368ea1e7c7b8b886739ccea1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee1e6fe024547e66113a60bed8a843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce18cc3d879c46a692e57b40396e1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c67fdf4d449057ea096a9a0279284176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac64d5f1083c8c8db85893627c029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce690e8e64108bde7e066f3fd100cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b13d71c70dd8f86cd725d595747c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98864e36d0c353e94ed3bec7a1bab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6edeab857bcfa64d734063f970859181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91116aa088b3dcef99fe81eaeb6064182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044664f914f3759b10b2893b2a1dbc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c98efb7882c341eefc1b257f651bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e73ec01849cca78970b62f33d4682185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164dc7aca8dad8a113a0eeab856c4fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f219b305ab66b7c9704b65634a27e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95b5d55bfc7d74f2cefd0d3838b6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877c5e10ffd0fddf10b99dcd2b3278e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a7a47b46109a4cef043a4175ad9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a987cfc8f0b12ac7605c2e51dbfa7e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21199915812e1bf19ca29b52e97a3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bded4febfedbde253773046c55f99c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b791c9575f2b4ab32feb53a6c7d201194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aadcc0055b6e3593121c45e2d72987195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df054da00b8c278fb581115975fd2f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e594e9834b48c48101f816cf2d82ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aabe58de67857fde789c22290288da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f1a23c4215af32aa89817a9c34891199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59dfba42b61d310c31e840de44782200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f624f8ec546c6c4ad68e5f77a080cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104a931e4e9c7115e718616aeaf636202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8c99706cb4e8cf859aa480c94aa85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ca72cad3f5bfa4b27243340969eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1e9264d10e9e3e4232f65f285647205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703130ff1297b142814def8643eb755b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a3ef377a9bba5186dc08d008eeeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e3ac3b0fac5d7949772d8cad7da49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb1182a37e85e056f1d5ba1b91db2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f56da79b5d35cbbe25332c3ae3249210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112266d81f20b55eb419f2328f0fd061211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbe792e382589fe6624d474edec8f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4887ade03a21791d541d988926eaaeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de08c37b73b431133ec0e0465c9198214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560a6811116e68420adb1becdbcd9d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa9350ed4d4dfb84d7da0a5537838b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af7872166a0c470549a8a7df60586217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611530c5ba432baf79efa3d2f9a2bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3dea63a09a7ad5dda01cfd92f321219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ecbc4e4f87c1021286b6a8db1f5b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38571f35767977f4ee689f773f41da35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6141c49cb86e55d1ff4c169b50f6e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef03e57a5bc229ede3e8241ead99520223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb4f6b99bbb8fd0f16290b732775f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3074d232176fe0848f4171a73756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3aac0799e4e8d7bf274c483e0f611226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32597f6b8bec8f4be72c003f32a550d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909cb3864948ab10443f18b3153c371228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29de2273315089421e3e1009bc5ed8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871709295564efe4135d1a0a3f3a707b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bed3177351f199fa66ff94c1141f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62c66e2b3d68d5ddca19c0e9491718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e360c72dfaf82666c63c8f0da37b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167f98661e42580a373e08455b3c3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210832fb2f57d681e44f16dc3e50382235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d884db6fd8fa0d20387bbf85e86702236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d13312a93325bb2455b99b3649412237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa1eb53cf88db17f26a82e1572fad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab5b97ec5213396c6561d875925dc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd672a22c71e99922eeeae7358246c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf6ec0db8a577f4c1b75b8c6eceecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d851d5d6595e0e6522b02da1d16ddc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c97cca205c41617f63f71c14feff9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2bbd8e85676576e3735986d8765a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aa30143f7fac58e1488878fd2c71e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfb533a247b7d01362287284ab534246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc148a5dbd686ebc5cb000c7bd12d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be883197e3465482a66d7fc8bfc442248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72a02b2c91a41c30257803a11fd883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297efb5caf2c04d02a196a71569ab05e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a68e99f387a1365c38cf8e2fc03f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f927f2e6c670152f3f46aa5bff98f82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec260093a5c0f925c9ef76e12f25c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60b9a09cd9bf62a4a479b04de91f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eec12fa2c779bccb5af7dab44016f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64f56b7222e553b16e683a901edc3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d45d4604d0cbbf117f817c40e700257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467a66b265bf4fcf8cc3d79816583d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238420c9fbde99f5d8bcf3f68609eaf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a7a25452ca6e6b0bd42c16cbd752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b44188c74d6300f08b365d1bc7c35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f812059d4ca7465b6c47078e3896262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e604f4c14ac7f600bc18849891831e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2bea92847448d093207dcf4212364264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43975dfb1518a3fa72b9a3d762b07778265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40016e42e9f5acf2cbb090c7f810ace5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca05d2edc615fe4c67b4bec2a42104267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5316f8472fbe81f79e034820b7a1b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d493b48747b72e93ba7f9eb8341b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8b6ce1133ff437a37fb40ab2e255f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c1c692b273d77114e843461641188271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8570d6db89df3f27d37f8820b082c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef340f6fb91cbe05588d3af889d4967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc8f7665a6fe22d854dba946b7245274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f7012c6107bf83aa172299b5dd6c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6ea1aa0281a8615b9fd7f662614f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d348638ec472593fabd60a637d92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a33dbba25c8bb49942bd62a0e8013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893017cdd438c99c4c71c3b28b387094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fffdf6651e3e6ea3fd11f2d9d25e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17379b5380db3cdcbe71b080fa4b8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e709d808b9fa0122e4b1b8a0dbdf37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae07ccb5999e92a39bf2152bec36e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6a44386c076b1824a139815420b1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d185055ec25a18cb95834cfeb25104285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01cf2e105be698640daf3d1d7a944d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8c1343e101d42a0c0d23f43844258287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9413b3fc9b0f3076d3151dda7fd51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664f8d22f4d54c6b5cbfa31fff70892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7122bf240425984bcad7fef562b04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e433e077ad316e3b5853ca693a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d70f00969fb1fb83979f87ae2dcaf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a987c5e1cbf2ada155e78d6f3c4a59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675cfe65b838a3b447aad2d0005c193294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281af9ac1d93a1dd7bd74fd0ac34b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a22cb8af62c212ef61d03bb2c24b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e98e7ea2eb5c6c1ed6cc567f7842297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e249cdf82254735648397f182bb0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b4e169cbb487cb8eb9174a9ddb7c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a8ce2f5898d25aaf873db82f25f47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac408fbd7dfd700a5960a177a77b955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771f04a502b678ac77d2cba875f82f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1981c75730ebdd3ba37b4f565abfb47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a5d284055eb3b849e0baf7cd2f92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe74af575645d92209e8b57ff2fb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a1c433871fd9adbecc701cba5274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fd561230275e8a3c5af264218ea6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e840d4106338aa5c531a42d02d1a51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa675415865ff082dacd022533cfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a828c9bf38a0660b639ffeb4641a46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430a403e7c9ccc61dfd56a1793de02f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94dc26651b1e851854792d580dc603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c6a75931b14e52649624c65b3eed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a0508c6872edac94633cac949c5c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfad9cbff87d46f595f7c52a162ab7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f230ce4470ad1fabef7c624906954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c065c50b80feb52037f12e73a909317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def1b9c1cb7e2f2f0cea45a3e72397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22acdab67cbb6ce48a1a4aacba8bda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3260bd9be71363a9902a391ae4092320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70001fbed5513cbbe7a58b8ca614f51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132a3dac1af95b1567f900ff90cf2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d1cb527f825cd6d363073f20ea452323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69635b0569ff8516a6c8e4512c9ab950324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852545d740a22a2487f52e8cffe850e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a450fe98406ae5a37277b504c11ea2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aec3d93599a76aa84e028c159a889327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8b3a353b4cf5381f7bd96314df0b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db5491ff403e4bc6178508029c1d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c77b653293a03e6bbce247c23df5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a557aa3817fdfddc7b3c26c794014331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c0dce6aae0e0ffd1e34bddcdfd34b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a796c9146ab64c7b16c52a3e62bc67e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044f50c61c964185cb746be44f0c2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff72b0820f79f688d8424c738e833335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9008789ccc9843d714d66e2972511a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636ddcef1ff38a62d094307ce53949337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7a092ff7cdfbfc127135085f70eee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa17794078f7da4b2a09c95b444ea0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9c0e3e3839504f6a87e4c16c8844340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3fc260311c906766582395a649dbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f9c4f1dc7036dcdf7e3459b89a83f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb5e321f0d4ddc17a80b536aace124343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e806b7e048b030ba4e991c1f422078344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c3d184510b441aec89c621618d11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c50711cac849f0128d6a5c6c55b912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359af19132da122787cbc99bc80804347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87bc6fded7ab222bd1e7c525cb2ebe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa6bad689a82528ce9f1e8471420a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745183d59d3e2a2cc9c53d6d6c877e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee769ce4e5f731f7331a0bf3337b69a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffcc9d24c92f206a5c62236e87cd36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7efa4ff9cb38fd4cbb5604b7b416353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc524bd3c74f60eb553c78512459427354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd4585cf79b11bb74ed58b8222d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab022e0c4f1536c8d3727908427ff05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddad08453b7d56ff658179959a9f65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a695418d1d34c2a580e4193d3447ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5d1406a74efb40c8bd2d1452d3b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debe858b9c393db5fbb800c7e5b2032360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccadd7ba8319e20c0b97343a5489d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5dff1e36e5e971ec05ed1a480eb4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53625e76222c986db256c57282d060b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8e1b03739006aa488266aa16ef39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49869269a4cc9c1c6cabcb53215e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748db9bf9d06c762a172b504e9e0aeb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458519db3bbc8f98b2a3bc90e03e748367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e90093c1a28565c77c1618d357916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480c737a244434adb9b81cd5bcaef3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08cc32f530679670fd8d7cca735a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196a0380a4fd3ad358c6a6b40b36d06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456d056a627e70322ac6c329e70840372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c32181a13cbf938c607937e6eb26da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc31182481b55c7844512826906ca7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab6f9238a2943f0399a2fde56dd007375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a373bb2450b1b9434f11c1c12a44fca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f1e327e936372c0a2287d40c947ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996453077cdedae4ed9895d62cf2ce8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ace3e0ee37b9f8899b422cb7e057b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf0d74afbcceb81711c892c28ab2ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf889af1edf85eeeb073f92fd2229381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a99d79247025637a17346b279dfa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2467f539cb2f1b4edf7f683ce7926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eafad54b5d891656399e04b3e1ed62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240da87f2c9f39fe47645ce44d917f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a704388ebe44872e291e9e78223dd48386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e745f0e659a6d66c8566d2d95d48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ef7138b08701c63f216898325876c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65bcdb12ea810c36b665bc77acebd9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f527f357de5a35bfb97a1d765be245390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085294d2384fd5e9fec61b8e74b8411391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f30c87f1de3a584eeef4bb733eb002392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b318ce1bf0450f33da63dad80a291393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af151d9bb51a9b256334b21410480f0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae373f88ee774d780a7194f64852244395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e9da7e6ff02c040b8f71abb448fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dfab59529bcb48f8d5f2d4ff5030a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021e9ce0d03f686ab936267e441e385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09473af8999c311542d5f6084e1a2a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e965651d7bb1a1bf8f0b6cd979a0d08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c1efab555c41f1f0e8c251a21616401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b30ddf8b3cbe78dac447af352e0f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fde95cb8b7cfc6f7c18a476b10178403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d499b45b8277cf378bc4d2bd67fe1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec37d03fd66680b209b6932dd2d1af9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f200a9d8ff91debb26378727c43f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471970db42ff943030981356bf3eee63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9906238a632a9597452edc13ec417408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813210065956a79051e112bdba21c72c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89693d66ed1ba4888d90d998a171cef2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfecd220d89648b56f9a1c9c8738bc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaae78f3def04ea2e4046c7dd3a184412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f1a165867b676928acbacec9a581413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b919490a9d682c2668540d971f567414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcca37b0eb6a2c1c11c03200a1a9f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d718e6367cdcd93c875894bbe9401416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864581904f91fc954e861796d617c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe79094a9fa368572e5c79372d2cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe032afa34261251788d0fc2430a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151468382a39a6d52351a78416be81e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01e01631b563ef3964e58581955665421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697dd19eae3fbb5ecf393adcd9c2c58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e28549a3d91f33287c3d4bf497bc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a4bd1936385e94866e6f8885977e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5743e0a5ce342f5fe9d48dcd49f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab57aeb727454222a433d9ec5f1f188426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937003a79e4d4bc16f790c5fd88f9a6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76f45922221c0547600f7b24ddca0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0fb47f31cfebfa3763aa40316dd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d9bb9593619314611064c1f50e04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5bbcac2987bfca65012035e05134431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf074da3c35e5d3d51ece512ab96a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1ebff0c1b4dd55d4272e1b18bb9eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a18b3398ea3cb762058296cf97224434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b93effe587166d817545eb269da64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cee7c390e15d7daa22fc74ada501a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd627a1ec2d08a7ad4ec9069c21f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e27ff49f0429392c9f8edb0e370c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da616722dcae04b1ebc8c84c383ea42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a959b4a0861d695f43250a74b020a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386f40a230196043fb342141ffb9a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2100a46f52b214363e29ceea21208ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea4bab259ee8e2e7834feb575fc98a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ec2210d33d8f7382cd35b04cf240e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1bfb0089cf625821c712ad6f396c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73275cb101fd2da7090c790b98eeacf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be5e8aa08815c826bd5e8fb0254263447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05792c20764e57cc4c41cde8e0bb0cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd84677ebedf4694069d38ec1f28842449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90cbe3a883cfd14ba3f456e603921f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6781807902633146fb9f546ebd7d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661af7e09c391c6d47b34857ad10588452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1556cd44243481fe7e4fe2e5eae951e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41100943938f9f2203eb1a8e49f93827454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048258705609499ab6b5cad7d856c24b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579c0fc31f80d51bcfedd33226ec2ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caf6ba138b2d62acde9e7e4968ef86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21acb868e4441db83c35b3fc4f315ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076207e418869a9bdbfb0e3514d3e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976e3f89817de0414dbc85261dcc9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e320961c5a819f291669169853833b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429626a1ba45a5e44e3068e9b4b98f94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8c4517710c551a668a0a915ac0c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a0eb1f3343661c83388aa39bfda3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a9661766c8b3547ea0505a6897b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951cc6371f4548bef6b669c05a855ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ef1bb2ae30593d765e78be2a501b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b789b83d19a01ff78272d71796a6958468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac2976ee5ddaf4002a25b9bada33cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26e5a429a2bd55993c6355618dc36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8d60a0913d3c3eb1363b853237a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18545c21cf47b76b4f201c63ec2b54dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bd43797a6c8ff37c2d8c4d2d2f033473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60308049d4de81f8ed439d3f30a61b00474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb59ba37b876d690e3ec1684e83655475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbedef3bb3e801d8bcf844b043c1183476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd62bc9d727d28e38b1b484784a63a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969209a39322437690f5c4f33bc6179478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ca110ec23876cf614001c9de90823479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37af1f63fe2dd585d224ca4e6e77dad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff96048759ca3fe51cad01a95605e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02808ce23d4e63fb525357c84bce9c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd252affb66189fc5963258acfb8cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bb65f16398f0da0dd5540405b4779484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cd1adba73b1c2e0f4fb989c9ecd87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af42743ac57aae65448953e088d336486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d0826eecf51ff9fb3315b0aea98a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa965aa3ce455a4baf0512248837c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214ec5d2c1561a3dea6da8b29331b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8316a8f916360147c88ddddcf379f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aab34d4f66f13184db42e7d965c04491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3cb54949bbcb69bd6ed9658f0c71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274adb8590076908028ad472176d038493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f10c14b8fd55c60c0053b0898b7d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb178975dc2f44b73db45e3ce7cc122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3b24f879f2614bdaafb3dd5f2084b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc2b0e3efedeed6fa364e32ebd3800497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4556c2adbfb570d41c8d2d21365b77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5319bb0b3e836926994ef2a9e7fda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de36ed5ff83f3d2e94913d236e60d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048f549b23d73910b32c238675efe90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376a9a75a9940d2c2e8c884e49738f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e1b6774c01be6d611b77ea3e057f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe39c30effcd765aa114b9ae3d2b21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589500c3bdd91595ee03b8eafe36cd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f091f66591440424cd6bb61ec0eafc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e076f6fab1d4fba9f8c060290a88da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f80bf27e63856f37a1f515ef1ae77e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075744516b51547416c4e74b09478c45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5eda326420e08e9ca8a04ccc4516e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03844cd7b45907992dc22dcd3c009a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97167cb1e591f6df9af3b95674a7490512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76939b63884fb2eabdc65db2f445a9e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7159f698137813e2057aa4a054c9d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0745ab9bbc9e9cdc83c138e441a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064d21f2c173d377ac6a3c88fce5321516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a0af7e46fe561d4e76e34c340af8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b77bf2343bb484b23db5156040f97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e887ba65aef4be08dd3bec7e0d053e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45343d789bd9d835f3fe0839d3163520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86f23b486ac0eb19f183921546004d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5273cb9cfe76b02593b263efe77d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28377dded3f9e10b0d20395c972da6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733255070e05cf720e3988b5372c4e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d4be731b2a85c2f13caf87e362ea6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cdeb339d62859fdde31ba4222fda3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df90b7d7930e7bfd1d6e9620fe53ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9f04d27da651beb494bdd051228a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4295439d9b05f0b9ca2f4c0d8a259529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0a8907c45060e10648d667dfcb233530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d45e4ea4bc1a50934306d4b04363531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6945194bab0e70ddd5f8f00b5b2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860be9074bb1f85c7c92d143074925533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe8ca5fb03b59c553ab886ca056c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504401e03f62aa7f9256580230e4d4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d35a9453a640fd00af3e10b5257c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57147fa406d021d6a7f585fabd3dcaeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1957c2a0cc92a4408f0566664cc2514538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6431f8d8044bfc8057c9f4b324799539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c737399d64533e79356259f2caeda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe25f2e0988de56dcecf7a31dd167a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d5900052d8730adcda7a73527cfdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f01afb0153800ccbc1c9c60d3eada543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bde6023dee5766747119d6d726735544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e672e426d6a9ab6965cfc0216fea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbccf4d96160e78382cd0bad98aa55d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f83fe4a3522bc90f9254fb31819d52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9a0e67636e50c5f488ac59862ba05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f1543858c7a38c3b0ca6e9d21491f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c2ebe37b32d14cdfc46231f2c8f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827e32f5318ca3bdc552cbfebffa6ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e330675181c010962a2312b2f6c626a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d03812a39075c7a8b2195fe78e1be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f67c3ae2b1967386eb1aa3b0270c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f8b56afd227221fb0156cd85e53be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b427ff038d37ea8d37f21a1be475dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173009300d93c7fab987ec14b3c059e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874363214a97285fe65ca508418f6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a47d738d24d1e280c30081b9f1a26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a902e936630314753c8e3834dd7ff8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514763839f8f65279c0feb455c5be484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99dc25854fc0ef0930ac717c48c4b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a98db46af048477f1946dc188cad9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1b721c1aa51a922352b3c2a25b2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b996a660657188921ad364a200386565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d23ad511314e4c954c017cd676731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f80f91f56383cd32797e48baf1dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89f2bd90c8a6bf1c5bba0723256b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880d2cba3fd9ba3abe07a5cc751475569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c26bb1765ea516d55d3cc8e959982570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e95a1a8afc87e43f0d45081cf9efbc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f458be5fd6bef8ae8a09aad2e0865a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e86d5a674306615a0815eca5fb12a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2134c2efb88e8c2d61f024b349ad4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8762f2ca799e1f6eafbec8c7c8dcf29575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a828f387eb6b5da440b64340f077b87576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76535d45be505c0de52c0ac6ae4d5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5c4c7b2c129f5a444a83812283142578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43878f456f1b389819da68428398e83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e024bd72597125371682e8970a9dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a044831c2d975c0c737c7707408033581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267b0471403b558a6c75a7df519dab1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285abd8d08ec3411fc96b7d46fb8d39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef721da819cdf8ff586bde391315525584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47e62da500ac0f0b07123475dc4662585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3eb45bffc36509a8c48bb4599c626586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a7b59975d65fb29aaea67318a29f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ecfd720841a7d3d5b2896e4a6d90b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d5216088497bcea4bf839e59aa23c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c20dad03b98a7c263504beb0baa6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a2a14108f9da49b1dd705a69ad604591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb52b434672ef6befcbe9e58f545fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e431d31eb7595d20316dd8812f00f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1f9e0f41d6607915420b57461801c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b81bce6f49c6e3c222a203fa45c97b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649d81ddc54671265de38023c92ef4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dde38042941f5ffdf2ec5739b0e0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde44879b8dda444b91633e12657fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d46e79d7b47893bde45be8536d3c47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a1d01513b23d459ada78c4e8c267a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfe44fd73dc276b4b0c022dd53f0d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e63de7afe4b0ce961cd4d75f1ea0e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1961e6668f7424f200d803d306a36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f0ba1c568e71bd447016d7c7c699604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0cc6729c7e1e8872c46cd014624ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d211af01dee82da0f1e464745ef48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96f97a5992283a84b767d9c81040d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638730804938bc8a55bd2a117f2a502608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221593e5d7cf1979e1ec363da3aaba70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6383e5e52d5baf015f7d8d2ae108a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32790b0d8e2ece9cf0a331fec80d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e807e6e9b6532a405bbe34b16404a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f709b8d18b73865453c142d6568bb15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583013faa187ec0df4b26b7be2ca2395614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78cbd34bf369fc334a2964f637f39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850014b055037012e46b0a19e149627b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d676316bbb88aa82b454587ee0ee6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341603b0fe8dd6164f62e4b5777fac0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f8bf01bf65edd16770649258d1c6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fdd62037401c36b7daaede5a00f86620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71afd344d47e8646534f71b08aa350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4edee43446341cbf62a2dec266a5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cee9a62369c06bf43a0c7d0fe1fc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7aea1013683ccdc4f548dbb4edd2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c003f5fa80359ef31b05e400692ac9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745a548366da532365cbc422afbe434626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f901ac1228cede910eb99a749a50ee0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82934c7d96487df22aa61dae424b29c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607451094914ecbc90a1270251556cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5552abf379f19d19e6887780d0ad65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e411d2d72fcb76569fc5aafcced56c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5250727e8968b3d620f3d60e0d945632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a354b86b2fa0e6409932bc0fb201633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa09afff542ff496001034a11684b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b81b76aeb90baf922ebafe759762635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e55ca74d5a9b007ca59b87a45c86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10596fac657dee12d0be191d5b561637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd57dfed13ed489992e0806a20ed9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98ca4fd872b6f680adaf302a1e67a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539fe9b64fcbdf5ff98e1ddadc8c86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc30aa51efd3513180391d594eb1e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d579b9019e676018a05687dfeccc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2e39d7017cf87120ff4cbcaca34c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6f9a1ecc6ae5c533ffb0e8afdb5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b49c1cfbebdab3162f1ae9ac2938b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b24b17d05cb5fcc17cfb3ec8865b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f8ac3d94bef90773e190cdca080f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229980d8a15418c828242a21d0f81a32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f30d690bbb51a97d143e109cee5aa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e566186718bd86a7f5fbc040fc1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb62e346f39f00f6c25b33df347497651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd17f44916df42f7fe4447f1f5b0fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d99bb5d933da6f2b64fbd10823f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d2ab7e5cd3f54b4b32766e2604190654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b7de50b47e12d5ee8931f11e033e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b312d8d8c9211b55ab5ed4b255de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c91ee3528e1d04fd651e81010f75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a924fa0e9b1e13075ea5d251112c189658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d8ec1bc727ce43129d4976cf9980a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d015970a08929cba7dbfbcb3e70f57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722573016b97935851ea23e17ea43fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc25d6e4a7d8d80fd321cf54a9ceec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b35f665012c5641854f3bb9622b30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8965077ad5955aafea9ff7841ff315664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9d995c7e0e7bbc3807882cb9ccd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbba9f8c6e24a29e057284c81c02b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738cbf375c443b16adbf30ea19769b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142f6c421046654a121065f86e64c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a842738dd9b8ed4b0def557d71a5dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677b127dc3193e91001162b605fb71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a173be61055331584f90623562b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e75440a80ecec9bc3030e96715a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399afdb1f2618cd5845f1034c0a136673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822295d13990d78d2e599ae56fcefe18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f3f4ce6c47d4f15cf473a2761bf51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8b5aa9106d9169f328e5a84d1796676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed033c903019b10c154abc63af7b46677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8a11ddf7c769553460954b81d2469678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f455d0ccd01591036b153bfdcf800b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd8043542b85764408662271c663f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241d2479b0d25d4a29f77502267ccb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb50f47659be2f3f0e32fe41f098c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236159c89e1f4f3debcda73ec46cbe0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe386dd3052d78b6dbc85ed0404eb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bdf6eca390f394c36a711dcf72acf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db47ab542a4028c5c843b6cc735d38e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a5db422c5006f708f5df188aa385a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a84d84d64b557ff6fc3bc453f477688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d1ed060b1895064568190a32adef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd12040e6ffd2e99d2e2b3b7547963690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdeceea2e9f0fbc9b86fa76806b126691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4b5d5044ec5384bc09cb566858ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911946eb87628390da62f45b7e2afc02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e5fd668dfbc92a1637d2d8374def694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c73960305e50143c566c820c4f34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4204534ffc358e25920eff33ea63cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06153818e1141be0b0eddb9e881eb5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91d3ff4cbde315848a3adc83bcedd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f040a42c70f1755f44ff8d5cf849485699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da921f09025f7a5d7c9b9c5b787d48b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f23738ba2d35a479f37f97d8394fb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6055617e5952d55023ae7633b305bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231026b6f7acd5f01b9c3c22ae4f92e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d9bce3e6562cb2377c748d01cad75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a6f4d38c5b6c5f5d8dddb0acb018705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9288dc4d62fb08302aa2c3fc6fd5818706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905fe009b18666c403cf1af99c143ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a3ec0ee0f6960d16162bd3425cb7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7993b6f4fe5504b95c1182957ed2b39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546976d3b8c0a0d394a971d01a87dee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf6dda97eafc6dc9069e8c396ac2df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a793b216631942393e32c6e1ecfe4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540cebf7d46188c5ac38276c5fcb533713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0528e82db256fc8e468beff4755566714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc25cdd0277531a8f24a73b2ff2711715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16cfc0a8801f8c2fc576db19d540fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0fb30e36356d81d55f9fce4b6333c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c7c8b668b67fe29035e852de34f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef109f6012c0529af6829470fdcc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f152238cfbde201cbf4f9678e88b08d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0823dd5862d1e50e6d56a47654f8a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbfd32fca93e0a5a952de9dea34b4c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c26b98f3e93669e7000cd61bd5733a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c4acdb4ecb806cbc2eb7f95905900724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac48d22879fbd78c8eb5162e064eb34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b329fa712623f879d15dad973efa4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086e2f25d7fdf48dd20b390af730a43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c9d4a4236d801c027b32c4be6155728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355e2a2e741a6eb647fbbad6543825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba73b743ae48dde968394184f212d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b9049ff33988230521c2805a61f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123e7906ed9189db53b7a1899fb7df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47b0966e13abb1d7a01b754e2b40c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34398f61e0fb7d1ece0936b2ea68a55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22731732d5b9c71882775fb7d92045735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275cc2778ecb9de49dc259a7caee41c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fae1e3bd6665a7af17160cb49253737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba356160b7dd529d1def9e2680b8779c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02fcf5fb2609693b038116a695e785739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ac7bb038782487b636dd6a9ccea4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3ec457c83d9f3b90c08447b2e923741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62238ba6a328a8d045adebd4ddf4200d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65b86200b93cefbda4a543943fd312743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201070a01efe264245d6efe60706b7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7754c863a89deb9d8c814e081367f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0f546e89aeb9ed9290c3f9190d84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e283d8a6413bb0eeb8c73a34f1bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cdeffcf1cfab649393b6e73da9e1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b07878b47d807c8a2eb2cc31a7252749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88036f5d53feae25b9aeda754e4e9c7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a306e2a79b6817cc0a90381d8879751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362372e8057a2e5d1d305c6b32c2bf10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45054cbb48841eb46d9ac843501bb6c5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>