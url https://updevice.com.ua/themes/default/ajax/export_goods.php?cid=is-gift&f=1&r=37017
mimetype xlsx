--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d59f4ae4ed5a39bd5d9db2769cb9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b4f9a97d27aabf6ec1374e53e5a142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563f4f2f50f67edb090848ed3ff9433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef71136409b8d809dad252fcb8bc59e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749a56cf1bd7bcb74f7cb829200a7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572b30125ec07f54d5b1fa8ca90ad556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e465681f7bcd33160466eb0bfaee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c6d4d22ba25ef8c1c3a8a66539b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8cba84596eaaf46d41650a3b764029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc30760bc1daed7fe711f1c486283b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6592359f2903c1df9ca95ad65785811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400284914295885a6d44caa6ccf7536c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6853e0a76ce4926d76198758f4d4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792bc098aedc9c0e68424a9e513e77914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d756ac3d6a821258aaee871c5a88215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75105e010179d02c4b760c00441c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6377b0c29b9abdfff75fc0747f230417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ad5e5861678adc50c5dc600ab39618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16729cfcb8bfbcf12a858dcf1d6e0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300ab116fa665240183f51bc6f608fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559f631be9d526be8dcab04bfc1c3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644b2ff17bb1515d8c48ab89dbc3be722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c6fb8d4da0e80e01769ee23bacbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf5b46bf222ca90a06dcd810c036c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65136a99db9a4979f7c630ff46579425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e2b786584a3c6d99655cd032c202126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a25be59bcbfc05bdb48691ff36c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19750d440c98cef38537da4370592328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda531d99d3c84d28d9bc8ddb91d5df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f007a05aab074fd410417951ee861930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079cd55f6fd6b199cbcbcd8d36a8c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36da1008b2377331b0097eea07241232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec96cba50d28a46eb74df25bec60c2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561fdd923f0d7ad144ff8bdc7711c2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a26cd07be0635936b8f909ceb23d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35355658503bf7b313eed3458ec6d5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996ad1ca0681e601688644e36bdf2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706a4d482b4188995f764bbae4ebf538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968294a53df2a2762c678c7673c30af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9c041a4272e3a9f708220549fb56440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71c49e76136790d4b7d2a7e2da75141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276161c72f8bbad6032bd76bf803f76a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35436935a54c5493fd885b2bc51c31e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc5159d4d18b10fb738ea0c49a97944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e05ae32c6050f33935feeeede36e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0c09ed4689bcc424f549d2b1367c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291659cd80651b63e4ac9c085226ef7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8b5dfac07d6efb0ebb345b27402448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc084874834858118960567117d36349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973558cb00fd8e4682d45a8275be0b9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6593e0079ded50c8053dd00ee0cbf8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85b9c330e9e3a49c6d34079243fda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63cfe0ab0d5544d6ef840f5811d32653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46614904cfb5b4c20892b62ed895954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e2eb0c1f1b140ca995c4a867b264a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576abb970dfa4f9b99d5999187bef1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee9287b124a4d8817249969c66fdb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf6458e49b92c322bf94de2ad5b1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a0edf5e5811181c15e2629423f8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e53825721cb024cc1cc4ea67e189360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348091f289e0caa58c45d1b66a551b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0d9d779e127550905ac8e4a36e8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b193b8218495fb3111d077187e7684663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa8b8b3078c08f0ef743399fe1b1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816364ccc4735616f1fb5f8b7055eb665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e0bc09b5e31a5b23e7096226fbaa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a2209cbde8f348c4be204a9f14f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83106e80248d2278f94481d0fb3e2f8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b76cb65028d9685be4458b0be793f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2baa6e38f08e495ebe9474ee35e60a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1364bef1399731ccb07c62c1e285471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77f5b7c758fbef000ba76b9d787e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9295e38e9b67b80f2a656e623d0078a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f3f7aec901355aa37b5053eaf75574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f008051313212ecaea01c9845d44675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d8129a7e6008f8f478e42fedce91676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab2ba3544d06e813a52ea1aea2ab777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef637d50cabde0f69ef77e067f40d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd7e6438eeeb0edbbf37a0c4dc53479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d93cf2471d266ee144239a80cebb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c52558eb2c25d01ec54f2a4e30f0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d50c0cc50554491b826adb481113182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c73ec4eba74270687f616a27e1091783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42056440f04fc108b7788e206195fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf54d9d41b840521b635c4f62f69e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db2a06397bcc1817b34bfbb63aad086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851fbf1626f69e15d7013ca4bf91dac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c037fd0ae783f9f209b56015e3c7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce8b0b414e0ae4426a39fc4022edc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17910d2581704e2dd743ae6448437d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04102711258d44934400e9f16d921b1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce01bd0c843d367cde62e35d9af8b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358260d9b080cf7788bf99fba680882c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd942deb92ba3c36aacda528a733d2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df40320d1ad117f689664efb9e5fa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b15ab707018def75d485e1b3c40b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9980a5b860221b67b3c45b49fe8c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5c24d307f45a18678bf88fb15b5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ffb3a45538dfb22d877093cd3f0a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73982d6748abb257d67640b8f5263100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c688b4f3e527c39b7caa58b92ad908101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1466169e9085fd14bf1cac23ea494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62d61a597d33062df44b0eba3cd1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0f1ae686cffdd6cc9b46990137a40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e5b86c3ba30ddb7dcc17600c18d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2abe38c211644943c55b83a6daacb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7cc0e37a1f9b29cb13c80bd5f429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ef0812e2d45ecbe8d42d05b971e54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18696b8c93765cfec7167342e572299109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a0fd0507547f1e6163aba7916336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ef8cd6e20f742967747af9c8f767111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda00e0972f0d156539e9f7eddab4b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cbf3418af706c4f9f3145fea16420113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b2a7b03d106450ee39ff920749cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d54a4661b5a3b59fb6bcdce78e313b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0024b1b1301b81deac7ecac8110ca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa23abada9f8557d7cda86cc72c541117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc47a124b4e994885f6c8dbf4a5c7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd45a6e49768615604b82e2819b699119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784dc32c7c3e694ce07151d17f4a74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7d177d559e43df7793b4bdb0974f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726fe5cc35b0182a619114a2e8011d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248de2cbade789145817039a90a732f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f03ffff51f893e66b0d16c6883def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fdf00bff2995987a608ba15709802125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bfc5ba7f4fde3043b477dbf9f940126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f41b0f840989d2aa7708824bbc629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b6b68b9a5c7df19468e01a668b505128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf267f1ca4cb56ec2a95c45827fd0a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8d11a6bf05e6b4264d31a8d9e60bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd98d5418c90f7e83d32cca87a7f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da2a1b38149638e37edc617313127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e673fc87d16da15eb000da4d8d07d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaec8624953b0bed2ce7855efab76ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddd976335b11dd7edfa5f220e7aabe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6e8f03036d0e1c05b83b5c842aac2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f497f9baa30b0b7cbf3601c6f26d93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed8848eb077800c97070a7c285dce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640001ed9c9a057cd97061bc2f85c1a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6446cc195128188599ef5b452576c09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36a081d382633df7d701b8343c116141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d495459754d564645cf8f4e8e438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980181c1a9ada0b1fdf415a9d9e91ded143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374c96d7132fb4e9def6822b9d7f9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28d3b14b245f578868a1d7e6e1748145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de19d353722a0b479f10958a8793a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acefff27443c31b3e3529eaefbdf9d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef4af2cb8eed7842f8d7270e5a458148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a368f8290ac72991b1b32d7971805c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d6541e95b9aa03a9d72da83dfc93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bae1621df22f18fc2f50a2414827d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c12f20bd688b4c4bed50d4f57afc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7526eae3c709b6ba8c756c639f9461153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326456b10bcfb0fdc6d5d525943f98e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2eaa95d1165d10d2e30ddde7b06e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca8bb06069ced7c3c78ad3a9e17e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b007904bf4900627095ef76b216cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a646806764f33f0cd3bb5f73d59bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18583e310ba6110bf74933e2f63e2b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702920b99d1e56b7e8c665685053e4c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327077a16896514281c1c8a0a1667e71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de1eca22f7a45e4c1e6ec53d03e0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32604c0fef3079eeb871a514e53ff7da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae18d289a1c7eaafd9ea96ecfee996164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8548f83d806ca6a5622b5bd3c27f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c969eba3ce873d7a2b4ab6219d818166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11cef80d8301a0cd2f1d61365e22d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84947e330bdf119dbc0fbb59fdb173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe52bd9bfb134459801405d17d876d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4999edb15c02535ce5ed27618d996b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1bfbc35e2964a5d84d12164e83e7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea190fac49c20a44033642c89759cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51904c6509d9fd92f00a5dcd15cc9eb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec6d526723328f2d7a6aea08b3fade174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4156b9aee0998316b4e895a8842beb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a84d2449f561d1aa572fe683d86c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482295b5ae6515fc1235c581552043f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2eb51e5ebb361a8656b657da4d24c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70befbe4998453c74c95d19c4b44b338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d539676e39985a132e03ddf6229204180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9417aa51be201e458641250e65986181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910f2172da01c00d0c0d7f5cc412b51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4dace272d8837f10ba9d9c0256562183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377c1eccde5048162621b8f4170b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f2e6079a5a04a21086ed4735d804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774942928882a5b4aa44b124c92b5bee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235e2073058ccee702435386f191d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe59bea1b1f1a75b1b9d7059a073ff7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a7f5137af3fc6834e75c758d98699189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5da82ee444577bdd7da372cc25188190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfa4721ab41f9914061c543d66d1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d0b9abb70b8adc02fd87ead7d6ada192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fea4f1632c7f3cffc31a7f86cabbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec2237742d912b9703334d447b640b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159eb569b1f92f63593e826c1116c01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412608f7407739ed0e7c88891a07d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f8a11fde44852782cc97e211ba2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76ad1dfac91669ef5ad3f6c808f61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facfd864715726ee45db2be048f3dbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fcfca60a48ce119c2f6ceb47967c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67a5f41b40287999ce6186e2cba24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e9e1cee68540fd493287d332b2640202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca863cce8bb9be48aa7d76b745669f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b15e4beb1070d841e0833c0a290c5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581d7786ec0b97c37a6ef38848bc8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195b484dc9617d9fee545657618074c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e2ad5f8d0c3cf86a8cbfe356711d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937f892b312d6fa103cbeb544c0d16d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3237acb2f0f669e30cb4d393368b16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4018b97bdaf82132a79763f8379e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18048e847367a69b94c6298d65c6ff1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513663e7a30763b3a70ff0348702331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c504defeca9cd3f3c51cbd04e906213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88b1e68868dcee7f5e03e20ee94b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177006a098611121dd7294a98e2f907215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dbb5febe9b8c0b5c1fc0ef3c4b821216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6f1f2cf320a92e99312be48aa428217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d71dfdde2e186e2b3136b4c219743218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7669a9c2c98eab73f6f3d7427f89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d76a519c1475f96defee571d908a13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d0647b8e5bf59178c27aa942cd370221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d5ef82c845db8562d1f74134ac83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84d7b627e75855171d066ad59b5c87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26a401626d20f815b8bc7cd1c046d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e834d864c23bfb4951ddc624db8db36225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebc9c700d760ef1ccec6e1c62e8509226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34197370a0e17d431ef62715436317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d276c9f70f25f09c39f37867c79fa79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a5e94419a5a240c7abb38c9f2021229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa58fde7f64b83f8425f231da8367230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239e972d7018ef8c5adb9bcf5b19a66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c7c0cca30bd7ecb8e21e518ec757a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecdbc172f113c0149c0989dd465e5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e42c72c236ba077a8a1f4e9b0d400234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd6c58869fd401e593710abd27275d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75e2b4d22d2b42a5a9a4dc9d48b0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc67f0605d606d873c75395a39d3e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f3b014b59b5de8a9881bb3d7f996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f97f70a6648134f8d3a66ecfe711f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040853179f3f0312db50971142884be1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161fa671002deb888fad0d715eda288241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058063f0ce2badc324b27a7c583807b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621fe4f298dde79f90385feffc73f12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d885988eb141b0f5ec6dcf253fd385244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b55899f461ba0bd05dccbccd34fcd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f997f9b3dbb31592622e930b1f772a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f64c500931a3cb79b8e89a7fbb8b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2633508b22af3c5441705e9ca5014248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21075c2d7310ce562746d70bad7f1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddfdbd4f8c2f6b6b69458842fb99ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaacd583691b33f5cc285d95f2cf40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b12e27bc53342fa9cdc2c1013945252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dc50595f15536418a25b4a17dec22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2396dd4e43097c490c784689ba0238254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf78cbddf1b258885b40ef98a54da23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee009592e059d55531100a962ab86e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e0f710292cdef305c646cd88e316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7d95e711a39083e4591f7251e1a3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566280296c1b4c4682f97ace6ceec3ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82d02623f20a92b9633c29536d80c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4d218f164d104ccc09770f7e8e61f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10678762480279e626d8a7b5c36bdb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b77765d86186f39fcf93ff91c1063263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1b77707e7ef4725ea21fbeb0cae8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6bc21440ac8b452a500cd94dfb55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd020c21bad0cc6bbca2850e2165ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573975612c29f45274bc2d688a3094c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf534c5be8170ad5240497311d7d4158268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888878999913172789726a4b28883e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2523a526c58b6ec710a43f8222ccf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7dcd7355a6728022169495af8791f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ac1c647636d98cc6be2912188c77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aeceb38d0c2a477ee877a8778a7d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964f4cf32595b23807a9a91cc9cb7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d49448ccdbe0f665af96f1aa38e80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708fcedcb54f63ef3f303d998071d70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762137b87e287c3d5a941a3f13e8b19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356e5703afc7c4537c2969b4e7a8ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952286880d3a08c45925680a84aa0959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836b202f65e0668cb95f5915a3d64b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777790e52d6c77ce28ab5f5d94485d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f14a6e59f76eb35254bb6ea1607a6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178caf4e526945a8055bfca2229cdbf9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bdd5e73a062e03519e4892b19a59b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0318c04ccffd857f804643931aff7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8de7b3e8b3a5b7d4d8ffa230e2fca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19130cf9e68dca54dfae7b606c0d988b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455647b8eee8eb8c19a949431f3117288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be490f52125dd3f77f2b5c476cb16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab6d43709aa8f957daf86e5987d8a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2f998496d1975af727d28dd9f02a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0eff03f896967a0ef2e12d10d39b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c29be8126517f454455a03cbd5f6d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6055d71116ad21a7f417c83d875a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4c4ab964cd6f97c220507c63e07d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e67309865075b73d8025845a2214d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3c649e5c6baefe4f22bdd938d0a67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d9dc233e07fef959ecef99e1806e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd37ec2961048567ebebd68635d74c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820a99e980679ff19d81001cf036c91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bbf5ac97190b2d004a8d0fd457660301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df5e8dd69b89b01f9b029e0b399b81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd70e4045f4a99c7d0e077e6e4e1d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd9046e39763312cde12b0363de2c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf186ce954a5e0462d56ee3c0112e96b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbd304b6fd6a887cce998a23d3101d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c077d39e7831bf467a287adfc6b5b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690172de22abbd3fa3c28da503f8338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef1435370cdab410924fe5b0e07ca7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e3b065f445732132ccddd3ca49072310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d32ee656e91e83b0ed4cf7e1d60a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4ca51d2dd656a0f0d3d9baad94fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5bef7d3297b9d2d7848acae9a06d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c1fb16e9a475c77a3b628d5c47f60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a0334dd903fb9172bd026475f3f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a171cfc146e4545b269a4d12af9eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc599c2cd4c46ffad3da33d720c7f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed045a1ed8e1ac8e31b50e6cbd24a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4bc99d2bcaeb0321792bad5778eea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec44ce0da6045777721de65155f11ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a60234b0ef00ec252d919e315156fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366b4f4d8e9d36a0796dd754a3604fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5753f2387ac23d7011d44cfa06fa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b0857ea83867eeb9100b8f30d5dce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a3bdd5c1df9d0951ea8f005f1ea4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669aa7008de5b295a46c825db07a5251326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50fc4958d80d3e1a52b87a8d8ba14f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de978d44f0eea5de796ea75921fbc7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77064470d01716aaf721af4352b7f6c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85147733fa8f69c95c00986106456f7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2c06387f771931cfe98b1cc8997e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd9aa0911f4986eb7110c90410f952332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376939e6637a5fcd08e80f6cc63fdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d62ae4c2855f1f1a8ab2cc68dd6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52c28e6de3ab90ca0b17ccc4371330335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ec70c65b9b475f6c321697126b66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada35836a98681acd7d5a731a22155d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a25ab15503ac7c04473429d6db7c2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99988cedcdfde6f99ae1814d5012e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e4b4d4c9d113ccf2a5f3bcebb24d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec23fbb328035a6750cbd5bd0fd16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2fdefd7b3dbdc03bc96c0efc871c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86ae99177d6d4188da2d4859e36698343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6798fb1fbeb9547e41963c690c350c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36e6b2dd78e8d8c3d9ad72d963e7e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965bfa9c0a60f490d1b1a5cfc8ef10b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf1d3b5e9cab15edff00ff7ec0efcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc4b8b0b3929bdc7b69759a3f67a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb87483a451f258f845664d26fb65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e891b29b535d00a5754b8bef8b25423350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f51fa4bc321d15f21ec076a7acb602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5a7124dc410e3a7dff4213f41058352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2165af4821cb4ede547f65e2ff595353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af66959ef27c9a1cb7589bab21c3cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e56712b1960da8ac17f81673a2c724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d7ef2750a470ecfddd77ad189d19f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5da9246fb1e15f07daedc74aa568357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559a22b2819af16c7bdd5bee9a098a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8cb936446a73f78b1c2d35e3a0876359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d449ec663cab5c5995a4aa497c3e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1118cd38ec82bae683441409636a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55381b7db60498de42d0022752f5dd3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d49e9b5898096613434325de1572363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25df4bfc8eae1c25994f552115411e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db4f766266616433d586a69ae6671365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4914db47c02ce8a71c67823eb9a6a25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad356ce9e9468f3a2520015cdd1870f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b59988520192b29016c2f7164af157368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b07d57ee99f0f2b6ae35247d99fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba005d7800572fcf274987711fe3e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3bf5aaa459c79faf15a4239a15b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987145e691f8635c48430be92a09bda3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636718be36ad01c6bcd5736cc277fef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faa3d5fee23d223ada91f65c408446374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee6fd566e5a36ad05dc7af56d212b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b94fe1b7642376c6c1f7d8b07a07a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b42eb663d11eb69f71a6f9dd3a1e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a060b3ad3649d1ccfece0ad82eaba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaac8c14bec6b6625b9dc745479890379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1d9375680a2cc5857d4b062de9c93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fdd7317f51bc157dba18668d067d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520349b97335c2ab5e2baae7d432e117382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29973082b9593c61b0e1e101e4e1bf57383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbad89007a8004a90d1a3743197453384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8aa5fdf8da1ebc5af69f1370cac5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cbe4142fc037e2eb453e1828ea3ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985f6d1828a4b3ad6ec7beb442e4da5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676abb2ad821f5af9338c83fc3ab5fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22564b47f70a8ed44f030a5ecdd2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6715c12e6e9f11e5059fac8b820b67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067518e6988cd1f0ba758d29da428448391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462640b2cb0d8e5daeb1fdeb49d4b3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a31ffaa1a0239d6350ed588bcca6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb9992fe4f7bf2cd79408cc938e73c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861104684d5978325d0b8e67be5b499395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e01ade58c2089617db08e8c42e577396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ae235385d922ade4614a2cfad23e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a04ad5475b5a6a873e6bf69341d75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6fd45f470097f41c7628689cc3223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6a55f45b3ff6f3a40c65c123a694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d778cc24396d6c5ac48b10e18e3fc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe1e103e0eb7d2e7c2737a4daf7de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e05448e8f4e380e2728440434243b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd27ed7c8db34912bb3cfee9c687ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd2c1203d403b39ee5cd3ff3aa50c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c694e891b99df382cb2f61b0e63b80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da8e9f51b73dba5ed71bf3d542fb63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075062a4439ffc99e99971c2fa98a3fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81822032a7cd9230140f951783763e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a7e5df0f51fe7cfccbe5d335aeceb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7530edaa3e7c007b1c024b0a9e9f2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c2c046945f31bf11d43b2a2c9933c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea89b25db5a7acb847d6993693f2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66cd57803da36210fd18ecd82bf8e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bb09dc5e80402f9a6862c5cb63547415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a16cd9a6d183e5a8d68b61e13188416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e61201d3146b26dca007bc3ba1e7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f909b3fe584b2a2df7899690e5fc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff204e04ec5481b96abb85097f45ce7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739baf165731eb081e7f39758ca407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ce2c977511c68546adcc9eca3baec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc3e3cae0796df3cb7192e9322e01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626a46d0029d8a6006f854651d8090e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942d42c9c4ae288f30baa761eb4a04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4476f61e141b839785bdd0510e3d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4e1fb991574a457c6af5e21a85100426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978154ef3def941975b14f20b47b759427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc3e65e12b33db323baf3426d24f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3183295e7780ec07a4c8331057d80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeddece373c98adfe5fe2973f8fc8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8267dcacc6a07502b9df9868ca75b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8380bd1fde576179121249d15285cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96a5b42a455ba0a04c9a76c2679476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef694eb2b59a68e63e8ba8bd1d6034a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a20218d57bdf0540a243cf2f88a91435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be005a34f07788f619af0e239e2172436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ab7627bc3b842327623f68977e90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5128af9b6e031ed684ddcc3ab47941d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b39cf8d34ae3c1df56eac6a6e6c88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783f85c314252c776699257973b3e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ff3d2b03c0f5e103ef461332876d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c9e50ab375064584a00aad8e6b56f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcfae9028c92ad28560c104bec5895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c51b427bef6607a7f22897ecae24444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653c18a0cf5afa0fbe6e17828de6e46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c32357b7e86126bc2f40a2fc6bd51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ef487f9a64033c1985c35c806004e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d41982d3258606027be901388756448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50898ae6edbe1d619301e47f747ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f72e9318cb37c6fd65401b5dbb3ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56dec6b32b6b7c7ae9f955df5f30d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474fadad6a93556c7f468aba062ca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6874f80c1f07487870989f68f2c09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ec611f46861aeb26645848073a78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f0010b52f9b811c51c92780e092e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0268349939ae79dea58b38141b2a721456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69bb2d4de82f5f9cbbe6aae94a7ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334e18acc0b49a68cf98aa8ebcf091458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967483bbf41b8e4292a278843da6a9ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ee7c2910179cbce98cb317f70156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd8a0c75b565a203e1a4acb6f0715d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d0521244cceea12b8f184c97771ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63b9dbca4dfe982809eb6b5f9cbc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b8f1b2418d9a58bd6c6ec652c24c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70770efee39125b182bc6b2729511a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3d22c4c99dd4b56169170cbf26da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f058c3825661709a301a48a2c3d6f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266fa852b690ca1acc6bdec99b4793c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5687e3eb5a9213e060b2e5fd7a850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d1adb3d44d7f43eed5c5d67d52db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b07ce360ddb8099e4d503a308d6c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47dbedf31b6201b969675395a24512472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b526963d047b8f97be537434927e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f897a8f4c700ee8283c0d65e006b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3904efa7b0884f6c85f61590222b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd7772f7389024b3ef1cced938393476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11507144ce4153b15fe70421bc72f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4e85dde3b8cc8d7347d90c92ef90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd819c5dd425b0b2f1d9c59da8e6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f67c956cd98bec08e354901869fc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e66bb057dd3b4c71a5bd2b01db1f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33139caa489cdbc0b3db45610e8b5e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543e1a78465bb63ee9ba6d9351fe5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b3e001df4b25ea101ad3ae3b36a22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae0c8a917ff4914bd2c64acc4def4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2446fe4166bae4f0528d0cb4363c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2f6cf206904192e1de5955998cb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24a1f010a7746e5bed37fe888394a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329df03ce5dd43831b71cf610761c02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09348e00183c715e94e743e970954561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1063a988f8acf8bf7cfda779084e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20dc61de07ee71161f37e715cee14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe087c8e8b2a235a90cb7f566ccaaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d2a09f65a8f526f4e57f6d33f1d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3dad701536def7b4e2bcdd9334717495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed522260cfbbbacfdca7b58caaa3e71c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038833f7da0ac57e0dc30120fbf3cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3238b9413b825a76928b3a76887e6b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ccf62544b03a8aa1f8ec062a00f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98782fad68701629a661f2471fbc47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403d0faf2982d81cd40441c4556edf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919957f63a0dfe365aacdb9a57f282b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90bf74236284d8dfa5a273d77bda37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19332be3c951d3afc4145577278a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab32e7a3ceabd97c253e9dd312fab9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c88ffc9696fa448d705ccdd39da8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bedaadd4102846c97fd35159b3fe5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272819fcc0b5f8dcfea93af2c5acdd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b3bd0466a740b26f14384437b2ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307b270dc027344dd37d0bc2c087e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d0dd204409e7c3ab5bbad4bff3c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0bf2f90749211320cd0ec44444b09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12b18cf5b1bf5fb9f26bea1faaa49f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a22dcf930ffe7005eca229b34fd8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0491afbd378a1fc9b8e39476feb36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230596295eabef02076664dfab22a6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863d3e6a81c53ced3d49830eaa9253f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b710229b10d7a748c478a32581f075518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a946d4a31660461e8637e4f0f495519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf48513e5e3781800df92caa02e1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841612495967749f47fbc916fe0af66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca4a273a709f8be6d04f80930bca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4553e2d04a1b49a7b04f1f2b24fd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a02c8f4386a0727173c08feead205b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0c1eb6184f29d7079ce060d861d15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26605b0c8ef42b8d2358d067655230526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6ab43cd482cfb349999b8dd82138c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9aeb57fbaab78e0627ee55c9c96ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8f5e002323bf4095a109649b6f81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998d769217bcb90f197d764cfee59b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c0c02bcdb01e6d1c802b3054d79d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b380f5282d97f56284b2bf14fa02d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c682a7e465ab50dbdd8bb4e5ccc2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9188cdfb71d3a042dc44cd8f8e1ba6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3bd7ffd97cf88a2d2d312f09ed914535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388bac5a1533a35843568ffb4642dab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7db110297d32c8a18c923622544238537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2f2ce110a5f9715395345f6b8bec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1478d08756a6bbd820f155265726db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177580de014b1f200023dcf265be284b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d85f65c9a63898a55971a119ce44f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea89c8e4469c22800630f4a7eddaab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270195ddcaa1132d34ec4d209772268d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841da878d34d263c04bdcb82122d7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139601d81ef45361a99b21c667cbd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a38e55ca0fa419675acc6413aa26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fe0c8278a109765127f5a6f6f373f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8675bd32099bf995d7770948772eeb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4044b50225d34b3fcc3571905c877549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3300e8ca72acd1231281c471f1523a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baeb45a7a2fa2a0f3714adec415ea1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8084b33d0de41413e08f108fc9ab6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9c825eb2984bb4691fa5860e5757553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4407ed9c97ef73fa07b250f42e60c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb1f7038cf072faf3f05435423c11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd66ff8360534fbe5f56664c6e5f8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043e5fc75fc29aec44c3cc58d334bcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d5b67b5e13c8fb4e07dbeb56143c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d921ef1165e33ebaceb04afc9585f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792a3fc72fabb7cf1ec108a15e32e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf36c61dc10dd62fe86d599ac51c9c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7db4590918773be3d3203d972d2a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935641168bf0734573e097509c3ab22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e577b9d39a840d0b0b5535f063605564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4f16d2f5c198d3e2da2f2028399a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2430b0b49e90f264dd04ef511379566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc934e4d6897d95c192f6ac1f0007c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554213f234f2447d7699d9ff58ccd65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613edd15c4dc5f98bb88c729a6bbf7c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a81f7b4fbb89a648b9c094a43d98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9581d7369e24075c5619391b55528d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ed0727f5c68015238d0a5d09b66e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054481e266dafa45a41f3f978eb2200c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371c745ae20fe74b6b5d1dc9625229574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e176a6e49ad9564ff1fe370777bf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd30a0a244fc6f9e160cda3990922e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75e8a040ac369629044514457d0c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae3aeb875514a67f0a72661d9b7d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a59cda5c4ad7b5d7451b8a1b71b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0fc355ffb97ab445acd58ec2a4cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963d6b015c0cc97cf98574dcbb182db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a4392b8aaff3ea24564db96087f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481b488f1973708ed59c6d931470222583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698079f0fe1169e65b03734be308e85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5d3178ed85f459cd5a4c3f34a2c7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe829e3973128cd84a791261dc2405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97f14af56eca1489347fe69a06bbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a69d319a68d7d74cd720394d69db9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b10ac731eab282fe5313e3db6fd3e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251e3c6aaf2316c6c52c265a46587d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475e9706b22face3faccf3f31496347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787324939bc2ba88992720bc7574324592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ba7b06e89413038972931ae5b3b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a54b6f4838abf509331924acb4e7bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea97f6372148862aafe2349456809595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc663aafd38bc8218420e0a740cd638596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e9daf0d0b38572f074985de856bfd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233ee33b292b2bec737f6f4165b59c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaa62d05a37a095dcd3bdb38f96ef1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044df39d860e992b1ba57256ba211bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b18bb90d3e62b4c9c60ea5acd64aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ed02161e7c4918ba93ae5cce29e3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ef35cff27be293e1827d11bc72cdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab006e51692283b80762d52e32b282a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1777448d4c7a81b0f1c309269c7bbc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642899bad6ca272313eb4c385a0fa3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78995897550d0d7a7be7dc0b5b8e0f76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbea011ebaa115a262d34e5ad1f203d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e31c45d8a433155c8901df5b259017609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf26bdbfb5bc74c09ee71ddf0e6cda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6c7326f00322438a1016ad227692611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba83285ad9a77a9eba846785341a42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc532f839ef1d724feeff65c52fe58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21e9727ef7f7e516e9502f70a82c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51ff734ea290378ec71ee442573070615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000442f51996bff258312aa698e1bc91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea518cdd8ea22be95e38f440267f96b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f68f6feb9588b4f0653c712409b05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f882e585c2d7a506c9d35968365b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cb7cdd971d1700bcdbbe5e8bd1c69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a088c4fdc4ec8ca2511f9b984b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951b8c97a795d0c9ef1674e20acdc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd38dd83ccc6cd5bf5948e94035901e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882d7428cfa2aa887f6f44038e060b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd5294633cf13dc0cf954c8e49b1ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51573348eb113262b11f0550e9607848626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7935221ea6613d42f3169852c1bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160e797d3f551dcd9a88032d3d23c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a2b82cf3fda7aebd21e15bf3d19c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a5bbcc945f0891070123d99a4aaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078bce0f247c0ef15f10a8fcd46afb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604858b118796b495ea0195fcc1ceb1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a6e01e5cf4753cd92674b5a2893ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15632e1690aa609cb7662a0a3bf251e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206deb4c0f2ac79a519a9b1322338e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5ac5e6d8407bcce0c059a5a79149636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253b9275f863bcf4861ea9d41844327637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93b7bb700dd99311dd1b33bef9c2c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c5ce406390e38f3c6d345237c499c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f503dbdea52d625984644f274fd93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac704a150727f4cc28bae3364a30932641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ebfe0b156b93a61ed6b697df46786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f17ddcdbe5c501b12cb73a4d6d8793643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507fcae8d4e4c68c14f303451da086644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d72fac3d5986527441010918f0d18d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffd36b7330098d92b56c3ba215596d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd1d88f645916af5749c2c3be65db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784c666667f44a7c8df7a8a5c4c0b8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e87a23d54384790e5899c83c11ed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236443ec35950c8754ddc31f180d3d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb49329d2b2f6ac8b251dd01fca97f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c2afd287e1e426bccd9e8df980a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f080ea2e465e010dbfa8a78489293f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dc14560c82a85c8b4922a4fe50a05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9af7b32eed95854a17b1c2d20beb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ed94243233ff1f695479583f503a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858ffdb71a2e4a311173bf4ed59a8c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3de5946c5a50bcb392f4af2dc5b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10714659a64ee9da3eaa8bf8fa5369c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9efe60ec5319236a3b9947d1294642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d9aab07504b530111ceea65ce529661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed126f2f7a1f011bf8d6c37b949204662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d1ee16a99973ae9026790bfd14d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147de9b1528a7ca8ddb3cb6ab6212bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7951a98800d67935100c19eb645f5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baca133f816a74963eedc9a9c31b4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284baa25e704e4cd09948335123df76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ee79ba7dc11750b17023483dc35b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e05543463705ca1892eb2da43eec17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd305e22d8421a9464aad22aa220ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db050f221db87db3f830e2b3691d9e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07896191c6042c56dc8803a2b3c4d64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85b7cfcc334e6dc7b19987b30c480a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f4281b302d610fb907e1ac7a4d34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832b2b95efc329ae59b22cfa976a0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f06839efe90bf942c9efb7802cd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8f3d54913fcf54d4595f7378e60c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e282c5fa560d0c7f747d1d758309678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960291286a21ca1621e664d9bc6692ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec8caacfc3e05d37c542d62bd2722680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64531ccab5dfe189786563f09e89b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5add787d3ca190443eb5a4ca6334682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd4a22e45e319ad8d375846f470cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cec00ade3f75b250527dc4c53ce27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0320f87bc5017d43fae232c907ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74ee6a235184c04799da058c7642e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e250bb5a025c98a2293a86649220687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9ab31d4d1f1c8486317e2b81fd09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f56776004876aaa701819f7756d1c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d436acc1c071dc6eee93ff77ee32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc85bdb73bdd952c49a4dafc9d1254d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40319c382bc617f4869ac15fe9bbca1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fafcfc3e4882eb7308b5342a25c001693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d8e524f45dd88a4972c530b17585694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0f49d4b5d8936944d8de776819d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52514560c510f232b6fa0c544f705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114cdb63e9b2935a43537de60acbbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb3a8e1c751849a8b9961085677e11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6cc1473f00087cac245929cb2e1cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c51e947b1b6a0093adc460710a3126700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf29f35aa4027ccce96efc1daebfa6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557669d67139783dca1f83be77856cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069616a47cea381c6283497185a66622703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49881bb022a219bea450b5720ab4d60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5cfc2ec48942e2f417e3ee4c1f46d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7ed563a998bbd780ac5cf3f5b8e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6982816af7458f2344665483cd401707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583477d9c839ec5677be4ae88e1d72b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8efc71d7bb02f6d01b5d71a789273d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7028dc05bf56dfc344a4bb76d9265710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c85540ead266c1ea94fbdecab0c27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c83d28198dc924b0c8200a034c69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8756f759cb42cfde8c155ecc0735713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad173061f30ad5818e459e421340c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c07d2dd8cc756e912340c89809ab6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6ef578820e59551f22b0e40b5a5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2231f8bfce1f0dcbc80c21d199a6da8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b914b57955113d08a0e5f74dafec1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7572fb1b133722ff342b8e7f4fd7f26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259cff9d1f5674bb1e1e7d70676bdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84bdeb83e7653fbf609e448de3764a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5066cab5db3d053d92d8037f790a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669afd08983ee3cb36ac543b161244a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa5f8dd537dda9715ff4b0c3be55ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b72e6b60122e2f0d189be35ed78ba3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3328028c73cdc7a1ea30c9708269726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846e440eb1746b0249deb4ab20abb66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b709b303b2e9a4a5656630682f863ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428a3689d3b8409ee40a8e1456fe76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d783137030019710c25ccedf1f1e60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72effaf26a1375ddf340117f25b38438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220f92213afd0b324106a8761227a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05e3329069849f7a8bfd8ae8ecd01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a36716a991f92e56aa4d9525867c63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7fb08834818eb88a5efe88cb38cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a6d3611258387c1076f37f85aeb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a44e84b92438bd9fd9ccc498a7f5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03564988caeb0553827fa4ee0ec1f41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf7cce475df24651c912dd9f7cd0bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68154a4d0d172cd0e407f5c5938b30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465268b01a0ebb9d08d7f1c14f6fe1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f77ccf8ff0a4a00406b494ee19f774742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60eba926bf39a6f67430f003b84bf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc57f77ba5c18d4481b4f3b436e1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8362e526b01d218574b8e62e8ba1a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34491268cef53d56facdf6115a306746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b43ed9e682031cf8a9170dba5ea23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccddafd63a5d19e2139aa38d891ccc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de136904da8ea188ddcb11e98078914e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274e70455a287adb79b49a00e167a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c0ff6c29650371d254e93ea874e8e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f462f2d3da3d6eb3b020f604ba71c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2532413c3c45db5ef5b4dcb9c0a4832753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e534c92db5e3bb1722eb8d3d57b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6bec0ae26867e944478d64b0032a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b784e814db61b343f37eb2eda44b20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318c34a115df361d2ca6431b3c84e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8c23e7dfdb9f6e778778b2a14e83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096686a9f5c1ce8d0a37b9c7132b488759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b36c6e00fe3ce2a9f40d887d38cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23bb5647e9da6b24329ef492f10a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1a3c65851cebabb0c22b4f0311523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294f856300af53d49c1d030a13cc9414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce5330e277a046a72406a23fb331f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dad03a1b59b5e82d1bb9c7c5fbbc226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77077af4e1a83f53fb400e23f0eb407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e2ffeb4a0afcf653c968e8244631c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3102c24fbc62dadbf95b56149c58c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13d42628b93c2ba1107102fb68a4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f36ba6945f5a205fc99e836bfe38d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64c29f6d276e68694a9ab49e1eecb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae94a054e8e1e04ec03ffa3ed532b3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11769b55458ce3f71b37d500ff5c937614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abdece285b11831e5ac206addc2b7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787de8112d9dac255fb8a771dd56e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34186663817609ddcd015f7b2fb83117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9d2496b346255a0f830e53076d3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2c70ebcc1cd58a3240b07579a200e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba204967c696e0958b3d09cdd34707d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b884c005e16ab2a20533c36fdb757221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589025c4e08f4561b84b2e4d55360c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d794412751061957baff6f4e7d4bf4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c380b39070e6b7c0e5f9d388c226f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e91302890301b957f667dd941d0be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59377c59f11369aa3930988b899ca9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86815d212d1b6b0b63beda1bbd9c92827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafa1afbe355e69e461b146b79fac1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970f24a8960dbbaaa03d928c4aa1f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1628f1eef380a5cafbb59000fe9141530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd25e8e3902b3aa416dc53204f961a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc893a50b0fd8c155fc5e3c3e67cc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6f1a26f2fe5a309eba0a13d60f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa247370d2eed9cf152b86c7dd89734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deff1ec0fc2ae9955f218f219c81d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f997077da692f3f39bdc671fb2dd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ce85d439275b22bad055882222c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373c4efd73be8ed0fc6500f060926638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981054fca1d52624bbd5b0cbbaea17639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc9fece332ea38ee5c17077b21fc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998d47f4e1d7e44759edd7ae1d226341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60449ff26c60174c3e58851447e604f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bc01460f2428b3cb1c332a09cbbef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52427e7e953296b1e55168cc08347144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc141bd0d11ef305905eceed8b65ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2dd4aa1ce96ba98b4f69e15c8e0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655072e2204c007e7e859f64299b1a2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542eec3e85cc4b1fdb15aaea954e29448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83b3a1b5390a3b1bd8b742101324949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592feb16729a51fa7be451123e5589c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ac83f02b9ac34f72aebc2acc715751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf082dd02273bedae49160569a5e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a93c394724cde3ac7d6ca8f4a16b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7419c8f225caacfc3293f7907adf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc8f3bcd84807d4e0e67b351baee455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06f9845d4c9a16e935828d5c6bbff856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c251b3c65ebf5ffd85cd8aeeee858e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a2b9bcd193cb9c264e0b2af86742358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f27bf01d862dcf9a63f465fa23209359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615bab539a69f71e2609bc64d10ba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c53eb797a9f447eb0092419487a2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d7d31a9d0e784b1e77585ab45c9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1677d27de619ab5140ae2bcde86ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c011977f14f476e3712003f9f5e8be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b7a5e432ea2559cadea758debdf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c46d01334919c38dd032229d66b5dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925483b2285a528bff4f15ce86fb922767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cc78b69c7c0f960a4b77b1da292aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ccea718c1b8403270529855c7cc6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d25abe5538564e8579df9321fd5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229db8b3f48d75efa72708ef87bc1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea1c1737162b4f64339c36120559f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c29209c1cc7f22a49b64f79abfe5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d1397bba1cb249447a0f56f682fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e7a92a1e2cb9be4ef02251ef9a6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d0536df37076cc94d0adac4aa590376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d08d9a057f47af34a498423d54773477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e21bad736b7313371518d9ff0edac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8d84d63dcd5a920e179f687b406279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f87d28d8b72f2d9bf4ddcac9bcc39e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b5a2914628ca7e0405b5523aa0c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a4df556dfb2f5db68641f4dc498382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e00af5e125ca20d20d1ba9d9b50783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335eca7f69f4450825b372d95df742484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4134d010864b16ba974e34152a99f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6faeb27b29b75ff0ddf857734db1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb784b743d3c8e81992469fc13b83c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713db32ba4b4903b2215e63f54923f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b248ea9fd947cc03675ebfa9368efc589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd79844a4523a818cb2cddc161bccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b5ff87d0ee2e84c6599d12e76a63c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668634e85c232be46414b2792cdcba6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c88bea28de5df1e302363a44199a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c80e2e26dd92c0df4c6936db40f8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852b943e02948f4897fa3b1b9323aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bbf1f51e61ecc9d60983753e3803196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a594998d04546d9141878224a3f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87be3b555fc3d5c01a910343b89b64998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00c24b16b82cef2a81fd026c5b31b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592e6887adf2d30e605b290066a3be3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa066f50ddb1facf4559f3a424c68c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29396243577a9e9cd471b5032e0d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090486ac14fa77424c998536c4393995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e34ac54e129b095ddb2a2506b52eae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c334b95032c8fc5feb7037adae00836105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c7605898debde756a96d4f5e2b51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51bc1c2e8fe95721618a3001199a59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4a9cb64dc1787ec46ea31cd909c4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406600c097af39310ed18c9b85fda298109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db0bf703102ee4a4ea8fc114bb4941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d3bb490e071dc5f7c405e0111fc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb526fe58148c978c5b517c709378b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026230de723f603e240034ceda77353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf34c70e8f6fe936836fdb51be920114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70677f4dc3690b3fce21fafabdba29d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032616c68c7e63327a281d083e5d0bbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b297fcdc477d8ac1c26ef7cb8817684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8dc19377ac7140f28781d8c280a41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ba0aaebbcb2cb8f27fd5080d0cc9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c985bae244afd58c4d82332db37d83b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a319bcc4532daf4c17854d2c57db8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007680f0ef17d3c8adb65ab1559995a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a117bc4ae90c027a32d414af8c8e79c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befe8f6d80b3e41440fc67df84da164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05449f659697ff5b008b58339941cd17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec3134c5a6221a1ac3d07c09c3cd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52794f6bb938709c29b5aa736a8be70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5928551d4c1add7bd1c9082af6adc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd791f62d272d2345633865a25e395129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e657227253bde341fee6eca84df20a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed096ae6ecf9bd41f30d124d90ffae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf1035b2febb3f6df7812c4aa27d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526063f1f9d36a284345a9ce6f70a2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c83be5cf2d7ceb5495d11a3c2070134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936b35f5fd43cdc4b1964e86722a10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126775e00c7d858230d371711b8c030136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfbf2581fbb7908837bdc87ce500df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b466f1ed3eecccf430d7c5f09324138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60dafba16a86ce5f1b994c0c265e8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7595d92fbed6ecee25bd1ba99cb1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9395de45ee805c880d642efd4b6409141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef562f71fbc6147ace73ad57ecda1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b10f73715bc5666b3bf34ecbc83a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f460fee4406effcdfc2fae2708aa15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763e194afcd0be2ccbaca5dd91f2e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b16098cc93ae992291645e2be15e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5722c089c41370d0de452666126e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6212a9080b66eb0079ff44aa64b03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d84fc60b3b33948ddeb30a697c41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634dba6dd55b1b6072571e7fadd5d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a448ae02577de108012638b9ef85f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90afb9f056024b45c135a17242cdb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0ad720d0d583590f73defdba6301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01bc65fff651d55a38158d310c7518154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410530f7b1006a4a10101cbeec0972b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3532a95b79eb10928871df8dc0427156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720dae36df80285fc3538f1f97ad003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108493400666e29b4f35d3a52480c97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8532f1eb0abff250bea9c66e2c63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8270aa72dbc4236e014c81b3a19f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b05ab31d039c4716df9b041dd4a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb456d27d44f34688ec72296c52ff2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242860e61271d2aa259fbb8cdaec42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d28b43b4879bedf813d87679467fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bc663ee838bdac67cf5a3a7e5b626165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b826a5eb68fc18a02e980743333975166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108e8a1f1c827dbd60d88a569674dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58babe5f78c011e17529a2a6e34f3ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd98ba71d8a8098d00480bda3e1127169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309d5f151ab8a9b918fcba34404801170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ae62bfb86c38794b8b7cc1bc951b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a5fbe5899644759cc0369642c297172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ec37fedb1abba59166bf2e23b3772173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fbebdcd7f13a94bb17ce22743189d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869310aafc7f30583657193bb6942c9e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e275066a418db5c2497bc7cc89e19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0573ed3ff7dede6bd460a504647c21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920e40c23a28ab313ca35204bbcc8a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdde0c8863e9c91512630b9365685d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa5ecbd94bce29935a4f04fe8858b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55778952930689979a5542c5cf3f2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2be2a99d7a1316fcece1cc3bab6961182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2fa33fed53563262c83a2b5beaa80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb31853c13df0fa1c9529ad94057e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e62eaf4ca12d1c38ed059b2b6dcbe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a3a9112ba657303393973f8dd3129186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058791382cfac0ee7dea2f9b8582c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc6fdca5f491a1e6b575ead37aa77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfbf465d4ee4b620b2dfe0f40d58de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c17154eb25b5cb7326e76e73f7b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c74fbd8dfa8803266526ca6477cc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af42058197ce4ec11bdc2e64410f445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7d75787465f862d64ea568e8c983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb261c391e395cda237fd5602e2695194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635c43c9543fc10f63d135ed3fdd8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d7932aea44105bc09ac14df56fe02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1eec69ba6106c9eabb7dd921b7008197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4ce4e3676d9a9961d104605c9852b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93672056bb6eaf1d689ef57b63f2231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f519862b4275f8cb57efca65526edd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932afa490221e96abe3aefd5a20176201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a571cc638cbecc067dcb1298927e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57087000f1da1cabab7ac304809a99d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf54f45ad8f7ff035d1ab4122d12358204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f667f56633af0f8452f760fa05c6497205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ff9e2aeb1387a3118f0a7717364a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37a1996d79b94b8c44bca8be533ed3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece099e7b6b7667c3bfb8b27e069bb9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977a9ed4fa4311ed7598bc7e6cdff18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a3b31045df0944d1cfdcac6a0413210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61797324b14300f2a899b435c598e3c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63bca812cadedf276c9e28efccaff6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164e90910d2fcdf3de407ad436f9bf0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da22d485dcf519bc4af85c64872ff2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751ee45b43788fe34fb038d8c60db8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd76f314039bdaa00d9e776088ae47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799fde10c7e7e76a23af5aa039b29c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7818fa211051ed55eebd9aae709863218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3c85f42f12cea3e3b19028b8a0f5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab5f1aaadf7ce2c468da91bf1c7d06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382ec0adc4cb7647fdde8d7079a674b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb17d284b6b9be9a8d47535da98d19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc655746aa756c2325c23c49bc7a22c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f7cd49ce965331a1ac2027c9095a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41bb98f5f27362bd3d25b50b581b08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c680f688617def1198e92106e540ad4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ea1254d4efdb702c72ab3560479c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc74122b1c5a6ebe71b56eabd5f3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50baa4704b9722d00fd618b622efec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78014fb21e5011f0132ac7a6ea12bf50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11227e2a01baf92bf3cef138ef99bf23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b05c35f52d7b85eae48485d4a1379232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb632e61ae29a1544fc49bd8a76f01bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a819d7b3a41fca034e9b90fc0de99f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9480c7a787e7c5a810ba29a5f9031e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6668c245e8ec275ae3d88c3424249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d72d0820a12714b06721133f5fdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d645fb1fffa5d776360a3fcfd6b599238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1be55747ccfa8589db00c3eb34132239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc792a9208c4049a54009ff4ab10a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef28546e2c8b361911f02773cb278241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c091654b110152281589a579064ba2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d7cffb7e0a257da339c233133a02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c698564d67e913f1606cf3604f33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e947690eaa28e466417bc532598ff6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07116413f02c34a8bcda061f1cfb72f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c8b2d4bb8c2cb1370e79ef01806a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24494f496917af72ca091b296af6060248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46364f3d581c3280cd44157225ffd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074d5fd3d4df010b1d434164fdc8e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b6c077d75590a6ae8ed79c6bf6ca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d01add5a3ecf7baba30350b2ca57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6ba5a417118f7566ae93458aada8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9dd59892364687adc7b4c7295c8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af32b37f310eb4dd18259e72d31179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a320e4f21227841c672fce1f1b2beeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd773421869ac7ea42859aeffde76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becabece4a5ffa9305619f069510c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060ebc538698db45dd5b61c8fa2e40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5133aee1b6ae574887fb2b6be08051260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a42957be0ab3ee7399a63371906f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f47e2470991e1a7905f7944a47b8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3a2d1b03b867378a463d449a80b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d645b3966d34ccd94c917ae65294d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e435121ffe9db87565d269c8dea2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e3d3ed1275de349c10420b47510ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639db566aec50aa0ab97ab2f5ae2f2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf0d238804d7d17a1f7af54e47ea44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f211f553db6a41e9e9525d6807f854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0ca28a30338df7cf0756d068f543270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f74884d8bd1a5cdb46facf4d6d745d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746329f25d965ffd49d521c5d20bd6d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6c51b809539ae493d4786457f78d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e7e34a10b174fe4465320429b3734274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c228470735d839ac7354d3d9222957275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524db9eb26084536bdf83f3fa51220e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d731684d4659e6f9b4b5a29bbf6bf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6b4b737e2c9b3039eb0a8d55e4fd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6d76585b03e6523fd5d2947b74de8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4cf08156b1a6057f153377ba47e42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca278dd63411338c47dcbf35ee4e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deedbcbe97093116cb3a65b36973c55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d2f45555c2c548bc6f562a72e6953283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea56ac1d299a608ce3d0020fa4d52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f7ea4fb0ca315ce46c0bb3060bf82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581dc109db583863b3442735431712f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5289113ad65e9c54431458f8adf28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea6b748785b4646f44700bb8906f53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb44d19a32343854cec79bf79a11ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c982108f02491ef1c3cc4724f9a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317336c7af4f611769b0f45500630e90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbcb2d6f730b1d7962d2986c6c3366292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a90ca5a8614e5a0ca89e04e814d83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba7483d2c10893fe0827ed8ec7338294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6376679a4127f56e55714ece710df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ea53b219afa259b04e007a1c5dc6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81169338fbcea12c70cfe6ba48831e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732fd19ea5dbd165535d66188dcb76e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae20db1cb76a670fa7603d5b0fbf27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30251cf24d963d8dc6628a2e3c5c82b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017b6e512820fc5e0ee443b6252882d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588c0b1e16afa0f9099f8f435123335302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec27b2be653e4892f8237914836687303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf242707c83d035ddc34f858680c4007304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a112acf3e5ce5a3763b02ecd7cf80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a074c737e62fd5e5833bd7b90eae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f2346d4536a6c94f890a42e6ca7e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2594d46b19736f91c99e968f5bf29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2fd6a152d2948949aad0d85cf900309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a39e9e2bd535098503356833f618310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3220f09e68344632c6e78a6b339452311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57109c133a28f6b5cebadafe9a01827d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bf791d1e517d5666210577f974a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d211ee510954ab3c448d77bdb1548a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd9e7cd2ff40081d459a1717b7eb21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ad66eda056b9a2b16632aaf3013e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82da3db428381d8c5adfa2b297dbb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d431438b492b017ca830defffcdb89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967de60536be9b5f6a66281a006983319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570020af4d0c50628a851f50e57bdf7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0bce2aeedbfe7013a162e326e9802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e7ad2b0404ab5e9a34dbbefd7387322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff1df5ed83daeb19218d01dfa3fe69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece909e659443c53c218963818ea94d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f1f1806e26324937559b80b14a7f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92d8f2f4e6c2e82ba40352d3f6985326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f042cced0bbd5e9920fa1667e77873327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b3e21f79174119f8d85c675db4d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0f19e87d438dadbfda882fa6c4857329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2259ac3a0e9ba6f5931a93664127aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede4dda0ca6d70e72f542bb13049e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8ff5fc7b790f13d8e8ff9609240f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8bdbff3324696b23a226556771b4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e182d5c9d31c8f6cd56b7819ad6c53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14326a87acd0ca6cb04e54d81593cebb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7cb78a1c229e68cd28326252ed9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab5e0c44605e9202d63131663542c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b47d558b46132e1ac841803b6e3f8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513acaf7618710e4c71e560d811511339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063097d60ec9b6b0c1c63765f04afb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580f817c28deddb9a79ce9d14204737341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61e5a93002e9421c6011c95b0ae8f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3505ab15038b57440c19e3397b40bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789f3df381f4ae68c51b24fe07f496344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5779a961002a27ee7ebaa319b6d8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca549c59626bafca1477ff799b924f66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a7754152bbaa0690c8eed8249984c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e8ee7aa499a0982017a8c4bac0c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60711a4de724951bdca17e32c3977f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fc9b8c914311d571347ecf5305267350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69d2e1820e4179e4e20ed42c02072351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b7306fa7ef5245c50229db543ad67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b20a6301b4c822638c5178001ee451353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661262b20070600947615d68720b1de2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e17bb93523d1152419ca2e5c610f2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803f31cbbb2d591f49ab2082aebb7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cfa46211f86de9c4c566a97b939e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf95b5922fcbd91511ef3249308ea3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a85c66f8d86162695d7a8ff2a14667359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5729aca7c6e74d2d62537af626131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc729468c490e9093e703c532d279361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296f83963992d5cd43a0634166b11ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d4ed944b4a6e123ebb8eee5b7b268363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b32de38932184f60838cb57192880d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7da71f6599dc8e7e41bea42bd342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e2d39964a6f4db0c8c30677bff2e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c0d9b82dcc07907aa1852f5d5b59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2637d124c5deef896933d0b6455e36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a4f9608c09554fe7cd5ee7cf6ef9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdeeb3133357d6ce0a1000fb230237370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab854a562cc786c50d97a6b4996390a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4097a192b79e8f35266fac51e9ccdab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9e43b54117f440e70e8b342c460e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd180f1bb660b80854afd02f2f158374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f429f824bbb9c5c7c68677da940e56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cef85783ca1cd3c54fa0108c34bb3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb7dd2ec6de9a851c25063ec5e256377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc72bebee74a43ecb606a67ce7c202b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a66d4d937ea0d2436a5b7a246afd8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591905a3e60089969110c5b15194148b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3b9abb66b0f02f0f7858824232e0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0e7e56145025dac26e247c8786e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142074a5bd43546ac7312753eb995813383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63d2bdb614be31c9b077dad7675da2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964aac323e7f398e868c86792e1a965385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d019ea5cb21f9378aa9d6680cb4b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c99530f6cc3f5ece1b1bf3e5b633387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea33afbe936f45a5b21ddea36ce052388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711fb98166b2d53931ba6d34252edb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb960b009d6035533b6c2855d9afc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac3a1900e332c049310b5b3317469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f7c555eff0cf658b152b0f0b4649d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8fd75616de867a2aba65d6f904db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464c2619cf5a6c5b0a782b81ef0967394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11218014d4966b7ac9831368e472de9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eee1fd41038937f54614b6fd6d510396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7792729205bc77d76b726650d0d4c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29bf1ac90d23372f61309c736844c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b75556c04dd3960d31a50a3163e48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134fcbf945383e64555455b47d4e531400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b65ddda8a6ef68c8a4c6fab153866401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef67c513c372f59bb19ef0152792bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cceca41b84a03c75079a281e42a0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfb2ea88f9e2f6ec0bfdccce61e679404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d078d21f19dd60466237cf521cdd3ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a55670a7ae7332f35f6ad1057427406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ff592c7d9d230b9028ec19e355e41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669f0bf530730803f28755ea3b1ba2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6c2ec2568a5bfe9c77db2eeef53e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c162dfe0fff4e16c9215be42e0650e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144032af9517bea65ab65feda1e7d18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902db74b5dfa8066b06a8bcface9bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d35528eaf262a413b26a1764a6dba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce2774babcf6e6fe45b978863c7d13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea71322533f6d283a967ec13b4b3843415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb523fc33bd0810ce7e82f04d19a98d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be26a8d6cdf233dddf81402a2cd01ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5956670459680aac1703b51c768b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ef0e2ce4bc0e0ddd7c289a02b936419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fdd6da154ca938f65c741c3cab635420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ef084b94967389b364b5d42e5963421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c961bc477d6840fd2c5aae6de3cc78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe68dce5508402b4b3c6e214a4e8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cc6c947aa7db3f82ce27a0cbe1b7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4070187f25a74dc0a4f2af17df6d03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ca8c9a3679421f3a5c16ef90cf6a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cd7f0c8bd314c42538d75ce93732b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11f0a0d1c29d8581efdb9177cb519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1afdc4d02a5e71d6b86b1414862374429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897e08b54a4c94097574f232d5abf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c097762df548ef1fa2adf05b326ee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0cda2c60bc0e23df1ff8a3136203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ba057d6ceab839dcbc1589040247433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf803ac2de2d5698f439be76be9a43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f386740dfbbb6bdae3c4bfae368bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c084c6f3ad7912eaacbd8eb04dbd43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53712b4ebfd52f598d4264203db87b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a082634a021253589394fc997a620438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a3e602da15288694a01a34ab043aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee8ee015032d971b157ab9c4412ddb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054328bc8226e3e4a7d705e42d37234441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc1fae27b4b644b41a21b9c6756e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5576a89f1cd6c6d8f9eaa540a977b02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a16fc7657823200a9c1745045ffd03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebd352d56a89da0089f0a4437135da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d65c2a02f88838282e27741e9862d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58aeb60b6a3f51a5346fe6981da041447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431198dbce06c1131e32b1c2a41eb0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d2b833fd4777a670d4f5167a936a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9f76c8fa59fb476897a145c4e349c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86002e3bb80616bb4869ebd705cc28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338f2644eb6bb39322bf5f201064143452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031ca6d53964dbad6b087ae8b0078a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb4bd5f716d4eb7f615dcc59454878454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c23719e67adccb060ee4fb94d2071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c1e2ef8b8fbc3579fa2514ea6b869456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23afd92058ae4bd344e2c33a23846457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a15e7326772ca309ce7a5eab87e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d0044c9eeeb67159a6682c77c90c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bca8c7bb7c3efe7c9c6d824039a58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e15996ea952760b1b9ded6057b825461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785dff615501cf3e93677e245da0b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a5dec1e9feabcf80527099d330117463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf2766a3eb2ff31ba9bedc219f91c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21369580e2b10747a217c4fbb184062465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c17dd5c2720f8d1484e25809d75c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8148a14092b150c25a2594e0ffe96b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd92658236d178372f4dc9f2dc5582468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8fb3c4cfb73d2b42582294b1bcf8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae7c82a39cbed9e8692d7bcc30b0ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53f5724ab90273cf978f80863d1c56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b5bcd6532a950689a147cb730d63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59545df5376a84bb3558944dff8cdaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f5dac0452dbd89f622200b1b78ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21501d72e414dd76c3b6b26f23559322475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc129762d8890ac63f1070341fc00a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241df909cc2232812bf86ac97f59580477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c41826994dacc9f998a6b5b763e6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16808156ca8afe4759ee3daa0d845479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b903bec151047b3f6c310a322a12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c8eecbd05ea024e21831b2e45044d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb8b393cbf063d88ad2d7f2ae248d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410380d8b26487661ccb9744ebe0a995483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37eecba84620ae1898fd15cdcff345b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c03a9f9418f3aebd8e8b901ee0271485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b599c3a26fed927f25fc3f83baa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b020d6102a77918d41a4affdc28db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a92cb16f9632e0b9dd8c02dfd362ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a8b6ffbc7345b14571e807aba716489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d1e8f3b03772f24bc03f9efa8657490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194352b1ba15d94e03c09699603e4ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec55c944a3a2c82f61b7de1552b6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08125c33e3cb9159e0b4beda6c33485493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e759bea650b153aa4ef9ed308f92494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e812a6e28ba6df21800406eac80366495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0c439ccd5995d419207c24a15135496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f601e234199f65d52131faf868004497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e368d699a1f952acb3ccb10600e908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261a0d4c9049e0c8056cecd9efe078499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764b8d62601ec9fdd7642fe71a551d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15c13c0d71582baa8c79b82e21a89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9ed0e0961aa5c80d887f4b2403005502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824d7e959175c7041fe892939f858bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5674af03340aceee36f9139abb67765504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed983f5c9e87a8610c552f372425c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7438b3997b8d2e6f5326706e85dbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5755770b0c4cde095669e441ff14d06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bc8ea1717e9d1b9f130146519f1e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68faf6935ce2246a65347627c2f75b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a32e243415f32f09b48d26e0b845f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce62f7935161b824b486da5148ce3d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e2abe0170487110e9838dc05f3aa5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffad4d25c9b7abafdd9522b8db3c932513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a60a4adadccffd9a1e2c9b5d80c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ebc5791bf24b3f931ac99c19d666b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf05874614c0af02e26afb6d7f474a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabfd65bea62d9a3926dd7fe0b7ef2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6149c4007068ecf596b118b983c5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1feda9e35d9c00019009513a8dd619519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83385dd65f769cbfa9f6293c8148cef9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae1b81b96a85b24b18614689ac38c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe56add8046b55c37e8d7ab4b96ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f9a7dfb652d78bb2f048afe58ac53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12cf74205cadebe97708028e81974524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e686ca05c482b5cacfde0e96e4fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f64783b2d169b7d898982f2b2dfde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4f5a1da2f88ffabe4560d27d952bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ab444c3253587080ead4a48382ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788bc4fd1096f55022e96b9620a4dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177500aa18bcd92ca3ad8941938b0d31530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a44ef487f86eed2232f52091d869a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ec85c9d0b3ffb8a6e820234e92ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73213f61844fa9bf61435dc332a8677533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97782d00f418473f9c3cfb79910a1f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110dd1d400288876ef33c6ff627ea7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b5f64fb3f697b5cdcfdf1ec4cc3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639224ddd7e16645b8273f8fa8f0138a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea630224579a1b765269101445a5735538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57423bee3a0f7df5810eaa5aeb29b87539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dfd768efe7b3d8a7088d03b7b4bea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f635f86de380005e7622a14eb3a26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262657cc7b795b929b53aaeb63b75ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fc84155e50aed54783bf708f62406543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd842994c991481fa0b369578e72dec1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a840edef0915daaf0b128b257668f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1974899e1b36902418e9a0bf7daf20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f67eaae5c298f161c249a2dc28b785547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c84c2e5e8cf8f86715cbdf317448548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e583c0a8e52718812a57607b6439e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952f2c8a86030c3b976a4e68e67206550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d9aa234371158d37b0dc02f183ce5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f2d8f31e97a9bb2edc3f7c0e2553552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d133ce6bd99d24c3d9114af8b5dedd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122c6418aa69da5c683f229b921134b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4a8c964cf103fcddb468b4dd5ec2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e2c990aca7593e16148e9cf21901556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35d8b4badd0d79260889e6c6b4c4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f21e4fbf3273733fea761b0c7f15d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2b48b0212d6b90b062b456f202f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66480489c73a65682d1513ad230bfbf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7559f387883b0a67125c327a91da7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01707f4d3c981c7dbee3f4e24b6979d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4462b2fc667c6a8d769672e8ac903a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a92ffb24de7584f7988c9f638855564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9da7c31eec6e016527e74b398415a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378649624b9565f51babe61e6ff5b869566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b3ead45ff24c27fd24ffd634764ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93732bd1b4a2b6f5dab0e2d808d1f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c97d92a99e71b8522d27c531c0f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5aed4ee0f21f5a029b88fc4d8d22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb626b1df0f372ae7df6dd5e96b9abf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093be5abd858119e6c5f805d841a61a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142252fc36a9ad360996c3fe21cb218a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b0a3a22f9020d554aa75eef42c663574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4cb3d152aa3e6fe15a5134cf8dd11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6a86272e592c0340afe126bd9bafd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10883151929d86f5d3fe0e677584a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f04f09117e4cc54fcb6532665967578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55752ce3622808be4cb0e788c0e0c66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ff9a1c28971c46998ce0dfba1642580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9458032a7bd7605d460f468cea29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ba034a15a28ff4d4c334d76d246b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caf85c1df3ad65232875fdb8c086fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb577b320333bfd30122b3a38c321584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb071672fda5d22eaeae4c1b3220d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed58951d5920f960e87a78006889906586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a77f32a2a7615d15f3242e395e52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c15326589c9ef6ded5524ac23eb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f30fe463adc106e8b09403a6b3a91c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce332f73107771eb1e549006f86cdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8673e60a5cfa5bfc635c45441c9040591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298bec945164f4a2ee371a9a1f5e83d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4524f7cf8456698f754ce357010a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ddae06cc36a90be5f4a40598fa82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eadeda15efe63b87904d071432538595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2762168dfbb462d37a507f4be5679596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c22364994e03329641feefe50a1208597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd8b928b0b7d19698f0f9ebd675d0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5ca7aed331aabb5d05b551e91dec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66ea48f80e8323aade3b3c87b80600600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289602ae6acc17443cc10f30c1c49a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c62bd1400e34009bc5858aa4339b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f58eadaee7dc95f365c72bab04dd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5293b65f83fa7eaa216fdf4cac934cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c8b6d165fc0b4659b854bff4f03f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03563d24c85d17ddf7163b62f8c27c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf42e2b949b868cf340a9261a47dcf6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524d2608722d3665b869f733628a8f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bc3a9ebb43c52ee8d26a36af6d879609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdfec6e4753f6d3ec5a60b0906c217610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7337ccff3d1344bae831c1412c10371611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4849100a4de0161eaf8fb29f827741612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a551a8b36e7585a87aba7b8666eaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01cc929a7dc9bc6da3d847dd4ea860614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb0ccdc8d8f08d92ba4cb8571d4b2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512efffd91d258589aca036784909dd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8d9f61bb85e0ccae29e16b56571af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1034188647ffcbaca2557d0eecbd5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240f2f3204967585c6c20f083c6099f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b388188e2046f18440bde2d0e3610620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4e6364a7721cf376a5ded1f9a97da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86ea33554de477ec00f02c35f53cf4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e5479f8cd8f5ea57986b7399e330623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb58f3e304d4ae3f0088e408de99c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9aee212707ef93a8ebaf42f0e27c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fc4dd1729622d23c3c5bcf1a29d53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a019c027e0f1c88e284697228de8a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651f9e34595ff1d93faa84dfad8ec4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64c6c5c8f2fe7865f8406c6679365629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938478844fe52d31a04b88b943af37a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412f37f55041a82adf0c4aa56b48f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128430993597f84168c0ceca7bedce1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad250b06311ed498bbe5ab856be9831633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf2db15303519048f6701302b078d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01f8c07a1f2b6d935e581a3f45176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32f347d957e9bb97d44365a18fb0ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfcedfc9051f4bfb6a30cfeaae9c03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a5c0e7ff97edbf5e95471b0396421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd37bed0fc0336aea4b884689c75b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac04bedf33d265da1fa41f5315363640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a9fd4072cb5066cc7903e9ef64e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e9a7bfe595e7c857d102d2287dcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611d61cb7c01f945f42d5595d53772e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a210665c3a23d081278e8874e274644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc6f13c89234fc4f962731c57d002c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09631333864e24561a3834a0f3934646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28fdf8f640dd01d788e149fbf094a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec6c03e4e8217691e04fa1e6ecb1ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e068deab78396143a4391285bdd00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354c9d158a9f3ba89fd1b685621aa9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa469a1a7aa9c4a8272d6c5314e3ac0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfd54b8091e7d9b88be60411e47ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84affacee9f74b46aea75bfccf7ea22c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f83d6a8bd57ddecffaf4406063853654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6180e362b139b0e34409188d472f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cccd69bb61f28d499f344729fb24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147fcbb44cf516566dc126c81f8b7eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9ca87483ac85484c487cbb7b8e5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7e3fa7bf5775f64d0e3418703360b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ade583621f378df48119f4f1c3aca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76e9926ef13e27a14d22afa5d50226661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9752e0fe7f65a39170a76d14af4a52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f415d143a8c92956f16f80e0f53132663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ca8247016b8eb660b1b6bc4a525a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46afae74968e428758e324095ff1a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac480e4c707cfd4cbf0a7fbee5941da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebd4cf57b19f4be4e0c689d323b9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14534008df14ffcf7a3eac78dc1f4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927024ae862a66e61068655cfc5e753669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d812b6bdf5eb06be86510df44149670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5597ab43405b0d4cb7c56221df4fe2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30fa02ce410a45e089d96d13cf3e00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0f1ef4ae7aa240a75aded84699c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b52d7dc986e0a47744f2ad49df9d53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ba178f9c0b25b56ea5d9dfcf3502f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ebf150d32206d44b092490d9558b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2307c91e9d4253a6be7684e3b25b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b48d4fe3ecc8666b4abc00d37752e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf701c6e07ef13e6c41c11ea3b723d90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d949252c13bd1b4077854e03047d23d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc931bab941378e813884f1756e0150681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79d72bb9d6e47b6be21b0b5d5bc447682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b111436428fa67c10dd72d872f62e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e412e3a0db86655f7d39b3337c9d01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a47ee845e5f43dcde5d8f68a6ca1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a659beeae3d29508afc18e43ab621bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809e529df7bf5856ffd0122b2f9158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75dcf80c2bb929fe7e53290f87d327688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23861dc79afef66c5e63f2bd9636541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ea1b719d25b7ee1ce2ede1760cad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f2fcb5e2619287a8f3d82d3a99796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f5eab872f1fd87a56baf178301bc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d817b01d80382933bba973ef92a40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e6cc8a7931b5c02ef3a7d37e7bfd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca97842057f87f4c5f1b1be793c39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbf29bbb3266398e825fef34873b0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0a0306840a991e3c314cd39e5b1d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20de4237735bbe598ac30f43584a77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9920b71951e421f48f1b94edc1ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1aff976d2be3c2311650870a1a46b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570db811d4dcbf0be614e56a92b6850701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643da32d963b8c7f97e71bcd7169519702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910338227b33c7d8d8290d2094f9fac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13989797669588754150dffa0890f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0baccf7727c02693004b1ef53dea89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d2661f5270fb1d4195e6c20c99d6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0882cfb07fb7e4e2d14ddbf5f0be9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882873df91ad87d8ae89973cfae067708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91f6727c86998cd352612114dd468e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ade8a26a8f6fcbf3a824a5751dfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4ae2322f4e235f960a16d85546f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca305cc8d4d61423473da7af070d08e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ee16bca8053fbce48e28eb4bbfc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e740e450eba176804311c3cfe432714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec80c64908656fbe74dcb0112ed1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a2e5d7ce45e4a8a8f83ede6dae192716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86636f7b0c6498f0e0e7416847056ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a83609b4d2c72d411c9178eff5387718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1242f516c0fda8eb55563861a587b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce892894d41bec647cf016cb1067d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d239faf0a57c4821504f19fe6099bd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb4265178113e0adbe5ff8039b958e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326020b1fa9de5bb2f4ff3fd8f6be832723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfbc859f20e5face2e9c6dabb00e8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4377d73015795d3428e417699d5d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a80c07333ce6838538e0e241705c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91306924863bbcc12ca444b7595ccc47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291255efc887ed3f08c354b515079659728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baad3e09c0c03e023b26fda7a9c80f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efbda80f118aecfca7334cf93fa513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1ba1967137091908c2fc93726f41a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4be1fbcb11c37fb203b8132ed3f2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a713bb04f4f97adfb1f6568b04bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcacbc41ff907850153c25319275527734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f165f16c6acf7e54a07cb5cf4c0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807be4b79254b6d40fc23c917b5cda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911a72befe109b663e241dc3e93c3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f746eeed51616110e8d7b52719b7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d369140a7aa0b3e97e9f15d2a0e52fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a989e2ac58c2baaf833a2a3b43cba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e8065b126bc48105073a48099811741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2eb697b1e125c66ff3187e548aeb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc792e63eae9e24eb3cc9f0254180f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a206b26350cd15fcb20e738d5f7be6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826d5e1b7ec8917eceae66337f72ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19ce25e44c6cd78ef4c3238b28c0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fce89a97685d05a36144505276866747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d9611f1e5f26e2a437707915893c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e6b78e38a4727a9842df3c7d65d29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce679c3aeb1539092c408af599df13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe62458fd2846665ced5a511391995751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c959e29934f4fd584be523c3ae83f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7102edf0db3bf0629b330e560591f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3580e19cc0e5e52ca2e6881bf4ea2e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e74ac26496fb8d4b0543531a59d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6241846e2ed66dc7269d35b3c690a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d9cfbac27886d931d1c2b0d2403ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda36a3abcb783a39e0f6e060293a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717fe7dc225c509fa0a2832a22a220759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>