--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cc2ea9a816a57c3e9f5ae7d39bdc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba43051c2cb5bcc0d6482453dde1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d70aa71c3d30bd87029a5522faff3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0895843afcf0860911006ffed74a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5285bd5efdba85e452ce2e5dd5b935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c998a52b5923b96a4cd6638a8c8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85fb4f048c817425b250debf961fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232712d3cc84b1bbb92816a4d7057cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837555cb7c92b5ae3c0550e90aa961c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638b66c4dfdf900327b408546d7d8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2ffed09a5c8656e21299aaa5f8ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f693d8a3deb0640c2efb4d947d1fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7f7e0a0c0b01740715241b720be513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6c15860f1395a2996a9e1de319f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114bb95ad3bee2d2b76e5baba8687e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b346411559f672b241630f625018af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f169558fcb6596f96245fd155af1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc5963928310204034a4728154b4cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f24b318808e9ed55da32e2a7e40319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668825f7fa9a397a0b81b233fee9ac6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c16119af23890f8a7faf71f3bfdd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10da0a9beea77843b721d02d3b993422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac9e46176ebbbca6b1955b4255d01723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6c5d6f0bcbdf48694ddc8bd4508d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcd88c5d07f1acef76a96a2265f4e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0674b867c98af4a673463cf84e02d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bff3f4ba2819c03a221500373b7b4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b9d4ad5bacb8ecb097cc56e8ca9d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f77f7633cb2c5f07d5d015aac8982729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd534e77f02626687a7971d4aa73ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7034d98a7cd7b677d139d9cece43531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5b9d53eb4bb456041706af708ba432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c49d6076f770c1e94af70927faa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0994cbd0e77fd913aa9fb69f0f2b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7818c4b9960b8e807d42dd6ab7beab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4efe9bdbedd6cb1d1659b7df4fbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99506d2759b15aa879874a3dcd8caa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcb6fe1e80b35db5af4acca2c902c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83902838bf8f77e8da2b2eb4b47e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee34c0953a453688a3150f58bef98540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f481c239185fab49315f459c69d0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbf38843837a2090448a4771decfcd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db851aa74c40b344da0f34d8613b02843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb04a4369b506297fcb48105e093e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb216ff99244371b685d146880d46445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1eafc64b81a2fc3718bf44e66ca9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d745ef0a0ef16845608e159f8f49f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a1853c4d98c6276f818a91bf9b75148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322000ba2506f820648544f2f310e8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61fec7c36f1b925b8f11d719c278b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f0b926356caf9ec89a6ac651845b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffd74696a16fedc71bafaedc86c0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632210c8a7822f76aeb52d314de792df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fb8b0f977c9eb3dbb655372f2777f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64652251b4ed413c19df9afd5fd8a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c3514c6d8be2d999d3f78e6a20ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d13c518fab62597aa9035e77f62f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9afcfe0869c2646e1f931e18cc0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d9d766e5f985773b6428bff7b8c0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e9d5a5f1bf85270f3404f292e33560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf37c59b634fa2ade5795b48b60a1ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0980e1c074d0ff5aef5b3529dd4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f1b4b279836928baf1521e11f30063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e5352c1f6766f89eea22eebaef8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae8508ac3c59a85e94f520f25357d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfb06af538f0e02740937b256dde4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4bb76f56e116c243cddc9b1a137467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6036876050a32c42a1f828e9038c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda49e80ba6b3bce26ee378390df3db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c8fb3dabee018b4edb340f6a8dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437470250c3f7984c693a0ae23e41ef271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82cea29019486518dd7853139e843572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d620e1bfa3259be70177a38deb742ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705ef83ab342a9c8c0d2a7d100ad6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e9f3f76b89460a3c084da175c1a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ef4f90b8288ad8c7d8fbde6ce9c3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420511e946e5c2ac02eb2dc2dfe0cb1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba4924839fefa3013cd49c8cf7e40778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ad6795f60f80add6026abebf6ddb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91aa2ffa205275bde1673a4988132e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80b10cab84b3d662f4278236d4267181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c03bfd293f5f0400bf6e2342b95cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f4d4f3824c70ce895c9f492926f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2b43cb62169f3383ef7874d4b36dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b402089fdecc48b5219604fb3cbe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c79dd526e395a65a427e36c4d67f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759375588fc39e6dbb0482f946586f4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b3cedfa1399c24f7f3d9b0525a41388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698a55b5a1e09d6146eda47d626df289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1f7d0e34701d60d1d56c4edb8ea1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f016756760f0e2ac2296c0c9d30091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213f48177975925a3f714e6f4ad4a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8f39913792f57fcc5ff634d5203c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b015daa572ddd70b2b0dbf3fa202c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa3f388a795737b5f5521e5fca259295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4373d504e213884c5a741cdc7f82196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d15dc59ac03e65c05b2abb2b51fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57abb36016db26b29f45d9732e8de998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c064114dd5d602564ecb04331a3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a5188b57c535461252540bc1221b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e63d6fec42fccb9eec38cbdc6b846101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd33b9a2e2942bd2b69714ce1d4e18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedab023d30a9161f180c36d17578781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab70ed7caf5ce07b4602d64cb547c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901c6d4f9bad4800b04a43c878b6f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf63c913d257608603214328f68e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ddaced768df1787db7033b3663d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0004e974003a9ee1796ccead61f5aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e3eda117d112673e7076a933e6557109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b06a37eec57f5f68069f27b242edcd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e58dfb27e1abdfe91700c826a7dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99a63c26cb6bd3597c8fd5c690854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6b3ee2b4dc6933a23677a79f1dcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb7530cc76719145a8cd5739446d18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd09eeddf603589a61b2c11a038f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3c44389be35f7d81f5c0f53374c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b713de7820f8589623cc14c7b695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110503784c1c74b03311f9ff6a2cd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd87f6f3bb224d5fe996b5aeb64a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789928d5b8b45db57d0afebdf07527b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a740a038a1cee8cb7aa067593c3f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493490889d65bb9c39aaa3407629fd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701163a1cc3849bd98667e535bd6a560123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1acba6815c7f768267349e4b045e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f22b42dcb43bc51c8eceeb59a5d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782910f46b2d862e52d4956effc2a67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec990703094cb0a5b903508077ea48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7846e8efa38cd4a35804546155219128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1181c4aed304ef6b72976fddbd31ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f271512049b0f33432dcb3813df3d3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0080814427c9df1af6605cb971165131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52631062a4920830001ecd43a68b0bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d789316dfe493f9a565db7ca5252e7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e74d64201b521d20ef14b2c2d94a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f94e59c90dde7738708ab020a5c61d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8869492bd6e56e163da55f02b8ce0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df966589987f8c65e8dec5fa83942f8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c515546ca1eab443c9a72b0a11ecac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd3d8e2a67d4d346c4dc8b70d2dab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6bbcccc7600a248dd296cc6a086f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e391dd5fd7e4ddbd5f2a216e7f2cf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec33fc21710beeac58b2be5abe4567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed969752cadf023eaf6e1f401a0250143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57c0f400cab91ccddc4fc4468e78b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a9e61427d2cb61565536ab73fb294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100c0eae8e4ed9fce4f523c4f33d8c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9879b05a58f8b9fff5ac79cb6c259b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a477f040e6013407a3fd692bbc4928a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b2cf651786367ad47a52f8a51c5ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e9019d34dd34f9ebf4bb501c8f568150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce6c291922e6b20ef07c404b949ad2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b88433dfc9509bee58956284fd967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144494044c93192d7350fbe37e21616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496b41877f17b222fdf72bcf04fd6eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d066eacd663baaa292b0d22cbdd1dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1d95bb6ca82078a5b899151f64d14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2193276d259db44b62064e012400c05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc55ef7cdee8a22c612e89d741bbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9967dbab85f35d5755ff079263137159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ed9253cbbb4e0af0fe8e5be8f08f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400f7b9ed248d24d8e472f0865ed008161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97287985788c9652c2797db74c2f5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca27df1d9fc3d1d88ba7e67a2a7ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b1ee669655bfaa8f695b5356e688164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300017374d9b222e06cdce80e4c1244165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022661c5a7c968b6e715fc0c85c297c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a55f753929730fc502f5a3ccb676167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bda8d9276e52d90ca70e13ab9165c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed4c46e4467cfe2a3e0b24c6b3d76c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35060846bfc2ae115149f3be3871aa8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790863182c83113e5574345f805b77b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa66c29660e6d1489c574fed8b311172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b38035974a565380dd3464336a97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01882db9ae4e39f7fc3b8da3f23c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba012fb80c486f31e0c40a6b3842563175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2f0cf366ada2570d5d6ee83315615176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387dbf92456480a350d038f69b58d43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e21d7b397ee8c4f08ee76dd7adf95e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97113b556246a57f1b3a33740d8be417179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94cfa781056ab6207e5fbcd99feefe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58fd0b04bca25111dc704de8396b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6258c4b4f12d125c506e8b8b536ba7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae31b5c899bae3822864372a58c13a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567681bf61f26628246e4c5d35c5fbe6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9866812aabb2f7e7a19d2f3e4fdc3bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b699deb78451a9bd1254b0c6828c1ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b441e44faad1fd641171cac145e96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a4b8c6ab57ec94faa639c65d61139188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3cda709c71d23d3b9b1f1d7515b9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c1563f4387dc2c373cd264af51f0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b47efb11ea62521680f8be6a4384c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9786cfbf0627995a3c21036bff49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e30ee11d61b16b55f119958d53fd69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e76fecd451188dfb0db6ae67efd34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07b2406154d57cff517c5a2df1bd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b894c6e1d411624578d0fc6b0f50194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bc800f3a69a08e854cb61c3fb4453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0232fc88a5f54e9f901893be946912198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92669c0e845195addba41f79b68aacf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab3553122c7d8f172d960f80295aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1bdb386596745665513f9e98ed98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3247626d626c2ae8f8d800d83150151202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502335b67151487d70d8f28faf7b0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00adc90434768a607df95f4ecc731204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaec2f29606726356ba99bef9680df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf049cf86d4ffd2e5794190e7adad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa946f333b3d292cd1acb3a2edafe4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b8ddd7d5cd89e43817642604893b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41db825e4428c1764ad34b3b908012209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6604e78c9b8bc1487699827f0fea0ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3801634adad5274650c7b6a760f2af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cf36814c9ab7f931082b0bb845859212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec04890a9f30615cb7d71f6e1bf048213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabe32bfd3f2b6ce50c4bdb87439e6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af16d0d43720b25929db132e5c3fb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05e03c0785f094a81a573343da253d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c29a4166befdecfdaf150c340a041217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df62dadbe01c36154a7a690f93acede218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5f3b7e5fbf21c387bd50b84b3a449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d467eb5d8b11710c4e7b5efacb06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1b291faf03b094bb9e2b2520ef595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829cc271bc8ffe17847e91b607064f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d91079496df806ffea9477840beb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d124ffdcac8b1edc26f5ee3c1bd3f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a332cad42de5de547d8805201629225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc37a1be05e5e2cade666e6fe73c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbe85df5da0f9b0d5e83f6c86bf672227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d74d0e268695826ee81f6f3717aa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047eafd2d976bc3abaed0914205400d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161abb7e793a37188e12545b973483a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e965f4a8603558b96ebf841fc6cc675231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7209d6c51fc57c4ba126a9827eb50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2efd8241f3a1f92ea66c9f4af6dba0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eca637c7c190df9fb32698de76cb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb8cd7eddc8f26073add150bb99d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037076d3421a2f422c8ba96bae891c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ecfefbfc67342cc916d05edd90d9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0a0c06bf96006e98740a6a9753530238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ee33b1f14e3171c79bfd1410e8a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448154508977125e22473aae84b39603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8f17f3f4e209492715a4cb0e73d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922d85b3b5bc2e455c5a01f86fd89e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ddfa7144a29c1fa4091d2587505a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9804316d7073c760c9485fabd6ff2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcb13cb7ca3d7b4e14c266bff8f33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552f14e1a2c6e47f6f0d4216e4465fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407e3d8171d96435516d31104d3151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859725b16b023ef30835a1cb49241e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09092b7caa322751ee0dd82f4c0b867249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ca2a92aa185b894f39373e6f340e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a9901d9cba3977c250aa4bcbf9b48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28244d4d5f53b3c86cdf10298b638aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830470cdf507666f95082b967cb58f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac196327bf8462ac23601c54590e6e12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6634d76e545cb501e496edae37cf85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32359545229a1aae93e91b5e406f5190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8cb670437cb6249560c860ae9d29f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2144314f1d578c96cd80bbb05a20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45ee66d6164ae5c409b1014c1eea54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e814f2e739e5818aad10b6908e2bfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18036e3ed15c1c724c8dcbe33ed45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be774e6333f6146cd16d1d9e63b762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b69fc50c26761a7478238f488c4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9fd71a0584a17980e60be806b6165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9701bb71e6d936fcdb46c69f5bcef66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fe6d1bf004fb4f5b1386a12233575266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a8d19b832ade53812afd0cc8a1d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3101fde46d7ac15d30e56113109b001268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325da6d49e7aaec6d9e9d7da508b39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363a0cc32fa33afe163a39c176fb0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422c0906af6374f5a3a3bb9312b262c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be6e8fa1599463862bf5ef28d732e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc0817f8ab86e522379a13c2c8864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbe4d2dedc2eacc4ee865b384fe81e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5586e304e7c683eee8bfb9e22e058275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf52a179f88fe3728c0854eb316b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91011b75102574aaf41c6467dc15f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74af0a8e992c01a38df0acfbafec6f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb70b3b96f0e93f306fa5e2afc67fc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959be1715325e829e62079b338cdbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce588747ba2417b25019ce276174230e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4a9f7c400aec1e07cc5431663d157282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783b58f591364545f2c3d5e2b1390d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ee2e2d55a26f2037a8e2e78f9971284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405f9e8a3e60ac768c1f2e543d4bfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a592a1689b28d279c082c23e9e1c7a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0cc5d5ea3b6ee09c03afa1025137287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab96ada8e049b76329692025a063893288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c54813d8741a86069e79965b12e2c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755fb16bbd9c69970bcd29d780bf416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106c992ffa5c20a10ac21fb3a082bfd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8862b2dd6923e560a06eb9c46a7dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef621bc2858722a7ac5cd2fe6b69a35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80acc5aa7a875bd60f08cf6e44115b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11a4776fb9063e93f133347e8ba01d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305251082f1ed5a6efa2dca5e2094df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57f3d0115075bce2e748e757fe7c36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465b1064709fcc9c1ac9c734db7851298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf738cd5d6b6ec496b45e16adfb8233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61190cbad2d3e5c0f1372f7a0a784c92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f93a3ea505866149bcec7bc84d077301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3b984b3359293b094abfbff241d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f659316ca2fa78e185c9aa9bb88ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557fa840d8e9ffd935bfbcbd9fc7671304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dcafb7fba43829673efaf143a38ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68010b6efac9428dc64bfa310a78706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7ab91b499752e50335bcf241169a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153290d86c9aea4a1175596262dac4b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af870ed4abc86360d6ffdd462a41cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10e61083a005f7179dab5f946151c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648908874a4968b22ea43979e387d6f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfac8c0a5b4895a0cf035447842802312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62888dedad79d6e038dcf3344e2be9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c977f6f1559fa21cf1c788e0c78542314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c549d681b1c234f438793d11ba1ac6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573bdf7723ed33c6cf45eb79619089c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43600042990e617f600728f5868ecf22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d0b79f8768a025df616fa0ea0ed4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39add3eadfac11d150a7b2a17b0640f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383060b8de0341da94cbd946b79d5367320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f97dfe2916e81a69a6451e5d02fae6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b061b4804cc5b5c056c238a3e405eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f353c1444724af6ab81629f06850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17aa1cae8f29b402eb2de77e55052324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fee66c3b02a24572ca4f6346c5cb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bb671fffbebe25f82c8bb63fea663326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbacf1f9767b88a6859e2df6726bd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28a499a5f04d237e2008d96e68f854328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f3925b735e461909421db94dbead1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71028d0ddd79426e01407343987af7f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc362dabc0ad2995051b34a1f68941d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50f05714f76400ee9dbc2c5228d4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afdb5ae7aec4a69febaec9692c8305333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91b31e267a4393b40479d8a76301d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c898f868890197aecaa197540a794e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b7c9b79832b41be49f590ecad24d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df61eec7107b7df43f35ec8b8379e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247436b09371e0976bbb0b5b5de5b8e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3398dcdae84e52cb9e9f7133e5d76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb214b3b74c5448503eca79c3070906a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2872018a399f7bbf0a24ac12219dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa89ec623c47cf134748ea02d91c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6611911f3a01f61208c157d63d6cb8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a06a60638659c4f79d0a5896293bda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a45a4f748327b34101bfbee70482a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906da58484991f985a036bd1e59e993c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b8f92344e68ec8c2dfd70619a633347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf0bcdebc24c404a6c2616a042fcfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9131fafcc7bec07065287e70e014349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef5a6c0099f762a93df7b17ea6f734350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca50354d71894c4630a4938b6f0458351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf414c011951094309a9df1b12fbb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab9fe2b9a379feb8c82450b8d6c4ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b216ef93e371d9b616a421cf560286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ad6d444e359497edc4446e20d3d7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c31a00d62939e758b55e780b4516b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac41a7cabf3d0b56eb6c00f1626e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b055c9e2acb9f1d448c3fe6668588358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd17029d8c00845d5f73d005fb7f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea726064865b079b246ee645ef406b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5514dfcea28606f10c22a81f54f3d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51d3a5dbf3dafe8632fdd3d278eed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef78b79b0a198aff3e956f1ea80b01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78e8e388b60539cd1bb925bd701f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9257321561bfc5e87efff52f0725365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d061573df16ecd720f028aa49376d84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff703b2b70729d93645ca79185645d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15a701a7e29c27df4452817f9a1740368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa6fd6c58ece2aa0fd9eaed6eb52ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba74941d573ed21536f12c9fbc060370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d3af6841384459247411a541e28a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc7d201d6b7a7143ba86fdd757bdf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101358db244ccfc53dab19308f7c09c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3a103169a1b58d0011c405dfa203374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b934a90d32f1520694466e7f1ecf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c6d9ebe9d802afdf613f5af61ca64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5bbfb7ff96c30b837b1688ce1633377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b6160a792c208c3854959769c2987378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37f3adf479363b1c1e7fed8ae4212379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c07fa857c5362cc65c5bddc8bc845380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26997495bdaeb227399b3e85a9194135381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775c161bbe51064ce22f9fb52279ef6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa557c99def84d2caaf3a4cd1bf15ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad72c4f2f614f2b23af419e5377fb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be16cb848d5430590e0c7e0ab6c4d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde5f37b2aafaaf7abc889cb2c1769386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796056e81cb77cdeae5e3d50eae2cf9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949feefce5fbe7044026a62211305a65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac4fea6250c7820daaa91dadd6ea0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e08f152a8e1e73ddd56005a2417d92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c32240cfb9125f9571ca1676b188c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa16b91bdc46db00c55b70573be41e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d81a1daae812cb793665b559148a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034247e2f9292095b4f66b79ee144e38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce7e483183868bea5ee5703593a84b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1692bba3ed65608c6acc3244d8d81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63711c00f0b58a21211b0619d88429c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da7617d0ebdd61aaaab6c5e0eda53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c5635c6586c17a0511ce47acea07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a964f3f8e0c3c6c844ccb81eadbbf66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacebc7814da34714ba8b8131aedc6b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa89b46096b65fa2723b1b1ccaaeae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb848a5653c81dc4adfed760f2f2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48445734a38b58005d262eec83a8f99d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ba6f6a7dc0748fb49e2d39d64add405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e746e48dcbfec1124919249a5da0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44028c5d0c726fedb32dbd5f4f1bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89b82414c789fcbfe455c1de5afb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4b6e73368e177212551e17a39859409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cef4aae55e48826d4399a6c2fb1ca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d79a7aca8fd77e6fb368a6dacc51d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8001605bcb2d1a0d8bcc0563f96c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462cacda65c6444b167bcedb689bb05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614bd0d28ac21222d23cdf5d50c1ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386318f40224b20b4f45abc778beaf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb477c8c2e9adad004336065a897ddb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71e4fb782d177dc8a95c7362e7dcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2004f47c1b13366c6599b2124351c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc00774792283d59b59a31f51b1c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f9c51dbb1f9a0662d378965dd2aa8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8bf5848dfdd0b91d509102239532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c69d669eaa56f55b83801bc9319c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb7c74d442e935e7746fc03776ddf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c8c4fc270903429dcf44ef1673a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8f4d4874960c065763a5fc92d452e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fca5ac6e91528746442fb1d4014c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e9bd65143224862595850fa53c66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748cd08ce9da006c2a6da0467c56eff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a586eac37bd26d216420687afd9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f66756a18c5278191db39ea7323c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf4faf074c382bde9107c66aba0f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4acc5274d6e713ca3788fc69da5d43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60ca3b0208df0d6b27ec22d5c90be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ecd6a90526fbfa56ee47df2df4fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9d873090a79c2f4bc845fd343d95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929580fca32411827ecad7712163773436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd951045cac0deda7722d431a934d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef63f2e436f4a87dd7888920318d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bea7cd2a7a2a3127556f1f1f05d97f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018a58d32be91284b7dc8bc8f6fd2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bc20bd009a87e3da09cc56adf42f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc3682ac9d1f7a28451c6ff055c21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80562f63ef60c9d13eaa6fbfa73f72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699071fb918db43b2230f30ac91582c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c499fc5b59bbbcfeb911a033a4a76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f25539c67e99cb92b6d31872d2cfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f81a9ecb001836df583b98f8f2f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddbcd6387854133963b6b7bf5a9973448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd80d6e80527a4dcae144c2830171ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005c21bb35eb561065882d5ef572b98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042602b5e8b4ae0cf160c3ddb1bda1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434c3575cd523b082db02e36427c1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a5908061aaaf74e2879a4860bde8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa801c294431685b239335895f5cdb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48fb305c125d75932de761e7b6745b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef337e1edb0a4774609a848a9aec9789456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604514a72963cc0b6f1747746d9e0f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce232bd0eac9dd754eb14b54c4b1cac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbb4c2265e624d6bdb74253f78fc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009b93199dbf55e2f260c39f938320460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f18ca77a0c99bb6397f3f81c79fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db079ccdd5e0e052048a4df8305ed24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c0d864df03879f12c4c0c307998c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536617b98b61c8b062f1385f0976236464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682985c94886355b011ef712b05176b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c571927c18c0e86cbd124c56d16d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40793466228e3ef246cb56115c386e72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbe5e106db8a1bd1c10897e35a24c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe7755a15cdb5e12352256ae9834c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040096e9ba94d119562382f66c1361ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fac150dc06b9b4cf808aba396a847471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302bc9c8758b49c8f94a8f337f21255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849afc49a9190a613923b720490a6f71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fa866506f8b690970c0451d5eca74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8840dd89842823527b6fc1d1f90cdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca5ce3b07c0658df9e64e52ede7be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82feb24a8188e9b1b67c5203542ebe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf2f6170a7b13cadc80397f03b395478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecd9c481531e53c03495174baec585479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdfc8c6b5c72a8bd587a45ae957812480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91cb31a5b5ba5447d277ba23bde4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cdd646d397537c2d55b57035d60d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118edd8aef5a65fb2f6fa520383e759d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d903dd99b62f451ff5d8f5646a1fb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353871ff92a6bc4c3ffa101447cf24e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0417a3172beeb6bce93fd012692b54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe06739314666413a3911dd32b7903487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137bea8b02c6cbeba53daed00f0bdc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e346a091bb398ab7b8109fd66c6e22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550db99d88291bb88ff4ed565abc02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8772232d801c84cb744a5071a1f2763491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adff7276c40a5b50592bcf5a4b35b29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32703fbf9e8b03f530904f30e00f86e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15190c92ca7f03737c44b305464ae232494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39cc2cf63be59b42466154b8f2bc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d105d6f3002a3ea18ae96817546cdf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db47eecb0eeb369bb8cbc1e6f8a6fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55897a7495b97eb424c7537e5a9c877498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4aec9680731bb86a329d9e8e47ce6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25678cf6ef61baacf0e4e4adde290d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61c57a22b9a1e8aa597a542b09b23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d0b0ab8e92cc54d6db2d83b00d39e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511e7533062329cb5d711ffae58bd56503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36592b9aec63899fc2b28be89b93acf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e245ea9b6fcd9d744dc72ce9c94fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7213e3e9f1dff64d064bb0e741d33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb011906cde55b2283a18a1a6382fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f72811416d38027d6af6053fbe38e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1f16d64cccc4faa3747c30c5a28e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091071926acf73a91a958cd786fd1c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c81e9b9fe4e9324299c177f1a479c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe16abc1d5cf5d949ecca7a7f86c80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb3d1ac94cf424da0acd3fa2285d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade133a2299578252a089224acbf2cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd0741f17f552840993dd12a402fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f68761cb70bb48557cb111cd29208516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137f934a7d855b99c4f864fa53539c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133771daf71551c87af8d273308e4e0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0007c911430c69df10004d17a8901e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9186a7632f5399232977e1a449477a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319290eacc06726614fa3ebd944b674e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4fc70c6d1f867385576b2f9c7ac2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2649f1145acbcc6cff2bd0664daad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e642bf5df7bac2fface285b591276524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f624c526f5302395d74bc4ff70f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c3cbc24b180d95038fbd85fccd34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770da45b7b4223caf7f9ede8daa11b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec58901184ad5cb4619a31e354e89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547956b20adc32a849468422e1ff31fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758c7ceaed10751fb3f2e0e97c6f98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14aea0edde2f1465f291d30fa41036531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d985447dc36768b4a5707b1eff0ae8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41859e6100c6e33d2d73372fb316a81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfc897e145d14bcb31f1363af2d607534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a25456b51d7e7ebd634e91639420e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb851400f95a937b1aba2a1cddbb6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9d0b7d621dd2a0374cd619ab4192a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52cedb08a8d525de91f364ffa82b1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38bac23535a0fbd9f8c1fe71640e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9881fba94c185695df0ffca797b502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb7080698e95e73310c513fef56d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0b80924e090362a6e8b9158b61ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ba7cdcb005a9e3f6c8d437d70e69e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed4ca7ba1bdd24a2ab136ee062566544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a3e5b19c874075240ccce1a1ee1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88211832712be96220f0e65b09c095e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28862cc59f812115083492ed2dfca53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480513b91d8929bedf2dbf3bf8ca992d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd630a111640b1af9ab40eb67401438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d242332a30eaf9eeb1ef9d47d3945a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf0749cb9c90bbba9f47f1949d17f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41a599f79e3be909c9aa6727c03286552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6075d5e07d914b16f5b1285093f9bc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f605619f71bc74cbd570f538a5ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4688e6d66043fb1c986b280b99e8b95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea567bc277ebd70f0700d8d9ac8c715556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99875fe3520caeec74160286228e3932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894b11bae1333348fcd2638e5ec404558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8adbb9551a2e8b795f70fc34b50e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32484ebcb4fe2ce0e70ab3fd23f3b517560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed6a614264531cf4827e88ff9d326b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6ab009cb2c470c1e585cff65079d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87209554d47fd70675ba06bf5226978d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79875a1f1f21ae4772fcdb6fe0fb57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cdf0cabac5fd2e0dbb3d9e0ebea9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674e715a990048a74abbb646c29d47d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b70c1585cde4b2ab07d8ab6c0d089567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fafec25edf1d0c34cc0c4ea687a75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4301291b4ce6fccdc3822ff29c74d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42278f8968bd063a52622248947f82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375c1ef66695053795b5323c13ee2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbb7950c0b8dd440e386936b3bbe3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb751d0b0ba06c046d9ed8f9a785b2c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af664e19cc798a22c192618228ea3738574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0867becb9076ea49bad477bf30a2ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6618928634f472036db86592adaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b519fcbd57c52191445771a796a35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c531cc1925d481540ae1d8f787f22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8793376908ec314c14f89fea71eab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5d7571bea7c004d4cbc197fb66de9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc5067091c328ef532dadf34e4085581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3c5a087e855d1c616d3303faf3a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc124334e0d278e254304a36e707dd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bddeff07f7591287fa3a27a7a6876d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f13ffb5b0264174875327964de97cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad00da9316feea911ef8f815a16c49f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c278bf75c1cd481e104152623d634587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e303d3cdadb4a79e67df4942adfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836af324c0c80467d7705453d19a75a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12445aa7162e74d151c6954da4de6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4746f07e741a83dc3047c1128e2cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8b9a593e1eb8cb433b167d4e7be8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f316e2ba43abed2fae34b578546e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d50028e79a01f8d8c53748184d767b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172862d69e32edbfe515afa836baa7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab037e54ddef15d7171ee0963de038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245dffdb5c3099ef1251884eb23628597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026a1d1b8e071969c983764c0d53af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6254fbd906614962d84603acc4ce19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc904ecaabf2acccfaa0c303d36c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875e233a4303d34d691c177735409f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e161d457f56f6e3561dcfb92eeb7a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc86c35290edecfbcbe3abc479018603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daed3ba8b8d58f7e66429ea78e8a9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5bfd4334368b44e35c074b3bd6ce1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5f9017bced8d3a62b8266aeb6a1be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da12e73cd2d45776078bdd07df6ce3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a8fce3d21278187f0a49a90719326608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f4932552ef611fe1e74a4e6b1df73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9afa681e05315476888502965816610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd91a05c64a6d23e28111119e54d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b729650b1ac408cda844337d943484612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86581cbbc5ef3eb310fdb5508b0ab5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac621f222728b137e7de9f118047088b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25b0af5e2c1a10327820d4fdd03e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c655f2e1aaa3db322573519f150f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57a4efe9cb12b590b75f12db0a9a16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9ff2263eb56603bc1a50b8ce991b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d79288992a551551e00ba04f4371a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3150805f9cce01f439f07415d9466a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d13667e62f7496629faf203d876b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440b86beb59a748ed30f993f8a93d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4cc9ac6793db9be606a79f997f8dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056e6f8e0df28c2560bf8e49487db69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88e1ca953322d285c2f30c0c87e30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e82fe5694290a48188d48664f400626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32f8c78fe6a7c74cd4274ad09d5c67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba487393d1bc3f4fe27385f0b0fc0f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562e95b99f77dc4bd86d3287f6fd3be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd72554b0e9d7f36cfd309d554eff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd6b4dced89a03aee80f45370e8a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f0260fbe56f5b41b130fa45a753c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cba66fea4ea8e94eac151a1c55499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50bf3e6968a76ddb7f6e42b44e5f30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480933ba4a8b02fb8bd0fa01f8f78e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20457243ab6df82a7f1cdda5a37344c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f516be118ce94607e2f116efaa24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498a8c938c88e92a3195ea1507e4605638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2458bc99efae65a5875f541a9a7dee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001f7eea3de5566310bde8ed5f5e70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff2416e9899d077df70c868661695a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7aabcb0182d4108f495bd9fa9d562642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab0e28bc3c06d70e5af86cec12250d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65884051889b07453baa6c88d82c0c62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6375b5f329ecea504e842f9364713645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8f9646d20dc3459402af94187376646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780373caac68d6027b82c0fb0e19f740647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab02440afed272fa14ccf8101d3458648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097e04b69e3051d001231cf6960bcfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156132b1fbfb94fb35e628ae894bbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c856c7ad528a8c73c1e939d7fc2ff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d91f2bdde95620423a63cabc48f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6873ef94ca5ae197ba995460ec6b5d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6981863e06ebaa95259f875cdd3493654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2d6386134c0cb7b1d4dcf6cdfae3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc3b18be070847a12847fe644769ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb04d0f99adaeacb43ec8fff20fb323657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801af143ca29275c7544272390cb12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeec24684f54acb7f515c5ec8a10b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f402d941b1bf2350982e4995be06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644200dff0ee4feba98e010353deefd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80f390e9ff3ce88c36b20a49316d69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122311e824b38501a0aa4cfe9a46a4e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af691224b1196462d5ff3a22b4cd514c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee87b04cf5f927fab655e13a3d4a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e2dd88f9bf40fd0d69b29ebe132b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb25bd9b6b0f755a7ca931a41975f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df635b5f98bcb820e29c71a62b05f53668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d0987bf2dfa95bd8e85127a62ab9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7be1afd9350b997f1944d1267664670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9032b5b575634c2b84de9acd300ade4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f7b891bc4e181ad1f30f0e9b5fa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d3d0ecca22e88fdc72d8db249f33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce00c112f15c95b34828fb5600b5a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560baaa15c3f245895912ac595897527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f85da1343a9ec5b7a0c0fa3fd2a19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ccd509aeae80e34a21cf9cc32aa3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff054a9cb3d84db97a026c174c36507678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f4f9c0c4f6162facc40975d0a64d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb401483427cda712ad73345d59d7cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13463675d343c7db2dd9e28d8f6da671681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d9401c1cf0cd3d6edce97e7ee1e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513359d57a20ed10f85adc0ea93b11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cdf7e3f8dc05b786630dc7b19884c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e0a597f2fe6e704a82d0cb887233685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efc3ed08fafc6880a4ba823f76bf2e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bb305e82c03096d9fa23633c2bc23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955a78ca2472552f6ccbfb44ba188b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693388acb47870fdec34534d410569689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1aac7d40db9a3dc67aa6cd2e45f01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ba3adcea807dc0fc5cb0278e5dd0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a33125fff404e3f4e8c7676202bcf8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1fa25920e6c25764b91375f9009d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac4b87fa17af4c03bdde10d9c61a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050cd4bc49dfe805baa504727b214f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c0f13c213f30c797b323eb2cc3ddb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed8222f7a038bfc7d8975f3cf2727697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb06d86abd3bb1edaf39b07f89025a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc087793c105c67bc42b57dbb82294d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cfb6a1bf4b24bdbaf44542fb453a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af09b7cac0e336f86443e8c176cff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b30e5848c7552bbc74b6f15207e9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d3d5ce8b1da2f6680f8501319c12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9720e42979368284d86e1f7270038704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655f9e9910f29a33b01cd309a2603e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a9432dee2832e05e8c20365eb4964706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409385635f8eae9ae13223ea37f0764707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5d9de15154cd10d7f397f77fa03d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeabac49134de08d28050d41051d56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea52678c3e7413ca72a25bf615a2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896b2934252d5bb32221f6dab6e721711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58579516ddc0a97a409f9fa1b7d6a78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe2dfc5344bac03c23c477e2b39177713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ead14792d4263d54f7995e5a46944714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274db4d78c9aa8cc885f4560cef6c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e561fbbbf64f6894303f51cb0535716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db457b6594f6e27ae8c4a26610e7e5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236315b75aae5b1e612183b38cc005eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9388e612d99650ef76090cc021bcbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e54fbc31a0efa55ecb8236466d03ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37cb1875d567b3926dd1031abbbe35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9892fcbde86eabfbea8578b1af64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17045c9150ce893c9eb63848f2f5abe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5262b6b9e54ad512a6b9cdf54a64ebb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9909f7617ac184773bc3b7f1b772c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386fb0939ef01916f6eeb371f83ee99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b384f773bf9ef9d07e3c3c3f7e3ab79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f72220750124793b4a4991e68757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfb581edf5cce30c40691f9c3c690729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4f65c98489e0a81c9f48c3788cb19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965e9c09fe6ffc0504f98a20afdd47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c8ed14600563a71351caa6736fe7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeebdf91762a37552e5c349e8beef8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f76b142fd3601114a687319d7cefb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fab3501d585e198a55b88f5ad8f774735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1408848b138ba089f3aefa086f1992736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5dc010403f7417b6d8e16ac7c131a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09582838892e611e6789f3609e521c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135440b2b843fb8ef38a1ee7c490ee4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8b25f4a489ca98791b5d3bbb11ea0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51210cab850e76856556a8d6bed1d63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc63914776650353c1eefc70914f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba049821875fa63da0c3bb4fde035a57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636ab641c4ac954e36e6b7ece46660744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4995e4e17b3fe2f1b3bd58f730a1cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a5e0a6ac00b5232cfea6c262f4a4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714e48adf56941153e7634d17db8816747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c00576356b9610d131a8c945ae80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04706aa9bc54fd73f0fc5907f90e7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1e10f45b4729a72a0b497019c11c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22790f50a7d9012b6d3c4b68212709751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176341717797fe9cdf5ce26604ddd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07854265b368a4cfd4314ad423ab3f35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9e30a5981c404f1e8b3917a67927754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041885e39069e49d9f8e821a61f120f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411badcf9299b1e6c8d6474afc26633756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b30b2c2a4c87ae185df52c1a1fb35d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22807e9365e8f510b188cf65f1b02551758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e22afe9d82255b0e4b5b63ecb64f9c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2571473e82bcd38e25899c7c10bfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa017f8e542f2383d6c9e2b9d1ac01af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409fe9e8a8c6e4ab71b93fcbe360fcd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980ec5002ff0267e2471e7c8a13a8e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a6876b1d2417bd3ec14511150bf1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784ca862525f3cc880e3707d64ae896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb250604b3d0b277370ac3fcbd8923a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219621d10dd6970163409ea2977e228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f0e37bf8a19386cbff2815c272569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd0d093bfeca9436647f7e11c0b3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4d774964dd4cfcab0e4d78e75f7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5b587659f2118d2781e1ef0a11c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4bfb1a62f8dcc900b5429fc3b5a6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f71016778c7c0eca78cb5e3af89014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d03f4ae1b0a65a226703710f41755215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c0f7b9a07af2abaf000555f3041a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e9e8c95c1e523a0cb2022ca3cfec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a414eb217d3a775acc346b798ddc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50783dca0a588fb068b760f735e59819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb49a026de8f12e49df9da416fa7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c98ee49bf6b3717fc7fc83dfbb8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5fd9d1f294575ad8cdc9ee692682b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d89e9e887bf53612b55f738cf969823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c346be14eaf9257466257547580e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25616e898b1584aea0ee9ae51559bab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed6b65dc04691f8236b67c87d9b6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724bf9039221978b845ad8611febc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb390331d03735429d01abfd84185228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6287ea9b4ea82782bf09325c63478029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ca59e7267a19ad671d25d8a5e94ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a516e5b652516d2669b1fadb30f2c9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075781eb1564c2575f21e0ff7866a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2f0d301754ddf41f25983cfc035533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053933a45c63aa7f1011600955cd47d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a023a242149e27788d1d5b11956b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc14f84c918507e2a6ff9b015a026036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c34e0fa797fb0f9b1af3bae7a552a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4044bb447319eca80576752b2cabd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1c3778b2ebca75833b2cf22366bd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b8105d3ae923d4770a59126eba6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e0f1a7c9e3581c9d85a27a11c519041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59851a08554a959aaab606b9d597c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099b9b648882cbaaa6f3141615e76fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160df0896953bcf70470ec6a29d89044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c332055d2164927320c5c5e2ecca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50e3ed031e30f4f1a772f9704345bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ba09282dc23ce56af5c7f424394b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cdc9da53d96b08b487b7355423d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460fa2454647479cf39184cd56ceee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6468822b028ff5962dd2391ae9b98b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a01f4aa2274a6b05ca60e6567aec951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad740ccd0d6712e493caa403aa6e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd6de5d832b37cf346bb0c9ed0396753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1e1566f5173f782be3b78ec7585c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c49a506dd29adc2a22164646c0767455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737699da519bac746dbe6b01b66c2fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618dda0d0e5fb2235721159088a71f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9550d8ae31e60a05a9a67b7064c5d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662042d56bff250f87e0d28f2f5e27c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1c25908c636e6f1ac5e50866aa42c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222c546a03834c2b4e094bb2c7871f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32da5ecefb30a46b0732e9d2c044c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841fb4d02ca4283dc02a75e52d388e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244fcc814d296c1686b31b46e9347f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b687e656911e0fa65958e8ee69ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e71d48ba08373cb2a1ce2c72454966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abe022131f05b10f9e352a8138427067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d0cc5dd29f12f7b56a61d63362b3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e3af6aa76b16b72305a83d40a21d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a21aabbf5bd9f8682030ebec7828170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab516fa17606ba3416e1bcc94b3af5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8246480d35aaec006bce15215039a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb43bd6677558ada89a3be87479bd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc353f598f93a0716fb27d497ee4d5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abc832036105883a9b300302adf16075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99ad60d0d06b76b8d8ef09d2d9f6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb580a7d4ed9492f009cab4176bb55fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542098a4f94140822330a74746b537078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a4afe73b56e9fdc7cfd8a22b088e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264431be2091d8cfaae38cd659e95980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee8d509ff203a63f31a0c020efe6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a31c9441e3165a8739240013006f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842b6e4463621a39c6b21fd8bd232083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a2eaa1d58ad377eed848dd656e6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2e93024c8db35328ef22ba2dd28a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f7df27301414f7f5d7d4507636ce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4595f4d2b6ab7c1529ae4f4647bcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05682bc2aafa6a4d2c74dca0f49af688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274467138492ced53bad4725afa1fc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480737578a0bd667ac09639666efba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1436db0a81e3a65c521155da83405591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a7d06f17f9aa394989fb1b1d9ede92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a7b86b459b59468fcd5b8ff7538393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408829d9104e5796c7980f71317770394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622019b584bfb54df325c06845de0c5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce9cba0bef21f68cafcc37ec72a5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882ada6734ad7c8e8eb52945cd2c22497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a452f067393856775218985cb0162e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c643d864140b481b263f8858c3740d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade4e0aff1c0b703181836d77773bfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb17e39e42d0d88763a81887cc1d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b3ab3fdb72b1440b29686b5b0b22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ce14f4c356f7ad562abb1c2e81d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cfae048050bda92ae003492886c13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e78793154c94f93841a90a23b412105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b88b2bd30863bac32cc147bb07ac4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6dd1724bb822bf2850cbb05b0c8c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e174981587ac96c61f535f7c0edc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a37432f4f3136c18f916b7abb3431109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5235602d14c03a5f03d18d21f93f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae17d8321819043de62199f7fcabaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffbb66e8681577f40282f72518b8ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242ada152c0522c5b9b388b265e5783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f53f327eafa411001856f0a8b16f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff19bd63a28987182b100eeb97fdc23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489045f98cfaf7bc172ec4fcce07b081116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4404ff423319e838213fe068ad4802117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b93c828f73cd100d7c3f16cfa86bc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ddc20f82654754b44f013669ca8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889610cddcc0e63c0f3b33fc403eb2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633739d78bdcb97fa152aaec51f946b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d342c73832b55059222bda2261936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad50b86e291775110bc26ee9c6ae5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cb94cb4b72af1a36f9413c2ac46ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9765f30af3a06b8265c1c60ba5339125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d432b1cb09bb4bff9c318bf41b0958126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99de19d1601e29f9eb22add3c2125c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3584584951da45ec65cc169cfe765d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5123a7b1859fffa66415d87ad1d61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32130ad888df7909cdb494e2fde984130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ca2e616efeb90d9e05257d43c661c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e1192837266a322f3b818289e722132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf88dd84af19d608f3606c9eb172df2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b3e3344e504902417affe934caf30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af15399a99fad924f2718bc88533d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ada13223d890df41c870f8a1a0b9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8809beecf34cc83667c01aab039c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbdfc89347e5ec1d6a53a05820992c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de7c43839ef76f83ac930e2b3e31d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5338bf9432f9a97c5ca9bbe55e082a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c3336c6bde287046e5f0de7e2e00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78e34fc69fd59432ffaaa49dc3cd00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3c241016c65ce3735ae3d1ceefb68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221f806f1362901eb7d5a8b5cd703f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949deed78d065c2e21ca913267900f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccfd446b653d5ffebc114db1b411e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d2253c557010f5083f1d5c2f9812c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4552a6067a5a6acb7a5e35caec2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b60d09082b0ce6fc67e94d4f12c8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcff65a933d58b60521ba1c0b919da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8049bbe7857214aed37dc36a2d436151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aaae20d6976e418df3b3cc69fb5e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c6013a967ce5ee698609f5451a941153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140d406f47dc29f2f505ac2fcc70f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d3601dddda1b4312cedcc3c5196a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a205e24c2fc1cce4766db0ef81c78a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6566521d92a013fb500a139b31652157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe9278999d615ddc2b155cbea5d6e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281651fd5eda1a19b0f6270e26c7dac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce97ffb61b403c184a3049025dea76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd84eb48fb56044aa4478ccbea2ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716ca8dac0ec4b0dcb9571ac870c99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d2e8afe4d0853d5dddd537341ee6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d74caae64869f7389acbc99be731164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a5eb83856db08c958b1955be8a93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edf1c02d80459fc1ac34e1ee0ffe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88730df9b48f2b9a796f72a0ef54c1ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ef80b38e14fb4e2b365aef61c5b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42268d2dc8752d2775c07830eb2dabd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633309f97d18f354d66727ec76b14e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36454ebb239c076a9a8f3adea1ad5c71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e73987139946bda8d52d6d6de1e792172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92869a0d8105790a3808871eecc717173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93af4e42cf96a2da8257846ed0ec15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e5649cecc492989c62e654aebbb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744044882f9ec37a316ee4db543c0ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee090ead2e45cb2373b90ec58ac4bf70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001dc1420473b5d6101e4733139d845178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6e37baebf224ba8ac8cb061433bc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a669c87f8dc9b1e3c6d13186a9ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79825981f508ab570176437ef0c755b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d05b98c4332316d31c3ec31ca76c4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40331ec794d4252f66ffd7f083c69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597306c6837d7e9bf41c45b52bf154e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da00aa31dce4a7e4617a9e1300362a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f3537c94951d774368ed361fffdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac99f55a01f94e74451b8178b968bdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6205a6ed36aae7e48687b80d9085e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abaa380f37f57bc103c3e4ecf801e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d69d32d4d0bebf790d6b75958524d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09836c69908441c49dca4de8a2bb041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc658777138bc5aad8ff138879ecf6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaaa9933a35c2740445dab9b6982d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8c96ed97d5c45d15f6d4bc6f92a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52317a19cc50f02a9fea5482a97b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca984f5738224f107e2593e7acf284b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb16cdb6e60985ff8291873f673450197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a17634c00bf729f893fd0e420a9ad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af5c2e7620276b7d40cfa047ebc67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f5a728af1039211ce45c3546fb34f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01e7c6feba431a4b3e66340d238d41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef3a554730ff5fc1c62d247398c76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6478990fdfaccae430046ead8ad82fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df595f9f49587f3600d0cec84df035f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13bd7b7beef3a9fee241425c34f243205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8447780f917a2661c61f646b48577206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b2eed4695e6a8b279eae9680ef91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4da4b152c76b96fba657e50ffec4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713fbed1c26ae88f4058f1754fefbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d32f85f3a2428442fd3123586a6f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133906f59107764d8a155365f1f4b85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b1be295b6dff27b573ba661e2d69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf6fa3497bfb93da4b6fa9fc422d83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c46c8d7f10f835197f5688d6343d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06031de079eb6cf06c6729c3dbdf1b39215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0b3c64d82bc7aa61724768ffa4ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfcec51ac841a0acee9ccf2e4de986217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a83d162c8bd04027cdad8d54c24452218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5ef95017fd922d50a7a1abfc5b2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e12c50f2c675b959c4c681533933e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c7a61d1a0e68d204503f1bb7cc0c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1ec43b5ee1d935b1c7196e472fa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325158398a707940f0bcc4a22fc7a9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f6286d619a93044f492bbd29ce7c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88c407d85dcb60e4aa801c65ef41f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e8499be75176a429c2e0cc97ef7cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cfb73609757be2e18203da7a4793b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68901eb634a0f346497ebd9112e8d24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9040f22d81f857e8b6ff640ee1c5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970f222eae652b24efdfedb5e71538b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c679282597346e2b20b7fb2f18112231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0bd1df3866ffb5ad32f224e418cf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b31ffc4f3e4d11a6a3504167023ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d141b2d6e409434774f143a76ee5c54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c763a388b00319b6c020a100effb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3e37fa4be26ddbc8b53af9d9327c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b64c818e21224e27fe5daa5e76f1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11018e6135de71e17d934418265f91c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21352b1ca6ff5d7ea9b83d6dcd75fa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962ad4f1fbc74c90035da1c1a68095240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0787050aa634f12b93911a1ed54f96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081d25a27b9ea9458640d2afac438ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef25c4b856cc86a478d25382914d4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a147ac79f2dca2977497e4d988a7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a9af107c49923af76cda17b8fc97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a366cc8260dc9a192ee50b604f7c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acafebdf8cc5c3fecee797d2f721ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bc312cb72a8dcb1a3e918962b6992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116139d72a4775c039c19cd4d983b20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc73e9ee81661171c9ae7ba0984e1bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354840a83c3a2317414e949c51968d4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8af550560f565c84c8115b3bd14cdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e169f2a3b874ab1567f75b1ba1c07b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b82332df430c398b2966f92ebb79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab179a7eddc555e0764259330c37e2a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a3f12c5fba2fa0a60c29c62747717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f078259b3b177efd362af7eb2b59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82988584938c8cb0196ce96baa1d890258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe14801377a74358ff46cd27aca1b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131319202152342bc7781f63731b93b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675336652ee8ab89947b4c158d82637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f84ef008c4c87e19866fd27ab21e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60922a8eae40b53bb99ab6066198eb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf96bf355e59487dd05e42b170c4f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed88b8c283fbf9b969510a65413961a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71d0397794e115ddb4ec8ab00bfba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a87b6f085dec776abdcd4c0e55728267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb13a8296859fd687b54297adf6b4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1832f39e1d5879d421f24fcb842a74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7c45f988f07573191193f0d97b929270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb5817e0a8b3a84d7754a609490ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da75f3d33c7254c983436e20c8d8948272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45915e0e06fe37be2233daf9ce4bcd3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45352d951485282f7fb9cc5d142fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603249654be467854e42ac6fe31d7d1b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe10c0b3fef53f5cc41afc8e6bd31c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eb2b0e77e7d4cf1ac525a41ae291f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c319b316ce40f87e363714ba67b0bb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78b2c7ccc2f4444bee055d2d717ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe899b1d59d854cf074976165690628280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1bfa8b1c6ebfc20d58cb51f261e72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef406770cf2a2130f09d3d6ee03d81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966f71a420f423e39c93bc5ea98b1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db58add8a3ba8ce838a4bb9f1d100c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c113d8375a7c12821080e13c2a470285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662ff658015540530c1b71e778212f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c5586a8fcf33a3a340173971dfe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0aca7823ff7ae2c7734d6008160a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881399d5ae7562a4f487213355e31d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce71e6e3deb59bd4fb49133c2bea121290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e333dd5c0db5440eb517a94a91e2d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174af7610a791da9ed31a52f5532e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d732790fe62611f351debccc66be69d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e342124aa68bf52dbbe9372ff045e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd9c4136f722c08b6af8c1be19273b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31bdb430c4753386268840b484dbcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ef000b6d05c5c24389943770be13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997397aa07d7db88f18e1987df527370298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3709317c5315f9578a60c47b5d7360f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36975b85b90d36fa50f0a3119055173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3d2409ae66d6dc2209d7b775ac2ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce2ff20fed96777df2c260af38e00d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f4ecde43043e594355bcf6690873303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81a1c9569484a52ccad287802d9647304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e033ae301d5061133ecef1800e15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e12c19246b8fa68d91bc741e986208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8549f942a09ae90d778c90c3f795a05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156404d3fd77ffd7724e9b08c1da009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904082374d5d8bc236deeae44c2f4bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adc413b97f7ad5e501424cff066961310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154959340547b4a3907f23220ac67fc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b72d99376766eaf40bc710d5d3bc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32048bcbd5d50895f403125abde2727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeebc84fabf96fc5a08f35d17adfef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a03f5df719d1358e786dc9b8205f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c4e1e1805c1c59fdb341f2a94d17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b590dec12bdfc29a4492021aa8faf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e060f39ae60d4ef1e9d1934897c9bf1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e754fe68baff3362d4c2c83370f59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f301a1569c9cc84314653385a6f7bc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036a5266ae7e8f51056ccd74b6cf553321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94b09fe3d15fed496ddc783d236dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa59e59128e9602a0183b152015aa52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303a22b7facc71db4eeadff8d83d11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62b071295f677d9876ba330bedead325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b7c7b9929452e67cfd6a4cf262fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471488125ff482e7c9ccbfbd610f37e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1213761f3e5bad43425fc61511b7c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5622085660b5ac7c222ea0c7c38b61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a598e72af10062318f2562c8cfa1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737da75c85f7c2de826ab8aa46181a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dc6e738b12a2a23fcb5fcf8cb552c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639463409bb33aa156c1b673c7d2e088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adddb83463f1b5eb1582d69da6bb05f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0759228eca3a34b0885c351e4b4d32a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20580c2c8cce72198ec0279bca44f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9a282ced2321ece7b86251c4432f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8339b474f535950f53cb5cc408b22338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b397b6a3d75beb7978dd77d1a2655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6a570cb80bb13e6d0d4fdfeea221340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae1b1c46512f1a8d646392c445a8e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefce6f3aa4e14c06e3a6e80c775f98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf182e8e8970bea98408f43834011a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e8798ecfb780f979bc95b222c2419344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b62f13e379d4d43c925f3f89d6fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c92b43950b3c26e39ffe3a93a0b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee54e4497922ec29c4631dfb83da729347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebaed02e301b1a9c5f4b37de93425f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c111f813847f586d668d75f95b47c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639db58daa883ffca742b853ba5e2e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a87a8de995ac2cdbe1f57885d392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414161aa3350f6aeb6261560c8493b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58673d8aa43bc398b30bda61fd835353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874cce0f5f446290e4f129e92baa353354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d1b4c679d3caa08cef4d9bbe802ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b62cce62fc2800ae303a3a3fdf6669356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686dcb668fb93db4ec3c87488fa914357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347b9b3a97ec69e7876c6d51a8691ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172fd9297aaea449d82200fedef0fb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c110cf456654d3c0ad1b7074f6cc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6121c0956705bb244e1c716c803aa78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ccc15619652a33cda62c188a13236362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4924dce80c43f60aa58ed4bdafea02d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1bf1eb0a639a7b4102f5c6d460de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ed5d1633202877b726e5ee23f4428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05476256ef185d7ffbee925b208981c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e8efdd5c1e13e5d4f9d7146a7978b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ce903bc0bc0293ce8b13098da143368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d347693ef9d60a064c94a69f38fb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a25f7e9a4842f5d4119589b5ca047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a10ed01a3091d32ffec00d735047371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a4a5b7c5e182a5052909849c9e81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bc3e482c9784c5143929c69dc132a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c70d97372c2fe28a722ab15df7dea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b54630d839fb3bd1d192b97392ebac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9192890ef5a276ba1a0c41a6a536376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd2ce3df120af81a0769739c9945db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af335e98109e7016beaec76c2a5bd79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f73a9350ae33c16c7a3f7c84a0c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f791f9cafd4d6b6a8900344e515031380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee6f060c76cf5ac22168473f5069db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8767286789fd571731c22e267fc30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003ec59da97190bbce9801286c96991383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5628e21f7e52dd3d5b37c2180021384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ad118ec3a9298c4769aacfe4efddf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e943d0438dbfcd98bb6353b5022a1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb34db23915d3ce675d8ebc794e081b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc677713cda50e41f271b5b2fbc75fa8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99bef424f6d884c852f5f4cb2a7b9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12730ed24dd2b2d85d2aa842c95ef8f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c8c1f21d2b2da56d3ab72e95ce6b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573638d047488bfc6fb4916276fdee65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8494101e6bf1b06557ca579138a92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34efae747d892b9d20a3c969b9a976b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5505d21e3c20b98bdecea3b90f175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3224df725eba41dac104ca582247d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0a66aac58cdc55cc4560165c97960397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a8a80d458330bbab19544d605a0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ac234bc775dddfd98577c8682861399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ee629ecd7d05897b12fe704fb73c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dbade0076f89666d858129690996b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d76016579df2fd3602916eae5d343e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddea23ae535d790c43060f5c62168c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290ca5ce6f131bb9f578d6113c33457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3e1feae45390b2b955694b24e5080405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3f70c65922bfa2a425571b7a5bafb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bdf811f51f5a971591563a53498c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfaaa1a0a6e5138fa70b715ce12bc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511cde2b23b81c798d25553ca578687409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44a9232d1d92349273f6d044222a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed2dbae261c4f6993b48e6b4bd6b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf165ee20440df4e672e355865d96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af324e4afaaddc0fc233e970ce8a6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d4713e2efe53def0925eb7f4c8bd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df6a2f20e6a68f1748ca426107e49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfdba3ef8d0ea40f8625f0a5d49863416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c982ddcdbcf8f02e512d63e00a74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e95e09d171ae07f68f0310d289273418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c56bd36cfd698e1e3df24b3bc59f16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d70078832ecd5f901010cd8c4d49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd924d906d928741b65f26fe1d421e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535548ccb6184ae1153bd6cb4592fa9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408612f92ee1bf8d6011651a8431000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0203436957b187ed4c8d777998b8e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d95a21f63fee4e986167a069513c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f8160a922927b58157a6e0be25e50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f6a2eb5701283b7dea3bfa6be59e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160377bd0f994d65d92595aae193de5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59f4b20e13633dbf69e10b65d5ee42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e975b8091b1c4786b7cd1844f764ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449c9567f496bcaa6d44ac9473aea9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701127049462f460d915f4193c2813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045206e59d185541f7a5a28bf9ba1707433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c04cfc7c6b6864623b0939b0c47b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a86250ff3edb290ce7d45d31c100435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86650e7f9b5f01b6b1fbea649321fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c42c7c1af3e3fe0dd0431b5f2938437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788bf292eed81e95e04b29280694e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db658c0adb5a7be8089628e6e8015c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366956e80034e221e0f891a59f3f98a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927094f3f3c42b009a87b3b72ece1aab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa7d99529c65664059b2f048955745442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28457ac5255afa96102e278bfd416df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881be327d813d1d3040b845a65bcad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b533725ca576f08de858471438bb481445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86673327daf4c108b733de43fe56aca6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6a12a23f3802cba48e2770096b3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430d8784efff3d1ec0fadeab743f4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a4f026fd0aa4fc4f92f8a7c9f2d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09834be75cfe2c1126faccb233319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1cfffcb352c6b7340665e036d483451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d9f4758703ed89be83d7169015a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f527d0481e3527fceb17f0c81adc879453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f82645e4c8f56dbaa5891d0c98434454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f65bef0096079beed55ed338c3e79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e96180b9d5e226e06bf6c76549ae4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dc54a5e50d084f3e5a1b78c7b60a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1a9b978502e75c0c6195969f0e6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b461736b2d1d1165777b568da465142459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114c02b6ef8cae80b0e98282059353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45e515f581b61dd09d02795bc6600461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa378e47ae7126d2f662120045f58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2229800e43ca759650e7a6feab86908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351623ba073f7b3399ab8deffe7b8e81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096df75edeefa9796bc677de9f568b66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e7efbc00762a557466aa6164f105466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c7c2ad9248bf8fde73efeaab9115467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad109f1ccdc66904c37d97d86d850b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73de00634321db4a20347c512e5a8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653f9f6de15c6b518e20897243d3cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003b7b8c3fd1bad35d4444e6c90170471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a70540e61ce2d3f08d9fc83a38f8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181e183bc4898588cdc6d1ebbb688c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b8dfc1815204f02f6e88bebae314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861582b30e496bdeba0e971ae4d48fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719be74f22dfe9267912313ccfbec12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65367bb7922b0f209613062cb884c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c80606332f567705cc56ecdf5566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a0c6c852c52df8e03d4b018f68a6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b11bb22949655d411e42137321081480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da584e568db353d034d02c73bdc816481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020286d755405f2a2e5c569d99cac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1890d55998d6e802d0badf791253d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6869f76ee49d5766c63ab9ceba0ce24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a0d38c18ab00515751b53f77ffe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ae2a9034cb7ab74fdfec65a6398c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70542286855e42e1bd1d6e0753fba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7871b93fd82de6f552138a3348aa3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb19b7ec6eff2667f76cf7d03c20ee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee1611ec706a55e53c9f8213a0fe0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c7206b65adfa35c64404d7b257011491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7ee5adcdd40bb6e4cb035a06ecd97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876404a8234ee9a7fa572c7e41398caa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a777d2a8d74fca1442786d6ec50ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd4e7d2ee798c9c9afd9589b37c1ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd54860abb0aa1352f82b5a02d4cce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316aef41769f03c695ee4e1d836954e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244743fa4f4395bea29929ad0bbd529c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efe7a7913678e2957cf8dad964d837499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f546ded38859b8258e3ecae6a3a88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a91cd337eda642fc73b3e30b8dbe50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae7f66fc8522a63a84208444e85e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0eba88714ed6f2987e8ef322c7e5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189defbb512e2dcf1a87451c4ddfc00a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc92d1ed8b1074eb243e5d8e50857505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1616c081c590a89084e2bcb6af62ecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869782660b8f3cf7dff3d195dd7094f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb30dbe806c3d60ba17f0e8d25b686c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cf7a0d0edca0b451d407a2d1d00e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f56cc28d837195e85fb378557396510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d275713289b5f139815bb06c0c93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7b794fe1b98d566ecc9715359bb7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1283779ed18b1b0bd270f4c35babcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5eb38607c3487147390db146a229d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682ef293aefaf6204ee91080c8ab4a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b01983db3b48396e1f9bfb681a6de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9d7c86bc9ac74afc41f5bc7b278e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216433b4df54d2f2b6df1a201441076518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815390eb3e2a2cf9529fff69725d2aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e3ebbfddc4c91ada4d42d495667a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b1fd3902e617fd810acc6e2a080eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f93d8be7a002050edd1dba0e33efb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e502019c30f51bd424c8472f7f9695523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6afd1e4a1ae806b9c9832d749d22b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3475911c93d0682a3095d5b9ea05841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697eea22bc9c7ca91905291553c6e17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4ed6befb9211db91d6a13417fb480527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e27e810bc5b98600f883f13b8401528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5408a7e135e3972b1ae42a8a14453c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2bd4fb144a397a05713d758759c50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6169f282b10679ad4c65996bbb9fb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed1445d1dbe91a1a3c7799d4d8cadc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122b15177351217658fcaaf0dcac0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00edf71cc076d083571efed5dd09a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0520542115069056f88e0d6747182535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdd93d2c4846cfa15ba22a09b984b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2e8dc34574310984e0b6110e3016537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb27d990606b1d9adc0a74f6afc986538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be591562f106c93681292c9e72a69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05e749623b4d8b77dd4cb749dfc6a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f354ab12e17024e5f98c0772b7174541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa96a1919418080f2233669db8c2b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c25cf027a760c762e3763b1908be0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414a7465c5d683bf251c6396f02c92b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b376453dd461a2b59f36183c4d813f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce5ed2c33bc556de2604bf754f6df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d51fd4cdc6899282cc3d2c36020659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ed74f47741029f32785a07dd54d81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f45ed85f753ee8936df3e9f46c5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08036e87996fb9ca9c8527e02002f7f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f3e0a15f38de3ba22498214e2edc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcab06040ea6ec6ddca3ee64e8ff25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b413a4d02a7caf2941fe8104116a1d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a979ce26f40914b32fb57eee6b83f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88d9ebc946b2451763fcce8ea3b590555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3e687dedc1e64833c45dd8086c98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab835d9efe71a7d5c25eaf334d3d365e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b63249854b7a6f6aabd75f5ebed05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721859c0211055693e8f03c2e85af700559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace229d79fe12bfef53f9aa4c0d089d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b8de5495278798a8f8ef8ddce1fce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c09415a30a7018ed56ed2b4133c48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eedfa5f323aa970175c4758a73b08a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499e0c259358c3e5333eea4d097c86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f83198ca8ebc84d49b29ff2ae8f065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559b757f746c16336122bc5a92be74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555b1e354de9cb8fb18164090756d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a34cd5c2146f8ea7c819799a7dfdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8428f0042f8b477b4e14cdef85f01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be8b046c7b689287873050777d73aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34335c7e1a96f53a25d62b6bd48c966571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b304a1799face9a63e650fa14cb2e83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8447d71f32b50efc9d7aef1a7e537573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d36f8ba5b98ea0bbc52e51f08107574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205205b211413819475dde220e07ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41cc6eba042cf96fda8d6d4388c37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5fdbd6ef591009e0ac1b0165ad499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb69769f48c198393dce8cfbd16fea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bf9c914e0f2ee4d3d722d5438179579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c979c92a18a75742de4ab65186c258580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f12cc234a74fcff8333a5867ff53cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe217230997b6af67a4ca4fcb111a17582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537920ce5384e4b8e0df893c3b889407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758799e7e0bdbbb65ccca9566d79980584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dcacb7d38b0f68741cf3da0e836be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f50d947f39094e80eadcdfc4aaa72f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba90ec4611df7a51d417f341a0e97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638cfc9fd5ea5db8b482bc884cedf9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17381026baca464ffb1bd7c503fceb45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a1bc99988f7968a643cc50b9a3c89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc99529e797e844aec83083097c54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047e14f10eecf97dfc90ce17e07ba4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083a9757d72ea676fc1403e5632ef3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0df31b1d3f2606e370c4222d82068c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e7cf8f1a3499f58b702ed98683357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b1f16e6ce045b984197c1eff5345b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1729b20cf5e4abdadb7cae544a002597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80636329348e07dccd643e6d14a402598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f818b69860ebb679cc52172bb06d8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f57bcb26926cc4b0220cf36781fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ad1f0fd7bba51175a632072eda5dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1218726ed7c88ca938b468007469c7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa88974986f20deda2b003a4a70811603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7fa4d77d54657cecb1d4f7fbd5ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cff4e327e84aff4fc0d47d5e5c242605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6b9539435b81b38faef5e62770ddc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0eff527cc571102b8d3fc620c338d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f911477370b405172fe6eefeae7a039608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233163e9d75fa3266e5e8447638b7376609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c3314e9fb1fbc24e1f51ebb51f36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6272e7a0dda5492cbeef58888f7ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa17a536763db9a0e38c40f8d4dcfc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b3ef7d2d4ed7d6fdc598a7abe53e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155cf3de6ae08b2a6742360231fadb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baefbed5fdcc09cfdfb938103596fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d774f13a91b72d043fb22ba7d0595616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003962e443e44c4b71025fd74ca5614b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a499d7023b095123c6b5f8da59487618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129baf8b9f17d7b97844b9453d1f2c9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30dfa2e511e1c20515c76ee5329cb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236395da4cf4508485cf24ce8c384f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6a5c60e28f5973dd2d0a3de4f58b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffc21db1ff9b34ad2a2e29896c405d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f573b3b7c1bcc996cb6d2f34d8fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da693bf1f506419559f40f0fc1fb1f4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f10cb5bfc08b7e4acd75b33b7c27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de3faba25a5c173c7af80e793b1a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e60d4ecd1fc1efc291c3ad4203a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301696478652def4a148cfd72566ced1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12999e6d8f92302c7344d32ffb523b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9612a16d9e73a8f5cedf3d36fb66d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df898e5ca056bb525d5b9b47a089374b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9d55ed2da639c2687e5517dffd53b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe2c8fd6db9efd75faba4d2bc4743f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab45f63caf5901a00b9a53bd075823635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911eb275d7a7705395dfa0ad85ef836636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f9ddba114de9ab0907e69dde84006637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf51d83bb0ecfa79d2f96bd0d0db3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f275c38ffbbc1fb790f83e82276be6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607691c4954024db4253edf935342280640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c30b6af0f1832f91ab1baf07ec789641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583f11a2b9c0b811402a653c0c0d6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928be1af28383f215a4ba48abf0b372643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9116014767fdfd0b322b3dd128499b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cd1e23e32358373fc9e2f9fe788d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8d0396a575807619639c2964fdc1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ef1ad68cd82f13eab2e1470f7d63d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6750cdb6b3d5dff8595b99f76a159648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b6a9ed56889fb1bf7415bc6e46619649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10999dc525d33734d2d883a8884dfcec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b61a72403c37430275363f3916357651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3c3064f55e319ddbc55647c135a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f4f5966c74dea3c63c442d86b1ad1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef653aac41d860271fa124b204e70e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e97051eae98ac77b77ab732f639e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee38c0b67c63cba38931ed5cc38561656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191e00f4b0e255ae0bc3e43eab7cbc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e18489207c958737ec73a305c9df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fe69561cd929c1f262d57a653b18d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f8756440a5831b2e81b55a55fe69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa65d936f5bd007c1bb742c58d5a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f774d763e3be8de01a2869aec1ff2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a23217da222d856a3e303989875c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16836e5635b7f896f1a4df20c8fecd1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e31471bec92d71ee70ee2926f5dd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c38e2ba05231e23e8b8962d5b965a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cfbbf3efc9dde2ea9cb15f1202005667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907f4bcc10d6b92323fe1a6de85a3df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdc3e5b00f9ce3493e9fb57a17b92d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06077614cf916e522f5769b779549941670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401cc56a4d0a2d8423e6d0edeb73bfe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d9da9ff010ec0b66049c9d0d60234672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2a7da4afe455939f35cac81d05e7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e208a632782e0915560ed9eab6dd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2ba3267897b5ca71ed0f3ac0ef49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284696d1f45303a22dcfca7f99b19315676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f62027e33ea2001c64f772c57db43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e251163de8e5db29609aea354dd738678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8af79e08b36ba040aaed4d1101e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae573830c94203c6650be03f84e9ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165298666bcbf0852c2486c06942a69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2f162c0d3779755ba290dabf0493a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88cdeeb42769bedb7e2919b398f11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb6caac56fe3ff61766376dbcca09c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbb084a29afb3455728a850e8c6fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08fe71084347ac5ba8bf49d418d902686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e9009038ff3f4f9a95afc24fc7f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5115cd99f41be97cba49f44f2d6747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22a7bd64d4902b3d2131be382aba8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a249b69d5f315f87975355dbc37fed2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88388d48d6db05ab99fb1f04ad79f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b952f7cb169a048d3e3d3362f724dcf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42fb33579fbce0703bffef39f8b684693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ffcb1bf0991d9eec5fee480a8257694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423d4b5f668234c36d79333ee2b14a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6939332b460f2024f24689d9bd0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4e185346e9cf2054435144703daa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738a62136bd2690c1c827d18eada24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f32f2a66e3f7692402a102e064c5e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eeae027a9e85abb9efb17c855c2a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a511d7a0723df4f50088c60220c360701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad72b0c16ad2f0e73c919d2df93063702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c26bb044b7527eea7d22367a619d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2386303d3bdc28d0a38853cf64f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e8e8ad9ec02bedf3b120fe4f06b26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30450ecb3650952c4b4297d37755598e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53982f803a2b9f03c9f7ae2aba4e09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8fd1f906012745e855384e83c314e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34280043cc7c88e1bbc18f8660daa875709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954f357583d27df06508c1b090302e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf941e9540a803a61846ed074d32e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f704a7e32a48e35ac89bb96f4abc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd6cdb01e410f36d293f48ab9faddc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fa46a21bab660999859528df2d58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483d58b003a43dd2f0a669dae2a9f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4d7c80030bd6663fe7b38ea4fc60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1622205c6461182f470a1c3349ace717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bfd147c74183147fab5b92798da36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5b1387ef9d58030923405facaa3bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98169cd37e5778f50dd7aec1d835b72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4ffdc4029aa841626c5c326dc505721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e62dc505cc30d3d12df19f33a379722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dbfbb8d2a03bc59c4224dbde9766f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a04c80d51bee76f4b7e519a7ae17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b7011d64963db8dd3a1bbe1bf1ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be6020b711069c8a992a9e635aec5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1553714b174b00b8cc3e0bdf397917727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bfd2fef8b404cbfec9de7fc61320d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d4573cfdcb355e6a176390b729226729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef9b280729c2d63c7cdbd225c5d9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ee01b3e5d31205d2b6cc3bb8ba2aa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e30c5a3427caa4f94ae6ed6757e68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1041d7d0593464364f25f0d442410ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297024fed29fa6aa7160ce83fed84a73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac22bf89115771053800db54cace2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa2e8e523927f9d8bf56d0c1461d75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580b9cb277e2c8f2391ec774b7597b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80be35efa14191444f49a904a4c059738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeaa284d085b03207cb297798cc984739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729d258658d694886fea6775e73c09d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd623ba9ecdd83e3d3b8981d2e9f635741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c5773ad894815253872f3fdc9da9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699a3a6b6fb063d281616fae67766b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82a45b4aeb10bc694d118e9444de26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dfa11bf1bc0a2749480c9bd687359745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85eab35a7d63fe2a428a62d0c985b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02fef429db371e42454fe94e137340747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d7e053da6e46d93766fecbf537d07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416239071323ab2456010db9e7831c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f3289517134028ddc45626edea502750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae28f1c279de39acff11caf13e0e8c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc7b6db39418b4fd8130c58a828ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef158fa8cc275fe2791d94daa859a20e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>