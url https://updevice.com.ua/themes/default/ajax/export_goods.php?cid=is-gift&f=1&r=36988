--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511dadda1f7c489755b236dcb9ebca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b39ace9cfa054d715472b7528097d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5796bd4d8404435e9051e5dd8f14d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c1738dcb05343aedb808820382bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a8c72256d8398103d39303bf2dd165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efebda3a67183debde502dcaf8eba526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d927584297995c79f0960939da627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdadac64572879cc7b2e2152bd531c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9e15e6963afc1397879dbcc8cafc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3257856a191494951e3bce8523744410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63005b8de5a59e5065b6cce04cb7e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fbed0a3e993ed2d99e04edd9c462512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3179f8b6c23a24a2404d642cd4bf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4171abf4f1ad860ed5ca29ba0258c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c448131380c28e66ec386b17c9bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3a7759e45dd9b586841cc0d66584b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b5ece9250d145b1cbf4f2d33a762217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad88b5f846a5b3efd5340ecf931d0d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222c5dafeb1dd0a6fad55ecd5643f7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c16fb6cba252d2c32ec0272d879420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef91eda9ba1db75f6d351511d0ae9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c037aed7bd35ea85d32ae41df463cd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c660e159856226fb19cacd7421b2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a618c61068d90b9117ed87b935ecd5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e14f8803415d1db9b5b87ffae5da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b440bfc8b3688d8c105645e9d1de8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30237f11e424d22df2c8e532767f225a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193c3e244ed6c212c6f3e0b96a189c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307727e842eed0ce9557472a579f42629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dfac1fdb14835ffb3f957220c06d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a798983f51d83dcad90104698999731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ec08917fb5c95e73667d38434bba032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252676064cd67863eab2e3d32ed14e1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d88eac0246479b6c473cc3e094c0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd45a5a89021be7370fb83de79bec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca184aa9da0a239e5311a575dce28a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ef6cfb9f2ce427cabf0fe365846ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38921ac6cd504606ecb35c21ed7a50f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f706a716b88525330f3b242be023e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c8769a83f8cb34172bf7a401699cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81cb2c6694d17529753aa1e4722d3e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e32bd16f0bb9bf0c43a371a5b51142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d3bc35a4918b950ece6e42d20f26943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1b0e48f250eba38b3cfb9a8e9b9b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b84a6bf6c3d9c03eb47b44cde742d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e96f9d693f84009bf119e2252eed346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def11e633ddfcbb748c27f83ca6dff2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23518ece3613099ace51b51bd725925e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d12e29ab4323b261cb272c445f3b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49d577983590938b4d73385757a0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b56611e6660e003f76c2f6b8a39251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc6c8e7c5cf008bc08bbd1d345e26852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a025fccf5255be5065359940e6d71053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75614ab6b1e7d05a67dc8952dea503854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89953ed88354231a6f8af713cb25586d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ad87f163443bdd173c5efa6ff20a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea526fed6bd5d6ab2fc68e794f420f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580748600e801d42fb38c97cc6694d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128683384e456db791c92ae56127b45c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155e520872268439af1fab0f49a14060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28f10fb77e56184c0f223bcff6114561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645abc4b275a16670f3722c2cf2350d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef80ecfadab93d6cb485200db0b2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e6977056164f406938714eebdeef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b42a390fe326dd9776c2f6107308a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a964917965bbf5dee1020f9fd3efc2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425c4330221843407b847d354c2e7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae7a45346baeb38bf40735884332f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec67b80ee4ad22f131de5215ed406c069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c289a1742ec7539928c6c6f5f53a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c59f197f17dfe159d3c7fc127108271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505b8a04ebc28b7bdc6146c4546b9a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def08da1deba1130c2511cc3200d0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43084cee77e46dfe9887027a62c014474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b1ca86bcfd6c1122a225e064373e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a48c4b8226b26b8c7a05c5493b0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752113a200d91d9508f65f6da43354477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7570bf15fa4f9b87b74c678bc3865678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5379694df59ac254203f34d13014d2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f671e9279e0b432872a08fd2f62a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff996b3723d440084dfe588df68f56481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babf04b66927d8098a0d42b30e649382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887492c6e2aa0c70453d95fe618be383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e1d38410d0d8045f5b9d838b57c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4584e59c05ac3e20e9c7a8b54ff3ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944de6bf132daa7d83e44895203060f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4e1a12989658d6ce5bf162c3428687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c417b1a0b5851f6d098ecbbc4f55f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d3063a25352f789c9ebb2768e31e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e194c4654e8a9bedf32d02115435490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6548f6bc7a90186551640c83f8886991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68468f88dfd3f1a5a98518b00826792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c96dff9bf294d361f3840085364d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9310843c3d0650b54bf252d553ff794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615029b3289121d0b1dcad65150670e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63d2bf0d8ca3b4c2af6c28eec4c53696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480cf0b25c24f73535ddc5bd872b8cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3947c121ceed22b53e98bea26d3657398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ce5cb300e718a141073d61febeb0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d2d739ab0d75890c4a9f186dc768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81563ff00650c0c775b299673fe024101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530847da8dde32fd641e375a1bcbc839102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc74084f735980bfbf0b509d7116b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14b37256cad358c11a799abf82d383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586c3e5e2696c2ca6651b7f1deaac7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56581713d84a71b5a1bebb242d55faaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ea513133e766da17eec2e5e9d61ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f03b02e24ed83e6af7b35ba16e18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc2272624fd3d4cf1fa7dbcce3a8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8354958b10b9cffdd7b1095a6932f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490959b08764af228b6c51ac24ef8511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb702a37355cd55c110ce150b2b8c142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493ee7cab3a69b4f6859110852416ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afdc809635d791f29c60ca5a6a7a15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1142e2e71a8ba5675d67b6feb8959115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb6c183576f8f4c5b60a9a6f2e752116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb356f774a98bd1df65990041458f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c594af91c4d929f53fc4c71169e48d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687189268ec1af029fc23b265b560e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de36502e39011b2af602d0d43564e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc70e35c0137e58056804fb269a7f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2549f5d7979d883d2017058684870a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5998f89a99cdd805371a420d522ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d97a601510afc7a7e5f58f020fbf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2435762e4d5afd0a897d33892d8c6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781cf4f3bfd749ffe178533f910481b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f8c6391408b125a7e15fa403d116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913063009842e07a71f775439ca7bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccc8622ec5709765f462a709e83802129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddfb0f6ade4408827c039f1d7eb580130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef25b546d65b5e1f69c602df0f240131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63966fe99fa921148652f09b76333412132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfddfdfee630559f230209d62cd28d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb13eafcec9697d853dac3382093bb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b863177f5f800aacd9717355013c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f0c07f5b5aa262d6773c59dc04f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78152648862c29210d2079a34b014dd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcce7b9af321e2915aa34f702225812138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ed82bf1ada1a2603f0fbc2605ddb0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37831540b22dd6df28b654c2651d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d577105cc5379f8b33776e35896a0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911def5e0ede083a706296a0cbf6adf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1553470f6347d73d55367ac7a07db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b445affc75e1ae14deacc6ff92c68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e7e203d838ce1ebe731b71d1f8f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487d5951c2bee101c896103770ca24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a8165fc1fc6e7e5a3c97005cb458147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569d730278315f8482a052416339ac3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafb594c9b27378943e49e26d5a44f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b254b312cbaf790e487541e5558e490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473390f70a13f1ee35ab26cb9b6bf19e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c8a62a68ac0a9cc2991dd0ab14fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb0713a8d5d3d8648026c06ed0a93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da46bc21ddb1a106d7d8cf99c148b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794257c898665148871c4f0ace6cb094155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c7443e82b8acf7308ba1c92d7602156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd698f90ece400e56bf718e70642f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df29f51b40e41d2d950f04647d7aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec2a15684efe4e1f654f45270fad83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999f22068e10d248f4a8d5b9e1acbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3debf4068dcadbfdac55d4b89fd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419bf571e889e3ef1da0faf574c9b84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d68fa8fe901e7330f5959497a86b41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6e3e9d0c931dcd92b78f252765fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c73f3fa4ccb32c45b909e7ab858b3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d559670396b342620af75c81eb71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ab8fa14c1edaa12258276f67fdad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c00459610f4a5d1d99c8a80f2ef2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e33aaafe08eb4d690ad77f8d73098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706385dc58c79decb15d9582a5a440f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668188e803633cf837bcb86b6beb659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be31ab6b9c33392339bafe4ff4eb1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385999d22d6c724bca6a32b4f1c3c1a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8fc8dc12cf12f5ab88f7f896a935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06588cdb0fc58d89a840f36bce05b62c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606d2ba8feddcb2dbe64e49825968a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cbdd163dc1f0ef178c3fd85249141177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd4e0f6750cd76db54f9c56949888178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e80a39fe8d24babc99702ecb99e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16271e2785c807c18dd3f71bc4f0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c845b3ef8347a6adc7607739d8d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa648ccd11d151ef98058eceffc5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185614470c6e2eacd729364a9a21a80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399065e0a34fc11af507dffd0bf7b95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d914e465d1c922b06c108caed2487185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355db74c68f852042c50a27810fb9fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6913655687f7286c20a0091f10e66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36325731d8b2da043bf89211ba4dd43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1818d76cb7f4cc2bd2a9aece49a3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3b039df4c262b27a683b2b6c0be55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cf962d7794aac1eb6950328c6921e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895f4c9cc3a89e554adbbc0ad2ce3f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de56ca7f5adcdd9ee5d55b6c0913fdc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627f2a58c1d9f6783b715a8a3910036194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d8a0d8dfb8e3325b1ddc52f3c564195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33aa075450523cc114d351a6e6527196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4da5e3273531410ec2f4c47849cfb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573a05e92015dc035a086229203d6ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ff3430ab1d7cab8c5e880fcb6027199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09364c9e84b047a0364f72ccc25e42b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03ff7245b6265f293729ee537fee0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ebd1cb9bf1eb445e57870fac6496202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f9d4584a32dbd57c7e8cf7befc89d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434817a8c98863a85a1c2afc0e09e649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf52994f1f9cc1e9bb7318444b8433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1fc5aa4bb1451d8ad59ee04d33dc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4f21eb795a919f54d683a2e453b20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9411a6c2c2ec60666170adac3cfa4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b61f5a806fae866079c5eb58cf81a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a37f10f62b20bb0f7978995b4ad4ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684101ab06d71464fd7a134aff0155f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07def4e8644a82ef37b2d5676a9c6f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a71df7e02d5c8a0416791eac5681213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194a9aa020c78860fcd85d8789b54e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32a2768b72e8767c6cb5f50b9172d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce137eb2d91e96869c798ea9ccb8057e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3ac839d2851ff6a6badf39552dd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c0f30649593cee6aa4d24a032854f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af24b97dcc2f7a6c169b881670b7c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bb555f89d57faac75bce623b9011220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efaf4a5e628b5d1681f43d86bb00ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e4d72b0b8b096d0b1e23d2905a01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4dff914368c706af42c58537f02c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd6a976820de291f0f05200760808224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004883606d62525cc84606f3991daa9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45924225a333ff87f48ed270b33815226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c51163e04daee53dd43501f9fb36ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481070614cb202344e45f1b2a4228aef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f27f4406bed7e9fac00d52d844784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21efeb88b95e2ee4fd6bae52ef8c1a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea4c2ed22f0d622b7d863f1401a8c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ff4ad0e65a86b5f36a599a018e07b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773b056ea907945843f9ba3167d1339233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935ef227d0a3dcfae59a164d328c172234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf21710a65dfc10f47cd9ddf29a89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1bb5fe7ce7efbd062b668c2ea5c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa486d2203ee859cef4a0af696f4f4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fec9800416390e2a12438bcf90881238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e83873a050c0a49121d782412a610239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453393769326d4496db83cc35d2ea20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe7b0a515ef916552a5d2e694ba57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e6b67d896b583936af79d047fef4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321233c20acee41f4223fd27a7aa0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd555bc889aafb9c6f9267d94fee04d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3617426520e57af3394f543cf0f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e03c66b73133362273d9d5e09e931246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14ec985667223a52d6e3c1ba52d77e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619ec2e353d198103b132d692f2eef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b04ac1df146aa84d24685447aa9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa29768d26f58afc1a2650a912dff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7920c43ff1b20a7c74a52766a01101251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b3428894018f4da26ac243956f6d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8ce6b1bf005eeccf196e7e41fc904253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f22a4e7a93c6a5080373b4b6dd9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b4b633e578f6012270dbefca7212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560d858683abdefaeb9542e659c792b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec419ab37740789f999f1565a8575b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bddc34be5502cb06677c3bfa6c747f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd9bef7780527af41642cc1bd5fbe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d22f61f988975572544a0c959906e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0d9ec2bf70f869c8cbeef51fbd188261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a5913b51944a414cc71d5ca44413c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e06510ef7ed681cd937b88ab9e432263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66500e54f616756b6e4f25044cd77d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd0f85e2fba7a0b9a23dd8d56fe42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98eec2d5c087ad050a83374cf0991266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed024c292a7e6d3094726241c78d0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eaa13b2dd46b77631b981d362a717268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265af07480013f9516262170f1e302269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95656bae279af997b20b7baa9879af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81407dbd5d5e17c5c24e48440de18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa124094035e88ba2ba4ec65939f97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d858a09d562c5694d0d370d54a3d24d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0e31cf9287c0150bede527e9b004f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdc9807cd12dc425f70e8f692b58a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13361ad790fbdb69e934dd31339a67f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c509f319da5866ed852c4f166fe8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027c5e8f28271016bf52afff96a9d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f7d72b89a74fe8293717a233573d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bbe60d832903d139d3e2a903d1eb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef552331279931e907149edda9c3d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c7faa084f7ae0fbceb520bdd901c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2584178dd516de2b965ddb0b430c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cc7e396724a8938c185642a032189284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b4394dca7f198cae77846ba14e7a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974cdf769b864740518fa7e7bb5b7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e046a9567f253b19073fa68af63d903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4afb2891db9d829f8037d40804e2e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc674a680cf8d0af3543bcd2d2379921289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc125649ba054376fbcf05a302fd5e22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ca0f4d0e29b784ed5b982d9cf256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b8dd76f2fa6ad02a16196b7ff228292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e32ea7def13284dc4ee2538059e6ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8caf8922a379f83fa2305f77c9db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f06690ff0f9835b8a4c0d6702bb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965047616602ae53f2f225965813191296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8765caa23aabc9ba7286761e27e09c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9e5ab1c79b293534bd8070c0ab73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf600ae1f75b521a142972f6255a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fef55e1bbfe750a590826a3d5309300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b74d164b3750eea54b922823d4b70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058e55606afb1042f02624a78f0d11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab526b71dfc71db0871b78df4245378303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e745385383c9cee74e18cd4572d914304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb7fe757eaaf4feeb8f0e3c47768e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667eb82e61e433017f61b0145ea748306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60cd09929dc8d5a2cda6386ccf0e6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3128929089bfc93c86ad07f33bbddf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59efdcb92da8e784703e85c9598649309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b9191d6c17b5143dc18944d373289310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57149bd1908cf340ec28aaef69984311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860e469a02820c5b9fb96c87384fa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a9fc1719c9c854b89b08d895f668313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e03f8d935f9805820beebf7a01f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611760a9d44707447d7897c15d3b6765315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e711615d1ba3a16327bec4267c5ab0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731d2c05e86010be074265accf667c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65779b226f7c905ae51a5274184a889318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16359f23011851eb6e6a030dd6eccf2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c121b1a543992fa7cfeb3b1d6fe817e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb89e756c3bc56ed0e344972aedc82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e1daced65cd885976730f464dbc41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f555bb74cf628f8a21fa149416d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65869e2c90831973e0b54bd7a93968f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddedf437451bd4cd50c5ab59c2068b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e852309c1aad57414edb83ee9cf48e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f7bdc88bf5dae30a2ac39dfc3424327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d27636b54a6e8241db04186a2434e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739666ea7da2fe319ac03cb5792b3447329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d57bdd686d8faced29a44246c0a8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fffd23be66b74dbccfa116bfe38d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336f5ba0eb18463e59dab02034de6b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b47edf9bb3a617bf7e6aa44c2d7ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e419feb63b8c26a9e6067699d02de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449420b6408142b6a1409ca2317bb30d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef8ae723e6a738e9c7dbc7f801c3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433120eb7e0be14fcbbb28d57dc54b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04043d3316de41cfc9321745af990c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345ef7a39bdcd3e65e15394940ec9f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af3973d17c78fab236a1771c59dbcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cd4958d3734808614daba8dd79417341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a714ef8a0a0f05f4b7ad7c041a3554342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272efddeebdc02175577b26f1838d0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810663589328da9225d0009dc601fb85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ef0fa4823b78c90137f5bf3c0ec5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e60346ad5df305b0215a51cb5746346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b0daa3c0e889b88aa2d0f7c202009347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94a9c9bf9994aaad8e287ba8e88e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a9b154ad34b8cd3626e45f5026a65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cb0600769e62c8cf7913c5e6bc36b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b062cdf71a8fe75d2dc14644942b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f25e4ea98ab595214732dbadbb26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca7e227f6749b0f8f793b84fa4f67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accc758295d0d5a9c13b559486472ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fd7b4b0b5f2e66fa9fd9ea34ccf9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566fb62a7232933f970e3a4574d2856356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2922ddb1af62ba7a5e2a36544fd5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a479b3415df93ff4dce3ca7dba949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32a2809629c931b48be8f15232271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d993f1860f6821f99d360c6eaea95f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51354d336865bd9e7b70b70d8ec097f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b569e27dc270c879ec7eff0ccea4d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746261b91cb51212291c13d4d398a34a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50669ef7c8ceaafe49fe85700844f7b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b28c6c7a2a2048f73811fdbc2cf7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26d54b15ee6a61f4402fe3ffcedf8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a72df06aa53b53c8ac02173cbe9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351fee1cf7caf18d0ea6a8575aa06b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606916ef2b759f323fb6baa32c282f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0efe4f08074a540c8496f235bedd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c98a7ce93bfae556cafd069c1f1a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1c4239c55efac92339d5f44605e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f42351fcdfd7952915094591d765b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481908a06910b62134594fdffae20c10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e1019090237d952edc991853cc06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42567096cae3e289933f587f958c6c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ed85e412d4e0bd42be9702e072cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f97628d6f1e4a0b85d0ff1ba20d9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e05593084a272c3e26d8772e87bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff759762b57116695aa5e886976a934a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa69baf1fc5ee52c8da4da009479bf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a6048760e673660e233e21bb07cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4096b60cf9077ec03814062ee5b80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c605e03aab13d4ae0c308c8189119384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21839207c6a24a4bd1fad1ef25cc6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f95b128e8659f622eb208c1e3c553386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb18d06c9c56007b99329a739010ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d19bab007f2f437b9f635b7936ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee09316fc802d3eefb89cd3a8a05077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66077e751a32436bfa829962737a9712390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c97225d6623946e054addf09c82cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9f80b4d8006f8d553cb262a32fc31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186772917517dde107cecced09fe981a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620af6094b825b185ddc5625e47a5ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d04e2355a279329add78e1fd3110395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af41590072c141565554f84a04e9e86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401debbb5a7747fc95a1a336fc98aeec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3e20b8225b4bd773b7f18865e5b71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f503ccf16d40ee4a771a5c9e8272399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c7f20a8b0cd071316a7a9d35bcd83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df067ca4399381fbf99127aba99000d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001966d2af042d25dfdc957c1184e95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dee8278c65fa97a3759bac249714e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942a31466f0c06be276e237d14e4cb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69049ad44d5e2216a5adf9484a5b94e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d41901ebea55acb1f295ac138264d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd248b1f8203169ed9f719daedac68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e2738ac04c9753a4328291103bb44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851710104baac0e9a6147ba12c2367409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c055d557a09b1c22f319df1de7eef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f604dbde5bf20fc4b51ded5f4cb5d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a463d3f857302a31b6c7bc38df8f44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f073653f8b66f3d2637b21632faf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544255b4b36f0960745ff10dee546a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8532b0b299f5dd713f30b630c22250e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ff6d551e8821859050c3af98133c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c469008772ba25ac416b653634c5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd760abc233488b5d7b6073c9cd213e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a31097b17cc62a04d050c662e6e02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0f247b188f09228b8244e179b262420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282eeb2225b9d6bd7ea49c1d2c27a27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a6e854977acaa44bd79b543ddfba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe5df906d9cfa71c9e9e33e69386a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1baef330cfb4e484ecd4925d3d345e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814aa9d8a1545dd052cdabd6b97c8bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403f036198c4fc855c5ecf5687bd8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11008b9fe4798b8ca53fa266883f9d58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5bbd2207d39fd9248c76ea8a32676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d84c0cf1ac314bf1bce1801913668a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c4c5b5339b3c027bc13780305262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a8cb76684475e9f690516e7790d57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce66278b052c0295b605d9c9b139a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e8b46d47c412ecd3e7226f201c563433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f832ac7463297842455d6ee4cf22ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828bab99811cef42fb2088d7e165a88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488741f0be7e6a7cebdc164dd25af9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bf3909351a41fb63ea9822957358c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba891ccb165b5639c8f118ddb1645c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c0bfa0266687887881f51b2b643b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fefa2bc05206797559e18340c1c69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b48aa48970e57ccc4d6e541c7ab20b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f69105c753df1f4c3a6247acc322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc69800b5c7554c8e22b364fafa4ce7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ab29ea434ecfeddcbffe130cc656444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff0b464d3dd073d9cbb2a7c5ef2bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84552286ffd01ba0a0e80d691c8cae70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f377dbe17d31701fedef1710f5f85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bac65aa4383a764437cdd3c410b710448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1d65b60dd24bb3589cf8104de6b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de39c7ce7de68bc6436795e0f75888450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520b68cc4aba47b2e2f2caa10e5f6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60f6d4a57232e043e124ba13a916b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d288bbd4f580cb5eed7f07d4dcd5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861d06d6169796330e4e091ed2e741454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e8ee3bbcbdf693bf191523a94d72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2bcb52c9a8566ee1ff518c051635456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a325298136cb0d36c6f34aae30fd455457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c66d406e5c0099a8438d1105da09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c24947683e381b5e51aa29dd5d894459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6bd8b58b08dd4b3d64836dfa2c569460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ec35220f8de04004321fea3e4682461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994130a30087862d33e320711f7073c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddef8e711203814f175cc71ffd15b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89f676b4f6a0e992cc7b763ec7c32c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4c1cd7e64384a2abb6dd2f0fe53b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b17ee08702e316965a467e0059be05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953e043a1d835b4f2a4a990c677d0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574ba1e240dac40cb8cd02bf12beb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea81c0d41399a2f316e6cbb59c7ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c23ad22c3a81f4b98dc40d7a8983d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cdd5140f47aea40169fdd15042996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c621abf1fcf424713bd3796dc2c646472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b0bd3c9877ba5b5ed66ab51e5b2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a43b40a6ceac406950feedca83b223474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359f292b4fef0021b67880baa79e595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f908038f6846cea7b327f001d86f11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d84ccdacce98c13984462b78aca5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ee4c89d84b90bd01aa7a150a59db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565642ab7f44c7d9875746ca3c0b268e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bf69b1b019a45f885c967bdf3e3dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308163c625010136d7cd20dc0b32868481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc31748820faa7cba28dbd506899480482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742fdccd97ea6eec0078c011fe7d7e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174638c1a3b6f7d6fc4f767cc9602b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a1d0441ff69c5f65995d4ff32e940485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bf4a384a7d6f9dcb8b96d4ba5c434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc472c1eebb49547d24497ec804014f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec7a06b9aaa4aec3bd7277c14256d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5ed1ba9cd96855c4b677883c343f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b04f5b60d4449be2e269946c6d2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2271dd58a9511790d058ec9eeba35491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08777003ad442adecbb0ee248ceec26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d988fc5e983e18b3a546ccb0fe3a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07332a1b2ffc560d8ead266b4e6c463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b97accc66ab402099588978ad09988495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e0c6b30ffa44fae5a04b811615e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e582c1ac418acf1008901834c31e347497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06800c540d6081d75a6fd8392db583e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aedcac57f3d320173c2c6ab766104499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0922a5178daddef77af29509913ed8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b4d9e07018c9871eea380cce6d43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce937957dbcd354faaba2f370cc3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f01cd6c9664284e1078071351d158503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05d6699d43527e3d86b1e71cfb8308504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa56c00f524ec6aef02b30dedb0eaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce07a4c43299d3efcae2e406bde6b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9437e3805c137ae3badf2becabaf087507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4deaf1d8e0b04640887902d87302ae7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db75f826891f537cfbdf0498fc03f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b56f1bffd59529c2979f712530318510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b711048bf33e629b7d689d26d095511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08cd67e82c8988716013878474ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fab0c1ac6a9d06de763aa1f7c694e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee1a1478be4f286b3c0d6c650658d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cdebfe7f7fedb0d6fc44216acb6b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a1e2ecd08d0aff638101ada943f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae4151fa557f0ad4f58c1f2ba26335517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fba5502c78801e157baf7fec192e80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f07059dc7b56e203748e395b2604519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e560a4aa015b7ba19b11a6f84c0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df936512d1d360d6976d0f7fd030ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d59a516ad8f59ca1152117cec0ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e446052c6cd5df66babba4570b3e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d7588c69477949a018144852c0e27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd57d0effdaf356069d4a3bf2bc02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b469d7a55d5ae0d65a79334ce1e816526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aece935bc8878d69698b62a8e4ce9b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b100f81270e5b8fcb6e85b12e6813528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5b778834341e526ff41622364641e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e615942d0ee062f92d75e5d79c61e13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d755b2f17797e0a47ba54e0b9b33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef32edb5051ebc3001dcc199dbd58b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87152412d14cccbc32eb7f2bbbb34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665f4e51b09bc3120ef014d3770f9d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d787b62a343081bad649fb949ff72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f8d25c5a022c7f67e417ebb5b228536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb11a10317c5c8c952a602d7c4a12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9381eb903ab22fa681b7f5129f793d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e296397d44939714591f2d59bc8451539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d6b25d69d3a88e133422c241c2c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d525a6d4fe0713e951620b3a3535daa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8b164dfd78f03347ccff016bd2650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3958b2635e33223e33f8715548a07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffebe9a5ad6f5c9833487430928f74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cff1868ff2d36a66c4d5d27c9dbeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aeab00770ba420e272a31af4287dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78fe7f920f86826fa1e3fc1bcc84b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d17bc9bdee85cc4464e1c6bcfb98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5989f9809ed8919babd99b4bc57fc96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe66c6b8a2cbb1efaf92fecb91ddf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4da5e1a297397213a06661e291a8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8be2a505f4efc9f8611c64254ffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4faf8874a3a10b4f86816fb8dd16e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296720e0afee8a0839ec57b0a97d9ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e196d8f33e59672689e4631ed5b32d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59275a9abfc96d3420fed5ad75d8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777ae8734bc05a52d84f8ee59fe997f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc029b4069e60dfb07d5bb68e2925f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0d8ecfdb7cb9835eb0070fe9a1147559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8efb3a4d0e119a29a2ed78cfe89d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4ec126882e68262897bd1da0729c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daa069d1902946b49ffb2614e6d768562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188afa45069404968b172cc13ca2910563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e311c03d6694a3bb651eb6fb111b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81285610d907cbcf8262bdbf4dc2128565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33043f400c9769a14b64e1998344250566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4352987f4e6b2b1c3dfcbedcb774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee10fd6c03a831c67f3e78c71b6239568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66582b36a90fbf0d54562b84bfe4aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b46216b4a960010bf915f3ae6f616570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda584fe7cffd2f87ccad8a684eb4c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4697fde1a06295930bb6399e9ea39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0628179417509b1fc5545ee0116b59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c528ce857eae3ca21c16f4f5677d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446da0b81e101f0202f5f7b02166ccf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c1a758572100354499ce0fe58e6cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43730cf8090cbbe55f67ae23bc5ad86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac1f380e3e13a9a60ebbb2eba65ae3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7314aea34e9eb94c03537cde43de8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dccf6ee4121825c5f0d27302ba890580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb39d94396d7fea66fc8fbfbbd9e18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f778e8ee57d3387c4525d168c435582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41cd54d20de5f5424d05cf119353b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49810da4ced134eb76289ceed030f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4bde6ab569786ac8b1e2889d4d569585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e03c58e49526cce2df5899a12b432f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b24e70bd22308c22cf9802514a01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237595238706d7e636e5d07c5aa292588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c4c73303bb2dc3ec25346bb07428589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427b90dfe57bbdde6a613e70ef3d21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980eb979321bede73d30bc17caa92393591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0186840609b5cb6d357abeaa4988592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3248bda5507a4e0c1e31cd00d63dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84081e298432f32af38915b33f3d79a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf89d46c1914c0f7fe7edb0bd7ae32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca4ab673275d6fb1e738e78ae1351596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ed54ba1a25cbc6523ddb42365d2be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2c5a26c8f6e248983375e4189af15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a640be77b0d288090ef99d5f02aa9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794d3da1b1a4530807d9f2ee86f82f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca241ebef44fc7e16bd3ae19dc164601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eade8ff3ef9ec13a1342c92d73548602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb14a23a321411da1dfcf2e762cfc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5806a0ce0c38269079af6a31efb7d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5f84bc63f27f6287ba17980380bfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bd6fdcc6944f21c336c28936ecb44606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227737259e9b56e5a99de545ef1373607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5647276d7d0de39a1dfea2cfa33b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b29c712d53ee152406c22db1a288609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a9a08205b3c1758cc21785fab983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4ec3031ee5de73f27c9bfa2a7d555611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fe7193f5add53d9192a970d135993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836679e70ae95fe9cb1a33e2e6aaabf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ecba031c6bb4f1a6e23cef69ffc8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971304c255a687883f1ab9f038480030615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287785ac7015b42e939dd2fc3272826616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80affe85ee07bd78392616d8cdedc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352773c8f0bd7180b19c526004da8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aef978d3cbf0a30ba718f3f1afa24d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc18010b7b9fbf533afb3194345063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227885358276358ce7c719ab87c1e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05138785efa3d391180d72a6b2413e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45913c71c14e44eca548a807402fa65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37fd81e87627ae5c5cdca33e4a3466624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c7f81c798b40ddca640675d43cd1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f12a81676a84570e6aeebb7ff2ede626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14047ab1ccf85c71a5c8fecb38e9bee1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a017b52aaec9a2e1dc12a532d9e9755628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f06de8122fac56670865536e93e81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bfef0f3843812f20466ceac6be451630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177410ee7252ad747ecafd1f5539e291631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fc7e6d80e703e234bb0620309b04c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421dd14465311fadfdd4b4ed2df4da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdda050590d295911294b8919d68ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06826a490b7054807955279d47b35dae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d93314043d8b341f7aeda906c39122636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b60ec6bae61564c64ef0f1dda399c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5a037a4dc18645de51d468a2136e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcef57b488da53ea4d9086d3e692c6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e54acd0653014b515a39e85368170640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532aad6244793202c479842f3375e08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11009400c4aeec7842af52c2dd26c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27024bcce6aa2251fabb1835010ca9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21224c963c5c805ea53440fda5f6cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f795fe95c2044029a890b4f0b5807645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f0ab75ff1bf58ddba26297afbd1da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3a243f818007e88a3e159ea5f40c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057494ad6723ba266834c49de1e6e921648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfcfbb60f11aa92d2e1736985efc79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424a101d9fea0d99d744f10454e7d26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f07b5724ce1c18441610475980a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44ee2d57beaf271a4aec5360f9f6d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d632c8d0be398c69dfae9b1b96a0083653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d4b8d0fe40ff7d07591ac195c172b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c37e58d8913fe347444ab4eddd96655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4b711fa5e9539466dbb547a6a016656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cefa3bf2c214ea3c838c2b7727f5c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e72de342bf13f3215a29b30c87cb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113ed3cfe9ca1d69cd816586d32858659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe103dd066a5a27e268eb5e440e8414660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cf4400848a1b3ba77c31e8097520b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f9dcc487d841c8d9a3955d00ec23a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125b442443e42e3b6256ef82b6d49f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188417db506aa21a0fc8865ecd0bec52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d107ad0f2dca445c8e36e9aa79e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7a8c62a88f7d9eed96b972e967eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f26c1d89d698baf0d0cce887352e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d421a9f275139a8d4beaf36c9dfb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825559855764fe74b07b56f34725e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09bba968cdfdbc7366a06eb239b480670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e4b024933872c4a3a03aa7a7d37c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d94f103053fbed0b15a43d0e36ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0de46dbc87ec71eba4222d65b11c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973cfed52c744f35eca49ea41f2a91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4847743689d87a835a746e955a687675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aa0b7689c89723d839f29fdc46cd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137c38d87d828564f7099af69b4da0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201326d933a63dddacbeca9662185e38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c6cce56b7b9074cf9a6ecfe66f5f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d227ac14fad076cc956e41ce1d03cca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1143e9487f80a03328432bfefa31c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88127f64b2123c7c23c8bda650ae01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b96a2a163b4f69b8f63c30a715e5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1178d9456f7dd028a5766cb392541684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec66bc36c0e6c1f3d41959bf18996e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50c0eb8a436b318759173ff7d20d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b2c01bca30bae66ea9b8fc6e66684687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c406d661c88d2e1c048e5265fd2246a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438761d2fa4a6287e2f807b7cab914bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fdc3564962a91634f0d63934e7691690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee189d3aecb972a2d1c958cae7c89a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a9e3dd816bbcbeaa757a7824704f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242fee88b35ac0bb0a6cc54e206d25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d401f904a591b2b81a83a2565e9e0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ade1f3837bbfc8a8c1e17ac174d0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada477ccb59b45e46683e2827ef65c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c6a6f9f6fdca42f059c9d7c319e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4026a61a4a68420c93b737b0a3046d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df43eafb18ac43811e4c561ec88d4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ff477a43f920f4df04b14c4cbdbc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293208b8e4a54901fdd7c4948f00954701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa96df2fcd82760fd32f0e8e9000a60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c0753453dc4696b787b2d1605e41f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018b804c821337ae48712fc61784a44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95250d8d1c280739a4b4c991d9e79d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5033f071e9a1ea355e16d7fbd04d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743a32413411e30dca34729ec1fab4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d61730481f72b45d2e0a3e5d840d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a6e1ae7cf5eae6cb936685eb929f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c1be71734005d5408503e3331892e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a93a944d01f88af7fcf63962cf7521711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcaf3993a06cf3bf96a1ea3053d97b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f42cafbf6a84e39314178e406f4a5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979c2cf572fb9cf7c871910500c0b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2d4e89c708bd9698c867ef3de978f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ac5a64b469cb09ade7917a959b0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea48824539d70106d5797e826b76ae7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9898ae26ad5a2e4aee21d436cb1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c212098cbc023cd4d70d6a9b0813719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57d1bbb1f289358a3d8ac2cb9e40b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de866712f1076983514838b76cf83d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83333b23fa1f7f9a5eca784a86cc35d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19040a74359b16de6a9cbf70a811ab07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208e884378d7fd37d2349e4c96b044724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f68fbfa682f9315b36ad1905c857725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633bae106973916623946d0bb8fd95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5907fe5a2c1bf60e5bc81e4c8de3c25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac2ecf2835123a10911c52c24368f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f3ec75f893fb4f16a902bfc3495bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37369c4a287fba28d83d40893aea008730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3406a75cf9807bada45540d693561731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44627e83494d1800870a02b397bb15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8043ecaea5753fa60c72eff003e45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c7619f7053616a5f2e9bbf6aaba6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe2f61d7b997ea8b8bbb2a801837ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7164ebee4b9d74162ecbca7baf379736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177ebe248dc99fa059e9b5f5af23f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b2c92f69a9abc1ea584ff58babda0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba541cf1cfc0111aee5a3bd350f8d80d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce3c9acb962f6a823ad393b197761e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397efd6ba210c44023ed9932e1c6a4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304221552cf32c8224c6b9eec2165f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae9a43285cb057fb0c207e90820633743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15250c8bdfceebcd5a3d42bc99a2c09744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf50c90734f46cf3edf758502945528745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9c368e4d4ae99b13924dd7a05b81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641b7224bde55c5862ca1e26e6d0dc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295e8278615878885c30d20c9ca09b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478f81cd02e3c881104edfbf6a35736749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94fda91dc06300e0fe1f7813a14fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4f48d322878a5bf270ba411f659e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9aa27388f35d7b1bccd20217ebf8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680bdb96fbca1065317ec3b9f569f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775fb50368876243abd63de2e0ddf28754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e23c447c11c239903e1ce6ee74b32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b96eab8e761a20dedca81fc5573fca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ef8acf3479815cefd61302cf058f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e5cde93ff85294f9927384064793758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8332f21b3c0c2618bc80d6288dfc3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07535b31f2aa2c8f39d1dd6cbdfeea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ba6872a7d1ef801ba8e9fa5a9c7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea61b278a79619021545f50a6f0db893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341ff416b07c65d67e9a61f79f6f3d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb77ad228232a83f866acb970e0b5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd462659f595e97cfda71f84f18e0306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7951a7997b0150cabe550697bf425f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0a6aff9c2bbc623eb5870ff95f7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674bf40b76d6fe1573546cbf24e2c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ffd22aca648bee695a1cb4cf14f8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba8a6eb0e1c1fca02b1c54a02f90711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa88d40328febdd1c024c274a5fa2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508dfd6cb7989480dc7918e514aecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22df0ee0df9e4ac0262a343751b75f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc16a114fc9849e5b843df5ee8043615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c2c4aecc87189ed1b2efa531990b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c08a24584bd0f86a280984f0fe40a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e9d03d12c91ec4ba475cc0864426b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dee30a3dd2ba5815f8f108df0814719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537f6317be3b5b70b635d27e883a6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb46f253f2ac8e4f41ec0105f7cef9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01dd92f4539d43ea29702705a6c20922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0fdb2fef1362a522ca7a810316e2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285d0829ebdbce060773f7159a4bb6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ff298a50581cce5008e54ef5523b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc951c7b485973b5a81d5cbfe8a15bdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a38abcfd81df7f20ad7fbb3aceb1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3600c43db9d278b181f05711c96c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a613d84ec7caf40f3eb1c646f5cd6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d945b0808ed5ab19dc43a8b9497030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8cdc1985ad1e39574e785829489db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3370f259573a2a63503684784d99832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de36de561b39ab6c8d8d2f69bb530533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8564cd3e9fff721a98214d96d024334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab54128dc4d75d16ec02371fc21ccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b0f07a92b8f3cd5a78b223c65f69036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e38f2fe14b12de961a18381d104d4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc9af2ae90852d005eef3c58321e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a1e3441131445bc9e76a8694926f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aab9a7052f88b94f8ea678ea5dc6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341b8086175839b55b2ed6a492c28c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dcff08a8290499cefd6962491fb1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c711e5de4f207f79f4bc23d07422a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058a6a8ac031ee66c3168e476fce70244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbf273d4fa3bd1b15068f4a9cf86645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad12d988111b650775e7c4450a35246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99938d79573e459fc9672b5589fcc7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72d58658f63c539a1f399946e81c3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ac40d783f78022ca2b85a11404ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2cc9919041a0c693180566462ef8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386af6a61a075e29d3417009a62822151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518888b25ddad97f7006e45967cfd1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a1351f423c5f51514883c4a7af9ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a8d249d96ec39aa9682c7031611454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7475a815aaa8795c5fd09aad8ac52b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b452a4fd4656c242ed83c5ccba90756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21941ea9f34164a7ae75d741c18d83b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a74cab0c3bd3aa3b4f5e6ed3d0da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25692eca9b320e8ccbf963b93854f9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91f84286f5412d3712abc5b40226a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b75adf9b0ed37027588efc5cb007f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5071284c36a6606cdebe38b81c33f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81759c0e5524a74571656f73a08a0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe057eafeda9046ec58b609a6fe2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544503b769feec37d68af91362772465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d22735490d11569d598b4eb00fc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ffabb781c7dab7ce0c2c5e2b5d89467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b5381512d314f0c9f3b3e3ff23f7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585459b2567dc370d27051166266f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0295b1d7fae70b619b6494b501392be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837468213523a984a4f454958188d9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba349899272672a41e0112184887872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a33b26ecaf4b4686b2d21a7f4bdd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bcf71736c44ea8a0c816e0aab6e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf77651ffc404166300328572ff56875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432014b0a3cc571705d82072be4b4b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679eaec9f89b6ed1919a40960e2d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b25c1a7d819f38e912d46e4d5b2b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb55b25465ffe1ddbebd827c7f0da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cbb2feada9abf9ad09b7f61590e3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc482c098932b9cec77ef58310bc8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c6ef66d6f1166ff40646fc17d9a8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e30831504e04e1124e7b2d97e857883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececb037229a83ac41b6250b6d5f55c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd808b01b7d05b3c8bf9ba20aafad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21efd8a85e8042e360410473df1ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71390a93d44d7cbe064571767f313787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b623f4fdadc08b22ab079423d177a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a5c3a19a474843c9ef53ac3cb42a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cba26635fc167c6ed9ab285addb1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf0cdab4291766fda566629974dd3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac014868b3794c80fc056088be69b79192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6a0b3cc2318e04bbc526b571573393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf55ea5f690551ca0e74e9ff13e62094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc707f381c2ecff8946c29e09ef38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857349bda02b50b9a435faf0529759c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7fa05ab733b52239c1008e0a6671497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d407fb1456ff207c0484a5bd9e3d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2b26ba4b8038d5f397beda51e22b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872af482501c35932fc15ef09390ad74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbcdb0f01b3adece313ac6f18f586f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b8d70e3b5c286def5f7d040fa4be0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e8d57a54b07726f42b66e45c3837a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74838e0d1e6fb3f061f91e79b917665a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b820eb43e4ddc4bddf1ac44f13ca0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b61dbf6428782787a017dd06332d0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff8922f2ef030e2bc87e63816f0ca3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb5520dd0bebbfc9542dabe323929108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c19c6028e85fd2f35553d4d2a30b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205871f825afdd75e65c37ccb6cdc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393008d5d77019e00c504311a505638111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b0d1251d79ffa9facd1982252e1db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a437464dd4355914abe88a0adccf411113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bae88f575ae11442ea35508c7ea4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52bb80e88650c78219c3a966fcb09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e323219d4c9b848a9b40fe96ea66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe77ad4d9a67e9bb99b1414ee79038117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a806141c3bf9fbfe2985c7fd37b4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb477607bb3e150259c2a65108b27645119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c72292ab7bd3fbb6f930022de7200120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342697eb1e8205c162179f30e050b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e6ccf14d674ce7ebb5b11ab1e3fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1bc73414957b99cb385d5be5fe1b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a040dcf41b602774ba5b53d729586124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5935ece29b28aac85d7f505f4eccf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899c5d09fd2802933178fdfc8ad800126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a085ad6efffde4823164062ae247a2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a847318cebb32e657ffb08047d10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc6fd1226f71127245ebbcff40b36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c642e5e81d99e9f281adac3e0a406130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85626d104e1da0a2de3775aa5d03fbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b8e119b71b6ebe744f201c1d0269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f56eec5de86385f44f77e00279d4b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a202548865859ec6fae0079c006b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce3f1d4e05d8416d81ef7997b2d65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafa38288eed199581ecc6aebb6170136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38243841b89226d120c3525d81552d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ada89ab1c968bc6560134cc6a73e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa003fdd6584d625482588f19297776139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a869796487e64695288a6a66d2e2c3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f492969acffe22332ff7d3ea8d58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b31e5a42857193d6dcab4c2be5c4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761bf64d51e1092ec704ed00b1930b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3b3e885d7557bd131a7434c6e16c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17908857be747ff72de08c1e6ec2e18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1216468ee6ba9b20b21acbf624142146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca75d8189da7e56d6b9dbec607570a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf913a001fc1c5530ea8858943f10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9b1664795c6beddde520709878378149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e32c6874fa99753bbb71c57a8886a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b76929ba2a441b267b75ce9784b283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa8772b384a9ac3ed281555f67f3cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714529c97ac08c5f574152f28e63eb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97411fa1fc514249e4d8186738dc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf152c78a7a00972a6614e8e317064fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00a7ba016d21336a0d9ce1163913ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63406556e54c781a38d5bb0d15977b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9debc5d3c90501cf6d73f1c0bde8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c879140d7c60e721ae8ba3cb1488ba5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9155bfeb2e7dcf9b29837add2e0abca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af147da2ca76b095fc84a5498bea73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e11338025ffc365fd761009053a41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24933a87abdde4de2995545a717edb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0567de7eab597a08652eb45f99592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e96fa0a3ffe5b79bb56d96b1fb488a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adb1044460aa21569039db8b47bc46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044ff6121f922f61ff9c130fd1c3b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ff6772d31ae0bc426e481ef0c058168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d1da125ad83ee73a96681aef7dcd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bd669c45ccb011f00d40285c5c48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8973edd1c3283e9496e9c4b17cd16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e8aee9375a0c734aa4cc1150acff3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5513ad377c5a836d7505ff52ce60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54bfd88dcb937bc8555f880f50e6d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ccb3c1c9df0d674e4d7b2487d621175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592e43ea9ade46f4fc911612445aca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f122984f47435daf432340f397e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacca1664d16a298c859b061b531ae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb5c8eaaed119526ccc3cd0597c6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f919c851660f1b4fa69c41561731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513dfb97eb28c7fa10aa2cbb5d1429181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e8433a5f1dc045854ed9f96a5b6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d763905b07d74385f8dfe299d458bea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534bca386a4c80ec6be7fc1e56a4118184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ad866582be631ba00f0f85eda308185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309a60c829ee91274310cba3e5eba8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb03c4f42b6c29496148432f31094187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f724ccc732a729692771decbf13627188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63beaeaeb7e1ec7ce6db4fee0c472e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123189bb8c01a7e5705db613b2614f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a6119035b779c80666bb5268e9aed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1207fd640d6da60fe9d45a26c9b66f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca275b9a896051f111cd7e842f72a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63594346ca7cac963a71138a991663d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cfd90918588be25f3af96a7b32cf5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529504c7e950b62e441f37bcae8dff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baecd4a20e1787cc1630350a6716bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f526d1231f803f3f1d5a9fa96e1c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce3c2cee9645b512f65b034837659a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaccc597a12377b9460cb0d25e9dcb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e10378994ad31300e0a294cdbe6de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e4565897456dc845f189729767207202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92af245ca920a0f81412f86f56895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773328d14ff0c4c09b490dd2da1ad310204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad88f566525e94c2758a82f33bb074a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15efc35b00caa1f68159804c759a26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786cb8c0dba14a52a51b0bd17492cb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b70cdb053030cec177277f8bb8e8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f98dd6cb39d57d0a2f65a8604b28a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80240ca4cc5a2b4a13072414b8ab2292210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808382baf07b6fafccd07ac3d0a46366211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb583234a2f4edc22206a575fd26b178212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71689452cab84916589f012fe6428ea6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc319281ee929e334c3e30df3f6c1df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8105660c8d586256f2fc22cc0bdf4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73faf8c620469237c828f58b742098216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328476c80f1e51683d62e74d8ed996217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3962171432189089c068b3558441f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0607a6002aea2913e7059e5fa00e6c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da5b1389fa0404ebc91bdd727a8a2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d66ffbb0d08cdf4c60bd4bf48b236221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba45f469928e455e73094a679bfd5a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4da2d7bd506ef3abee377f2281e27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b443f29fb35a9ac73fa99bd8070142224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37fc1b031e08b944d2f243f981180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece45b417dbebb76d601c1423a8b340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fbdb1bdd69d81acd61f50656bc897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cc5c1b8ba5c9d07e73c1d1748e8fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19507e76de04b9798d084e958f06b438229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89711402aee2bedac2240def37756145230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfecdbaa32101e67d1239df8e84d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b19276cbd4f6f2b4c7cbf966e1ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ddae0919f235a0e0bb29eef159ba0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9659d18cd697b7c0ec5fd43b2e0aeb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bcbf8c0f6567b26b160c5392e62dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf8fa36e611ddc061a13687a3f0cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71165a5937ca8d8e9bcc50a32f6fbcbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eba36cc26bb543e05b7946a454677238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e84e8c4625ed26c207cd85f06a9f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9de4d3fb3047a6d8a0db5967a2a49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb76c73323c4facea467879bbdf820241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f098d4bdac354e05938043d62c9a56242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c000045719a13b17613b80a0a0fb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da316d59b542a466a391494d18c8c5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65743c8448670c76f8a85abcca467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2583e56bc35d80fe84574ed414947a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665ca3f09a47bbb954df0331752703a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ac72f6088c646a4d7a3d54b4626f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddaf84cc29676d89a535b0d409c02e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35b638c1d51d32cd478f6ca390a2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819825adaaa8f6ec7096c01aa8ab3729251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e33e1aeba3bda996639f9c1c92e88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50312f03fd0c7fccbe3c70eb2b22737253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cf49fdb8ce45841dcb46a4c33bfd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758adfa1e6e9f8a93c66345b226f86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c1418d214708efaec79202eb8bd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2e61a6ce00acf781584391510249257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8bd2e3f2c7870ff78e76800c6db86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb861219bb82a1f298ae385e85abe948259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a784f650263d12de425cb703d6423cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2b620361152da353cd6935fd8503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011f0763ba86cb05284be8ec8c057f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c8bd559ad096d4022da9234587cde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b467e07300c7e58b64378699dd7c66e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184c9b02108f071dfb1500cef59abd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af717f6f6e067422bb93af285a8a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24317421e6dbdaeb1727cfef6ab51b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db6abfc0d403f7de95330ddcc8984268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f60345abbac172c65ef13a99f6f61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53fc75b351ee96fbd21f726a03d8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d50c13fe0463c9584994b6f95c3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507ec899b6762449893bbaa72c3d8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa185bc5c967ace6c3387e21864bcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3b7bbc448819189db04d7200f886274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd694857d090b4b7a0fc7a0db4c03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03787f9e5885db6fcd30bb5b566d56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3575e005440da160cbc3aef222a9a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37636fb3369d4f5bc37039ebac09f39e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34710e8dfc7ab07aea98aa78fe68aec0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8827cfba43aeebb6c69ba4df8b63955280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fffd1c68e1a9792ee3da528c24e7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac20ac828e07ad115ae3592cc249f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326708ce856759197849427d0a12818283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e2a6f2013a0434008c9b0d6d09ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4996020c1e1a7f4aaaa4a54d7fd2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4596b8787c2577cc72dcaed1838cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396d39623ff7ae28300193dc38790f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc4a52c1fdc3a8d25af4ac5c16571288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf218e5aaabb0af06b0a6888b16edc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbbd31c50f4d99fd351c60e1f85815290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855d40de841cfbfacc4516d97c1e383291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407505631e2cb9b36fb795e2425d0d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb006625def6070c1aeea76f426d42e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c69d1691ea45aca4d9eb7626ed1ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f4adf36ddf96a1d52f31ac10f76eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedefacd90f2f27cb2c329e2fe1ffbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc8f3bfbbefce435977eb9bca00fc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37380e4ef798f3d26ad021f9d69056298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9085847f0a01d5e975435c39dab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faa39d7543ca6ef728633bbea368ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012700e26b665020f5d02e9866e8dba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642cfe435265c408c329511864b5764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd636f6de595ef40f660c546e6fd11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c23dcc64f8224f6768c16d5b7d405304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ba6bd5e36753411f3bc1d7a7aae7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e7d84e12496dbc7cf222b19952625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35483ab4c4c08217c74c2001920dfafb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceed560305db55fb8cd58d4a69cc95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cee0c860afd1a80b276c0d3df6543309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c04500edb3e19922041c346bc0c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d182537113178deeea438f7e6f1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e431775b3adfdf6564b2f52f91bf852312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab449489b2a54169eaa30b3e2a3e2a41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a440219bdff9ef8de8296dac494f1b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e96de379530f3ce4df71f97a9b151315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516b1f0d4ce04e8e93552b0aac6fe4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdce5477eb7b626c0fd9c37d918e49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13636a8e8cbaf0e960962d08b40e3d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b26fa3fb1c4e8078ad8277a7328c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2aea76199b99b89ea708caaa9e21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04130a440cf4dc412e8d05125fd9c452321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df25608e4177005820a30879537cd0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb20e491f0aef2ee676478ba363051323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe1b35e1ca559f7b93f909736c2b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c99cbfc8e555541265a338a406d02f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f466f89c4e4ee49236ee1ccd31e82e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3170b7f73a4b16223d4e971614bb63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3849e953ca5356a829556a12d496a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42707d4af6f6cfa162da213992c16fd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6382ada3dc59b5f2f43028750f6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a6b18392edd29963141ca1aba9d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7da712641c925b7d47ae6309a1e69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd4bdf496dd1fdfe4fadfc12818a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f275c91fc3c71fa4579abeb28f46d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6d2de0b3d8ff6caf615a07e0b296b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70716ca2a74553057dd61192b64f481c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab059ae38b9c4503a8d0d429e66e88d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388697410a0e2e4cab947fde0b8690a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c18795dd86d20db170defc6362c2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa455b1cb8f4fae2c59a9aa747e27f8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d45bb6309d3675a4d550efc0c614ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09387d4be7cf5d8f9b13ce7a27c62fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545151e72d1d302b472fa02c5529078b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d4a89ebfc257fbe1ed7c6b4e87529344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a1606e4cf8d9068cfb19f99bc018345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616d8b15b59b9ef29f926865fca1d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceb9bc3e14f4f9a364643e311b6f66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7bdaba92cb84b2fbd2a25f15f399348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fbc4d0f1e7ea3ad09f798f4b298b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10937c7e659363bf15c43c598ebaec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ef07c199bdbcd9c054ce1a949d4b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce30ce8078dfe49a8a6fd5901e7421352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253b02cf023e7cbb8e9b507e12cfc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1f252404aca3432e67c649ee4eaf3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5e615939658499fb8ed4d03a3497d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a13584300a9a2844b0efcf825644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4045ff6030244a581579a1d21f7e36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e369df2fbe6ce57e817cf3b7e5c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5607b57eeba88f6ba459d572c7a0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce46943c5ae53b219ff9a0bde0b8aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c3d9cce1e598852091fcd1a6a923361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c2eccaa5abe0a7e64451ba52fe8f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d7a096de6586357eff870b30896e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41bc33810630b4deea726f734b0ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c0194abf1bc308dd6a90816665a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce56a9c15e7434986fc2f85b75dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e79e226273c219218092595b9c4a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906723ec5495977426d5758ba958526d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156b32718f2688f535b9f8a692e20b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f50caa56533321ede82bcd01afd2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42e337a2d665d60bb55032e3113261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10409f61bad6704ee5780413ca128fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432d2ea0e21f7a650fcca896ba167c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39942eeaa8ee2ea9382eba39ae6d136e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371d5a5e352e9013cc684039aa1780c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0200c0eb014c2d24c5cfd74631fe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993ee571cf7fd0708a61373c46613d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad862582332eff91f58fab4c194de3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d856870c8a2dce625a41321d81af1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09313fedd5d6650f4d41572201b71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acfc49df50d8047c927b3ccc3f4c63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8039176e385224f72d66c0380a24e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0fc354f22d8535541fadbe4d632ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d90049b0b50e1d37e4c7102211fae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1449313fd4a920865f1d38fee5452e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48747183c64975d08206e4094873988386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e342479668e13be68521b32e99df61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578461d399873c03d30d91086cec25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a77864462336cd050dea6df8e4d3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803c413afe1ac7c8b6a1314a549c19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a38c7b0d531e7f8c86f9832ef017391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be823a0da09f84f3a474e3d3af334392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1410b79505704a366022c706de46d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3d306a10ce5a4f3d30cddf7d3a7dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1134bdf7087aa793674fe11001cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c1d6c14b57e09558842ace7f59f93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023e0d40c67ab48523113af60fd682397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafb583095af52139a6ca4c8d5ed2c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c65975bee05bb0ed4d91b84c30d69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2cbcc2fb5ba880faad82df47491a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be1dec60f6faaee7ffe70482415118401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ddb430abb26e013d194412a06a1b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ad4da3c39270804335f610d007a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8775b4b2005259141d5b9898d6f7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32923ab288a750c1d3688dfb6cf2c072405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df74a13cda8f771a4225b40d291629406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f25505701cd0d9d88cbe0b910610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1457657073958653d4c56d4c40e3c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c23b1846a8416f53704a826df0a9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb412701e0006204f00fecc4219c06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f82ec7c59a415e34eb67aacbaf0fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64c5ecb55b52be4fdd5a61b20c54c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54dd90d65aa5ba23d32459b5ac114a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73946eaf2f7a7befa43fadd473ad1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7c061aa64967144982e5aeee5650e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed16c3056aeb1c3b8dbed3f06424ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f2f6772660fddd03b6b6f240acdba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baac4f9a29edb05c6b90f5bc9e299e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13185ee69d2977770b69162c28808c61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd95b653d4a7444c5720ba3dc0d80c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70ad4080a8cdadcdc310c7f3f9a64e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb36adebfec1eedf410cd63384229422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0c6fd676426333afb6d37682dd2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccfeaee402a04d28df58c31061a5b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a905051abbb3301271867c9cc22d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ad527066eeb73d8f568ef6a73c28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9e7475c012e91d4b94df93ef4ebe5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760e19484d7b11036f5cf9dd837ae1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17ad22ea10fd0971135fb1553d714429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa777a366aa24c830c066299389a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3124655b79a211c8dd160c971f044ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9482f6b9e8968e41de28ac01bcf774432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073b04eaf270e40a5aa64db164d554433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e8604f415aa5e0362d71dcd88d880434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692ee5023617e1396221545308eda31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a5238b56c5603d02cb38ef02df5b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b868f355a2755b1681d2b1cf8546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a520ee7f736f87b8511e6a0972114438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a7c03cbd83a31069f93157e7911b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad630138fafeb83df84fc32780d877440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf798403c68282aa02e9c911da13d182441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd811073ec56fa719c9c8bba883304e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844afa3974d29eaf8438c78f580d69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeb38b31bb3436eb0d7927cee11e6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da9ff855b50c175f0af719a584172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a14309f948eb5bbbf31078be8ccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2aedd500384acfdcaaed9feeb2a52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675fc905a22c4c838cb14b62f8c00fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6985bede40e6f1d26a0643aaf4d75d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba194630c69c9bfeb36c6ebb185f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5973dceda8f405f1b7ebff4a2283451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b709d432e2ea425dfe5960b4794cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eea5b3be8adbf957c1d076a6e38d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab970a18f1f90f825735be37310a17b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd893a1cb7a85e948a2d944e2fb0f85d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b688116420e49f3dddb56a94373385456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1e04a542c5d220fda9a441d121195457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f344df518b5c02ebd9c9d7cb08263458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ddf1fa6263031d269a891708330e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca108cbd33960fcc0b8e1cc9bf562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc1b70a9a28e1404349aaa39a2f5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b7aeaec10b88e9e6faffed885c7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39346352eedde6f71eb10b3b389e3c31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2806405fd51e33fac62a9ab86da878464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df7e126282b367e3db342eceb15b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003dfe12557d8a8288bc7c9081f50ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c67fcf9ddb8bc2777fefacfce129467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c9257a53922c3e8eeabfcffc5668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920630a622ddcca40d005f6034bad803469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79722d4292e4ba9cc9aaf3d27d20c1dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97058f7010698a4b21086ce6305d3492471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e84db6344cb661ed2c4c905261b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d03fba92e373d5f1f8d0b7f6dc277473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeb07a03b00a36a99a04d96d5e0db8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc25684c479f816d0370ec942d887475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aaaf06d8c0506a3bbfe52d801c43a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212f2806712885d865e7116b62f67c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d137b85cdea6896b09fcc68f4df23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad19bb4517eb2a1767c261efc275df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda6c290c0f00ea8a3b4996bac8ac8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5711bc811cfc2beb2b8a345ee1a561481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b860fe174a583d83b8040e92f187e57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762510994cdd8e75d3a13b853d35a75a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907f1b9c036bc3f754b40d08f0ccdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60b377481c807b113717fa94193143485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05150bbbb1eb0a8e3c03ff56e46fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be89f7121e412bf4413d81d1c70fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e44c89c51c5162d377c6a65b946b11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a994a36b8e28c1e3a33c7b38c7019489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e4c6319fc37071c18206ccdb9b3a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00fd1ee292dc213b6198561b6f1ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b665915828e07effcdf8c4da643b97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7f59e73116cd17a8506ff44c7fca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f0558fc08923b9badf57d1606161494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a3df650e8aa884098becf17ec90d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f5699dc9f2bd25caf378815d37b60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196b3d39ee5ba792d717b816e9d018497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acaa558fb89b4950485328e500c53c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd77557ca48c68c75db37a29e44d1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15be1a80054147e8bcf390a3e5233500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb88988d35583a2c3a61a99a9620f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3f673616fe574c35f66da7b2860bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3169c29641a25fb127ada07e88e42c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3ec88a0090bfb507090285a6212b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a06a6b6ad40756464e0ec947d466505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774edde7efe672938dd09b4f96ce24a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5a14570a5d5bf6b3b0fc2e3d81de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc870fad6abd4d2be1a25872a9c1d63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d3fc4503b4214dfecb62e0c98c7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139881c6daaefac1c67011b32c28c88d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec00993d3fa9fdc55a9148bddc325e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91a76acdd519f5c1ab18741d503ac7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bb97ede890c0c8ed882651098e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdd9087127445144e70150751e1b5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab0bc8f3650335120958c7fbc157a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ecfdd3354a01cbbcd9b064590a96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fa1ee8440937acf0484a90b57dbb3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4638ecdc9ae984bab5f7028e37793518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24461829fecfc73af5da96a7e93325fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00d3ff50565b7923c6304cf3e6953c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7252d885c3a5e394409146f4a0389521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef147a9910d383b443cbb94d26c2399522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6a1a1816ad67b06d15321b03f753523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046fbbf8c5908cfa071b1833dd26446524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e0583c98eb11b45023c1799757b8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4461e186deea0af1cc797f76209e5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058718733040643d6f5c05a5ca16d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468821bda751763b5e101c3363b2e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949313f1228947382de0f0ed6e62386b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920a1da7474f2830d60b52a3881374530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f60509d5d068d23edcdfa0b4473dda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b94b295dffaf44e37795defc99cdb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba7a977d831d1b73c13d69a0ee339533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f1f8fb87910af9671018c84a7bf2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba347ed340c1e86772a71f3b3e1645535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f08274de63c3c8e42539436406c52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f229f8f93e8f177c94ed69bae9e62537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0269cf056c1ac069f36da840e2588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0383f1f003207a408e6957621cddc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582c6610ef4444f8d27a7a3400c17f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f13daf20227bd20076e273e6fc52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc9a4e4fcc00bed8b570907ef4a0dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c16a21a190dc2d6212474e467843543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78d746b71593f775252c513d4fae8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c57b2644d559c787661cf9808e50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1cedbfa4a736b3e6b7a6ad316754546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3d0a8f873b333a469768dfb21480547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3fc1624888138593b014850dfc31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f9567f18cc3b07937935a987d9910549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c402062f8a47f3e13408d5e9d0f12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a668ce6488e15111af08a7107bb62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f673e50f7f1e21398a95ecff7cb3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce577eb7816194dc95ca650dc551c301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5383d313d68e1f92b8bd1b29df6dea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c7f495f3e5cbbc1b2c191bb7ae6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e7b2991b4a6203f7c18521e8c3092556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f757823affcd9f4e59b95b18f1043557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a4250d65d3481d49beb64af574ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054816182aa41beeceeb45926c6da3fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122478616a0592c1cba6b293548fd6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956a4679d6089d44af65a79219ff90e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720732e341173cb22503bad1122e93d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27c6cc5e79c9b498e1634a14b4c0c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35318e10292144c56a4a5a780124af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0b9844eca418e629030f81ee90f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe2fa36bf0e9e94d80c710580de398566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18105a912d0ed3d2b8cad1ffc3521000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c042e70f108aead0f624ed7482810d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a61e118f593aa6cb7683889373e68f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41a4db6ec9c61c11f27535f9bf6937570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033fe61f8cb0653340c215effe2274571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280f13697081e6e65e705901c833e5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12d5771cc4676de15774017f224b85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073a8564da567d0a3f779809b782b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d66e176f19a2285b0c4a6add5d973e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eec7476173532367a85264864cab1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06e081e8c61c5b3c94a0e50e9f7d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e2c912222a64a0592795614fb07fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c843f2da55fa31dfaebca05f98c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100f065679cb5bfbbf124a8c8d2a7db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a777e2e204be4b290483d870088b764581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca2b9fd998a6074fc9e102ba22e0e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be549c7d828a9182827f1525da3c34f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af243cc3748996378524257ac54518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef81872741d64a954e277b62d14709585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d279d701ec072ac1283dc8cb3459586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cfbe4f093aec564a063f3c88fdcce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7182f9a3730e497bad4a211804f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f591a1dfa13f8d04e0c23ec3bf3f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82451c8e08028558ae3e3485a3922bef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20019bfb1b46d4b50430467ca179094591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306944e1bebe2a0d055480d24c9d969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351a3a496be90ee440ae38a96a489d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aa181155a982d8b2c67ee9bdea67f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95728386d121b325e50fd557a27e5b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d8f221c00a5868522e2e18eef173596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771d20e80241c96d7e25d6f6e81ab10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce60716042a617500d821eac8ae15db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2afe3f4585ebe0d9f0f08db690cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51506c5b965b15ee751e36ccfb0c67a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b3b719f7080c114033b5e7fb50aa1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21701f8cb4e1007dceaca5f00ed2e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e592387dad63476b82cf0782a44251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60998465b1d28585e1326e667dfe336604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e110aeef0b7ec11b48524429e2189605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900a44f27630a6bda9f4e2519ccd6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4d42ba55e75dc6a49c2d50ac22f3b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741971549706293db3a8c1e7cfb86d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd9480a3312653b22fc614bde641d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99c5a2dc798af20089a4b21eb682c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890850230fe45b72835164381185bbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e3577e47fbbe71a8e897dfd40f65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33601094a40dc36bf95c1473e3b5fa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebfa0343338cc72e2f4e52f4a7076614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff70a2f5ec58f4cd5826953d7643e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893a07fafc6b9f5f554c5ab42b6e721616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb0af92affa50a2d45e161b848b76d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af589c4299eaa16492fb192b1af9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fbca185d10a32813460d87afc10e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558e91537d441494a1ca44817dd40d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a88226e048720a4a50c103a7cdee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7319cffaf8bc6cef75b3d2f9b551f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693635ba3a11360419cf8ee133ae441f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39c0f96b781901e0f5cca92be82d75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37687e74335ae34bd14affcbb1a25609625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774b0684b335d1ae8e389f5ed6a777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd11c1f7f3e81de77bd4cc40cea6e83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ece7f37b0bf34a080e375f475b951b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b9b1d0db945ed75fc20f6729f778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24d82a99722700a12073c6d995e0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1972c7784e89e4a932c474f9f9009b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe82fa861936bcfe86e4729a383fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fdb7096c5a2693f3e64d5671706f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70169368351834e2d18f0b19293dd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5322fc456b8763106ccd808fd3dec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c499e77cd6e65e51a6c5d68c62439636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6a207dc128a3466d3eb52a2b7a0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c126c776fe4d65850e0fac9af5b8b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd559f6453e0000078e358217269e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f4413fdf39c1d2e301bc3beef2164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f90dbd8e944cd3c20921da29afe31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fe7f6a19971c06824edefc86d4944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7bffc0b1947d99acc1ebabc90b11b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1242ee7a779cf69dd7682f62c06659a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a041ac50caedee37e6e64e40d1fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d129952f212836a0221470b2db4ac5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03133fc26eac124459a7107286030b0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9a3d51ea9e8850eff0cf6e7d8e28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a731855e48eea099028940edeb3b9ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff779f1ed9307e6807f8e62e9e04957650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7ba9e577bc4f3ed2c682cec479c1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0831e0a80e77886ac355005514e23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5b303a405fc6b64520c8c752c868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8412e3b47ed25bc99c74baa75c2c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69e606dade510cd429589a399f0975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b100ce062da2333d4c387a1f0d42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c6e793965fb59cf6066bfc26edf51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee13abf67baa642ce1d854f111857658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6cda156efc5709ac21825a5f4c35c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116ff5261ba8757fd970a7392f62ec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198c2e93b96d51c348f1e19ab866fbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557032c8c21007b9eb506a25744387e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e12b4966823b2529ab8fcc44d483c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23120777bd1af4cefa6705ad1e8f253e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f83d8bb5e86771b41757eba54492d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18799b31dce8edea2abd70904bf54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d958d9e2123795a3cd960935b514bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8805a62a8816f0f15616d2544b04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f34a1c85e3cf92c11239e68bbdf70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b756950dc702ea837bc35bd8f58119670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d318b7b9a8885c689547e2b7341631671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604e7794b35f109fd652145324d2864672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280e3f618836722f05274f10999086673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b7d4beae2600fc3696e1a878fde71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b295b25edaf7837e87c6b033e2a877675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a4c21730c84b5c1dd924527653db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4678c7f8b3161fa7563f930cb7baff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795eaaea0950a48c52f3a1959539d84678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3cb741ca576d8d605b833ff68ea72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf05755782817081a1733236e07d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68344c36721a37c9224e02cd5597700681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204861ec52882624c4ead3f2c5b0a59b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594e405f734005302a491f3279aa46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8630cd93d5e9ec055f41a73788f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe455d33167c6db19f26ee9750c5ede685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166508ed8d91bf52467f587cc0b5724c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dccc06719a40b730045a34e6584ebf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f9cfa7decd5fe8f4193d919e7aa32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5f5412a72936ab3ff76d7e7fcb59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd1c0179abb060f03e79dc41bb124c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a39553424bebc894ce670b284b0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f33d7981d83fcfb7da7fc6f3c755692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb0635964c8ee183b09b3ef546cdad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab0ca33f6cee14948b984ff2c59d42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e06baf6d68daf032a5d10c0f4f20de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdac8bf642b31e6877547bcd65ffa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f4666489631b9a03bceca87f5483d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b34dbc3e1c5346a7023c0b63f3e63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234380581b7b55da0ab07c58b143ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747821b73eacc0928d7be92512ce29af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b96a80d450604bbcbad228cdb8679701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fc30790212c50d3b60176e29614b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1940c22d1e726cb11d06cc3c9e63c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b79aa67b3c0c540e7f71a3d189950c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b73b85b72f6b4ebdb27050a9c92d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044765e610c8babb7e8217d3a2698d65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed4c36a14ddcd4df39d448c5e3b03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f5a02a4105d858ebbb7abd54d97c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed97f7421eb69e4d1c5dbbbb7833bf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d552505f6ee8ef118e5f0374cf6c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272e6e21134eb36448e43701266cf9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a2f6cca41ac36de26d193920139a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5fe45bb589f8e2575f86747957cf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a700e06faf5eb7c3b32b3786cc0fc04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5391ecaeed66b21f80261519f7b37f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb44d01b2153101d5d8f635d778412716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a827426ba60aaf3595cc534fd00bf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e197e84986288087083b2078f7365718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef09273b6e41077d793240c1767855719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943d11b370806df9c6aa1a14793b8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f078bba84ff40d7a229be265508fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670d4056db31d21d6cd6ce29474c06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0404b8d21ba16052b1517e05533e11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a28d3207f5b67ce16864aa354f819724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e40528ff8231c241e7ce067a648f32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a016fb0e0289d7800b8a352d24ae24726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea657f988f13c30a12edace97fa22230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a5b0387c15457f5459386602d3ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb70e1fe48244382d35d5aa2e96cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a27e76fb9cfbc1b3c2027aa9f53cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec24ae962e4d00cfa8e90e75129b29731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536503da1a52ef2ad878d0fef2c3bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5359a7d340b74938906de6a882fa8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb96cb51e0a1a2e5d2325e49ee17da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b54616b2ec52a23541d7b44ea2ee8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee34e16f75dc542fbccf8a06a10d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e5ab0380b5335527843dd7b2da3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce14b1fdd963cbdf5f6eab894513cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf77d4fda69cef2ed62309297a2db8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89b7940d7530a3556dc4be0af03f04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986f4ccfadad0378b331c622b41c35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22215aa5bd8b176131a1ec7f4bbad6ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269c01e3099d569af874693f39ed2e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1973cb806abcc46dfa123e6b5dc64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc65a8e6424f3186e483aa6e59edb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3249472990979a7acea8466d52ccda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be0f1e1aa1bcedb83f594c50aa8eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9e176b4e268420729dc1859ce7665748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e91d975320965d0213d89305ab7ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1be09752925e491cbfe41a73e7257750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18c06ea5fbd6f1daa62490352aa4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570db95b6eb74ecb38c731d528e25f5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3aa49ce02da13692bc37d2fa28c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b78d167c628b0e7d09980348b8e62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af960ee484800ad72291c5ba41cd89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dd70f3c1b360eb6e5134a40bcabbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd58ec26cfb826c7f41ba97cc17b078757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924d94015972c723b5446eb7c80c836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb53cef0dedacf770f648b1478074759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>