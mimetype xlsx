--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04116c93d4668ef62f7946631408ddba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964141f49a978ca27cd4aa47fcf778b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ecfbf9e75dbfd90b821262e76c5fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f66c75ced3fbf8dc357fad65831bc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd01ddd52d6159a56b214cf05e0bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c70ef61102b285d08f1b89887614e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934b1416b5bba4f03a1745bc2f713407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200110ac65ca20d0b241bf99c0bf866b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcb9a5c2ba646ef579db4fcd5792a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2af0c5a2f68a1fb8d339909bdf81b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cffccd80568c9219815d2f217862911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea93d5d7d0fa5a839bb97ba296ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cf31ec8d13f416e2c22031f5946013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b4d19754e08b32eb8f01d272c8ed914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa6cb1718fdc95e84cf1c17575ddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e71e24ae3f05276d35bd12a532e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe0245439fded0bb9dd8d11f43c78f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5582fe59d4842a9312189fe0e0dd8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cca661c1f09ca8dfb21a3fb320253519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950255b36427e4ad9dcb67d1d78cb9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1c816b0bb8cf8929e9a442a7df5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc74f6576efc474f0664aa0d9b70b4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe98c6be96169f17a2b2bd066b66223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9acdb36c8b8374ee4e9e66ebe536424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad70105014fe99c5acb27618e70c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c602ab08d35e7f08965379758c2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4484e0785871f7e5120fa505abd6dc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7bf0649ac40c4d3834c8590fef43228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a7eabc336f624398176dfb5a182d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074082a7f0f65bb089da76078966a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7336535b62981cf9dbfc1fdd543ff131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bedacba799f8ae7a89f14951746732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ecdcefbef25c0bed1debb4a53f05e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a5c918a8e417cf99c9ec983d6be434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f640f54c1d05e06a289a9f93e178a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641068e6e5f2656f970290b52e47233836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae430cfe1b138bcd6b0359bc04ed4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49f79331fbd506a8c31d4914b6d2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e37ab9391e146b6e5697aea39f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d7206d56aef78fb6c70cbb6f3c4a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944a0cc847f1966c6c9ce3e7f0f5d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36525aaf2360bca97832b8b41ddb7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eab8db5a0c26a37a3477ca56f723043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d777aeaa28886383afb1d5a9e666b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab68e84429b01053d7e713ac396cae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1483dc3a3026aebda7ab57f106298b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e58c194189f578f5606370654a5f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb4805712307df4d45c36c6491d2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196ba7d9cffc10a2fd7641284c45a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f27eef7c97dd39143a7b4384919950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82732f027abcdef1d8b7323d5d8d0d3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052cc687a724eb0bb9a4b64ea48d61152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad6d0fabb0479f910022fe640169c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337fdb3c27b93fa4235244f1cd3c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d34cc5b9e681a862314ef74bb23555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66d1e8f7a67cc6532732fd74eb690f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdae8923a891a71c275b20fb5ce66557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88c11c9941854aafd28fa1cebb2a6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9547a3c4ba7309233f2a2140322ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf815e64d23768d5c952ba1d8b41932260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c48676fc920df9f1855a9345863861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae295585818a4609d2d95d233d738262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441058cb9b9ff92616bc6d3ae5ace8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e64b3bb453dac55977c66392cfaf3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e5a20c8fb97255a61901a629807b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8098c7447803456fe1a059b32c58d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f94d6c1095c4e678a7b9b986eb96d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73567edcd9b2b8ea375fb49de57707868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5893b17c91c2e846013bcced979cc769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d200389dc4e79651bd86577e4d42270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c54f11eaf37b7417ef927ab82e311071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014322704b10eecdedfb258835a84b7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7be7372ffdc39cbb7a6f3904605c1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edc7f68361de10dd8b42f6957af18974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd05d32579c5abf7dbf0245e723be4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49aa7263682c6530c1173f2cc9f98c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a58c6d4bc6f1144bdea8dabb78da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6837685c176a7379d666db260b3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4cdd7d28e4802fc33af1d1a676bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049995284bfad7857e92aa3432505f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c9a4a07f010602483eebd8df6a07581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba153c9760ab3b06161a7d7c672de982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ebc15755e003767f02fc1dde447f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483da21bec6846253868dba3e99cfb9184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6605b596ccc7d61dcad1d621e09985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698709fabdf97b758b0af312ed62e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cf04410acaf73f52ad5026805d9c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b92bc29abb46070bb6e9663c3b4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e461984a6db7bae46e5c4c349d1d7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36364f3a3b69c98035800082a1d0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b155b2aceb7c7198c5c58ee1babae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2074f26c89ccc092b7b8cbf59a20be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454ba52a7d22d29012607cb80d9ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ccb6cb77a11d18562c653aed9b1a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685786677513160e9446569831f64ab295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac47944b0c51b0781ba1c13866728a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005bc3c9093f22570bfc81cb6c1ea597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6fa94e2060b1c8e7210d3182103e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6372c4a9562176ff721bcc85624a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed7663c968e63cb7fbac0c13a13088100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bcd24356bcd2e12ca30ade39c032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186914f5e78c79c0cba0b176c6f291102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2695b7d3e7eb993442181937a8a463103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52618336c187a347f2e1de6b73552fd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad8964849353deb69818031f6c892105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a4ae711951ce904020090ca10c191106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02983dcaa617e8c4f7977124eaa0f9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5edba97f1bf93c4e045126a6b03b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8f11f33a0de8d19ba8f406804f52c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eece7633f444c03155c24d3b34c0fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fafea89bab34c5ad21ca08e52a69a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747d5b588a3ae11477c4f4196a4cbfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7987886d613fe76d45ebaaaafe6191113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e256061f369d69a8950a2f1c88a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25212fc3a4de3348d234cb05acc9fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462cd208c2d255841438ecc3ecb5616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c83686312cd84a7f71864e670c495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e66a76bb0f2b5a9f8a79a8233a2efe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9222c1a90eec7107e9cee64fcfbf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da238d6f3ada6654e89fb754bf9d64c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6188c9cba682922120dfc474c9648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db65169308834a4cf40c208a6d7414122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df55427bb24681de247968697fbe3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4cea7980dcf39c41df1f274e56967124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd1ee10b4677c7207634e5d54ca9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f2583e07b28507e0edf91353af0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d0187b6f04a6e1f2fd58ce4b8116127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c07c4209bdbdfc990f318c56e562c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0deff92fac45ee709183c6f0f33b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372443a5117c9a7b06458ddc195674e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d085a12c855bd2fd80c1cb0ee141c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a795bdd0f84d3997e842cbfdee0777132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d922972b03ef1b94aff8283c035167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664a25feafa5504f4d101bbf101498134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121340e9a433a1a3fbd629997bdbea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d49dc178cd9a38893c171d13fe050136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db9595704e7fdefdd65eda6f62fa10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fe9263abffaf75a782d3a6ccb29d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b5789feca1f5a25f8c0609602e0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12427b1721320ed2e066fa60a3675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade6bad33401336acc1c91ca402b78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c358275ba09496fc8876481ab379b1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3885b3423d1043f0bb3816052dc05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d33cc392dacc7e5227ac9de21d0f1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabeb7d41c50f61cd2870b59d9fd7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079466fe6629fd578fed9fe263b1c30f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ec5c5ba2f637ec0f9d39e9a4871f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e2301161b06392320887aa9702c89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b56025e8e1317a532c1a39a2db8b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cd4e54fc95e4d3e51e09287988317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318dd7e46e226628b43f455dcd5899151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076e101bce35956ef974651754e25af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1dded172eb3b43782974b85ec5e43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ac001fc9ba8a096bf02c18da8e849154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985bb0b2746904758bdc647530cb5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af56bcd7aa236c5202e5f0f2570eff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7bc2a714b02eb1b2c57f6b10a2036157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7bfd7faec379707dd769970b8720158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3b06216e87b026c682bcd7fd433e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bf456168f6f79340400c14de3e0bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ca5844fea781c46707961790594d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9795a3a982298cef09ddb5b57edbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db59c862b7097015ff80a566d0c67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cc7ea4e0b85e8e460bae498cc4dcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33da68f66b07d364135a486233cef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb0c4ef9fb8df204a51f67b057a4c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc475adf649698ee5e4fc005eb42b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be0ad1a60c1bc9f8ea6ddb25d53f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529366a4ed844f606311e24156797c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a3f9612c10059b9c19c906c4f076c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e27e296010aac3ab77b650c7fc8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05139c4f4b84b4c8611a414e9f56480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d7363bd10d0789ae1e03721852cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633a5e84023d079c6bd650e0728ce1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146be9b59f9231ed83710c57f72e4d16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46afc19905487f8178c3949a6f3cd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3a2c28585663f2b53f46cce67e04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f660193f0a5ca783060572df887b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadd394f8373f40e15bc5a0c3b890a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46d1867e3bba1788a198244ad5eb97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9caebfe2f9360fec97238d867fb222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ea32ff9ebba415e0446e4b39468b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd41e1e5c863f32d8048daedb8b7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290be3379a3b6c765a0ed70ccae9f46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4992bf3dde43acbc61604a1a9cdf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695177268bfbc2a0abeebd4810671e14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5d24b8027f18abc99ec20beef5a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78930f4bad4965d39a79a6c12cb8b249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8d4657a087d3888dd9c7e274bc36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904affd0e94f9ca93072ea6fa01e2c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11382e82e81eb75bfdf924eef4491c1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72590424bf85f547094447e52b15d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298938f836ef952f830e70da85a807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139e1968276ae4d98527f9234eff7f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43012019a60c8ff00f9b8b2a8ec49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710320da5e34575d43e53615cc9b620c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f644729ebf28282240f009b0b8a063197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df98d66b762eaf74bce16d1a287e6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143c9be184ec725a5170045439b7a13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9e132218a736476bee057493f559e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3483a272c5a700c3354e09513901c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa621326b37ef84b6b963826eaf67d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98f97d4852d0f3c65627df0b259b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79790980dbd3a93be14c267bb411699204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756f23ca8c7e6517775007a06ebfbc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3ef5ddd1d0683d963efa823a16bc8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5956aaf819f6e2a100d9f156583c4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90a13667fedd875149b7ad443528b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc45e499dfd18d33b919a2760992c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c096eb01f8aa7657f6f4460331e9ef0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b24944e5da51cb8e97fe66a43a90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4297df4a8ff2220c519743af7786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754aacafc6bd78595021da146c8bae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd21c9268221c1ff4286ae8e3de074d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4df182f8ad1c10897d3d37449dde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8753be43c2d147ef435a2f4efc5dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94814a800b245f31132e91547f446fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf1c30e3571edd330439916375051218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc9b73af8a42bce7360aaae0046ab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9fef06fb632e53c056796a6401c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e4888a87686f8110f6a40ce8b995221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac79aebb40dfc8afb7be4b635624f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbea9760860fe52b1770b8e0df43fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299d1b1f1d9a176dfdc613a21fb7dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3687dbb49ef05a7cc08f51999851a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e5aa650fc02d6eb00ec91dabd03f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d80878110f24959fb14051aa57ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ce094aaac27e9b9769b87a1720867228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff982471351639477db2b7ee941e28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50c15084c142919f8a2d4064590fc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b1353b82b0e88f4a1ae308090be3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165877bc0f28e3f1b9ee2a1729c9d3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc2714a4737879bb0c95b43465a34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81116135185a1ca82132bc14ca4226da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f7390e42576467a1b7e3c9478adb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd2647d92d476daa1a71f83983571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62a3e716b8d975c49629e94a7c7b95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4bea7a0721991426f1a27e26496dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff1f2838a984a3e7c086c097ee2e1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7928791250f0779bac1752aa93de828240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b938a4d643a40a31a931dcbbea0f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec9a24bb1fd075f452a042b5e1ff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1372b01c97e467750813940a4b123243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f5ff795ddd4a1f1f11c21fc4bd4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d83afb7b509752902c1a6191776c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46572e018a391ea45f701206c9d3108d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788760be38467cbbdcd355fb8212d703247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464645be6e348bb5eff52bc3aeca30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3dd2a5dbbf341612a353ddd929d1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618437f82a9ea8edef2f51626fb2ec85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee93f66913a3a1a463b349a350db6cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb4c40fbb9585390a239e0df08269252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39bc12b3312347c7778b911f62dca1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818bde8326e73f2c9d94ccb92887a28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83726f467f8b9c3b211a0b6a8fa0cc48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cf25fc679035e2c62af44f76e8af9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91567b28c7f400eef733d68c06b635257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cb092e253d73d9440b3596e667ee8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f929b310fb6091dff9abc38a132335259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d258c8664f48447fb34a14e60735f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c64ca4eb263515d188b3dcd55275c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101801d31d2e052b442f39ed5ad1d9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc95e73700280dfc622fbcab05a2fde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93d9f42439fcb56d5d90d5b2fc88ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e219f9521d5bcaa7a057cf13eaba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84f000902579370752b334db5d51e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387da89b983f5bff1dac31601ec960d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f79f23f389ed187b7abca49e9f0b5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f29d81940a6f1278f781540ec75b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4714dc1e956f1a717df2c4e025c3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eca7c2d018513ccc6ac90fb0d9134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e95f7b60ccfb846add3bd264c62d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447ce5b61280b77cd4a2d6def226d5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf451597a85fe587c5cc2d83d084dc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de751cba029e9c9653214a48ea3d12af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ce1f00ecccf9cc7070cba02b00ab1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5504311206eb8c4f8d65f4344317b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8355850816a1beba01c44c983f73d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65520e7c16d99fd4b1d35447ed5913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd588fec1a23281d57fecdab8eab5e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ae994363a083d438ae20918c9753281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987a65ec7bd1817b48f01792d53279d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232fc12949db04851a6f389476b5f42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728b57f4abb800457e03af6ad6ae0ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c5649c6fa218809f0f2081610524285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897e283bff990d492a40c72f903a09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c6045ca9fb96085e250e0e59c4cd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b13342b11336727d60d4aeb4344ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc05936db6b0010d0afeef86e41a2d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730f575a6f3244bc93feab980588f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885046ac47add6834bd1350f69550f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670c90d3d551713da22be0a2449542a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815adad079fab03d338d170dac70a9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad457d9a2422d64a3d0dd3a38b247f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccab8784e7df705790577d60e1082c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a324feaae355cfea25df8ce1888e45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11683ba7305d255db1a13f52dbaa0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389cf32cd44010362eb5359cafd2162298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c43f78e1bca00306eaacf5e475422299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e24fde15c38d89df900a65393582f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934b5a2bb536527799ae158525a7f98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f4adc8b6a90ec9b1b8ddae3642daf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb133889cb544d0a09818f8632fa823303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fe505522fd8524cfbe2a867cf2493304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1952ec6171410597a57553c4a5ccdce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54df46aa1624f941330eb1d17fdf9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4777142e53a61da23a9248aabcf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f482ed05ddf16a1243ed30ab46c70ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec95889ad6d0590d96ed87a841bb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f472ac0a2f40b9197a7a8608d19e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9749918fcb1b16a9347a35b4db5004311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d98b3e7f8db5db36416a33e1e463312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7005de5e54c21a77ca4843b774adca8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdc2d60a7b15e31aacbfc5da97717e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf724b7897db48b5cdd91836700bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b2d9cd81e3b30acf8c72765b377a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191f83770743b2e6b45159bb3410dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76415b3f85444d0b5a3c20a40d3f2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6154dceda93c73f8ca8d4ebf9e34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe261695cfbd7c18459f8dbbb1503d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a758b65a6b87d1eaadd693027aa2800321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd467b20f750d56181b6592c9886768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf85b2aaa5fa604f2730b3e2b50163e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735067ab26df556599eeb550dcc7cc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f5649b1c26d20664093596e326123325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c38dc2375b5ec44a687c86d96050c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe4d9ef76f433e7be95ca528dcb1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d599d11fde31d2be3c6eab3f625ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e0c978aea35ce9b2a062fffa8dc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895a818f65c00aa16bca8b60a8e7195330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931d58763076cc8fe59a5a1cb34829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34539db248d112266cd8c98df69b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9b2826ead44daafcc2d47b0365b19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dc9231416ea8bb556ff0a89adcff6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906aff5b0f6b0e9090fdacf962edf76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48faa265d566109659262b6c1300d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cce6169c8db0c0a4bba05237e96d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98766140a04dea0c062d33ce1cf39d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd8055710635b3da8c419378cea39c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4192a2af71c5bc81a127271b0f3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fa688431ec62bd9bef78c7f6e1f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b72c7b47f3563e2fa9f6f95860b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d7216df1d261bc80ed5407e73229343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccbf1660d0e38c0b1b56929d579973344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661b39605f303699efbc932c7bcfa90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066766e92975e7a5be6f3b72b3fe248d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c47a4838f44611580606bf45bacd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917bdfed9e1287ea86c790b6f04eaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4d10812040ac2ea22291e15f7428b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb60ca48cfe6356f528f9ae7b4769a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a15af53555474a716a9dc9e67c01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce400d9d574f4fc7d3e9262231770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a68d9a51c89a119aaaff996dc6ab5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683fad78b4019e99de63698f732af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537b664363771bf5a664087869ce31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697e0706f54af8f95aae3b2338ee583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3fea6f8caa3c0550b162ff676ed7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392ad866e7dd0c9b5d955404511ae5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48c40b149f27fc76e2e686f01d0b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a32950fa6ed75da62285e26c352d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf086fc10f15d584dd8c7f2e9040445361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c4adc499b97cc50666227f2c0110362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8923092049f4d0a960416c13b65413363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960c256cd72aebbe7344ba052166c4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50175dce5ad3a59d8d96f641a54fcd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74d7f8758b4a6c9f2eef6cd769b67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f098741a9796de176f6d0700aa8e9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85389000ee0b8a08835f5edd4d0ca1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb569e3c27262a945a13a63b506e35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff13e4324f240b54f2fa7249a1db48c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba2cb758e8ab8733b4a8d8b94957bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3373c367fd5e29ea670dadde5d2681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ab1666a79aeb77ea43801bb9cf39c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f8a8733af043e1323d2b5aa694a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e1e6120a773d181a3ffa10996e37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e320331489ce146a4603c9bfb8ab9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d151b7a0f08a279bebed8ac6e60077e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8cff6ed0e38bdcc1f9a9442e458b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875b7ae5d6ab76438ef4fd053bb2e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a618837d3a720f337fd2f9ea83ec1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6590eb4368e40d401fc5470cc076381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4a978be8ff1ad2da783d7f2a2f85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145154440d9d9d1bd9abfb7dd048615383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca4b5ddd4b954d546fe68d2b56373384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e9e6d32a083b2cea9e6195127f3d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ca9767eaf825133530e579cbd451386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b670eb965716590c34149227958f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e101ff2a7c3728b31b17da1bc9ccee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a84e69666e81b2f9cf2a1c667e9de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcde07c3db67d946b4b592d7b9db96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d442e6b4a19a4d14511d646d74f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a038a79793e4bae7ffc1599f60aed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e7373c1f6c450b436d833aff110e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b3c394424c3a8ced6601674d4d895394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784d8c61d953dce7735cf8c2a4ed83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e92e367b4b785eb0f265c8e2e601e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d678692fbf33673acd2e53d1705d2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d261279086bc4ff986ca9bf0cb037398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea316985b80be7684119c90d0439113399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c242a2c60e303590e293116ea2abd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf24832542d2baba2e6eb417a8144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edda9ebdcfd281da64447c37d4ce799402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71225801996e11b378a9a4655d52cbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7999f0ad4f6e111238e0148d4c66e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25cb729b88db019501bee8c15cc93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616077689113d82c321ebbec6354eac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b4dbfadb93b83713e51fa62fefcf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18ed44252346621d819ab19d62722e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53751426937af057eb567c84f5183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0df600ad1afcdd24536e1353f6bc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29649ddc11e1bd28060ede287dd3068e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca57b05fca2b7db8fa1fc7360f3a0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a493e04080ac27bbe4f84ebe4610413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb5acb8491e12eef342609ef4a592414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702a5e43e6a1bd4cecee91fd2cb6b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b89b301b8790a2204cf013fa9458b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6bf3d00a923354f0de3c04d495b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b9f23c628e5972d3a7fb44d8097f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e9e9fd41d04dced499aa8afda6b20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcd799366fe485ece0d61a9cdb429420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd013acf4c8da60eccb52ec1ce4c6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a7b4b47a28e8ad5172efcc9c9193422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9ce152f14730968a1217883ed322423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4028848caf95ab7fbbcefb7be3fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703a50cf6e61bb384775c659061701425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2fc781fffe9d717e24f358cd3de85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bea3595c44950a6ccbb5fecbb73aba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f19b24d8d90236e6babd27ddfbfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687815579704e4c1699ceca9e8a46002429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d12b16c5e4848651546dac623b59a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05177dde13a28f9f448a06243ad70f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11444093fa3c7ad5e23e14bf77653f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3d12959f500b648a390c25f744a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192812a0d8f97a83761ed818645d3a1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d9318e45fd0f5211418f1b2602d31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba3328405c3e7fcf28a8a0f6b40b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f77c33eef9329a99ab6a1af6d28ffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35dab6b305064b940f81025b42aab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadc8be3b06dd25cad2d0a1c935553e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed95c16e62c464303885f194e0230a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495553b9ed911ea5e3b502f8181a1109441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831014570d9acf91e97395bed8d945c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb768c86ab7a6debd825c4e4959801443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19befa805e29e8cd2dac1b602976822444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b495ab966785fbc8b8340b6101a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6cbd831e353f2705e20c66f10bd7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098604008e738e8cff304c1ba2ebb0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2a4070ce512213096e511f6e5101e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f604548510047679acc6cd43dfe56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce00a436ab4484ede65383aa8b1bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccec04cdc8693054e29fb58bcf052b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76393d6582045265329c259ff9a021f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6770a5e6fc82295c668658099fe81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9770c2bdf5de73162b70fdcd516ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e7e4844d353ca86b2b26aea5bf3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959eae5d5bc67fe9bf222912b2e355456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72ac4ea614f8a4c0e2e568826a64ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257dd56011562411a2d58f81583e40f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e2cd4843fa8850b05b60e9e68142a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cb3a90ff2328bc33c435ba6a4e18b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6307cd3f369bdc9318159189352e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e0ba098a69ebfce11eade7a457d24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab085cd4d76169fe52f4e5490b33f08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0896ca92b70ff8538e198746ad3d37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b2bf2cff0b83616b93447d6639602465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410f24c165471a4e58172c4860949b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded8d56ac19bc502342207ccb183e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511379c0d8330733eae2a89cb8e53aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9c2d2b3548bda11efdc9bc8330ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd07cf281aa5c1f0d0958637d164c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d71110881aa3bb11c1c7a43506e2e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1269daab923e5ab8f42e60a716c3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d861a034ca1ffbbcdc21e11cd295a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca38fc7850f8c7e98a63ba2102e92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ab4c2e08497a947f5fe9d67453ee4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33691a0d8023b2fc697160daa1a42ffd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3298840bb5afa3d3b9280663a89e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb93b8cd258e2b7e3f1f787d3977b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c65da0712b1d6bf8dba1a6c5681a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a717488a5b27d7a1d43461aef3da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86cd1317014f5fc9c6e973e40f7f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16f1bf711205e95a47dea6a72eb8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7424b45afa4798d140262e3e40841bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0d12fc3e6716ef9224ced3e23c2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb677832f211ac8fe1b8e294c32b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a160f2655ea3982f926d4d21cacb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb8a0786cd3612cb465d55d16936c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48298e2ef469dc0c3f74569c968156ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02733b6b40f60dcae0a84babd1c673d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaba16aef50c5bd93c2f82df77050490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751500ea2dcd5cdbe0f523f3b47e85bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeca03cf8eeca50f1de25b3b9eb765492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db8c572fc4e9a625a9d518aa9b718d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5cc6496b47d3fb685a15c877175c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c563148d8aa72ea3d2b69946147f22e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb063025b01f0692df38983674cf4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8ebc9f010479013bb8f1dffb6992497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604d12f4bdf2aed3a9d96aaa4c39b99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc381a5b5a9e7f44ddf0ff8ea253d8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa662af09ffff6cda16b7bb109dce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc398c3e8011a983947a8b700dc6289501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b957d35d4d687e178bff629e91fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f320eae5b6b9eb7243cebee3557ada503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4ecbdb8a826e85de2248e76f3a29f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ae7df501a1ffb05c8010380aebb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7f4256e911ef71bbd89f96236610506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6a1c83cecd631393142a80d35243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28917be7a759f996bcbf0e4716c558508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e6938992402d45765e270c844d223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b77576429a2c55a9ab5fd7d0dedf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b67ba240e3ab847103710ad0a9097f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb4616fe067873b0f6c75cf0d1354e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774f48d72cdd963b9a65881b01d5607513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe44bfc33bef26543c141a811980ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299b7e4e4440824b4f5b69c26e52b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128496a389a87077c51db9e10d8cd3f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b5ef7c6189d6afcf3e726c3235664517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6c0c287d29a02e7f14ad0f3190315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c187d7ab61a3f99a636bea8b57e20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdebcb5ac1b449edf3f8dfd09f7bbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369f555bece3cab71abcaa7b86e60ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19543856e0473395742b33448d0ccb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753658abe70079a8a139cf8f69f873f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9f2e36b086db02cfca4130fb6543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93c93b645f1821d1a86a2f04367c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ade835e0484f94c6a8c7f069dde2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7bdb1fb5da2954f86af17c0995bcb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378cc65b42d4159a99bb6286922c45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab55d5db339c77bbfa1904bd7c3b187529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9730b9982e98937140139157005ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4670c0c93c68a1674a600d21557a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0024c2d2b6de2583898f5a628451f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb1bec5022c6ae1f6ee8f4ad1e79b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3518cb0ec2eec76dd0b175dd44067534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f26dae8348f8e81c38ec6ac3a24a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6862508c0d1af08467d9e0f0ee2ed3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c849c00640b92b751cc5e791a3181d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c4c7b188dff5ce0e58dbee49ce4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea63072d40ec022c4f1fd98eb95d5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a925579d1d1050a87773cbad7633d37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a698154f2212bc0c4ff4031f071420541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602366df268101f69f696b094189385542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc8ad4b212750ba345ab329171eedf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95897cc2120e7ad19f3932bb7950552b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4490ad68a0fb15d663857e570aacb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c93d5f31d3d743ce470c28265eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4eb1e0372443abe7c2d7372bdec37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b860b1da65e928b50007737003d0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb72cf0a5ee9ded13620fabffb1053549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b25d1c3cbd206f6f91c37bf3796df3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdb520352fc2369ca9120087f94214551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d27b1d15bd29ff928669eb0fd4bca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b89e5b5a6d09174a9cd5740842882553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82ae1d72e34246395830c7801a336554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d23a1dc7344b165befa919e90c1554555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0d5ac48dd8f3ebd9db68d201f88f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7c20123dd210428aaef5a50bf0b2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ab783f7d63d47e81454f7534699e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfb71c1b5d2249942805edf6f59c52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13eb1d2ed774a2b9356f41743fbb40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014d6c29b8978be08192b3d9c8489a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7245fbf446bdba351b416c5d2d4016562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1f97c0a44d0c8983d1ed921150fb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e86f1c170f902724044c0c67f2ad7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93240b4012bdcec5418f8e2397b83df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443ed68ace25694ecd37801d8a5758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c7b5f23027a4973d337bf93d725b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7332e32fa7bf6314ae9b03422421cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67bef42840f8f947f34024c2d3e5fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8fa6b0a8ea19ff587a74df2b0264570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7108284e8559fe0fb75b677c2484571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d697616b34c00119061c3de365d43b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3c74d86b97a71a35ebe9df1ced4e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8f5decbb3352d44e6a5f858cd8df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2590412bbbe3969b6c337aa420a5784575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e45f7cbd2e2bca59d6344a464c8656576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a952b4ac7d3dab88143dc6b3e138577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c6cf96f317ce71acbf8d6d687808578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ae3a628905edc076456352e9a5653579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24340daec4d098db9f3569b9208104580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59adb10ae71757ee3c914d790f9fed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d18dad085e3c989b3b84742b11e2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee334888683625ab8683e699012a4ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec119f41e91919b0cab71750557532584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2f641ce57bb87a72e8c21bb10836c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd9caadb0831c600d2e41a7e54ad0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba038cea2759d2eedc5134e11818808587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5955d49af3e7acf7b3d1c1c0764214588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadf2312f8ac0d398acdd3ef95813d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d40cd5496c3bb970ecf1e86ac680f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32974875e3e14172d85ec9bad1cf349d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f24a29a5adfb2491acbac4497d53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cc471a3b555b81800900ec5b2b899593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d66b7bc699736abefea14db9eb426594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89135283a5870416671088eb73c6ca4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7194475dde2092dc8006c7ef60fea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb77033fef4fb28ca65858a1462443597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc647f8496231562f0cbb0659843f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59103fda3c24aafc2028b0076c4ec5b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6444be68343172ae393984b9f8203600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1d8b00e8afcce3fa2789bf0817f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34133572fe3138cf43bd5afb000e855602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741dd2d8009bb738d3d403a2ad0c67d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f5cd1b377655dd7b64464f038f8e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7164cbfa89e7213032d2badff537d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a7fa373fbb5dc86ad7316c563ccd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976e4dd314c9f25959d5996e88f2e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b7f85f5a542977e1dd6a5ade922f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c2151178b34f27bead660cd740a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad4ebb4a1c91bb1693ceb0972ef4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d25bb13df6edbd2b881acda72af0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00c421f5d2798e6bf44e81338b5a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ab20acb11d89790521c549b48199613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c8688cf23d02f9d4b2e92844065ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05887c80342a16e2c154ec7e20c64e61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9e9a723c8022655243a9858ee89b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0052f54d4768aefcc24f08eda2051d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32af52383c0930f9ff487ed50246c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d219f315132ac98846c4e35f62cdf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ad088ac87466289c3de9f6aec994620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f9575ae0b3db50148e2eb7f67772621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230edc12eecace485fffdb6cf8b7ba0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e09b94780843643cfadcb3300f6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ef072b65bc3622c7dce7f9d5bd52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48982794541c3cf85af8daf4b4c306b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed063bc2aff01e36ec1516c00c2147626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a4e3d112e39c7a28ec076e0dbff6a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04994875bbc7dbfa2badaaea43cebe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d4a0ba27499126ac8f71ac373c63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2bd47e697e8dc9a977d3e6042b73e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9463ad10892fac54b3ef318f503b6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68931bacba96f310b611cf146119f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf474b23bb719c4bcaf37ab6ec3aa98a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211b4679432f219da3be7ee48469c5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d37d8def1e79694d8acd6fc252a87f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aff916378675d6228f3f5a929dcec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0395536ba297a62aa5fdff49569be3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ce8938ec3c31a9f8bc9d505d60b3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c63e6972902bedfca5477fbad72a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71294ecc942cb680340140ff7bba6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f80bb4a0379b2421fe71fd1514b18d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945f2358c4b511b92f48af4d880e121642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa160703d73bdc369814b04c12db89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c69d811ce7732650ef9a99c8169e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25678f2db1869524bef8acb0c4988507645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2348670c9521306e4b1c09191fa10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd7552960e1510caf8230e073f9fd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1de2df00f2f9687f15a1002068bc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f9ce58829abae9f67fb4ff7424d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d67fcb43bdb46960d7c58b8feb94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002790a8bdbc731cc35bdd39525dd802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d7d264cf54ec3be852a208ca0773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d538144d4e6e9d0e98731045b131653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66db9793f50270ee6d2d1e38975daa9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e753421ddfd7f1674fb7ca7b10209655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208c73df32c4c72c3fa41b50851535c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f705243770160030477fb466ee672b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc843527af5c0f9d4c8983167a233ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6fd628ae2582a398f43351193dd4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925793fe604d7cf78026c12c128c58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5fe9e18aac41510abd11fb9cdd60f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd80384635cf26bed66673615e305662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9a6115b0edce43b0fe031a655603663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcadd473ce289b3e0202d512f781e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9cb4ca172f97cd9c31b4a982fa51665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0092693467409f9854e39d52569d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a56d245b2051d253c2083701508a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc9f66ff00029102e45ea55299f26c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f2b5ccb1f00ca8f25dfba782c855c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28aee02b873f498f090761c6b1f65fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb3059d3e9e739aa230212b4a8ebef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10bffda3fd158b4a7d18f124571e0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13febb38a40fae16205576a25fcb8ccf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b64d8d9537e8e2946cc73b12d7a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639111d9dbdbd26e6de49f0ca36b80e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b94228954304329fb6debb1b17e3e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df110e9b099ed7d98ab0b81bd676c96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e776d336001a44accb907035ea805678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919a556d2d5f408ffc4e9b61b9c18f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3383dce8387a36b66cee41ca4a0030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7c2ccdf7b27bb09d6569d029090b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6757b800ed3be99e6d12c15ba5c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e18eb604ecc2942cb42da9aa40d20c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e04eec5218929980ccd9322e644f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe251f1c0af1a37f8a7fc7868b2c78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce12cb6f450e9729dcae2b567c8d17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650122c6b44dae600398f678258108b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40230d7bd9a1065f8b333a8d35a4e9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64527945cc60d295d30d1b6481eec0fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511ae4d8a20a57aa9954ab8ec84862690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c2c32e5ba75b993c6af8fc8f90d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8fbe821f90af7852b00362533e029692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7ff915302f2a5c53c255bea6efffd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cedee49350260e88aadcbc3c51dcd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5bfc3961b432bc2e769398986a66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c53eb34e69e3e0e67b59765a18299696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c85c8ac65353eac3f4049624bd153697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da3d2cd04b29191ed5067a736d21ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc77a2b34ccb91a9c3f5b7ebea73d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8224855ea0e145b4d83f7fd966c6c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095db21c461d57249889cbba62e54a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de826c7e4cb3f6e58610792e2b5ee0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0ac12c5c6bc4c26cef6e9142f10a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a731bdcdad5fce46381d272e709bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e24106afcbefd7691179f318e7816705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fbf85ca6bc75cf77d47c6c417819706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31449dea34365a3509ac95ea9319e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268601f84d9c3746b3a3289b988b1d5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10e581742b492d35d3d01e1725e49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34306cd882f48298ffa4b064e0866710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf528f6f10c7101ad2862219733d13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa5e0e04bc13eb627bc1037569cd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f55dbace6019325d843748e31dfa5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc130c352cbc6f8f562cd36189934d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ccaf7fda3ec17efae9b453834a2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d0b37a14eb8106a96ee22bd2a740716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635505a460819ecf2766071155567d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f48ca3023f9c65c961597d2e17c0a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb926376298391797026f7893b489719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8c56c9fe07a0c15b977faf04fb0d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a25575cf63822fd1ba5272ffdb5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e710acb1380345e34e9470ccdb4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0928d4465181dde423887e603f43e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfef528bbea3dbe381ba168c5bfa92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d245ca1f63a5bd344ed9435e8ecc4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553423b7531c62ea7c121c3b99adea5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29358efd97b8c9329b97a5c0ed23308727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc646e16ea173d18f9ebf8133655d8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4f89b42af8f66315e09be3990436d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef92b9c7ead6645f19a6955f3c55b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145152cacb601d0b04acf3de4ce3a42c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a3c6dcaf25754aaf12e33498cdf94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ac520d600c99d01887d19da905ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5fe584eae4e76cb93813684aa22f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a7ee1641b1f3ff7e5ce605039099735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e9ccb953b890ec29034e267e3e0e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf4495ab5a88e59942a7b808d523b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad347f8b6dd7f80ac1986bd910dd55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2f12a573672b649cadd09a21672c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688dfadeadad576a8a531960f97cc2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b10630b0c37d8216238cd29d85ef4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de056ec010ff7fbe5710e14941d0b7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00826ddcccd18e0d7de2258d317795d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cca7a937e7fa8b902e374e5a2394744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb79658f303fa4fd455bd730b177384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d60a22a7af4353561365f476feddd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796869ec1cffd558b874494730d3674a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9f1f32d3e9b4d85c342bd1c578222748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a56abac32d21b5b9e13007e115bd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4908ebc3d14af369429f7da7917e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073240cc11882a44cc30a2218b77de5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf6d8bf3c9b8a26669934daa4885b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326594a519fc44f839eae48dd1335bf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dbe31dce1b7adca06babf3aa290d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d84cae06a14afb3db8fabcd83cea64755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e23958af3493d0fd8ed7c4b2322a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865cd6e8e645af4c97cbff178fa927e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626df1e5567b2ede638933a032f7fc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1858c47999815098d59c92ad2321f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd06203296df791aa3022701fc4621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc665478471ac95d5c980838874c4a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4fd734a1710535b3ea8c632525df23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014cb9b93c15490134e9c79ca62aabb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0411ef203abc01af33bcd61130884b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9ce2e173a6aa86310e7733dfb0966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99af6239b8dbb8287adc7ea6bfa0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575b89f8cecf6f5c0fd1c08336639108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2e15b69eba1e642f7af22c5ac33629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff312fe4d720f56772de2c438e73f7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de418f459d0cd54402020aeaea46111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a588b2b866d894c9ea13b9fc28f1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b674b09605b064aa93883f08c75613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b4c5ba20ea7e79fc0331fd35740e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a5abdc8ae807ba5719a455dc971415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45fe679ed0269dad38d73395f185d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c051f7045e85dce393e45b32e81cef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae72f78c9c80e1fb87ef9f0715de318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10884a84c7288371945d974eb877419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45658deb34a42a8300ca3c8ce99b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6d9ec319fa5e997a8a3569634d19121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144f95066a434ef735d8a1169ee923322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bc5bbec789e1e3ef02042686115ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e5055c444af27c8753b1e3f78293624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f1b60d21382f80be713fbcd1f87025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f40ba2e302a5fd403ca2e79f30e0026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f685794174b9be369d3416f08a164d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dab9d8ef3a898b4491c3aae63b93c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b388708b0248abeaa879008c3226b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90817ae4e2068edc600fd0435275e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87d9ab8977df605621fbb7a47416431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973dd0a4416b334723be865c672c2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7ee156c5cba6497e7a8410ba1bbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8fc162b75e995103fc0944803931c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248884d4f43332c2e681bf92b6d024a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145adbd7402aafc10e14a5383b08639236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c164c82a68be4bc09c419ab0cfcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb717a3c24d89a446c4b7cd445a71838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e736ace78b959dc6b81560b7487e92339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b59939675d4e3496f74f7276cd47640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9e272243c30a23d5e77aa14677bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df75496c522bda35e88fc0aa746da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6b28d0a41421066beb90d1a351dce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96428407e60b804dd169ffae2811ffe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c59cc843f3de2425f65194471fff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4d215c96cd98fc01c9dd58cefad2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926293be1269667602176207da3765347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502f8c1d3ecb60c202e57e3772dd81248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5e90a5ee6531b5fe85780a273a5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963da30f377987e55c6cb1fd366082850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7f6bc7db6dd0a6ea8448e63cf2f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ceca597d2a777d7a3c76478f4932652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c4d2c25419f5e60c92650d33ab8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321e6579223595cf42f58b69733ed0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfac2c4b857e4b9117cdc727cb4aa555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa2f2cd4380e15692c077547e5bb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5cde744296f655613c18de47304357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3511bfa1d89c920d82023e43565c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951836267e323915b5657e06d1eb52959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087106f3ed3e6c2a8b43d0d522615860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11bad1e695e1d3a430fb54705fb3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a65ca67205371dae52c00297021262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab074057d1da29ecfc5a5baed2834c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8419a6102e2c3457ed34fedcb2c10dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ededc6a6075ab84edc5a8ed21a33b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf0599952bb0faf73c3e6c62da71b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ddb3b30af8634717daa25ea95ceb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34e1b7ba9848f4c5e8bc346f8956168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fdbfc42917f60dfe4fc95e539a6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980fb82fb55e7c456b1836ae340e1d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb6bbb7b08924d7a14ab48ed3a8ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1416fea2f090d352591a5428a5418572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ef086fce603acc05bf666a4597a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d79f563b7a53dc230466e163a4c8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4c39c8f50ad016a68f57fa8d97f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b19d45d9217200d8ebe73ea3916e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c67cb9b424a31ffe2da211ade1dbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf658e1e8ef596de30d070368a5df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a886532a60a2af82d2bf5462b2d8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7745b1065db474bf1af63529f04c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228504b618b89c7cb81361bd88dc4d5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877f00b1bac0cf96bdc7fa9eb30ff482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1e2190e4ea2580da3304dd9be98883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac638d4f51f6fdf97bee4896b065984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d052ce78d1b0d6d064afc960c93ed985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8810defdbff4bfed85b53d3dfe6b5586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962030506b65c2647b5d1ad82a57a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ce3d99ca9bcb367e7e74aa725b9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec84f096a7c80742d4773211d675689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1262539f43bf734ab1671873b9d5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840db7c00c9c6bb0a3e207f4c1b6b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38575d34432a25be1d24f86ca55cdb9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4a74481958c32355556018f7d544593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c17b483db1c78532294b7c514eecd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5b8cd8a10975fec49e3a763270e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db232d23b5631eeda97c44ba641bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1552817c39ddd1f68870621db40dfcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f601a0256e7ed37034bb8c1951f6df598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f626dc2268616431d9aa26000136099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9736ac111c0508addf78fed2bee94e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069edca332318c1940d5cd0946b6d851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b6bd7e5b867d60c851ff15479127e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c88bcb35d8c3dff3570b418ef142e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ac7b7d417110ef76378b58188759104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5626f86ee235cbde8bec177d37b88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3275a7a705c014f0b7be3e1467220a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f404bc83ec6e4c13a3b032433aa1fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b8fe11b9687976d72e6bb0f0bdf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9c514fb800ed1c31049f9affcc5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41ef2bf33c6e00456a1cc4a78edbdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd279a7766ac0ddb728d329e591fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9fd3deb5897572b109308a3a5e46c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068399878690e91ef1bc3c6127d3ff7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79a8e1fa6f7ab73d1bff24a1bb57a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dcf876ed872168da1939acdeff40c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e935b5c504a918482344a563598ec59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a844598e26fbbb6ab8cac47c93ca00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4a333cf4ae962a4b56c5427d9a7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364671210bfa83c1a8d2d6e3d0f2d09d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a446b680bdcb668a5ffc7f961b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f39e10bb6ff878f0c9d40b2fd1f4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b98ee1d52b2d802c0ec5719c8a8c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d9e3a0496981c7a13505bc41482e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510ab769507f703e88ec895ae702b93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa007f992f9ba9d9111141ba0a0cf92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb6887a7f7e1e1da8c5d4a8cb3a938126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd4660d13b2e1c607830e25ea5bf3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cfe13fea941cd7c60b13777e7efc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbea71fd0e2496dee888bebb9a2987129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a7a62cd04adfc4797788d25b1870f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6045e3fb74461453b0f4439169fc1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8a6e1b4d3f423f1a1ac8f3fc3f89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aafd61bc2c427ae73360393653e1b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5642792616de8537fe93447a789dbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda463e9e883cec6a9de696117542c09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9be7d5dc0c28ed08ac5a1f2e21349136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1de789d6f30739a546d1bd052c809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7552784992bbd4282cbdf222c885c44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0792532bdd353692b9a75c1fd62421139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f767e152f116c9b8128a479962db74b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7cdb294ff24f799e515794dac0d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6aee99d23a098e6384d5892c00ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f778540231dc979344dc7d7e44fc41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbf41655d8b28d7760358327c791d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debde511eb062f7a679fb8b24813258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b03cd72031fe50d42ad362607a181f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285be1954cfe7ba5fe41fce9478416f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a47383f74da0cdbc1b025cf962f00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935f97d95bb2cef41c061d8c2ad6083149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f0d3f14fb7ebc960615506fb8544c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69395d11ffe3b24316f868ff70ef6a93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a405553f49e5ff0e5acdd0aa3db7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73633dd8e20f373d30c477275702db3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ba4fd6178bcee1acb974f5d46037c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5745ead62bc0f2ae21a30e8018a333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ba9037f19e162b37b118cbf2b2929156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99e96be8347d9ffd94196e111f183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a292e5356cc0a56ef472a438b510156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c0a178ee098a82ad875844f6bfff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2f61542697e2883a94673a771a419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc02cc696673a2d6deb0fd2316dfb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9526f5b07a0144ec03730ce73746162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8085d4bff30261ecc24198bea1535e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115df45b393964ca1796c2f9a2aa677f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960ed6f3bf111d4194ff3d0a7a6f2ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cb9bafda43f82bdb9dea16bbbcd8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acae0d7ca7ec2b81b4aa620cc5c4c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b66bc27d1b9e8b88f3bd2182bc99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ece9ac9948e9ec0472e4f912055b8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc6be5b28581d29ba23c81decfdfe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f55cc02e5c821d224492ef3b7a29b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e9075f18cac2524ce2fd7ae664cf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0475444a4d855fe4eeb2053595c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75881fa71cc5bda763b305a3893df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91cec2be1a27a7c1632150597aefa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26449b6149198c203fd8641a47fe86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b946f41481a87a81e97d71c48043ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4107a70ed596474ddf4290116a192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d85ff5b1d4ec851cd1f76b91cf3978179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637bf99b450e99ebfa6ded4d0f9800180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c77f8012ffdad7ad891e5c21ea714181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d79db90c20443effd5767808a9076182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82864d6208db377801fed691f79ced183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10b84146010c738939881aeefd8b5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ab7ae61c1b59470ce3758e327ed7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687af09feb851c92d4d5ea064e69893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b9c57095fd9f95c3e8280ae3bedbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54470eb4b6c11cc80235109cb3ac2971188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf27b8266e8bfe3cdedbb23096089e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91024dd592b3ec4bd8bc7c72cb533190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f264360df5e79cd7570555b86b13741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6856e0b8188d3a3c0c02bd5f48d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758885004ce2ff996c0d44e469ea0ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f40b0b49c0cd34790ddd5f6f3312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e668321eff5c873648b4dd2ada39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc06e5d54228ca1aaab52fabe1f37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8b37ef967c6a36645bd5b54d050c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d1f66ad0f9e105fca1adc41c1ede6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9677deae32e124d7236355b26fa84a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef70162551d7c95c7f5b158b8f7c9d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ce6669385fd6325dafbbae35c322201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec502b9dd2e4895a1573a4ef8f56c5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640979ace132a8d62f7d04f7e24f1383203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a11398662c21e94ebfe61a4170824204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71ca284e55788932686a57911e1800205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5756e6afc0b0d7df8afa1fa97bd3f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7c6c45d7fdf2c09875fa495d7e905207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95a093392919368b90ffa431cc1f6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5fc82e5e4ef40edfff2b06368183209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2ebfdee31dc169bebe9b9e44679c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5511e636fcd31d7c965593857c3af43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc654a0b2b927a259dfa871fe2ab90d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463860742dd00b1204bff049a0e9b19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dcf4b8110b2ca2fef37b11d0c9c32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395deb2e4a1395541267525ccab60ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa5fb89c91deb37e1f1511bc53604216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7bd50c247f8ae75267b0e101d742217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3d48d48265532f50e7c9bdf98f8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8848b9649fa2e31dbde180ee4906a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485744ebdd4a741e3ee9877874fdc91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9627736eb551a6c1d28a9c865beda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f80bea2de2d282e2b42d9e3a91c5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208954648fbbcb892e3207e146972cc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935a7b231697745f6e331219db56b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd958739e29dd07bca3294926772f57b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3f73795ed894fe7bbe7b7736d03b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736b29d54c4f5f5bd47a8a5edb76814227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcace78876c1d48b7b9be7a1c8509b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0563461b83349a6629acdf5a8603d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2a00040c1b2b72eda2995104f202230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c4412cc54227effd10bcdcb84bf7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac5761444ccd2a9d796694c8a1016232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092a1dcc729e05ce0dc0b7adf4d899c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d73f68f4a5adf8a8c00ebdcc2c3ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d22704fe2eb0a44b8d2c6ee78c970235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d67e6efa8ed2cf445f66fb4017728d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590d3a2062b7c8cd363d0287bfef08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61802fe5ad66840c3cd1cbdc7b65130c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8598d560cbd7d82aeaa2123a33b0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe174c643555effe263b3d95d222b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e669527ee65a10e8c61476207fecee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2eebfe19e9eeb41a5cd3a12cc9898242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0d5406669a414c5292426a7726e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5643e56a0e30dc59cc6805ae501dc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c463259c7ba160e687e32d2ba264f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1938ed2e6c5557fe8a5cf7463b42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837a2f95a0ce4c3c70396f3ff1509a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8eff2a722a515f28b06a8df95c62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b74be73b196e44154aca8957691d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4538393c0162c339b92687ed0505c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2178c39d5938a18e8f1f3c2d2049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebb822770ec25c9ce65e728e33200252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a494c2e8ab18754ac2a1b6e6ff43c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02953fb4ba16dab9c78e239ee5c68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c794cf9ff6edd14aabfb904c78fcb3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43085ee201056407d0ca1dddd30d4b0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd3ca0780530dcebc5e6e4affda14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde8f63d72d55b9626773fe3c46e7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2024405036632f9a4f5c49b8a8919259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5da03bf6d1dfe6776fa958a15df3cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6cbce1c2661a84c9368771135c16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074d84ecc29113eef2cb432a86f3d76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e2f103c2d5751e7318c55e28f639b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8dffe586d81c62b6b32eb75ffc25c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2204653706d86e78a2c3aa6d99f51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327bf5c63b445732c1635c114a1a17b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33be424a893224250e24ac7b70305f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846fb0acb75babe835811679d29d81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da057f349142bb5cc7497d60aaeef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b003d28a0ac422a4034164321ec43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905657ecfa7a3b4d085f35129edd9c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397023730a371691536371fcefab805272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a618c55a9791a3b4f9d261d08356295273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907acd05c343209234473080a5fabe7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cd99cc6b499e5eb9d8f1a48a545af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb6d9d7db866ab4df9e4b5f66e922276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aba3df27a1b8c8e44693a9565452f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0b414ffd1faf89f556fb780c2c57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055bfff37b894a139353545f5d13f5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330843d586b2473e7fb0d77158600e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf08ba92ae0e8b3a20bc01aa2452311281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014c5f7605bc63930957b0ebef38673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b230eb8bee1819008256d83608e094a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd134570a0233ac2673280fcf3064284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c660213b6f0b9c61534f84d143de81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f88c5c7328fd517ef4f3bde8efb2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42404fb1fe4ef03cd3ef507126644f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d471a9e033ca97de70127f9e88b7b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67a0533e1af36bb7383f01f216823289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109ba9f1abd6e3639b4a698c123ae2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a70ff11778bf3ed3468d5fc5655774291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ed54ad2df38c06effd25f63807e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b6c48db598cf0e3a3af89367cf190293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f09efe504b461b07a0a7cd7ae8a8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b112beda03002d66cfe58008dcbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb60368a97076965e67dc08f3af1bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf0b452999f885bfa66372218dfdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d3347f0214877b8a7d8929dcad13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd94650b2a25ac8f66e2608c2be188299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa07248254bdb38debf5ecbcf7518300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d207e765a413d6f916c296dab7bcc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f5846a5cc96b9b6b7d3f99d800d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f22d2ea674f3c3c077a575788a06b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3019de9108e6250ca53333cf2b0b633304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636988f8740d754a2d24b87bcf4c920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353507b7c421aef2306ee28dc99b2493306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af06fc991e274d7fb1315c3fb68fca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac27955be78204810b8070d6881da50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa0a9eeb04caf0625b4abeb864e440309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5697545596a4429266f990fcfda9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3cc6ef7a2e2a92095da0dd8c56fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a16ed2f6cab3edf7a7c908d2815b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164101031798303ef2f97121331cd16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7435ccff04277cbc6f739920fef4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef13dd981bcbeb9e9cbc2b8e51883a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e3d8d4d9da48330e448740c60fe3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839842526d1d681720651cd08c4d73a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0c72673a55c83b1e412e8b9d19d14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd461b960ca9ff0b4be8f414bd90f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859e17b5e9e85d03d16345d2313aaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c7553a32ce58a424b828dd8a8c40f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e11ae3dd450046813cb934c1d04dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d73730083d4acd6e3bf945a146737323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2b4e6f9b6f4cedc007320c729905a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d242275d1fb97c30408f46f217db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878780d908eacd7231d826a1c5f9ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0256600f81c97a10f64a473fb83668327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b839a947849f811dfd15023ce332c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fe4015959094fbfe6115122a8ff6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78749dd2f60259cdb1e2c331092436330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36671681acc249cc210dac722a13a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5bf2e27bf79d5cc52784051d70747332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156aa9d458d0668b7b90271b493dcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5a99ad4e896247be5de34064ebc2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb560a7899cfca2d569dd5715c77c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70ac1ed2c1fbfcbe30e54b4f1ffa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642be7cd294e8945ba7cdc9a0a14377337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d927ca62b5515b4d0ecfedbf629518338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6290555d572e95c294331ad93418b5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded937b1a93c65df00e59a3e74d5e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879cd25f7f1fccb6397db29e668e06d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d71193fa01b59c27683f1f7aa327342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995da8423e9d4f5fc5e171a9d8b488f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287d7d646b472f9c1772655fd70852344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed4c954ffab4d0f46495d666a3e1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503cb9e4414954f5f3bb9eb99399e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61a777d91b70f3ef2f2ad8f9e366b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acae9961465844caf73aecaf35477348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431fabcc5c07a9f6851b9eb2286d49e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d4b385858cfd3a32a236e18039a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3c0057d1c96dd004070c6e9b1c4ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c045c309785a5c9d228cec22b5c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a149be4a8c59e1389a803b78b073353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd96a668d6470bc17744a7399673a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6bddd4ddb3926b1028aa9e69ff5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477f56721ba6713057b4cf0854a0040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e090ed4bc3daf6b5d76c9d39d2663b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f17a0e0fd82fbd987aeeddb778411a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32eef760e022bf73ecc3fea0bf729359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca304fcd99bd06c84045081ca36f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3f00c3ba5d7ebc09542a1942cdef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1093037b2b1a5a553c105987457f1b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c42c63ae93eafa960be67c78147d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1f53b5906c6e5dbc22530cd64c9f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426bac24ce2a0781c01d951e227380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6d61430ba9d395c4e052606998ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55378a4e6ba571e04c7959b1694b82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bd36a1adea01c874fb1d29165aedc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40814a6e7cc2a8ad69f630131b114c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da3df3104e9d0cf09850f9b618dc53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7a59941aa5af1941de58897aeb1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf1f331308378a214ad68298a072ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a2a4d9cf67f1244447f850d3ffcdc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c803867f83c49de8c078af1e4503b31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e5efccc92bd8a307cb934ad41255c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a079c0b24a1b9b3c2cfeb2704b9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06a44cda8b88fd87b91cbfa693bfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8fcbc2b3febcf9d9e003eb82b322c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa3a56479bbfa8445fe2fe52ca7f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e914b2100da7d90a007bd7628b9ab6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c6621930618280dab295a13c75d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd50a94ae83fa65cfbcb7cce544afa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0594c52979a31498115f700b982c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6029fde63870d40a8ee17205591be4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca13fc75f93568ca71928bb81bd6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b656aab3011798ee59e89b3804951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94606942360b967b116f3d96962d26c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68219e727b29ab86a87a4f725491479388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c554e693e87748896e36fea487c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488f498d54a3cc875a58f2615acec0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be95a5c7baabab1dddd79341be4486391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9651a3ba95f8e4afcd2217657af68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd728e465e83623392e93a58071cfb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1682a14dce14400b1783d9a13e9a52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921fe5bb6a3da4406908febd00b6d2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611041ad17f4b1da73a49d7f6b5b32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ecd6a03c772cd89231954a24c89e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d05e0eb9d2be41f495695e9ffda75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa395678fff1a1a19e68e32c2dfbbc7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fce1299486cedca2236c3e1e57d7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c67460cc2b94ecb1239fda3c06b42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44090558f35153b7342f522e1a9686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10cb241c32f7008476c929b0131262403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e78febfb3cb2bdddfb8a60d806d18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533941e91d5d7bbc36724a5a07fdaa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4dd7ae9e5647c93104d8f6bb82308406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b44716d5d33ced11f1af067a951c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f227ba05a2b5e33565715ed8d6a4628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d46614a126f64a52e11bfdaf6c1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7b0aea760553d11bf21af830508f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52343049914f7992cc9bc9d1ffb97e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44c9d24b107a5af1f519703ed30897412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea5ac6c2af1746771907d16c6dee9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeb43105a7c180a617c644d682fa08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997151b6a2079a4ccd8a3caf19b1b39a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30bfb3bc84cd570a906417be77b63d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115e94e0dc1a935e35e1839a3b4aa47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01790a8863b5b5ee2f1466719e80a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242c55caba6f25f601a87b03510b71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0af9242f26fdfaf0885ce0059161420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f4414ea680dc1be4fadbcf8146289421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965f3d06416ab0e2c9204dcc45a9e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd6e58928120fe8ec7c9160d72157a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e30de6e87ecb70cda7eb8052f8645424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9d037fc19cc39bc5b7512b96e1e2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccd9d9a424ae5affa4a2d1244999c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667960849090af24f65c6018c76c63a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108f317084a18d6183dda7a0844698d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907d0b255559438fe7557a2f953693429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d0b19ec1e4ea0002cfcf780f45792430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1512216623981a1dfeb055921ce0c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c8796b124bdfc96ab989f198b9a63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faebd57a8ae53d7e10eed0f9bab892433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c91b7c8c426954ab8be27095d8727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347d4a46321387a55f3c7760b9c60d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c59cbffaaa7df1fddfacb6f569cd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d068c46da13b610d2a6f606207f02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2006443a247dc8020d21f760f43b3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c72b4d09f84e5136e857bd3457813439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84832422e4a22bf49311263da83fbde2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4257849f43786571185f08aef1f32f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86deffab85420251636d6dd1ea98f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6001d985e90ddade944f14ca6a62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b2981de33e84cb230e8d4ec028e35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4edf80c0dbf562496f78984ed2400d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afbaa64f132d36b97581350bc5d8af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3057057eeb13b2f0bb8ae9f97a60a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016df46781aa76e055d7364114dbbe2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeda8ec376ab1399081f9c5a3ac8b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec38058f6f5c1151b8ce671cb594c76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84b2bad2a90dbbefe44a659e871c0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8d0efe07deab5c8a2d795b2d6590452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c69a0005108d0fdef78b2e54973d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9bf918e992e9b7945cfad07acd404454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba989424e44f86db02efce0d717f30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f63adf1733f5b5d8fa9eb2dcc6524456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97a8a6364c643f8e478e032094c57d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b8686278c01d9834b7df70e0c40eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8f8a78cff004946f8ec45b7122ea0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087208125611ec18f908fdd91d75cab2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bcca25b1b9b951cc91540c61eac20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c84f5af31f805984fb402cd015abb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1e3f3b2a324debd775ded38ad06b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a2045991df379d4cd7dff7ff2368d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea866207b985600c307f906165474b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab35f2076345124de00d1f9a2d55406466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0de63965acfd8598083eb2fdc6a8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d71f409d5eb9172eae9057a0ff3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab462df28b6f9a459ee686bb439ac7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f9034beee38beeb45a8127df8ed2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991faef35cd9911a2ecf08abadb70791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741cf6e56af5cb3c1a7204c8ade7b44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27506457cf34cd7407d8d7767ca170b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761c2a52f4630385565d8795baba1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48cc79af536f7eaa1fa659fb0f2885475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9747b99fea8ad137b8dd3d1b94f250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b576e6a1383ab8065ae6e218f0f7a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1803d9628e5db6750beac0ebcbaf7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb32dd434f89f2d1a83e68d0617d83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914964c8d73574d828e88930c9ffbd17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4b666f056d8fd2218304a995dc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa582c8d4a6374a3fbee79a355504ba3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddefe885246f2fc530a4b393e4f5a8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c36a71c9ce8e711568a0fd88ddefb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328285eb8860c2e08a0c5b342e4269e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c871542df408e93a9a1d14c5c0f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a5be91b433ace3afdffce1d8183e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041cb95a02e689c3635dd30d9342dca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373b6f7595f36c1c0622a5aa2c80cba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49b979f143b2c49906c268060010d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a11a26277724cf4f106644182c1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffe6bf9c14e286e1d5c3bb70492db6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7d3417ec148960337287360bd412493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121e3e028c293eba338c83824c5b4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ab80af62b2a0be48caa480f5fa77495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f030a8ee849215bc93792c3c41a45a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9f453cbd0871c0e3aa4b0d1a135f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7dd6b21a2259f3509d96a9a409e31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3711f71434c0559aa60d03c10fe49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a269d26e6f849e91b1646752cfdb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55df811ce808f9272f9b7f40310e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e981fa9b9d8d739c156ccf82ef49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa495bc865c7493fdad7b74e8d9f52c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc60de10152e0527d2d1494b4582dbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf3b7ba3386c7ae88f0111a121333e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb0db6ba5ed5963aa9ee741433d913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5ac0349c1f5debf4ce5ec7e9cb9ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016acd88bee19397e313289efe83f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f830216b728165974e71d5631084c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b7eec47cb5235b8a871c5c7c82af3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4507b71f953a997127ff43e097e0f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc399ca59f90ab67d862eb3879a891b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d9aef12e82cc543586505073461a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebacf9c32d1ea93a4cc56115ba3ffd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591ce5416c9c908fa4d2dcdca6888bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c116bd2a02e8179b37f4967719db02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2daf665828afd8f8c75ac131abd48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653c077280ba15c2d5f2725802c696518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc8fb11d460133f7cdc5dc37376a82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fcd42c4ee732974df6f83393e42af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178ddc8bcd15aa1673bc5a9c043bc24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a93229f59121f6fe1ae9ce745d6d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af518b95d951ff82513819d9be404523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57247be9e12bf4b7fe23a9098e84bfa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674132a42172e4d2e702bbf52456a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421f34c9a59117f18129132cef6e96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d9797e5a4fb4e444606c3efe648b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914c73bdf7df7d8aa85631c33760673528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ba4ec15472c1aa507e83fbef23bed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11206ba2dbf25a6712aad47d88396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8de53de736944b5c26115e758f38ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ec8c098e90561203f63754fbbfcf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f705f576cba01b08b082a2ec8c595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606a03b52046fa2e63c0d24cdbf731534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f128e457d0a0a7724e343ffc3d785535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2442b9b3d87621b34957df297d1fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4994c34c82cfe67e4b0ad02d5aa0893537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff9bbed2ab4c3ed114852ccf9eac1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95babc095328e843610b7326bd6ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260258ecf0a559a096ade12b4065ed3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98f000f233c7282f986e7e87d0ddf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496068325b2b65e59a6997fc46b5a8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305987315921e91c0827c29fc9d1f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea1b0046215785e9cbfcd72c8e3dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaf56f952bbffa2df801d46a13b567545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2db8b8708e4b0881cf35e0cb31969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819450348ede12a2e8d71950d206ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bb93fc8bb0656ebf136487e0be10b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477ee700bf1acb9f661018d0186ff91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203d8e7f47ab59f395cea463a7fbc1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f1efc0372a29580edf5bb4a4b8ee2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24363605cee7ae6463815fa8ac162b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4c45b3f6887442f79af0c539d48f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f2a6246e480f3ca488c0bbf2d268554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ee6dd74f63469cc9bf22938af0232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416cd9fb4360e5651b995eda26132b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ecaed301baac1c5422fcfdcfac6fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75163ac5342e8a9b50a97df76e62b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db978172b6437b82020920d7aae96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e486457def779aa39ef67f41c25f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b916d78f53a6ace268aef9ed0199e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06818501ad32355951f104f01700d4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa264a4df47213f8d96f0186d8750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4160c905a91300aba12b5ba966a9e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638844a5e5dc4ba8af4a0dbf9c3d0efc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aa59b7cd82e9fa8f92662ed06351c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c37cf994047b029cda9cc5b91f4291567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e4350bea77145828b80eb9375816568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be85775cf9e2aa283b2b42b1ce89f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db61be2da932c26ce0ce61ed73926e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f50b29a389247d5dc447db0619d27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbf81467002e0af27472055cab91f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befdde79fdb8ed0b193d6ccb04425a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffadb601c2867c4a8456d6177c191c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d77d76ee17cd941192fa6868f00f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ee1824dbfa4bcf4a088c241612c1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b98542d62f6d1a3c1abb1ddf0b5845577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa91fe3f22d7dabd19d673623dec5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c65cb16494ea090bf562f4f06bebd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa2e03ad30555221743c781c833e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ed84f46c24e3aca16236f99a973b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00077297da2eb078613ec28448af2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f058f8234f55eeae85d8fa48ba68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2a5256813576aff125d6e0bf27fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c8094b09d6c82668a81e93439be84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7d96995544f80961fd05cbcf5009586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28f8fc95e57ea73b6be8d742fa6940587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced73960f60da0f00ddf231517beb3b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed176d56c86bb3f805828f5de8e8fbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ff4b03ba59949ed700fd65810b6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc0f837dd96f630fd2be4e67b8f0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c48cdc8ef6f0c1c2087fbe07389956592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d2994648d3da7647d31ec59872018593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c834b440062e6b1e8131231d4e77d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cf51a2185ae29ed6cbd3e3860938595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17c293de07d5340eb86490e69b678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a965d9fdff78d0c9e31b58882d4531597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f576a1125347b22df6cd0d58cc8e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58beeb57cd28a2f07b29d6b04988b7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d58eceace63e52a1c1c90c0e35bfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4c0fe6352cb0999399bd7cb2d742601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe7353fbafb8bc8be7de29bf83dbd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacd93f1f492726b9305d702444cc52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee5b3c9b42e518206f066c41b9a82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cdc30e9fedc4652e993e90baa7518605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b969584acd557e421df9e5f2061b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac804626b89c3d4672b4cd6c34d68d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af36120aac34091946fbea1a5f71293608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5286c84dc509cb2c8a7cf74537df81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec998711cd9ec981e1946d51e0ab1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645a46212d10ca61b7b51d90675d4bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dec6cb6ad4d961d082edda3875b95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b4efe5393ff751205e4702056db4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74701389e90067f6dc41345f959b736614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90433f08a22988ea48961ff91e67ac11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fed20d04d96df3645ad3af41f897f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b363ba6bef1af53b6c2f45bc2d7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d65573bd99714397517dde525d2ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eaf2de559e3e623a0a1b4e50a1eb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e829b32d7bbef8e4ef51230531e7f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809197108fbf03d7d8a916c6498e868621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108517cda77e4fb0a3c2e665e882dc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488ce7cd64d40c41f551d56386a33a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680e89d6c20580c238f9d2157b738d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547e5f2a4f897fa3cc95fded96ff4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e7d2cdc0e24d17716a60426064dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdccf59318a62845a74125596dd1815627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c26360b11cce822b533af9577491628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6988855b47aa700436259e69fe216629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c4bccda0cbecf5b80b3a3bcf7a5ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c42d3d88a1e48ac3c23b6697df85b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28a1781e022e545ee532c19071ed1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204298562e9db26036e1a0c589dfd74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1472bf2d0c49c6cc5d22bc6923a31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802261fcd3477b6569966ebfa7f2c857635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b616cadaceddf6a13d35e77094b4bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb609f79634e046ce938f7d9d17902637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258e1d67e58693c57989014706f93a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec630c7a062fc3a5781bbf22ca64e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c22e73555c5d7501798c72b862246640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236093ab781dd0b4ced34597ee779c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de18a1db0723cb3944a65063a55ffff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d303119f1153877bfd910de4ad469643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307d6c382dd182dbc7755cc82546428644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc439ada32605db1fed599b60e5ec82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afe6a61f51e0ca35a63171925841f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72de455911feb622e74a3b4f985203647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b510e0877c6888820167bdef1879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed02fc827a4b35ef08e8f593e74b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb294a55bd3397ba4b0efc7ddf54ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319eafc97505128b819a793e845e4c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15721a0c9b002056cbf4a7032e5c7fc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b6bbfd637d0eb9cebff946634b3dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f41da0d4699f410b2d1d15958c7dc5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009a38ebba5989c750ebd3d827d8e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a672739b887e9f5784bc71c8fedf8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc2704fa8dc4b8a792b905964361f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487305951be86e7f63c9e75e66c46e8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3ec61ec1c7e0cd8f81c16fe4bb72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17301537873879699a1cc836439b530660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a59617d22f624393fc454afd2642c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ec833f28f9e1810c4abb39e77ebee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66639d78539cfdaf442cd4f8da32ce39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbe469a9a96c6d7134e1e3cdd5afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f8088d29ce1d48c10d968a33fc91f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031081642ea6e68241594eb1203638e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b776338069f3ed2d2e30413b6636e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecbb19d9b310d7fb7ea3fd9039941f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147796906bb36c865db2b0e32048b096669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b250b0d1b76210aa4941d0335a9a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d8f69dd20a4bba0904b59cb22278671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dc16d1a6e2823c6d58186b6ebebb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8809d4123288915bae2a6abbc18b3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0bc08787d29a9c1c9b984eb35875674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580c20942b620cca22154225300dad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e478e2bf6b9da58b60cd4695e6ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a1902f4d7678be75f5e782930b043677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db326ddf2ee61ae5f8500e109f9e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941721aec71f6ef3a86d6041ec205c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27011c0d47ef7438c8dff44f64d462680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ab85aca2524e60850259954965e9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b12015b91e103a0296487ff169d1a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed017ef6154c9087a54ae85fb4b0bbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dee6ab37ffc4dd8f73f4f335c23f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d533d418072fb01f82ff3148060a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903686e10dda71d966f18fb1b8fb2af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd6fa41c3860081bec2d7d754a9df0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa9a44e2e5c8eba47dbc3fe807c041688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df22f16d881db4fa4ff2e2f502ec1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8491678c01b31de697205cc84c0a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc0b52050c669e158cbe78079a7e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48759ce2e4b0826afb8036879c6089a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de1a24326ff7215290fa83c5eab021693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f8b4f139120754a5b94382b8cd4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596a2860daa78a0af698dc66e1237e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfb08c820dadafbc8da6edac2900b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f58732c074a69741357ad86ce42e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3b8ea2291f2161f2f9ffcb7a1024698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b8a6e8b109b95277bde0f3457e4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965459114b1328fabd7dbeb446bfc02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1bc8d546a3e2d3fa032c911fbd1b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab8722cb62e889836d794f8913b13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc5389aed48adcff008196bfdc5f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8f5333ca96e63cd54013cea015dab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e39cf808bc761f0a2d5dbaf84be4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d6a6dcb49f37365d861b0bab1a403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c63cb94c64b4f197a511458653938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feed8546a2004e2fe88656826d89f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a065e846599013311e7007101bafa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea05d4e3cdb5214e0225aa6118f516710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749cb06eaec6aa2233e05eb96f257be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19d59a6d4aea4b1bd2147ef63dd8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283cf7ca5296acbb1665ef13d881fc9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f5450e1062751cdb767a1ca69eb83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde2b69542c8c5318259789377282a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff29f2a2e6dea30147c44de5316985716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d819f329e155416b8f1ce0e90c61d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edaf2ebabd96782f9de38bd3b9be04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afb90475bd07d1ae3bf9eb1889211719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a175accc899976c99a55ac21fee9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d1384207ae9b38bed5212ad8a380721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba784293168731435e49d931e74b483722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1212ce1908417f7b72fe4e252ad88e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513285c31a2eec34b8a71b221c7e47ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7360a8da95b95bf9dc4fc34c38aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70faf1a9ad7f5dba62ed38c19a2d09b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268283f194385b793c135afd7560697c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6606f04e477caf56233265ed8609ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e39cd710789b383ed6c149fa8a16f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a2951aa10e51a9e00537aaa479eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e68237dde311b59dda88eabab93d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43eeb51789127a1666d91d7e6f5e23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eff8cd0f7f56c20c71af4072c9302733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70abc85817bdc0a742745e4793d45f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5fa1b673a828a422fe00ba273b5db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ffff7bfa355e4934de2f095ff48a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f13ac08eaad33357b20683d3b0473e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b578b2397e713bc2d1fef39e253685738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d000a2b5c9fe2da0d9ae8d69b00de5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e0b3bec94ac09c1ade6acce99874740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f2c344b782c1035ad4de0d21cefad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87649981207090e2a621a5018f54b87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0364971e957f632473a470ddbaa42b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141396097e63675703ae897c7b4190b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f998d461b162f716d08e55d7386de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc123c73ff7e30f6880bca305c9c8b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea81e5fd29019868fe7447fa445fc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ec82361e56b66fd95cd82178d2a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58ddfd8debabfa0d746941c83582e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362ef819187481e649608a89bef90e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48aa9ba109e2ad94ec13e1bc2a752d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a63734f13a6a85c4919c2ff4fedcc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b062f229c77581473462d2775e2ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548c1dc72322a9d6ee318e2bdf5b72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b4508d39e9430194905d9a00dc364755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02ca6978524a38e2f99d5b1916c8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae917d50f64a111f008ddd667dd2bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463d75e75e05e77f28a106e9cd8db1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2906ea1a716bd9777fd16b1a804fc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>