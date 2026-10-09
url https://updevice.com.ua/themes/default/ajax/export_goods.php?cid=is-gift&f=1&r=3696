--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80afc486cbd1ebf3c60020fd089616c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468904511419db3a87e5699137baeaf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce154645e80f12f201c0d464316b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2dd37f75c8cf4e43ac5ffca3fca154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07e4bba545ddc8d3cbd4684e978855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335297a86c779ae1a5ae68282d3573356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f12d60be9a847ab50b14a02fda5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c55be1f71fe6830c5e29d9a65355bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2dfa274aff9b6eae7ed32ec0cfb149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f649c24ef3018cda3b6ca2532e294510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212cfaf197977b66a007213ae51fe3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b406ebb387c179055b1408ab506afc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8874278a0c08017dd74d0d7e1502b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259988f3115a32f7327932a268605fca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd6d1d64f253d076d27e729a5119315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e5870466c756ecafbe174219c6eb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f34ebb2cf32c37e8da000d8665b7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9cb1794344a2a23ebfc3ee84e8cf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f1e075aabb576d943fc5deebf69219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043707dac816164c886c9236416a27d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f85ba9126412bc70d242ccbaa05b0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059fbfdf42403ad0bc2fcf742be0e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6e594c357aee53aceef9294e60fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d10bb8aa9789d2a65973dcbfbd170424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afa86aaf0c9f19d88ef066385515125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77aeb0743213e22901f5478ecd814a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374115295118c683a4ccbaad88094df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5885e20fbfeb258275599c7e7e084c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e314ded81f45e7df34030bc238e66929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c3419ca6076d3f0cf6e73cabc498030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c181b26031397fb02cff4c752105cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7cea8f9d7a23c3e8099a1acc1079832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2950abe9bc44d305e43f22ec73d79433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770454e9a87a2e2da087bd4636f40e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f07dce2a8449404f2d05fa0c3c5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1025319441e7e4408a428bb8f7a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5806d3aa51b78fe871adc871adbb6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc92dacac467a103bc778695a473e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb1d0aee7294c05647f2da895a73939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a231b77972e9ed687423c3e83102b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf129d641fbd04a0ba9bf6dc39abde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d1f281eeef57849bf5da49618a6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffdf6f1a254b2c380ac99fd0762bd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b60b4bbf0f03102f08ea43875f6a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadf9bb01b05effcb2f460a5067d38d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346857ca6a42c245bb59769e4b72d1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a3c24252ced9b142eed7836ed85247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d03039d60911ec84b16de8673fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5dd78f33895fd87e5d84a165ba89f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998118134781e4f3f6adeafbe62414d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae6e6ad99e7fcc42927b0170a535051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998386116a81287fe7265a8aeedd4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5394738c131352261972014ad0e85153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970f446dea073475a0dcff0071f811854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d2083cc98c38ba11af62bde94aa5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab975fea5ed19ced0b00f1cf0ab5837256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923677f8f1cafd6184dfe9ce9c7d33457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efa1de68698ff93b883f530263bd8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c234e945a12469b34f556d6a285f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925c153c3ccb72162dc9762fd6e9c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f0819306a67afd5bf784f9aeb17bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0f6846e64c86f9c4ceb34b973fbae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bef763d9ec1e754b613e6e9bffa23563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe9e38647d16aa731674c5ad2f07d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851321c7a75baa8e6f012590c33a63d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc0622551dd3241d82da6dd5c9a6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a57866b93cdad0d28292a5e33487d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f89d8de5c0c77eeb0cd887ce3940168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a551a6156beb58f8af8b0d142e2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c12b54af3cbc205eeee87e4a28a5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ec3bf5e5ae93d0f1a810f22faf2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0b3fb2d16f42bfe604a5f79c95ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88fbe275a07504a7551cb2ed54a59873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a786ab1b36b067ab0a5a542af1ee4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c5b69c3765222e0d7a339a28d5f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b008d282722e94c305be42531a0e11d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf734c7958d5c48cf95ede5cad8c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636a2b362444d6034d0c0dd1aa1115078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c23bbab76feb3de5a86cdf390326079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc595164d6c09c1d2880bf92b251280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055bf6e91c2327235f5b1e4d80e40c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bced68e1cca52e485298a8f1229d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc4a81f34890285a574d9e18cfa74b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924f6d4d883b3cc32836b346de621384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e945a55bb4347ea1f9cdd9827be1e5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7722a5f10849b489229360e7efdbf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e07e0a98de587879f58a57d478d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceb98d96a558dd1e9a472ad29af28c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d4f6cfaf82e400187a2cbf5e7412889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa602c0aaf10f8040075c85148ddadc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5f8afcfbd6b37438703b0829193d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d558d651684bff21efbf42ff6f7c40b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa62a82cb02a802be33080d4b0fe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df467c0123a46fe97eba3c47ef7a38694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7366505964e0749f488912e7eace7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ceb4fb508cbc18e49a6feaf6eac2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa4debc1537c907691e48b44ba36797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cea08f144a514bcac0cf2e1a529fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebdd8f81aae5346395b61fcfa62f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360163e890dbc062b4b67db682de4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d53e055e94570077c9a3ca439f8d5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b73ad03d1cd4c8bb3660bab302ac11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54511bed877cb8d126cc24624b777103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4b2cfba826a1ae2607b90683ceb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec37017b25c2f3fa12ffe37849663105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952bc6606641ff33c0bdc4d6e354c7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139eb6e552658d53d91bd413a180c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24196de0aaa15e7800bf5a6ab4dc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9e3c9bd9fde3ee286105f955c4156109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1876adf937746344cfe0309d8db124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d778d6357abccc7f2a0ca3229ef2506111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa64b5e7ab29a896b566df245d2ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a99f7e03b25c6d4abe8a238245ce4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876929a7dee7aa4d1185bde46c0cda90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb541b939d90b744a060f7ea18ccada4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf883670402d3792359515e061232116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e457f83766368d558f6f6ccef000c14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691230fb3c33ea5698c2906be7ceeffd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c5f102f372ee2b109c966810f2a74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f2138202b5434c791f125634c5ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87845a64ae4b0d2fcdeec05906cac26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d5c1dc0b06dd02110c6c2d54960f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116df43f2d2393c9e177007f58fda2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d567841c46d35da24f71777efec1cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab59db5fdb1370bebe24f61f7d74211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0408b82febb043ce2f5df872848902126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ec8a457bcb86e783b9c8914b12e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d17a59f04adce1b53959da3d89d6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f8a9160c18f42b3b23188feee2bca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bacae20cd51da6c0ae7a8824af2f70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5490aaba6b696c94dd4321385ddd6f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116561aa89833b7d932457fa4ed9de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320c74cb9d24b4c01942498ef81a2ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82623550b4b6fc58a2a70e5304e841134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c59e36aba3b6c000ebf9e1d338dcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268f13dae6282c0ec90bd7209fe3135136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97478151cd3a047d665bde58617164d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aad058455965e0bbf268d9379b7b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2f208e77ce25527e9b4091d124670139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b09a89c4fda0bdd568991d6baf52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c814bbe780cb532117d5b4aed6c66f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee471b77a1c657613c800bc1ddff2d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fd101c7d3d973dd846719958b10b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdcd04d87489fe8bbf05432f86d23c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b3c88b3ac2eade9fef5b376074e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0559e8d413058ff9c438f519829b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270faeb86c975d91d2563245d988f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3aef5c75bd09c6bb2b984d832a8ad5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055f7e5548d01d70084828166a97264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788f9489eb43d655dcf656bf2fe2d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfd256d33cf207e1398cd2fef263f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f851963abff79e0921cee17215ee08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e196c27d3f8518cb1e22d5cf92f47b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d077e1ea4127eeaab77c5829a35702154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce3b4c8e418dbfc1bfb41e1b3e0ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0324494f9fb86e40a88ebb509722156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e93fcdaedd1dcd3d0777c0da2e63b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7118bdfd687ea1a56e0a0be7ea001a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7f0709b9097f96580e393d391463159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a270555395c38122792247081be40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77aa84b3c5dc17044f2aa5d34a2c9b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c97b4e50911a88ae2b65dc5bac39a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0652acf39516a1a65490702fe84d55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96eaf8507003b916851665277f9f89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d784088de6856fc1d13e2366ad7af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdf43608feb762ae61e1310abf1c11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0a4185b7e8b6315e7d6f7f118fb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943ef84aca7acdf6ef1c1a94ea0ac75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c20b2faefd4fd5dd8a95706a16b58a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742460aba4c347c81d316ee1370cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c18fbf0360001e8752ce516e60546171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04383510b10e9e863a1c04fa120e31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eca3357839e1cb1f2b2d4fe804e97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289732e5bfe40d92dad0caca6d5735174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f90430b3974229e010753c7052a59e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679339ee758ab0915a3b77d0cb0ad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454ff893ea805c5a41cdf113ac6aa32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1cb33f5dc6c307fa7381b0b28af39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47563352789347fb3c89e7d1efa421b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed220c0aaba54fb3a7810901e0546e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769db05b04d103228104a68dda3b933e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c6aedad5a84f31168c26b69c49bce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e1397b189ca24741a12c25656cc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2b073937b11f136ce50e12fc5c16b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f52fcd58cea2ac501941eef85a2a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50576ace9b5a86cfac802885b46953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a598b7d4edab70cb807463e78ff6d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dee0cbb637b780d2c56187404b8e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c80549ebdb5bc8116d2a7bc312c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4be44965f41ce70cc4c128f05fc51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f156877d71355663b0157417476aa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0365b10148d6603660e02313b59d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef80237a882a2b567b3a0a3b1a76e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd5520e29244ee6ff1a95472e024a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06b2892e11729e8cc18679e0fa8d17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a8b87b7e89f8681a3f0b100a1a107196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff570d991fd6e4361c5201fbae4f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd45ddcd8db946286546b556e51d5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f680d41197717130c9921cb2e3086b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6192e30985cd54d6c305f380b93a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f97c819e2dbeca4949720a28539fe3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba915257da223d6f9ebf40b92e52c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aeb2bec8db4ba3ba6244dc6650e63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185bc80e4e8af77433136b78f7d382204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60606eaa80264102d385dd943edf1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f72399e4cdf2771fec8370fb966b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1d15bcae31bd130dfdcc3b45a0f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060300612f69f22191a9692ec8bbf20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6877ff7e58d324731a17838778d622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ebf7e3edd0ed98ae00fcfeaaa43b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8800797ce1ca2ec8a9da29bd521741f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f4546143cee32f10eebef99eaea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c8f616cd0bbe3a8ee280bdbf2bfae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feccc9662881015dda205c48fbb706c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafe88d3c53eeee977dba9fbff741c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f37e5b968aad814c315b6fc97bdad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e12568177995bdea993c6d72ac282217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8643dbfbb2f9e05e30d2fb88ed1aa7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de8eec4f61e8502676d1d6ebe3961e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b228f1ed520cd250fd19dea96d59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cbb35d0e17b9647073b450949e848221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4299a65fb31e9f29018ef653974029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851448f5b523101b1487380043369483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe2145c5f2d85e5b6cbde72c6d024224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e79df5db90f471e79da6f72b4b7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0c98f7e64e5f6d0a9cc99f43ee31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c19de2a7c1f1c4b9aaab4b0b6c48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28718c72c93be24d965031c974c330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fe3a5d5d341285b4e6bdb178eaec8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3974301a1a51bc40b7716a279b91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20715656e15fb30ec4ea637d121b38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730b48cc4d636f580524211a9acae2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424ce409fcb39eb11328a9f2e41878233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d563ea4b5332520228b24b2d05d1230234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01acff92545422331c4191ecd047a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c6d7119ae9e2b05243af209ed1a07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815931490ac97ae7a9f3d785b54f1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58613d6964d4c0d5e301cdc69da497c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313eee34e80dbc696272b499e723b1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dad4dd5d9ad94492630dab0e18fca3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80afb3fc352147a8655cda2938c5e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9116e2848076b5ebb4dba4aef363e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13b3605d219a03f82bacd7bfd3f5ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1c93bbcd095d3fefad60b066ef8c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191aa72a9956bf0d09bd7b1b40e01cd5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2650e3a7d63f6f77fc991f1f7b419246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dec034596130dcb814eaacdb644afc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab27320bb1bcc90ba2ce02a1019fc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e913bab0e26f2eb7964ca7390f59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ab6247d7aa12a0289f67a7539eb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd486b68eeedbba185f5d138c77567251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6873054b71be3b42b08a602a1b89c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda3a627ccc5310876b26dbcb5b0caf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be127604aa6e34dbaff8315afc0aa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb19ac5d2c2dee6ffe8fa87a175c7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4279b73b43e9c0d8aa2e6d360e937a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a6db1557a721f7628b9acfdcb8bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3393ed8b5b069dfaf0818f0599110d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822fec308a24cd258ebf60ad2912202259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e345d73e37eebeba26fc87156a65d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c268e2025790fc1c725707fd25b8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027b95d0689cf94e8fe3f2834ffcb0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49d759e0abf878838b8c8edf372adc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ef078ef70a983b9eef44d641d5aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6252f30920302396b9e9b80a990d50e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de833f8866d823070fa3281fae0ff59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078f06f0272eaddf6a2e0148548a537267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041daae63687ae47ea3f02d9701c21da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d8f9e322f4d42fefdbfff51edd641269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d25bcaeb1f18345ee14aad3a7ffc20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580585a9d1eb87f1a5c168608c53443271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06445afe9f63f2a48d36b43a4572be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4439ca53b370d66381ad4842a90fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c6ad83b2f94587556a32ab854a044274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956039e7f3e1d7f69465718ee4d1c0a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432c03ffddb025c1ce24f43c88f8527276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88cf6e0ce646fd2fe825f1be7a638a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c171d35d90471e38cfb9ddf35a856e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb219e5e544afad81238951d5ae267d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515233a1afaec7b74efcb4fa27df5083280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92df333d373e86d139bb8cea59ea56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8dfc42d3045c8835c1b097e9eef91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22914a563864ac22d3b698fa5a28f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdf0bc2da8fbec2230111bd70ab50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fff2868fc0513e2d473af9a7da394f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c962e79b8d2ff7f6da802d4335b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df263ff9277a395a90202dbcd09fa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641614faf5460fb82428e0ae1d5c2df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8b7a99b09816ab56613fa1f25a7de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486c512d06ef2eb5c69d1fe7c12c1c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c838754c043e6d9465b7344f9a738e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103fc7f5fb0b42ba1cc5a571f7348a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1a5e4705d9356cb9716dbf0bf888293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7f71ec102b5d00c81648971b69463294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe9d7ccfe752dc306eeb3bae29a59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707968c59c7f3a15a88d45b8844aac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e38b3bdc162681ddd18127d304d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467338d5050a70d15dedc2d15664f2a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925dacd55a8fa1bc55590f3ef395d99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e51cff47199c910f9b66fadd91103300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deaa49f3b2c50409ba5650f9d48796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58955a434633cdbae35def507f8a7bdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3da19af4c8d5e60da7b52109327e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6545c804f36ba5cac97cab07310ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078da50e2a523248448acd153c70c66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ffe01f1d2d8f7488bd5b509920614306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5374bb8aaab8065ae4ff1e36e90d6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741ad03452271c2c22be187002be04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1649b7e9118ea664133809c615ba48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce669caf26c4c19d059efcb0174d8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106fc07c290c02a193228ad0b099a03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad59bbc1e920433b106974acac86df2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65478fe34db307cb958a578c7038ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0784a199c74d5fe046a074dd2c1d4e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d46a429dc6dec2e358ad64a10403315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04919e7b056ca6dd11334e73a305b6c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b06397aa2550d1635b6b8331fdb21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a0dad7190c8bd983d62c199a1061a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4224b20863b58baeaac6b1a86eef6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17845362154cb1ae81ff3d76d16bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9faeb959de4168fa54e450b5d30d7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ba30592ab3a6312b9b007df545f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786184f3c193c5f9758b73b216805ca6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3189fa5eb09472c907553cbd1f8914324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af7d641e0ce3ce9cc64e08fbc2004325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7001b5204191c8366cc53cc0f22a48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a2dd79e86029b0310977881e5916327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b163d3f3d9a2468f3e06beb12fac4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25b4109201c560b303943351da4a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f993e657c07b7edf2f439f9d6709330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e570d5565ea501382aeb01a2fff07c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3d3641a8af36915cd82a7c40ff8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e848d2bf833bbe527bb37b7d71a7919333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb25ff0935ce52db40e80b792591f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58db0fa9e2bb93465b0b137f98e49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb36de13ab18604f59ec5a83bac14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e9363efcb6a6a50d4ca36cabed40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ffee86b44e6bde6d9ab72af76b41d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954183deea224d21c8d597b09df78306339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f0131ba15dd450629b37f868db8d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd6235cba0b95d40ef1678649a79b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b6046c95c6a3c47716a13384aaead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769395932e97a2a0b7286ba84f559799343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da23fe2d2cbe73197cfce42049930344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9f9e7caeff66e42df411eabe38b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d962ba29acab8572f476f0d4e87ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833d59313cdd6427caff3f512fe725347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86511e42858f396feb3c181803f326b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d55db5931f30d61dcffe955412e7e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dda9a7792c89ac4942414b5b2e025350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a541dc5fcff9248f06da0a59f2df6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de296b1c9f5fef009b710578760c1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47aa4836ee212329159730a97735a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6eb75e7e2ea0bbef9f75e3faea51a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53406832944fbb621b9401dc740630355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93b57e5a4cb132ffb52321c857f39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b13d08d43fc94a70b5cf5398134b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e52217c7b25f5713a68d0dfe60fc24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dcf238ecd72547ca278c9733594de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539b5b1ac9f58abe44fdf73dfe5af1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ef52bb93215db7c4dbd880eab526361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df42b8639ebb4f2a03d24750806f0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead71cc110ebbe33a9056b599fa054363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04fd58055c00fc5358a89ff5a1435f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ea47b0b4f9e81636c048b3b68e23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460b076669694964b62e680773ad18d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c98baaca6faf05e5925ad94189b29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0bfc924c7e804fc22b1911553f367368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e6492949063ecd0ffe383b5ce1cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d9caf6074dec2c4408259e3960172370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ddfe1bb762524be1abff15c5d98f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8979786a4fdf5233dafbbc0768374372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42982362876b514630b49c63fc33ac97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2d797a1b4da31a4614118fcfc735374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a330d0d25aab9f33a4fcd86ed60b05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f7f793d3f7fbc43e725564a3e8894376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186340c2838136689b215dd15e3a5a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e511be98da06d9594b2ed47766321378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490b766a096ae3d419951a1c86c4117379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5390b49d13b813468ef15f5cce834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe77169b81d7adcfac8261b9a01fb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f8edce0e9840a8a0611555bc705a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fadb2fab4b778c72ca6c59dd2f7cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab569f32cf85d94e9f72758fb35405384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2512bd1fd112652f15c61fea4d0de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81a849c321bea7357c1dbf7ef5d05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc3b5b5cb0b4038f9af585c059f3b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66700f32a2bb7942ce1af9cd6e5e7eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1631aedb4e0d1e868d46dfe43cc0f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed09387ea4d08f2218c1710ca3aae2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439af0714eadc9624547e67a25a87e9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ff72f0e5f8c8104bdddc0a9809ae3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a09648da6611fb5d69a60a3dfa99f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f176a041be634b6f8cf559827fde08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0b0a258babfa04f6efffb49965227395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529676f6fc3a8581db974b2cf9cfe1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2642c92e5e340274a9eeef6a4acd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418546b5b303356bc4f7a9baddebedb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ce5bf5e5a1c752820d71ee97c7fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774490d06c2274676cf13848520277d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d210532d7fcb8ad3ba41718fed750401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c287527d9fb9238e9f0a5e2bcdc8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89293886b904d7d5db1d88b5b24c54f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebff85429b2c6384531909ccaab176a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674645bce334c311ff629c5d9792735405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff923a868a3b453fa5d375f5ebd64c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b86492d95552feded548eaf28c672407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0e72f8b821f093ae7bee80e8ffacc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f044c3218366aa02f5c1c5aa4eeb135409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ab9c304d0dc0c2cdbee00c33f2c94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad42c2fee03525691cb4610902751411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5bc3af77879235a80c39c72b9e1f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325484646a60dc5d6d530567cd18aa99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26028e068a35e8dd9fa562f497635640414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b806859f0ad0102979da2b152680415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a96099547c73aa2af7a5c044538549416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74c56f999f8b5103349a0fd35078f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d802ea7b0e83461dbee5e54c80aa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268209146ff46079461611307185fcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4a9d85ffc4630fbf80f77920423f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f89bd6bfb839df29d47dd970c05d8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a07e2239dfe9618a4c7a519aad4f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c013dba21e2aede78655b5a1c81e95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf5a868625746bb38d16a555acc233424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13734b5267dc199ef642e30f0459b3a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380804c0f8fc92997f1f297f4207150426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36b5af1df07baf7ebc4700745b976e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0a8bbba16cb8e7bc14d877cdcb14b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478b5b90cdfe35dcd5ffcd6f86a2cf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a2017f8e941a6aa5893b4e7968327430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039fbace185b2f560132e6e7f0a897431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19465092284385522e2d272617e02ece432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f78bd9d4ced519cfabefa90199ce63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1033ad1f10637d386e1bfaaae57a8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6d0352431e22bc087ca316fec4695435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe93699462f3a4474c2b11454d47be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632244511b5be09cdbe0ca3b191c2a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562e1a93cd3e76af37149ed3e07ae0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5c74d928c13af4222336d984ace86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70ee81d6c93ff0d2de7acdb61d4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa27c1c1eabf9f737036392f1f92168441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26b96be5d1072d1f6b3fae92c3080c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063b4ef4619496f06e8dc6a2af465f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173eb60899c31d13b8a25eae4d74eaf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554c07aa88c7cc913ea1b06d5f9e64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3dbfad614fc7460519c25c697c930446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fdfac6400364af29f34d75236d416447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc2c8ae356cbdef8512fa4d0b4f2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ff209241f8b79b12b0640e8f815b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e8287afb7d4fe38a2a13cec27f06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2fdb4e9a1e2a1b0efd246af4c594451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e25e8c87496203821b6c99e2a6e97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd210fde8c80ab7ba9363c9b5eb21cea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205f9691c54ca67f972b075bcadf0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45941440d69e1129d1640da2c32cafe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961ec71bb4b2c142f92e4e1d261350456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ecd04ce34b1212ba1b3fbf321f962457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f08b3c8587bd9b5f15457d0351a98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015929ad155bd12a629a8c6b99a71ea9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0a63c0aa5a447313f7498535f760e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5401859472e4b0b64fb6a884eae6b45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245ed921929c7a9280fed10e7a97cb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385ff366a74c1b19f2a192bcbc8ae32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab6ac3b9089597def6b69a5a06ac91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e06180a71687feb6aa0d94a7f953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bdd28343789470298a655ab736b2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c49134e5add2bf3a5d5433e87b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b06cd04ea95d8be95744dd608df734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb6b27b3dbea2888d01748b2c2ce40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57925eb813f6a62933e80a7e994a684f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6342a4b37a39cc4ff77c069ae15c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e6e0991faff01976d7f99d8ac8c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133da81fc066ced039db391acbb42fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc7b65438512bc374713d74bd1bc14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b23417d3367e205abef2abd7b3607475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b589e32c0e5b8890690456a5dccab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac749ab01a8ae25d13dfa0429b26e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49008ef669deef8fdf4b8e9a3fc66210478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c198ead8d8d339356218d6d4e725d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b9b0c5461de825e8021e6a8f39246480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f767ae1028e4960eb3ff3791483b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320415fefa50abf5278c07abc2885a8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536ff9f30f009ae9f91f93b4fdcc66b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc741a49b2c26004361c333c9d6d144484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac355f475929696effb9327f4ae336a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f97038b1e01c1c244cc6d277a5ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acd0b0f625a830b6d11bc9c1a36944487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202012597a9fb57967a28a1b452a32c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e09022e6d485fdb7a2d3d102637c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe619ff64ed4582b4347e72b645178490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e6c85e1550a00bbbf0208ba899de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f585bcba1dade6a1c2d0a726d1839492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e6e776f66fb116c8f06908e439c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876752daca3a1c8d57cf262b57358d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9b80f31c0630f425e1568a09321f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c322703539d2d4fa0ad5d7bd57c8be8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8005bd3ec951a745b35c6f5ba01d149497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cda8d00fe22dbb62cecf9358df863498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673818f3772b496cd56ca91a82013020499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442f20c373df0cbc3416e552191f03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470f084fd758056515cd16d5a7adb8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c1e7de2aa9d225b359b2c54e5ab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06abf27a34f8222af424eae4c9325503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4003c88e9c87700a6cc26afd9348a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e281233a6dfee93ad4b20d5b5e69bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a826314d4a556a3b865e3e1d165c15d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841deb57764f6bc5717a3ac8de33ac6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fa25b53740843001fae7fb858fd16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf183b8b0c515c80a5c83d6fdfe235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b0d0e9e1f6406b4816f83c0afc30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f875ddcfeedb893ec01619b7770fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5f4ea89047edc65ca3c33842fe85b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43013ae12ee138da56fbe31d1037999513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b475c9fa4a646c5659e0e993a500514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf29e6db1a8e7bd86c9f455d51da28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f34b498694534bb5b356a9c7c267a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac64354c84b00c4a957fce6c36d3072517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b662b9e36a209ed5738f5d3fb976e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908e9af509758b0cb80ac693e33409519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d29f5fbc11992e5c092794e91a24cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3fe9a5f48ada7e2d2ae2f0f7a667c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4ba5de2e3ac18e3a677d90bb70188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92346c45638caf39ad5291304f5e5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80fb15e16e72211c147fd8224523c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225c63ae5755e4a8a01201b31ca5eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ff637110caa61b462953b7c47025b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a716b5aa64640342e3fbf912b01a52527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80d0379cba7f683656870bb79e3072528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ecc526517efae9956cff0cb041c4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199434ed5223417fd15c0b52c577d540530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf60470c7609c0c66053c9b491ba2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703223d716e1a2aaeeae2936810953d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3e5964b10518f445469dd2ce3ea7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cfaf7a0de0dfd41a613b05cd6f7d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f8690fc9841cc7f03309c63fadd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75bac400f2e70f92feef2a8dfba46d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f3792f3d66638a904e62b769c198537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6e51894c4211c4697694f9fa46720538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd58e1adb62ef388652dd2cd5ff54d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc13fc77999e6d6b57fed254d2f8e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aefb2067a99697f20bb758c4d20cc3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caffbb52c667d3b289bddc73c4ce96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6940cdb73a301cb923351da32b2abd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e399444cea4dee9c5d24ac015e332b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37703333494f298870ecfa37d9ce43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8afe5382fb4bfd08568a4f63b3cbd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14213b2d86953c312bf49094d32a23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c99290e51178f32fba23170601b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7eca80afaf2e3c231f2dc0ef6291549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e27d99d75cbb4c6857ecac0f1135550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0122b0bbf22f45abc20c73e381ea80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7a87b9b6d4b110f06c89ac0795fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3c1ca386c6a66178c1cb15a588f79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b02310cec5c6316f17c3bfd9f970ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d34f8a8afa84bd4050197eccd1b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dced7f09517bf68e825e6f82c9df631556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ebb5a549fe4b61fc952f376aa5c0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815ca19d40f9a50169f03882a6fa54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0b224a02e605bc506faf5a221476a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b9421cd1f61697d25d580b4fb1db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8742b7c89e8fe7c862daa925d2dc48561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd62f8c4496129dda8cd37a72fdd24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ea9b0700d378db37f4e601da2ef1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41337a66f9557f4e1e77a6070862258564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7962854f4f047fa3d7af717c65488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37600d9a6f2b9967fa6cc4af0a1ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e2c1c93e2e4b8cce88bb23dfe82dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206f984a0341e599273eafa42608e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac5d66c3961507e3e018f7d53bfef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69b07b7ffecd753a7ad14e88e1ee1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc01c874687cfdba64106a8d8cf0576571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d55cf8b738ffca87774539a4ae2b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bed46181475fd860128f5f13be818573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82379ed71f933f71b2347f5a4640473574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3fff9a8094d066dfad147249a8b5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2a360533ef84e9055211d86a6997576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a7a8c1d53394e5707dd2fe509183577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a787e118a4a072653c7a0f3edf0e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf01c2b0e9ae2f7115a2e4383c6be2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9515f26594d0134e4bd6c85bd4ad932580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3de34741d7b46d7c76ff42e130c48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ee620f8f9ccab7928e3c155ebb96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b74f5c9d360002238b23f68038e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a15484646f1c9f548857f0039b57d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82bcab19bfd0b43b896e2a92b8bb6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0982031c255427b614427e414443cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac71ab4b5aeab1101fab4ad20ccb3ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54276693bd932f4557e74c3c4cf699f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f0e841ddb444ed15bb2c79155537589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4eef0fc30e58ab4ac931da7571d4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493174914cfef17128770b4d4d0a6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ae3c3936fa95f0a32a36c562b34a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086efe82c0ec6b9560877e285335868593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e98d4aa8d1753b5d154620482abe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def03dd741dc41afa56956ebd24207595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebea9346673c2ee7fe2887d683b20a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd102fcb1e93eae0f698e32b500b9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d91cf76a27792917bfaaafc195a4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fa64ce6e67d04f230ff04662ee338599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f63d0c708ef62b24447386e6fe773600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134549db5ce1db6047b3055bae841c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b788b6f2c2796f769e64afed1ea83b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744571754098cb3ed5cb57b71d3116b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca5a7644299505112b2ec89640e68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3ac99f8ad19009b4bedaba5cc458e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9fa7bd5caf831bcbc8fa0da8e4e7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353b1060402f274769c4b31674033c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbdae9c917e649834efdac4e70e13b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747af40e0367ce949f7ddd4ddb9dc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9199fe9901bb97c38c04a53debfe7d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0f3a8e9490b2eff11c43d8c37a98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a542b7fafa1efb77ec2403b75348a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f387279d5e1abb73d634f4b0d3bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21465d53bfb081cd5aed5ebee2b25855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab876afc7ca3a427565840edf03e0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430cd8e882081c1ed3ddd282b755361616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b89092adb85d5edefd1705e0468785617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4831f6a028a0329a0cd82d5f335c5f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a545bea3a20c29e48148e7a68bb350619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e300f651b56f6967a3553f708f12c44620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eaff3c3e2274e81722b196cadb63c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c151c8bdcbb5d23c4461bc81a91ee3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820a03518d53197ed3eaef37e2285c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c57be08d1ab1b89b916c4165c9e38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5068ff7fd480e39dfd82a2dfeb2b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6979c9e4e2a5d310639561e7e4400b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dcbbf8ec9e897e1f33b793dc0ad22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65812ede240461f61e726a170ba0e71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ab8bd0b332c27e44c094d0303228629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e294a557ac83010e8d60271ab8f330630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e485869eb6e25bca6fdd325994a2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8bc228cdc79e3d7367cf1f4f9becf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68792d1cfcae272a3cf5f87c2e2e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73d4673a078d27548162ce2e331a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fd3350899d65456017fcc0276e10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca567649a81efc6e64864f2a860ccd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee224218a04c7ce0edaed71f9c7c7b11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d146b6d7f731564e7d417136467ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f727309f6fe5c37cc0b561588463b45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf953058fa528775a1d2f6a1857d2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab83bb102cf67201382533f699886b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d738c1da16f4b25309fd17fc629e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0baeec27518939b820f853280b3eeb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c1db68a7b380f3fbe059950396eeb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677a93934d66032f0adfbb5a556020645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aaa46461aa9dbf0af5d0bdcb29c38646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cf852f38bc929218330f626b47542647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbeb8d837aaa7000149a89e19957af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b4a4bd97ffcb93d4f04e9045c444649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e15766159de547b6f7c900b4003050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aca69b2c8d120a78dda689eac5ef1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6097e4c6df1f4c49fd480a6482459652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1945964505c08e5d683b3226517756653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b55f8a7fd0343e7085877f82178af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908dbdf2bd4442999751cd2afff4c2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce01c2b67aec5d7bb720bc4f0f0b142656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9424986c0281c9a33c5e5d173fff5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb726f2fa5d65625ae775c75ce8147fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b6804c02c227fbf899b6b02c3202659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e39249b017b0e197117df5ebd9f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9ed77359fa315b15b8c6a73d9a96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f244cd1087f46f246382020208770662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80844707650da76e1f013c83a523f3d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088e837d036894e73335ee09069c50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d8a62ddf71aaef9f1ddc811405c32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c4b680016eda597c4f141219d569666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef64131364d446ec8afc1a89e829ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c130c7d7733c2b4ac32a30abc988444668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f66dcad3dfd9220375338e696b0d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c547d3caeb418a3e73e0e2d0d7bd11a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb42233e676f930f3e5794fe01297671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8091d98db3f579b41dc412a2db717672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d101e4a0aed91f318bb0d7f1902b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd503eea4a4dbd575d52dd506e3636a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512fc5245292403435c99e01dca9376675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc40c80ef9db05078c010050b77bb1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda45ef92f86e2fe0c767f2800c169ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcbd309d4f75783f6d61ef9ea7b840678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2873aaa327827024a8e88409bd0076679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20145edfee7e3830eb269dba150580c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db9f9ea202b6ad8934ece655b970d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c29524e87633856294b5eabe9f11f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801a616f1f7936b7ad0d510bea2052e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203ae2aabab14d8833ddfa6ca5b6f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae430031dfeec6ce098717062c08f0e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb7cd6b7bcbc74f14d2cf15ddc563686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79ce2621afe9712814024f0b460c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853b99696a089d0684b57fbf3bf21a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1bfc6b8b28021edde62d4e9a88813689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066774c52b13dba4cd8d82f66e5900c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348feeb272f78dc432bb93b5f431802691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3990c03950a8f5bbff4a0a245f76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd70c6caedad5e2b16c02035b44ab8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bffd7a624dff64c7788c1034d76e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a4251b917c47073774ff7339a7cb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57df63ca6bbb21d41fd5a1cdb3016696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b10ce3f04e1044f34a14ab8e81560f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265d13c5d0fae7868ba0b486304d4b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296ea934b1ddde4bc3322097630d97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650e4094805460d6e36af8265a16ce9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d706cf7ad7adcf5d5bf4a63d3a1d4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d2abfcca63215cb1c964c9c87d235702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce6f60ddcb6680a6d2337c5d725c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfdb88d76ed6095144c2b9ff16dc6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef84f9fa98a91ed012c1bf437016836705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a7214fd10a8ea6c2d815c69112de9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770b842da10189f0c5a27301c88a5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5aeff0af84465fe545810b3669e56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a924f8104b354d854ec5db3a23d1a23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86123e6a811894bc1a799b435c0bb24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889419fa9e5b9afb3e002129146afdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce00069ad97738cd5970b2725c68fee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d3d74b152986bd815b83a521aa60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73332c8f404b23854ad23b8a40312b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da3c216b3247f45abf22cf50937bde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662cf5d6efd6c7e5bf4d391ab3ed3fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd55b195fd8a7d9cc9108bae79d2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b16817a6f638f5844841b2549ef57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9c761c046c6382c8926e7d2ab5104719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ed66714650cadbccb52eafb804501720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9fa6e3db311a8feab93336913d2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe62ea1aabae3a9f54cb4d3d5a675722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105176e43a7c64a519aedb815d3a78b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d131d5143e6bd991677aaeb036a45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461d14b744c0184b4e2dadaca4fe32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8598c0b9c752b739ba2a9a3db56b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c2d8dbdf4511a16fb6c1378326f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f0f649051b0913a91679e5477fd1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865616736972e3c2b625b9a8cb5399cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985522e7138994f157ca8480b8f3468730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004533d605d553824b081f85f7088d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c974320608391b8a3827119f87fd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33460eab2c1e7ca1cab9c713fa815803733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77145d893e55524bb0f8634f42ddb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142818af952eef91e1cd7be91b4652c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4cc2dd688f1425c913dfcad085c35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450e05e62dea3cdc013f03b844628a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32becb9133afc2277a91dc0a3a5eb9ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845430a519ccc86677d7aa861c454cd3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88b8ee48cf835490ab4d7eb1499d7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f72b3311f1b25f9517c61d6febd0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09648f40d50b6033a4ae07f8e9fbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229914b4e8f4263868889138c1a78566743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d157dd9dc3279399d323c26ccf2cc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c8435b5b69b3e79dd0223e8991b99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae8fdbc37251aedcedda1249b45998746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0a9c1ce7c2faaa6304c7bac78bfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41899aa90d74556e55716b697736ce09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4809f5f0b86f097c1f7ea73e7aac70a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ed373ca4e18936e5dc0a281edcea7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301546a303c5618822d7b919b5e1e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b331236ac2ed21647530855e5fd46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b413d0366ebc088ac2d64274ac0536753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43372620f9fe6c1862b14011c45edaf9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af2f6c4bc568c81ee7ddae0f96179755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61643b90ca1e16b2006818cfb45e2e29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205477cb6ab89f88159edae3a97272b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58ed6c50a5931d86fe7c51c1e2aba6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99288b683fd6f63aad5d8f3c5539bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc81b9b052a675d94d532122fed7321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b74ffc1498e66b424d53d4a025aa152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca202bc1b4eb7fb21c1e9305c3e93f5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30527511e763333e34e346123d8759db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5e689ad670a3315f68cbcb2ac03f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6a69bb497f96c442c8566379d31e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef511504631bc3ab440976c2490eac897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d59702123b14db62b63d847bf964f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cf9757fa962f11fae3f2cc49876f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4820b2e59752dffcd0937cd7ad862210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910b56f50c1c913de89bcde8c5d90c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471bf4f4d9c0901ec988e6b01e2fa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf9d6e63273388cdce7d1560cb168813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1810b8c5bb9d8b78d7a36d7ae6ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaa57ea4ff9a273db52a2945ffc85615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a4e8081d885cff5920601c1c526b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd748491090d1ee1d220c4825e1633c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c6a1a6e48f934d33dea838797e8db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dee4fded0db4ad5378fd8b5c5b8d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b64a2accd99bfce5ac1a54d51285fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe2202fd49a156be70608c00fc024521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7fa38fbbeea7d7835ad0af46de2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa34db0eb4354218f95799249af9fca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56870ac2d6e7cc43012773b5d3f22324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77499cbecf2bc546de2ca18181ea66d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3925763acbf5df73d247374225cf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80413f612e617ec6474f61c67ae739d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8876096b3fa598d221b91185969f17628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df78d1ec4bac8d255ed455f7016a0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a583747dfeb4cfa10b70d320df230230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0984dfea8c3a6f900937744bb439b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed50151966e6bc7fbed6479de06a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18999251df722831afc576dc572f7c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8bdd88e14be25016cbab7e2529ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c2782710d983fdb1188db1e2530035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4cdff6d13b5a3e459bc275e44422536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c04088adca7750304ee985dfac92f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f0aaa75805fb5eb75baec04eeda2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28df97bf01badd099c28a61721cd2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0447fae2b7f36cc69ff3f88d7a749140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa9f6e1a6979daad65ed438fd36be841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86e261567925103410a42ac5e652c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc571652ebca8ef4946684305fd6c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0f53d11940ad1cd8237d45085937244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ed240f9b8ce76e2174c2e632bfef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293198bbbb5fe206796d6f94fc0cf23e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51746962011ec63d07e57325cc24b1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ce65c852d2af181a4abb3aafd99148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804b3a93c14980234c545b065387cbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b363b253c7c23d1feb7e628bf24ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409aa69c064b12d8803ce21d2ea543d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea07271a340a3ace16667d58012ec952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de73bf45ffccffa8dbbc81fd45315b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91994c910174266b1fc99aa4dec2a0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134be5ec25913613bab852dbf28596955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634257781c67ae7d8a627b134970ba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d692514d98666b464ab477b0702e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae12854eb1a992d2f2e3cf68df93fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70044cbbd2975c72200df8d2c4bb6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e1ec5092c7cde43c0efd7dcf3122b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0a7c5e500b8780f23709e0cd27c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384005c97f627fae19cf4e9fcae96e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f6851e6e8dbde5397d3e65dd11c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9486c631a4b6932ea46773b909d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e8ca090bcdbc5d962301e9409fb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a911953ec21f276350ed379039baf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ec60e0ace162c9339cb6cc8c780167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb827a952e8796d70474a13468f2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29573800f433bb1bc906c862d31dff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4cb7cafb0c530125bf74955f3136770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e3d120a4a3f93cdce157ab158c3dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ab3ad664cb4e27531ac33177967d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dcac886b53293885bd8810486ab7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fecad52805a7b6ae07bff41b5bcf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be6ff5bf976daae860db8dc331c6e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d42df1b6526919df2476619565ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915698990a46c09b81e020f17fbed7d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35892e65383886582d233022ee57b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c165ea02e1d38f4842e7124b3b8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd5823c381470875dc70eb245e913680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e292885b29fbb4e71d54da7344029c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad5b17c5d3e275d2ebcebbdd40e7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705820ab4f88850825ebf8f3e16a07f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483b091a51ea75c3f956926403d59a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8557c5d3bc4b7d17e6831f42db92985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b88a8a487a4410a7ce4da36d7c25b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0c1c54b12d43a1264d3058848a82587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1aef4cc2ba84b8242c9422cf16ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d42c092c85718b843386e14f31e2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489319ab045463a07905194f2661fbaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7aa123592ea13df1bf286d8f39a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954887bed70dee5cd80a3e90e94f72c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec67fa564f2817cfc2ee00efd0b38393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4afe1b498257576a413337f6d0e4d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f21923f7671c546052b6367884776095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dd69063ee179876c027fdcd8c7a7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f5fee351e700b8c1c758f919efebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9855b3391c6dcc6fe6d213541d476098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ce5e58f2128abfb60f23dd481a9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75596757c780cd22b4ded41b630ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b3f310dcff5c0897b7b73a57d2cfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ac8e80d0df7ba7ca319431d98fa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ac60188a78f0021dd0b3db69388a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131fca6e8dbbfd70ce2bf61eb56d92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca2f41876ed9070cf34e8a548f38e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99d90cbcde33c8a90208d6eefaa33e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7cd4318df906dbde231217680f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f2cfd67e9e45031081d5c4ea9cab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144554af1a625db48def4ef752e3c3df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd4ddb0ab987fd9055984b3d83d7f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cae911aa0b5b013502df1bce9605c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545720beeb10bd90b5521576a2423160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cdd65798de78ddb76f08604e9510c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd036fbcbec72368ec7ea4a9de65191114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a917bbd5c6e868dfead9a700f23b7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c0c3e085edf9e24f72ef5afde79c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e93225e798d1b0a074010e7ee9aa55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5858f14d66e3460a76da1913b557c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3859c1e70daf42cf7fbcecd3a2db33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff3b5e7bf5ab98d9dfd49ae13867c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc814b3aab64859e2862b0f556d19c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c0ba417deb4d4bbaa4ded8b557cca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eabe76df42b2c38a87f52404ce94c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fff8ce423635bf8705a55dd39f40f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e07d581e4ce27a015412249a6d42e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9afaadb9e3c72aaeb45649fe8f0d7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae770393a36342b46192a309fff49b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1389767717b66a0f7a06533defb9ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babde76645271c5f653a4fa5f1caa205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80957461e991593668f1ad67db520d10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0f51416f164aa7654b6e6656a6bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61572562381c122298a3135467f81f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9cd8d02fe36f1790deb98b6491ce2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac569c4b23f370e1ff336cbe247d8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d775848148bfa293dfd5676d85059135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a1fe14629481ad45ecf6c8f5a5557136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c8f644b845d2e114c6e5cd2e4f59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acb0112c5446b0e240b8ba02fbfe68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3299f81fbb923a6a4a48046e531af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b9ef26acd17a6f80c18c778037db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c151b7673500fd2156f693897c267f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe183fd85408b5ff94d3e4b10a1eceb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c8ca8b478e4eb73ee6ed89a906a7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378311f2e5e25b81f8e3055911dafa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c475c3a1efd8b5e9b03f5ff5bfda8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d0fb7c67376dfccdccab4acaf8ac4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2d6e22f8447e13bbd8da746164218147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf785e61e7fa9ca5f7c06c69dc3300148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8130579d8f24ac1aca10954a1761cef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd851e0c0740257c275c9d3eea0fafc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347d39afc39a63ecca4e2a614c4ab4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918921acaab0a437a81318d19365be05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f3705b7aa3cb901894a470fb06eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef662cef602b484837253ec2abde646154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d18578002ff1b74649a97bd31b926155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27e30810d43b6d997bd19aba6ac3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ea2b237793f9d33a815e0f427c6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded08082f5c67dbfd8591fa089e2a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864efd069781bc36a90553194da6c6d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ff069eed9590fab00725cec234db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f186600a400282f15e863eb7790a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b105d55b16fc1950420f9a27c0fd42b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f702e5b6bd4044d6b7c67fe374abe5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7099e70ece047290608cdfbbb3945164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849986b15c4f8e335b1ef2c8014016165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d3a7d2845cb3d629ccd81df72c5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305e04decddf2bf22a7b6a8f879205167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae59e4819fe75f7f6b02eef0d8f44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456820578dde14309796ab54f9b33d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c04026f101e3b900b7cd834c95de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a257c24a6d90b8fa4ccaaa862c99a2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1510f0b148db5ac0da116a9f740c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c6ed5afc9e9a04c48b1738dc8abf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf2dbde9ec49dc920100df9cb3f76b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37963c772babd2d8a9a213f1b143f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74cc7b6bd4bd9f271f625017ebeb60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2453eab89bd7cdaae5aed206efb147177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e366813ae3575345cdf713a44243e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383eaad15872b7e914c379c277f6f77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025545e139a92e7ee091b90302e667bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf163e83a14dd0d8e5ffeb08fdf8cc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354e22124fff5a9130a8bf0f680156182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190cd142f5a48c2efc00bcf9b708753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd1a8ca3629ca919a5c4cacbe09d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c880c875e695834ddb946c04c89f53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe3013f9e741a0cef61a7961cf2ffc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf9a9a9663600c48c438b941ea766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60755be81d2612a0b246758779d327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192e6cd685cda3e62ac84c1f6679441189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1c90c75b7d90d93bda4603c77db20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c85a2107cc9b4221cd7fbfde771f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f6e1eaaf978f6e0d4d8575b10328b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fdf0fb79a6663cadc7d85c4909877193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bded1d8543a0e2687c5279e828497194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb023c550d72305588b36162c8a9cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638498368c956cd1045cd8dafa7464196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f6e95634937a8cc17196ee1642321197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5c7eaaccefcfbf97a0f3f9ac2a39c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27f8d5a81747d420049c7d3a6831d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916181a193393b4b3e938dacaa87f4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e719666b8d14e6e8c7244e5dd898d73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140675120e6bb0ed891708e523a9ad01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e18dc0139ef776f20426c965d663cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a922de97ef5478fa244c54924c99a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf18a1c57fe82c3409af0405d5884a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710a6c9eb195b626671f652809cfbb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61800dffa2866abae59812bec80e42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439a52b60457de03b71c6078d62a822208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e4be401e9a0342a5677ff3340525209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dee003a2faafa38fe624e2b07cf02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e6a3c98b6b9e5aa454104c0afa749211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8305859c72968ebb89fdda774536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce99168843807423ae65fcad1fdccb8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7bdcdfacad29e59a9e63a7ccd8b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d03b5f4ef84997506fbea68c6b3d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b403d9c9a60b67f934e4cc584fee1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01e3e8c0c1c0a47589b8edb6e6b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c455b81600af2bb4757ccfc441fdb2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e90a11740e995856e85a47b6550aa1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895c3cae3a6e003e62f943ed5dc8cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b442ac1f5b9c8dfcc68efcab5e77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfebec3eb9bafe2298a91b6de159ca4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236db05fc73732ef2957eae78ae550223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc026f13d21c98d10c184c6120d0535224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420599db84aa0f145de635f0545f1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854755e7d6caed2589b664d020903f8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb19397b66db4d26237a17d999f9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ce27bafbd2b5bdf9a51300399a51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f89095ba6439c117a5067f99b8077229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3d7b966d5bb91b5556af9e9374ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28210a18da059ba56dc5abc0e3a0f632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c356603e1a4e5ab9e8070dd68226a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21517dcc94a7651d03b062d62a04bdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7064b79f773edf0362955ed6c2be25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de8a05044edd7f9f507b960d55acb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32512ac29221fbd7683e8d01a46fe14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef53ad00240e8e05278f1a0c53230fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3950e5c1facb59222ef1ddb96814c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d70488363240d30bc0e8c99c77b4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc09f76b7a359c4bbdfb1e8f78ac8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704212285ec519cc376f7e211534f557241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425fe44238e51c9e39cbb71f2984ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69430ed3408594da739b8140bfc429a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d0267ebea2dbbe2ee285f04a2bcd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f1e3fecc05e150650e3e315f4c78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af84d83c3defe03400913a37568d58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd591abe25cd2cb48af7cfe27bbeb6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9804995160475bceb12aa1cac63a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98573452758448a9d889aa14d5b5954a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e091b801f31b96b852725db69b61413250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86efeaabdd8a11b8999c37555a0a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca456369b7a52e6b6dd28b53a0dc3ecf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7588b0d4a3c5f796802d95616175bfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c609732174844ef2fdeebec71ba3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942ed82b939f38f04ea4fb882d5af4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8efe27b6e798216a6bc44d721be45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227bd9a351689aee0d33ad2ddff6e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05856c13b98630ea8492b0d7973317ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943edc48dc8d3aea8494a979f12e3f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a329efb09a44569f783ffd0ad2f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ab0d28d221b7ce8a0f1ccd3470ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce6bcedfd7cbd9162c5794a1261398262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70508dbcf3716a35f9339131be356b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dcb76ba0fbe8876a19a5038854a4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d28ff8160348dc5e346be183ec39a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921785acd17974ea4db43f6ed4d2425266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a84147bff132cf774dfaa7ce28e76e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39b766633ca7c6a4c537e9573bc37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515ca81aeb7352e464e7243c5f44b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412ba6018c7384c92825371df78460270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04d2604e717e797826c2db304c7e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3b84da77ef7ccaf6e2b219b127c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276523190d38095abfb57baa7509b2b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca75eba6f15dfd4ca7ba872684042f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21f0272c5eef8e160617280885c90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c7f4f5eb6dd0acf6f4f77f6b85ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ab99be1b2d369e6f9c1e78fc7880d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9fa51fe8e385570ff94e0be6cebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf87463212621c26d2b8d755708225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aedfe57baeb5f1934db087271bf0cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea53d87b44d912f766a26f7593326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d1f4cf3225e4fa6cd98e5d4c918a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423ad6bd5c105ff0e9fb71598c38cbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250cd683fd46e7a5bb52aacee43e0df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e967777a8e9edb39fd55a2343080220285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9ba6da024030bc11890c8024705c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f6470d0e88e5d76716d4567a57a03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c37303f6e8c74a226180e330ebcdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b3f76a8d82f24742538a70429e215289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043927f540490190d113d4f05310ffed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac021fa4303dd64345aac8f014941534291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aef43edeff71a16163c3e33683391292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9e8a002309f104d9422d764a68ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514003702bbb1677bf6a707ec2902b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62720a082b6089abfa45950a4b8f39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bcf6266074c3740e02a230c86dbc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf53db21522d2e63123cc84f229f186297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3a7db8dde7b1025265335436640fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468befd1302050b0884ac81426315a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b41c48755f06b35a88de67ac870ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71d14b423b02c41cd3b0d1c9847f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e4497937425aecc6705003a464eb2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a2684f92fb880b8ec70c1d112373303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f29b3cc99fe6c6c8fa61a6eecb3f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc8063ac85d43160eb946a54861e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384359b612f3c370f3e8641e5353c3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70784c7c65a67e588a413859fd867263307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6de3fa6b31cfed64ee8c05fca8706308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c538e85412d26ee7cb5a57331aaea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad5f2c0ecc59a7df646894aaab7d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb3d276271f3e54c88e858bd5f368b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14d323643bd9dd2d5ce6779f382d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24907dc154311ea0b707a6ac4957fd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c358e6e15ac40ac8801bdac296898f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5396be9dcfd3b62b5fdaedf33140f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cadc09749e3f6cc13feb70c04c54ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff229fcd9bab229e1591cfa311fd380317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5639e7da8189a4f720c82866be8a519318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d4946372cb976fcda556c84a6b76f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005dd15412730a273ecb2d044de42c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a042fc95d7502f81959e2140118c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332c4e74b6ef36e8777640146b868b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6470a9a763288622dec84ef57c044323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b871562fd32aeca0a4cbe6c8f72db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187a6ea3bd50855e1f0d722e5151a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e49a40dfa3a59346bc4a3e14b0fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd684de9c5f09bd1d1ddf5416d41c283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecc570c1250b1947d0785da894517328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285909a995475f56f42cae71902bc48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f5a65a07752fb2a1747927eac977330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63097b43dabf24cbd57fa9139afa8b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf21848315006966c8bec163ed8b419332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e3ba1d310076d187bbd0254b0d3cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc2c0af630b7d7b92e3f0b591d324334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc299b0ab6da10a934579168ebacb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52108d54f60c7f29801c242d6e6d517336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633f3b9cf85d0aff45db8871dac413337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c043053c2fe3d1fd8c7df861221904338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b536b30a1b59514dc23647914a08b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71500e5f3f429b4f940997daebb51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3583836d63b4fdf06bbe63529ba00a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee2413fa11c526fc4411c1afade919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c6edf4ae8e68094a2e20bfc705706343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8bad59e420f6df6f99ffefe45ea7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12192582aa9d49c5fe3b0b7d7fa430fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1695b68bcd065c3764e3ed21938c9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e32a9fabf8893d94ccbe0f9cb23de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66c9efa02746f0ee5b4382cf38141348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10617e996be918c546804cb8571b5b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26494b84efe276a3887caeed24f673a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedffbc127706690cc206774f04d073351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae050cf8eab3f17ee3e618da822b9b7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf3d1a3e312e6b799853e3d770719353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b4e6e4aee58face565d3b9b3e1c93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6ff1a72c515c894a9cfb6ebaf29f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897606520c9aabdf57c9f3ecde15d7e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d45e45463dd432830c3f6dd0291f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c137bb52ba25e433d2ec76b335d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b1918d38b6e2f8ec8367895c0f252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf2b0726570a28ecdb6e190710951360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bc849d677f0c56eb1439373246bc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22795741e5c1b6ef462c84c12c1fe8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c9efef889841c137eb5cbbf01728363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b98b612a7f1ae0b6fbb1b342f48fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fc67560842c1c7bb46b3cd15b93d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc763825d24260b0731a1c0310ac19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69fe112fb8f429b3a6e02292ce3de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905a18f4db2e3b73b2db97dbe385a87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bab6be8e707cd96a819989ae904b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b382bbf38f2a9992d7c06a812869370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ebe256fd97b38648f390d97418ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd2e1da31695f7c026d8602ac8f19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9234880b0a95e2e6b23db92484adf86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2796c08148427bfecf75b6d3c9a888374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7558e89f616edec6442f90f10ddee2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8a4f6e63dcef5dfb2a46929a9f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa648651f750f36e362abf2bab5453e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12ff47c72037d706d7d62822066e9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2fc32a784c86ccc2ddb51ea49a0ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ca25966ec97b28dc6284e4613b442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef70e66150d3e6977b2d70befc791fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307a5b606f092a370a12465485ab69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28d18407c6d022c87aae3f5b967702383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811f8508e493c6d5c03b886c89491f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9a8ca9390948bc0d1c727ed0c275385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52476ac9375a0732a18797e3c5665826386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02418e0fe5ad432531f2402ad07cb57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674ace97c6cfe8c5537220f03457b62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129f122acd0268f10388115b3added3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b548146668d84fefe23b11ec2bd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b6437cfbea5a6f8c9a34a446d64f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5070d0c54ba6f693c62998635bd7021392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cad91e48ecdfc1817818b863a82f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7432010173a396e2300f812e51562b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253e3aec10d572d20ae30af23e7273c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5754c05f19398d90701418218e1e359396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7ab6286e11e7a89659effe9173a3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5af15afb4c2defb98bd647aaf8d296398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6cb6a38f1f04d7b2a04d3329aab6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b8cb71ad70a030a37943ae9f8a0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3adc60397f02651b4b26ebabb99c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b088013c80c2ba4f3e57e92c86ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1a6b519fd72289bee5ee7718e5c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfc2feb0a8f21983f0e05167c1d0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd461cbd6050aa6372d4e2d86eceb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f99b238678270019641bca1b5db92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c29bad27c22357b9e7531251d524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ab98eeba7e6297482d5b87fa9525408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1378ac9d14ede1b8b92f941109f826f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68bf3b9bf68957c93ef01e03f43fed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b9f387becb6756745661a7ed7f690411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6d20e992611c797c504335c394538412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccae0607f0e7a1979b5acc59822bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4c0a9fd33e92b0a4f7f7f8029b38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e6141eff91dd2c899de3b4f37b7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c629202b2de62f099cb5a5ae1275fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb737f6d1374a709b71a03cb3fab4a40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a9574bacc755b01bdd1308e1ea3a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731b333984093c57efe13ba962e3cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92068d12257f041e88f03e1e10ee2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae5761842c72319df6990b47f56af1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363edf4947f2fed9a37bdb1212786e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ebf584596f0c01410b386071f788423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f484646777383ddd295597a44c9bbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284b09f17786cde9f307cd34f4ce806425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc813a1992fc6c36fa5c5aad8f200426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b4bd07ba7f0fb382db43443ce128427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb4f3e91b330ca763bbcdcb85eda8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eb1abe3ca133997fadba7676a486b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc88cc7c8cb193303f8d6dda868a65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b283ddb5a0a78a673145d7eb987c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ffd53977a67f2704946b63a387f15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f4218aac0864b9d30a35cbac19df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ebf3ef948ad0e6c3d174faa7b749d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e0e5e35b28cfe1b245d445147020435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f047ca27b623771e7bb0951b085ef4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43ae0cb201bf108f7d424f59fd183437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b5473ae3eeb30ca38c307480b0834438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e587177002115052647b744f4aec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d90c3dc82ec20de6b02f8a0c2cc63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d9ff1bf316e5c8f175d0d0ca24dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a95bf39362afbc735f2ddf676dc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e79e3f4942e4e2d4653dcb9129c71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48fb8867227e495cd05a7464c48e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaabab514db68b41d6d622e076f914445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd0f365b75a27e625961c29825ddc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e58cc3c116e76509c5047ba886c959447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a92a5649b29a6728fe01d5ae95a22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4caf5bd7ceff219ae279ca4cd7926449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d99174250e0b9bba9ca0da6b0d1242450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe591797f356c0d73164347dda606451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645abbdb30484512cbce2ba30c6f9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73b853a6dd6672179c643398cc64e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c108d27710775efac15a74aa991aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb37a31473b009e7af2b9830b0624c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d222657f179fe0da89af2013b8a2a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce00f288f4319e021d4bf5255d52a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598abc1b2fd1ae8d076e83734a8430c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f12fa7dd16baab673c3de0692e1f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7220858e7a78599c167b0bcbb15fae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e9df42e7df9d37ba828639051bd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd344695d2c9bc514e74f80c4fcfbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d9dc45f50715afeab9b2e4eb8e3ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca9cd67317cbe15cf112d9328252d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d390fd038c89bc842184311aef13e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d41a9daddbf5fc688e5250616fab9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65c138b07ffcf2e2cd03434c447d90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633042708c02e264b2f49cd146f7e38a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1488c7a79c45ae0ceca650089fe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7900c2fdf4bb2c0ef95be1e6bc9ae98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a4947058def395bec0390ccbd4641471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728e8bcd62b6bb8b9f27ae484dc8a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50aee8812cae7fc9ec15ee4838f5b52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef2659f611c074496cd357b521fdfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb5da062677091e4c01e4309b4423475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac0af0e6f6367f54ce1ce90e1a7872476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372683677d1b5e6ab73bf7850be60cb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceca8bceef725f964c0a68fd64fc1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1b16690fd84f23fd88d54a78edb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c346396e943544e2d6255724401b72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39535f2fae920a118cfcd8e927e80ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162a9e71e957c5fe7986ef49f9bccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3d46ca09af97524b7cb89ee0453b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea40fc38a1f516adf8588c955eeadc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed28f5da5a4afec4157475b68a519485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c474d35fc5b007e62e11cda1eab11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038b7f687519944d8f7ff45d807558487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223d37fb41bdaf10ff6ddbc97789dc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab50e671fe55646f48b2f08f0dc6d29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777537d062f6aea9f6c81a35a3c35df1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae046fb04917658d94412f6759d37e03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36305d6008ea52587a2472c95d0c0df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c3acf19f7cabd7fcd7f457700a217493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eb5abca491580624333467acf4dd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e8e34c2d4859e42970bc5fa178ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90d2f0d45661e820e05754c633a3e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af9c853b4f2c1618055c063a46cdb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e0276da7c7218080898d3ab4f5d1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b657f19e292272771ffb71c7dc15b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa5cc87082d85963a3a320397684cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651cd928d509148a9944ee5c70634b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c774e418d0909693a3d6f0d75503502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714ac06ad34e70d18f092441569bde0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495609f6f242ee426c9b86890d56b3a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a9c45e484099195f02ef209ba6e96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5cf759ac25c1a3f77b3510ab7df12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405610904a0a0d60f65d2bd62538b46e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8dc6190a9c7aa1fa644f7dc5c0e7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b681793c8d798ad1ecef88f42276d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec9729bad910fb050cd6d84dbe087b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87138eb1adc179d341253bd24f158ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716cc4c934b20dfaa60b2534d515f17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a87b8a3e4108f9b9d519fe2fed21d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549c79f390b5db8972519b03c89bf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d12fc811659a0037c997daae88993515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da83d79519bf7a3b979fd3f4744fe0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acfc76b27227c6e85fee45fbc548ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed224fdec875bc832868e113618527518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e46421a43747cd7e9190b26ecf86519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9a7d6bdf3e880eb8916c287a42a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc49030b4fbe7b9cc2cb80fc6c7afd5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a8d1b0365bbbcf8e2acf834308023522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc5af629c68cb7e7c50b3c369fdc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88b5dfb0e5cbed0251ecb7cdebbc3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b13569dac6c29ac19af4ac186f42d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d20c7c4df80fffbfbdbdff30c21145526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c86282bd9e090fd9ca6f45932f54fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c400bb84cf5237c8fc0119829a55e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc307595ca096d4255b14d1c5e2112d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce186a0497d94c86cad8fae2b2bf3558530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50bb9e8ba072857545f3bd5fb806e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a173d8d04d6d3b0aa1e3c52b39a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae510db9dad3874a2816108e44a0e4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b87eb4caff1d37589c609b59f612e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5912bd6e818e2ddf71a80d32b3d69b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69bded19fbe81be117f44484c3bd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bae19b10d4497727735cd91b044889537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f113723e7a7fba8e444f32e7d29e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f3aa85debc06579820579a4f13d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397fe8dadb84959a696ba7c5c909ed7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3d0e3de846cfededd01870fcff1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13eb295925dcccfe1bb2a2757dbd13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f5bc4138f59aa22109eda7205b505543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c39733802a9244935944723822ece544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec5396b4a2adb2373ae83a05717a4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170aaa1b7c86569bb237a7960667fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4c34ad3d895bf50f703fb4987f23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861dadaf3057d14b895266f768584a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4a4dba7954fcbda515dc87df3a9a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5d35f08c188689619f1a9181e5d59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c16536b1e69a0549662d96503a41e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62194810e943f5f67973129f52f7fd52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b6fac2d528a7d5124b6ec8289f77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd31932c23256fffe5a7f26aa6ade554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129edf37ed14e9d018f75019931f5ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96147b81b4f9f2f4a72bdb0f1d94a60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b529e2e5f460b267c036e5dc3b7decc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f1b6544788ff2d9db9b8b946b1e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c87964e639c9ea2b9a523d3beda6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb757d63771816c4aaf34f4e1dba092560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e743b4d86ec74e9344bdcc7392a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaab0b16da8d199cc1f497d10d45b69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d850f7885467c10da816e92ddd3320563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c7eeb76f9d891e2eda46eee7c2a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0e67f558d4623cf8a6cf393480e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086bcb8853bbe7853be9d4f4bf2c80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01dfc6ac40cbbc53c784a346f4d7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf44ddd82a891d563b1465e24ac8c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146e92541caca0850d4d24f5adfbc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791493b19af7fdf7bf5fdb861295081c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7247e28acbe69bd123512f33fa27b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b9b27ca3891d7351ad45fa0ec4d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd279eb5b1607795904eddf73e931b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2f487f26675f112eeac1b2bf70ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290d1af62bf8288d9388e8c28c354c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774f0afff08e5c228c0742098ff6d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893ef96d49e8330e71f1e8e709cb20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752dd7eccd659f806c88f4b19206046578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f6d212dd45142bb8d96638151b498579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975dd2ecefeea16da36a5e3803c99d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acec9b9c623ac2ea923d918dcfeee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588441a013d7d0d85a2d54050ba0a477582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316bad90260af42b768d79353df747b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee09abb89a88b032fcc9a52af508ff1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe4903c4922c7078b88312ec852ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141fb6c738e9efa2f6ef14eb40448b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7263f1feca35d2acb318d4dcafefa4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee9eba1c683a6a6061fcd2668952b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b00ad855dde556e3e2b9bc766a849589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bb9e51cbbadabba5e1fd84b510550590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99b6ac71b4dc1df3058d18f8e018a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5cf01ece73f963d58fa880bf9cdfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766c14b2946f535586873628d65169593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba76fec29129022bba661ab7bd847594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01b314322126138767329a6fc879a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b183d3465ddbd5388a389e404c1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1122c8f4b05756a06e3a4169796aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759db0f31bf23bcec6f0223c6986d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23bc4b49b33044bd723a289d24321599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8f7dc67c1c195a145f4985f2c57e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a1333f93327fb2138bf5d11cb005601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a9abfeb220f50a1048161f5d0413d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2864fd4f87703d3956b857cc526da4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8e8aeb28f1450994d52c96649bdd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60d075ac75941f4dd9716704b91328605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8b8de1d96fc91a8fb908536e5060b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76417e33d3ba0e7a63f6f9ddc8a2d644607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c6c7f0d37c24037934b522b2c42cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39af7d1b472d4a2560fec944188ee43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeffbdb23f840e56b10941c1b0637d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20e2cc9c9478a18a81c62ef688bb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef79d78d236330e4113c97e6484e5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c976c4ef5d5382ba77303e54f9c1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ec677451b839986c98c751fde240614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107362351747e33ecb22828745bc4b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed953c1f12d7308f13621b74a4be7d19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba60bde3353d7e3caba5ba81fd645617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce53e9eb145accdae55ce9d3839239618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c7c4b00387aec4c2e9058547e2d81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42da378d41f2bc5bc7fd3393f648f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ed417d19593950803d5130718396621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e99c1e4554829d819a2f84123acf80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810744c1999a56083d60ed2ce51a3f88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d1d1b03b573486e656fc6d3c6615624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ded6d370249a7399822c5e94e25b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1da9f93be9b7db8749732981901b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0bd7b0629cf0db5ae25e25c1a0ca5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f1e4359c8134e7e16dfc0d9cfd9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2a2bebbe8868f86c0119575c9b5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f881500ca97f83df2d91a377b6627b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104da3dd23dd5d1cb32ce94e097135f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2153a6f745e8ae8ae750fc0c243d98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06437f10f25313592aa3f2688839f735633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030e6aaf5f67ab7de2617754b2b121c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabb483566c8b208f1af33ac1b39dc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b55f16b47beeb7fde750193bc4119b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f0866a57e706d3c6282568370b128637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8f16ef6dc556257551b3769d6421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ff1d24b8f970e9fb021add508879f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1e4170269c1ac87a53527307e7283640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfe16bd8acbd19d74c29b2f0386ac7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24364c9ac02b547c9265d741ce6aaa89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45e98ca8e40ce1fdebc849e44f308643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0a260d12ddc8e066f8031fc01f446644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f9c465a15cf8a7476972118cdf583645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9113a75a44586793b76ee1bc9f9143646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b427b3a6f46f164023713d143dd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe966bc4f22a23925789a2d7aedf07f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a820635a66a4aee1e73065431b623fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4a4b1667c2aa1c885be80fc9f7b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bb43f583446c63eb9c022afb8a857651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db3ad837ce5d2e04d23af97579225d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e622eaa3ad1b2ef5cf36408a29802653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23011a867b174971d58c6cfb1ad46ba8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009fb79b58d8ddb4012fef924e67180655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24780b50dbb3495621c58c7abc3f8dcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f33ac55e6c1b0877c574d46cbe539657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0cb66010e53fa63710faabe6b855f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52d2db4ac931a35fbebed831c4f4e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68f4514b12901eb2c6f1da29a6a8b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c187b2d9f38cb0f7becdf4e31371661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b2b21927d6622699813ce404519a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b485ae919cfe96ee7f91983f34050d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce9f772113cc82fd490e7186ad0d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c96cf42f77c8c16d48531779606c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb02ed49f591cde240bb049e9f40ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66594438a46479cda4b58e5db692e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd263b490e232ffbaf49caa3b48cc3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a288bd039bc2c0a6f7e72497a9f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257adae8c9ff1afea82d9cb08e2bcd3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3802273fe97a40c0e0dd5cf699ea5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0053871c4fadd88b642d4f3dd3a99672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e09e18d92def890678abd2a05c53a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d00353e856de3ece460e3a511c6b8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f5199a118bd2758238ee5294bb36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db900f35973b5e16f0d69b56c353a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9557fbb542b0b138be3eea8bf46a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e9534e193644b5ddf1f003263c44678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f0b797acabbcefde4afdf269ee1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491340dd9c3f56dd1e61b04f35df6fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfa9b0e45c6e62806cc567962a81e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6febe131c25e465a84d9c8e19002b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888627218f933032b66901ae6811afa5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583934a82fb3a520620cbfe840755923684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afa3796c85bbdeb746893510e44a9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a4a5a1604aec55d0b468293cb51d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a838df191de68ce5f84ad0a189f7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff36401226ef65c7babbabeaf5e6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc3cb45892f54097209d98cb8c2f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0398e6f1fb4fddcc173b601f48fe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead254d7e3428405743cdb9ab160f2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9ee492dfcc0c09594169282f57508692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197facdb90c24f7fa47507630dc5ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda58bce910268f5763e4849d8f72e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23cf5da98fcb78b1c8e86ba42e2464695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264bfd5338766b2a4c3ad44a281e967696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589927e98132be559feb6f3632a7c3a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b09335db9a44eaabeed59f86ab4ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a91fa46393daaccdc466f7a1208c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf60d39ffdffab8b51cc147e2c73a02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16dbf9925991387316bfc1ec1059a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046c6c4b94634b7a29a4b8b3444e1fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66e03b4db45a1fc86d77429e3641ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a66ea50c10bee204148ded380c9b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a6b3ce6793ad3dc0607dce1e7def705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93b62e1d2ea3c784216c4aca753918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7728911042a3e3fbb847ab82eb076707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f08e8eb53bf0b75a6d921a71cdc1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0a77aa2ab049a9b1f9884a998caf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848026dd095b2fa4c40ba9d70781aad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe21c62046eff217f2c90f34f52588b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c798e572d659279ec915818453f90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2250d20fe2995b64f1b5eaff240de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92720c1531433963391c8a98c022e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e65f795ca1bf413ef36586bbc719c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405d93c9779c4edf538e2eec01d61b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840db98a43193f500ab32ffcc58c6c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211deb43ea4cc3fd68f740a1388612718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4f55276f7065a3dc8c35d8347198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14a6771d31f4ba663017a0fcb653d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba68a8b68e747226d532861e47c8c1c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987f5512fb7424687ebe8d08efdbeb1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17f3a6fe8fd285767b9bfdf9093f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa403482a77dc8c2ef358914bc5f31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b7f4588ebcfbcdc732f34b62af25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6255708c838c530099a2da4a4e6c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b67f3d60164b7185ae7024869ecfd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30fcbb1f80ef5eb4f980236dfac72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad05fcc7242f04ad69b11acf8b58493729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41b478ce9bb859a4e1b72f11ce939730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39235577a23495bb0f2cdbb069853a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5e20d9f941639106cbf5ab02ca4eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eee0c2dfc41ea4741016b8eeb5e0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17da18959679fb3825459e7d9b5cc5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f40a308c9c22bfa1657df65b3036735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0642a5dd36d238b73491b29f80ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bce6c8a56394b814dcf05b16f8d3fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa657b51337a5014f515c130be905738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654710f51c097f9a5b4160491b38830c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6a557a3f0e4bc90caa06ba58ae339740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7613ae6e485ebf79deb35829bacc88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb417ff7d3ec70424f53c233ecc474742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c6018dd161ba055681f41b6042478743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2005635715b89ca9260227b80d0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f77825a3215a25923963d1cafe160745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371e7fc60b7413e2dcc68400f44ff4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef663b6fcc8a3d6b1ef86f8032c7bd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711910c187c42b74bc87da19a2c65baa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd6ea86b85e170977b59a8a948f68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4f4e546fc74bb434fe5500f5b4cf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b434a391874186043f93a6a03347b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888bb00c987bb82457661ec6050480e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9104ff1e5a35abeb1fd83ec33fcb916753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d768397a816cdb48c5973dde3539d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d12b445af7c14eee8734bc8df0f087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ec16c24ce88c425e3fb068dc5df9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8e58bb78e344df37247bf1b7be57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf47228689a9774963b1a2172c117b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce96c81d6f5a3c2462c911b342afe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>