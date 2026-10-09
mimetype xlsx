--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07abfb4f942c8034cbb140c7022f2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d41091ecae786acc7077a2d0477b152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac086e25c8b4dde37cb1c93d3e9ef593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5f6b150b8a3af9ee6614da0b494414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d2ff38e7923cb3819871c22392425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576282817df77f44938cb5e4fe5bbc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b72e2f56da11254576bc903efcb2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827b0bb482c76d1f1bc8f4c1d6430d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf089ee56b16c68adcd429c008d709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d7a71379fa7fc43003980c039fbcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b08a1782275e272694ec839f0467311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1cac522c0623afb38501bd674019712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8634f71e7a3f9d1714ad2ee45e1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe0012871f8a33ca0144a3f57d69414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784b4bd90ea25f4b445c747246857cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4560e0afc893f4278fb3fa32b886a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855dc7b0aba749f3b964813369c15917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c726a1e953695c66638849e7c78bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22342ad23a18972b4c0743906e170e9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff9105700051b92bee6f5554e456b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad622b8f32998672fde80afabf01eb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37262546aef350198d82b3962d132922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632e77d172aa678f235ea036500700023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a68356240d8aa7bb815ec866d5e1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e16b038cb2285ab0ab037d9fb1f4b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e18c51fa3e9673819dded9efae072926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c031f676f3dd30468ee406650bb35027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9175384f336e7734a83e3efde9b0fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135355fd104efe445b0ea336082a61cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c191fe2e888ebd2f9dcf142ee5d9ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d906f36c2d3429ca2ce1b75c4965df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc57ff69a1616833e9429a95094aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8539ec8672c4656dde3d9ff213de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc340661112d51fc89dbc0ebc9fc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885d3ee51f6504c7142297d5b3a79d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84297a074514db954a1dd43c353d4ec036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec6a6acefec265433395e0eafc9c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cd6110f1cff5a93253f8050d3a0c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483efe29b539fe60c46d0f006351f9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bb0ded79cb8fcae574dd7dea9a19440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0fafa786288cfa679e30d1df1149741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6127c2781f371277bd73abc3ca57242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b253ef8bb020b9de5a18342b2f6d0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e362be9a8d9c96f7da8e31151ce921e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78c8b713000b3769fe819d063f04f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9484468b7069fefca2c55945eda846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef8783515802efaf132d471391247f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4aeb64ed77be4fb1a43d64c8e5d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7980acd53b10e3ecfbe65bf4de3ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34826e95b1630cc15141ca17c233ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2535a51cfa5b4590be4e32ca956a4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346f6351dbc2b30a27d50f00121f9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec16393caca5f64cf6965ece6a24cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae07ce2c09d01b9f210c56cbbac0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c53df6b38fa7fbe0963b4847c3dcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624ef30b3daa5f583e65cc183082e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672febce3647f886e98b42600baa59e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c231ba2311ee22bcf6760d2ae936db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea3a0fabcef69ef4a885529d0077e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173146eceb786c4f6b5806db65b6f53e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40f6ab8abbc86839cf4f95d173de761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c009d35c5a58acc485a1cf97ca22362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a3b039cec66e225f7b5c85b696763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3318d082107967052789a153890224764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9201e201de29553a885b239ca55140e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9c93b9ad567c1eef85cedee4033f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952651a12b266fefb7a8287d00f2c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689248831985053a7b2c5ff027ef1fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6872eae7c4a706dee6d71938a04869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f88d12c7c6af3a2b3d4b02c743e2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb19a293e8f80e9bb768ace06337cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743581593df655c80cf7cba790a82972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee463b54f56f4806d4c5d6e190bea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c7d5108a143bd69d8c76c7625b4a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8cdb0d5d4f91bd1587f847bcdf16675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1218706b97421bd354baaca27c46176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31657425ecc169ba560a93525d861277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127f069851b6e9d9ac2dc1b187014178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c5da6532554a2da0d5fe507f6f91479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1f858ef785a59d87a70a75214411080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f136c8a12ba74fb010d020c9deb4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07c68cdf41d770067ef6153fc4e5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff829483ee26a6d0b3ff2716a8357d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b4cf60a422ed8b3f66e36b751b6f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df951c4709fc47bd2d8fa1faa5a3f4aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f0a3b91b445fcc5461f53269855be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa18f7bb074a2ca24f3f3f772c4d5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500291b6bfe2532d87dbb697148d0e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bfe9b488d648ca45fb05bc48666389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83756bbe23b9e7ebb39117d3e138eeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4457c4575c7bc75482bbf85259b3b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8a0157ab591f7a1a7fb6cd299da292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764131795000ff6aa1e8d2d62fd8fca693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209925bfe8717c22b9f438d9f6f7f9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11626a420f9e4f5ca0213275cd53595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67eddfe39bce7d30ddc8c425ef293a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184bb3a8cc3547844615e4a48793c0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cf26a2f71b4e292aeee4d3e1730b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb4ddd7766085cd366db8c5d8010ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aa7e5278786ea316326239efc5355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7611875a35583eb8e21b8b8b535ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2c6de6460438127b517fa1914856102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65336db96a9fa47621db69439c6f73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74f3d0efb63548433d73c4698ddef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f2ff29848b675a273f6f34c6efc44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0093537668bbfd1ad10145dad03883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c70667c3dff02f1da6c135a3f65fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db21bd4989133a2934d65c0dbec192108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eae23e677887cd0eb13d980bd52f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a7a844ad7f74e61e9ac4f26c398f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2983f42ecedca35bfee128c970f659c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8410c68e5b280c0cc5dc1dd6788ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5412bb64575f1530acfe1fab9f0b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b990d7d7d0140e7b87d926816504ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3134ca5be3c2710826e4cc4720622115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2092384a6086f9044e293c16ef228e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e17481c6e605bbd14c2110809893117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e2bb3fb64a2d17e9db2dbcb64f283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ba2038b5e48ce7d8bacf785ef4d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a22c84686a5723f4c1ae9b6fb39d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368efdc74d03468dd4491b3880bdec5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb6294c683a77a31417e6e0146363c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4b2d0a45533373a842c92fb1543b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b506f3643e03b26f415ad0b3ef7177124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20944a3a9ed44e5724c8a8c5254e201125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291df654d55e27cc423abb699a135fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8da2abd02b1773049bb2f4e4845c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2292886eecb693e2374f885bc0a0e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4559dc3d7832919c5fe42deaf61b5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532e529c2622fca6d83a27dac1e840130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25037b7f57f29f014837b18640e0c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587b1f34b0932301f9cc1e274543a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5ed41ce08f4b01a2a11e226b5ba8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb82cda483cf011e2a6d005b246fb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe5fd4a4942b22dd2a231a6183ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867400125a696d24d208d48fb86cfc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af66d92575ee5d3936b94ebb17dce6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f90c963c7154eab9a6e529f3d024138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cbb3ef745ced7a62c3c21d1f2e3a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc671a1bc8946e4012794053518b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e666a2866068095fcf540362d05bbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147bfcc1f687b7901b4a2ee438037a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0b2a63186c3b59034cc4b671b7f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157557d7a0ff42e822217dcc564d0615144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b99d4692bf0df9b354d866c393e382145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f184077b7a6b006515de5e7c558d740146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92de2a27b3a578387f9ece6336335147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b7a1e6fcde57f3d548b2a4b0b88e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9fcbec0cf05bfbf370e5abde09b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb230148a4e38159d5ecd961ead8acdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e953283efab0b1e9a81cd6e206c4b0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51391180b2ed8598d39f0206469a7fc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab4797d4f35cfc979ed7a0284cf982153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10146f54459634964506f616308e95c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb9047f2f1865d21bc821cf42dffa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f265e4b3a8d0c7583b4a6f5338c94c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a6a4b7890c116bb28f6ae88c4ff7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace014c9cd30a4f4b94fa73f6eedc14e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49538c0851010cf5752fa1621e12b806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dbb352480487376ab93c34441b79c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaaad25bf3145fdac4d2096dfdcde4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebb81817b26d1d35276573fa9b1684162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f6fde800b3a7f134289d5c9348494163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e56695ff85a503227e8b0fa8c6d6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9de6a463c4f34b862fb899f379704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33932b7a105b839e998db2b52b08a772166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3924e2d3e3af78b87e342a09ffc2f43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54093a09c71f796ccfdf70fa27c0785168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039519258e48226367e09c59910362169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be5b01f41ac4182e50bc9f54dbc2ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcff4301532cd75da019ed11388424d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca7949825266067b5e9241c3c19319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95119b41aa7cae022bee1c6346df77d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a53585cc5f7a521ac3e245f994970174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105988a7269f3bb017d70380d52eeb5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c5717883f7d701b79e551257d667f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b133ddba570fa9b51700d431ddf909a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7213510349282bfe085701ebff1633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2981f8625a66143e1f949a7e70101179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f3808a011b060c0061979ff01a39d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e374ebdc0cd411c51b0602a7215b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a021326fddee17f22ad4f61a7f097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598907059974477a490f80d75db40e0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbde834af21175665c4b4eae0048c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816c9e5e453188108eb699324c6fdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c399e50db32f6ab88e69d5d31d75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438c3d21f98f10c8cb6ade7c06e677187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa92a7c87151aaf88ad9a474b64643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51499c0353420383449cb245c778322c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fbf472dcf4693f331bf861c4eb6b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881732fe7b78c635614210e5f7e5df0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefae700125608691096d5d4b142af6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3c82b5c5c48aca83e47fe5d13422193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045bda707407c1e61cba99be52eaf49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1e34a0400282d34c8a28e78f0ec3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5bae812590c2444f5d05bfd8c90c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d67e46ba88eb747d58a875a3b1286197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126b3c77494b701882d2811d5572bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fa27283da77e76e81a4cb9a3b1f6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db3d4091084cf05a6d708dd82a2a1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5323e975fbe48fe9b7094e028c13c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051825bf52fb87bd9c785ddecaba57cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397452fd3cca809173813022739a0c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e23ee412422f35826f0a19b979f0df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b818caee06e1441cd68951d2569bbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebd0ce2b0103cbf0822b603e3f4168206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f995b5c15520649134ce345053f2b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976666ea8aea8434ad9d3f4a6b78972208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ed1416e68aa714e7dea4db35f283f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b014a1b8e41bc721779aa746a0ea1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064258aa2b2940546191369f38143bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796c6b67e8db53c3555508438b87ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ccf69334057e70e3901229522c1be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de726b34efc7714f7fe834c2da7024214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5c89b7f87d89e4bd826d418e450b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5409d7ab12dc61a6b1f245790349216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3a5cc9711af977aeb39ffbd39096217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d0e9495b2ff99cc6fe817c4e19a3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bbaf03c84a3d9e1534dd7abfb06a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1954c9d8e48f760066b34fb7ef5dd4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530cb61edc8ee4a9633126da93d190b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1876cdd2f0cc7aabcce867956309f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0451b407c0cdfed47cb07d28dec5d95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e874a73f0de7af9049ab880180e335224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220a3ebaae6f35e81ebda097897d763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516bbe6ee2f2d91c24aed277c3167e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b290896aa579e8c640fabd78358ebe9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e833262ae400a18770f9877b08b04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefcf9e20a090fc06276ad87c1b2569229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316195955cb9b861dad2217927ff6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14913b7a666129a028476f2d9fe83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d35f139344acd1b63a1f0244e3948d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeea55bb50e7020fc52228d69ba84c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3cfd1d6925f8a96a62ec41dbf5c03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038ef232c57df8e52d9acbcebcef8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98eb06f90d1ac46e8456bbd2fba6ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aaa67f8fa015d824973a448f4a547237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b92dcd7b0f66e80f9a8b6ce48a773238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812664ea69198468003494267e46e70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316327f0b9c158380cd7408c34a8e2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ee9b15151a12e312524517722d33d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5c7b864aedfef33b5ad13e6d54ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e37c802676e80e77b5e50c21250d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269be9b069c294bc6698118a90c101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150681104dd576826f67d68fee74aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf76143ee69764a445bf7f02f6b8acf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e3a6ff77c8e30afe28eefee4fcf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1ae5f46d295f5ac8041c9e7aaeb74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59dc15a9ec0d261d607890dbc3c03d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e01a3d77091e0c09f57d1540cfc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94ede0142cd1aae549201d5247e6e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed6e5fbea36aa49a700db9d5c268ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32984aa738f551393f41718c21366de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df2bda34dca451b451c7aa11a1bb4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f366b02680b31234ba1188dd7fd8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0372c4de7d8aa883398b7c8e7a2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3077e43d3d19a37793c2ca577d33f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0058ed669e17764796396764097bf20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8489bc4788380e32c335cd98a4df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9ba47e5a46c82e4343c2b3d0a2cac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecf8a96f35c17352dc81571b0109d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ee26897c7a1fc4740cf1aed891c6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544df22992bdffb4b9b8ea7c76007bf2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed3c0651b73ef0eef8725dbb5e940264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284dadf54d23534d65c1b968b0281e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b969f74f7bf76b67ce2be07a4dfa5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59733caa07342f9060ba0b1f7d8226d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f456f223c980c273b874ecab40a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccce27f0fc3318a2f19f15791a38f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6380f8211ee376854642101b849a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a9f6ec4d9cb51847dacc6b9cd610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f7611d5ae4176cc9bd1447f03cb94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfeb23be50d0ed036ac4bf5c712960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f61a3721ccbc6b3e723fd22d72b577274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413abbf68c0bfe9259fbf337089b915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c91d7f5517161d6a25d543472046d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed95ad9dd91d19786d5e4bc38932ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2eaf9f3f5c0bb9766afc26af951b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912ccb07e89b275b7afb7c9a661a4c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19af72cfdadd0a61bb73b01d2f91596280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c1e9ec7a66e2fc98bba434d16b7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d734cde7d505326d88bb717f7ddfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42fdafa03303112e8764d6c90c1b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f5f605a9871b7095b41cfac85b22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d259886476004c47e48ca70bd0e0de4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccb55ca4321dced340a248f54bbd18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee58eb4f7cf5a8d49ab3db28431a6be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218688a78b5b9794fece0a0547dd18d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f7fa8d38a4c26c61bc0358b69b750289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fceaee1a97301a750049946331a1a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391640bda49155deaa7fd5bbcab4cf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b1e9f64bd59a4271a8644abae15a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57ae5c6ab446050845259615caad1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d75f3e8d687c51c0c8c462c3f77a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd128b65115d26c01712cb87c8fa81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68cb04e501f8ed35036dfca01c256296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d46a569dc10415b05c21eb00b2af9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b05e77f52c5ab9757cada3770453e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e7167a15be4b8b16377fe618081dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627169d9d7ab7bd5b490cce0fbb9c29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b758eb5951b2539b4cb96cb88812af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6ee93af4fc71aa37c93bebeeeac8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b749ec1a9a9afc9a1f9af5b7dcebc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab02bb77a8b3680d4c5dfd47a31e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04964f65b96a3c0f567e448a8a7f2cfc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a244e297fad671391a5ee7780bb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecae1fba77edd2af50cccbe19f689ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d22825cbb608b7a1219db3175154308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef948ceecf0aabe5b5b38322829a28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4afe8f34cd9f2ec9ebe3543d129d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6909312252e3451b5df48c1a81a131311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59378efea4b377de1a83c002bf0b7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50feb653112eea51f80e7c73be8e073313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5147e0e91c57121a2b94c74a66a86d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ab619bb8461f15d5cd6de77ce8e61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03400635c0466d4641aec7a733a646a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1ddf282746301c6c496d426dec2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a74294c6501776fd3199aa47f9441d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d28536ac3493959fa1423cd29b13d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddda92085fc8a172d7faf3419b430320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9305e068499607d6e30a4f64abca69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87b7ecd17de422207987946cad00e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea075e2c20d4776e410ad778cd2bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f3e5512704064f2b6b4b7789a448e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e2b41588033711ffde26cb75e3374325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b7628631c79fbf25a791ef4327e23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16b14c8dd7c8f6a9b89aeb88aa933327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b058bb8aa29c0308380dd730cf4a15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664e9c924c98ab21d11bf302a75a51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828c33c952a74c76f68cffd60b7403330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb85a8b9323420a7de6c84bb66921d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c035e7da9ff690be7b2daec8dcfc133332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a0e7a0951d7f51407c9f5fc78762333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c069df0beb3e1138c63f103448c4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8320fd8aa9fbe4931bec9914a5d5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6598efbcc6275d88628c682cbc573336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38654154756533003baffb3be6376ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e77181c0157b4d428ed7f14e572b84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee864764b55100ca273e7b77bc6ab5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a9d8fd2ae1419e49bb9a727f882ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd30db9f9456ad80214d0e3924bdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1242574501482643567c55ec8abc31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2493876aea338ef5bda0c1842c111d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73db98e76f45f5d8d16fa5209667601344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3cbbd87c3d5d9b8c507eb5c04de08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d836e8ca051b3164888bd889c98abc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b415b469ad983979a81653762d03e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126985e73b2c9072a792ce785b958c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcafb3c929cf75bf816848b0e2ae50a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0187b4ce86339f5c976b92f571b268f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843e3a56c9658e64872f4827d3ec5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42b0f14d9df745cbf8cd6c45e677b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a248e496cd3ac1c83db92cfa4f171353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af2e512fb631b570d276024f670e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd225eec15e52c344c3fc061d8f183a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3da90fafff5e294e903c165a8a5b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d22e7800efd1ac036dc576670a20d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d1636bf5ac2b1edf6ecc4e4e9a69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058999aa9631fcaa1ad20e8e3d6d3711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e3c640de3a8b7a9d6b61e0de2ce8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1426ed48c4aa24cfcfd7daf65dbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb435ead182c1ac21f755c33e93eb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9186a412e16a31cedee20b9a5d1f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9858cb43a079bfe77bd151003b3a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce203e169a85801d44a0f4ec07491a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102e18454e9b7f791896d6905cde56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becff4cbafb76e9a9f0dffbe8bd1465367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414f1c939f2e8525a5a7f648097f577368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88a4ad742ca87b078003c201c751d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4942fef8e55706ab46eae97045e141d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8e843a2f7063b5d56dbc022b4a7c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f5e1050adaf9fa04311ddea35acb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6605535d436c6ef1244392b8cc7a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc66a2bd07f6d6cb77468cf8cd0c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7b83be2b43a4cdafc732d8614e510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589568cdbdf69b7a28c3294760a3530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb832d220acee8b4c6f254a1e1b340377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d28e16485c23a3796d102d2691869378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75987e57a05302bc1e99cc66bdcfae26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfdf202e578dac76945e402a9ed183380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5eda14361f47a2dc397c6f164508381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1820c1fe9db87468c5e241682dff3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1e2f9fe2462d41ce15aa94f9fd59a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a2ab5f9b54c3215c20b40fb74ee8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262a93291babcdb458c083fd6a29d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e281e3a828eb501e771a8d35eec86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b2e83e89eae55f0a676e860e9b5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc00ca495fd0836e88d47678b1225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f658452a5970ddced40245dc3aec96e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297c2a10e0200c755bfff8d93f82066390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15398b4dfd40043bf2cc0fdebbc2a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0b9712c024b8185c2778e626f5a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5201c72e528df40700d6d298555700393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47720d51585e25350db8f0759d633c49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab696906f70e39d7197e6878e01aef8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1263b69e60706bc536bbf619fdfaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed8440d3ce65703fea28794b8034c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6800ec2bcd6e901a42abcc00bd4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0901aed6b0286fb6d51d73383cb6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a473851f692341c91cc7e2cca211d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd18ccaa7ef10419421895501c9813401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f64e300ff2db2989646f8353f39ba4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8afb349fbabb481aa9254520ec1ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111b36565cc0dcd34b87532e43c579404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3cc9795e916a36df178e6fd2b619405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f938dfe080d872cb25daffc37260f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525419dad5cb8d9fcad37e89d0af524407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa5ffb509dd8bda363c7540b090307408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047b980b4ff680c8c52080828567c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717def0ef4370437ac34b0cb741840a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe7b57c7f726cbcfc0708a943f0a76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b438f9f857f42fc6702c5777e916e6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5273197d40038cf1355d321afe88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4b46652f4ccead2d1ab755cb6170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630b6c433c61480888e90838af76c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b324b1cfc74f5e05cb79aaeb3d931416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b01f1807067f042b7ec69f3f780d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b743d239899eb088c5ddd5c6711e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9539394b9b885fb217007f8fce8015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a93472088b3d60808542032f9b3cc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beba2e59a71302e4c9c01e76b21c715421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfcd3de0b9af795351a1da6a87caae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cff654fc4e7f394f36fbd8d16a613423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b9b330cbd104cd857578dfddf57f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d482d6cf90b52c9c01eb756dcec1fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7eef6da7994de9de84c41afdcb755426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539246bc1a2871582644a449f1fcba43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa34ca08ae8bb0724a7181b62b54824428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca4f877084473d378099ab39cbcda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831b141089d1959459050ccf07b490430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8381685087babac3c2b089da8a92be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c39b04bcc333deee9a7a7958c1bab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98a34c22f55caa225397e602afe6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8f3d8bbb0d6d1004d22a957a6215d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce476945d6cdd6597a68ef59587faa7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6bec74728575ea531695bcf1af88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e33447f11b6f4928e5ac52c97d583437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbb1bc29a7fd1fd075a4f0777f9275438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8b5abd413e663eeea9b1d47222fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38ba3198df0058467018b06268b669440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4e889516459f02dcd361bb5b3727441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94faadafc6c8f02664dc1a8198232f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe219ad5e3674eeeb9b34df3ab8f30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d9242cf01806d9abe9320cfbf8413444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458640344ee0949ed20d811d38da329f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282385be050833abae7093a7f92b03b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e166845d793fba0d02f4ae477c7e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b7143dca301d2af37468061c5dae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4096c67a20fc6b824cea1957319e737449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9f4e13e713ee5d86c62da332f297450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03efe5ad9ffd14ca322f832b9399a02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e0f3fe63b56913574c18ab70839a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ca694e10534e4d7cbaed473ab8cdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdcc0bbf8a61975e983797ddbfb69f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5712363e2ee2cb2f378d6faffad75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb69f270cbaee1b8c040174c589f15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef6a6d4cd60c796bd53d200763546457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72467b59fcbb1dac96bc063f9e776564458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d87d670199f13bd1fa6aeb14fbed1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a0e5735511c82d592e8e399f0c23e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea607600f1f22c9499e05b7b11ea8f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8c8d0717dd11fe2073e6c299083b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33749d0fd9c22d01c9fc91c034b37e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43ee49725ff7886dad645faa84bf51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedc37384015637e843e136fc3ee59f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604340940d38e25d488728a639b8d6d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f25bfa85dfe8e72808eb92fb838e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67027517467895f7b1eee8522e27a51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e54e2b5863ecb3a17bab56aee12d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162314b0ef0100627552b805a5ce6c91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bcf5c77b7d2755cfe02c652d4b0a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f403f058f60917e268929226555f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e6fd9b8d39f7b18afb97c55a73f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1fa3384d81d748d674c68d683812c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f63dc8d47e86cc9751ca2ed179cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67650bbece90451d3bd574cbe2f7e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471cdf9dcbab29341851faeaaaa80d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd023dbd9d1f9cf479337d580d1e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955905a62f501f68486e1b93a60f27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc5cbea8fa947b9df92d72674920c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6492e582c396ece32d960b8202c9498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dff0d6e1096954ab72efd61204d45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f213bb8371761159a419ca14ed1171483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d17b1fb645b7e33c50465f54546b3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb06b0ba3d4469dc2ba1e9b6702d55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e2643a3da7f6de6ea4885b571968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a3c5139ab322b9cd9341ab0ff88a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9900f2390fdfb8e60f9597fbd70d939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f1456a4cd8cc2cef8b1d279961a06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9e268d9e6f4b3f862d742d6c93519490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6067e3f0ca2249fb88ad52ec59b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678168904b69fd5a040e78680f4a9d6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8d89fce787b93c9948ed9b5b3c0f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb0a090d1e2622c763f883e886625494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce0c6fda3259892696e86a7de4927495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f85018187f7da0aca1db29a8d0db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df58602ecdbd3e8642ad0a238d78bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c31944f0f82c3011546ed05f8f1b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cf37fe4f0d392ab034c746762cac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7c81c3d7e6cdb830be8533183c060500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87d98957d2c273a1e9bc43f024d2a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf5862fe9b96522f51c3c0818f5d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e30102c528a1b52ca2b7a86ff43ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c5f8be9fc39016ec0fcc9eef050d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e53cd99c026e2490bab057bb540594505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa03cb9764df7ec89e10a363c6739506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864038242d7c12684434a69dc8d4567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5bdb81e0773d03016d3e208ba7a79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a7f77e1e49bebdbaecfd1a1a9d3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c028e77d799f30c45df6a9ea3282510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7706c71e591627b34a99f72ecfafb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085826fb65e6971cb72217561f5c397d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc1b57cf71827d81db9d4509e5b969513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f8a21ce4ed5ed05bd1310ff8e43b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954020e2638aa19a740553434fb8512d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d276eec3c4aae68d422a5d666dbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac034823e9afd4513530efdf1ef1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98950f593dc296c0e9d135d22bb4af9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1c2df36f7932d75f19b19370cfb1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd678da9fa2b3aae17f2f0fd424d93e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce47f82dbd6b14f50ed407ef8d0c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e73a8ea8a68c242f4f07dbec8ee3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204288f158ca9c3e5d7b46dfc5dee7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5574882a45dc6271e1902d6ac490d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23468330196ab791e18d9081839b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f5e6d948b4e1b14b19b01ee684269526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e4e96042552d7e3685c161535dd04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab12eb4dcfafde7cd6e64fb56a280c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770879a79cfc9ed44d3adedfa63f052f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab1913662f731f43cb770d1258217530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a8b118794f530a2d5566e6ed5be5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea8e0f5f09be98679a0e1cd74c98cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d7e63d750df7f4f4944b6da23ca8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78522e6e137c805e0368b36bbe058b81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771102f1bb74699a46b53416e36d44a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca06091fba768e67bd4b2d83a6f40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5eaf6acd4bc8c7c03cc19fbd07fc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3263d7f950eccddc0540d81261c9c9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad849ef53262dcbd29c39a28028cfafc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85dcd9ad9b0a05b2a2810f604528fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb792eddfcd0ef583410f713c0a713c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dc451ed486131a84ebba26fac31a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198194c5d04b1ab35fc64a77729ba07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2488582553936fe845f72efb7e8c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c852f0c01f1fed4337231556b0b9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a73b75b4a51b7a0bd789167f3f2a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c37e4e457cffeda022887663da17d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da22c318f498e82139e1967a3b239e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c87519a809f193edb4fe238a39abe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27934fc3b7d213c1a1251e7fba8da1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0bb46a1af0296833c7536f4469a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105270ddec58cf94e7a34dcb433665e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa920ff1ab046bee20cbc61f54d27fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612bf39603fd42ecb91fe1cb761a5a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dee16d7ee22da7eeadf532cfc94ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee2b0b22aaf2a9b8417bafa2982cd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269f1fcd22640e30fdebf444dda53a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f718136b2e4cb514fb7135c043c9cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905647c428c67ab06ecfb3f051b545a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380621f5bb97404ac87761f216dcc64e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2fdbef9d2bbac357faeb618911c63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c7ee6a5fc2d8371a2c5bd6a8904a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492d9a0b1840ba515a0577604323f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dba69d59f71c0d536ddcf2e7d9830564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976cbd3dbbe1138b1bbee2caf5e911565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07203d3bee8c2d140b146bccd2124f49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1626acfb09a1ebfc586c6fa25b436567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0445662532bcd3f657b861ae5e10a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdad213e8a160ced8cc3d518ecb4fa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740abfa08eca0e823fe3c96db12c00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87991292d730e84cbc771c2e1b5e5493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d21b70cbbc4233fd0e2e7a936ab63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509aea9ae8b5dd72757b6cbd3f5bfe2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5bcd75c6c4cb1e976b25dadcb6b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29852614bb7eb40c9ddaea63daa03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76883fde4e18c51a6f91c2d9a34224576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c664c9db998e8746bec5e4c877a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3777d7840661509b82f0166b19fb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8a98eb7e9b1e06332826779066c0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad7ed37fff2e57e8cb4e7eb10517c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b7d2b7e13bf5aa6e30184060f0dc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2061e3c58f730a0322a97538869f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c270a7f4fbb3928c1d8128539e84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfa54f4ae22020419feae507aedee5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e49b61a450cb9b611e6c6d621391fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f05e5d7a748323d0c67f557530db0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5de0b6681a484680788ddfba57427587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a67bd8d708229a531e3cd9c98497588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc7c09f18339ec15f14aa0ebcbafb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84129caa868e632057fd8718a0d4861590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533316709a2ffaef99353c20fa635500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b964377bfc3665878dda907ee55523592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea46fbaabba7c611fc4faf565f0fa5b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980945e87ccf977b1debf54f176310ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38eb2e4160fc3799596fc65fbda3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab008500f5d365d7c4b514352442ed46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd076cc8095d19ca8e91998b5eb636c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb4a16991e2b19599ddb99594799bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821c6ddc1eb7b4e76a158375dcc6e67599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c945408e43c906111ba36af9a97a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996b0fe680ed4762127164121f773af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d42f21da32e9fe3fa14876bb9914a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740ba3db952d3b1dc5db938887c9f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b23343a8c4400737b34d232060224604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a19fbb5cf01abf243b88202f3a7c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b5f91fd6ea63ddcaaf17bc3e364c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848f0e985c2b172aa2dd91c0cbba584607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399ee9a341e0a34251ac7b42c9a913608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027501e0245ee838385bbe76ca1f644609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d1da9f74a15c55c5be034eb50b605610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454922cd72b5098b34f2751c1b1fc5d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83bf6ff6d74429ce8d73cdb511d205612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4639f850e64996bc5b334657300c44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef02f767fab9f7d6996c7f8b206f7ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251d34ad8ad9ab9ef371de9b585c323615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05cc15353e639fb7120889dedaf93b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a353b7fefab80f3a2f3b49065895fbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661410ce04508434e52650c6525b8173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f6d8e8c5558e09cb96b7a8cac771619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950014e287e98c69d8031f2d06de54e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a19f775211401154f0db3820e4a9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113982290023fbd81baf5c1f5de3a3d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbae78e1b347b01fa57aba199f424ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96865e780d7fc63014ddeef9dd7535d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb592162012b1505acaa284ca6f946625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268a8856b6105da1febf19f23c3eea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca21dc5bf89270ea88fd6befe974d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d38c8280b8cead661293525d1964628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473714590328c2a6394e33406ec1c438629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dac59ed23834628c9541ddf2b058a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447188d72622529256a7b8ab1c02e0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4b2b68a10e7b09ba857594863afc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d138d2f7e4483da4820ad73c7687d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b635f4efde2330aa16bcb92e1e3acd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ad21ff5b3632aba64e8ecd579d05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793cdc1842a4bd6c8c9c09d4fbadcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06aec91c8d7c985684d85ab5e57556637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f54fffd9d42a7e2373407756834ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c8b711e4b71a22e5a13e70e3f93fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e83115cd76029c0fe32867fd1ea67c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a60704dc49817245dfac939274ed0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555d965c387169e4c11ee44eeedeb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608b1a71b72be34d9ddd1600835053b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced5657f013ea22193efb1113b613f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3504dd0b5b9bd05a22408f1425fd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4190660272ed9c6a8a87b4fa82b13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb8c6099ae28505260c9770aea2db3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bab44bae68148bc80886ad78b4131648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf38efb90ebb88106bc89a2514286ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ef0b1b7d48a1fc69a1d64c3a3df9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc2877e69cc26d3ce038bab2fe2aae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71864a763a19d4e135c402c561da15d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3ff90d0ece2a3d1b74273861aa62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c95fefa2b8babb02841a3d147e8f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695d8d40b99f23634c50f384b94bc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f4390d6a790db59306f2efd0c7f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec038758baac990f661832638142b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78cbaf28f5e6adadc88769211aed02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f969e4ca06dc6671cd66c84f080ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52a4ae459827958789b6527812955660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370861f2ae27ae6f0a432a6e33d92b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e057a8492940dbc07a76c9509f09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7b8a71568f56ebfafcdf6aae26a03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93668a0e4c2befa72ea0d3612b92f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e20317ad930e59741fb922723f57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb13a73c05a668a62ee750538076ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ebc7471621df54223d5417edb9b74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e1e63b360b8271de03d6c70b0bba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0f650701679e3ea590e5c472f46e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67621d4e9c561c054408455653cc70670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032d15ef0a8120ec431aee5c1ccc07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb095f133126114f5cf158d8c29317672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f8f266fdbcc064a276b879b95543e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f26f11756962d3b0fd9a6710242b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3887032aa7baf53ec817bdab15cf6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629796e9551797ee95484f27d5056ba4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aac75b5c45c2858eb73e2969f137b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ecf94a0acc9ae5ee92bbcb4b7aef8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ed92d7f076ecc77bf5665f75f206f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7dfdf6a05a83d355cac6c6b40967680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db568eea587ae6e395d1ac1cbdf01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb26298fc0ff371f6fd3c35de3d49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb675a2d607f7dab80a5f66d83519d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff263a16b86079f064b395683b477684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6814e63c38215ee6e1aaeac224ea1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f080dccdcaff36f62b5b9c9a54e561686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8388330a19bc4b9e947822c4992746687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb67b17b6d4109969c6107311a3d0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0250a1b5ec2cf0f1d74e1edb3cea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba692585fdc2058c38f244e23bc299690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea75f753e94d3235ce90132653e3bb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf0158e5af71d2c9d4189d819b78a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2287623d7905b56b358d19e84a5ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6ed7f7c5ba803848c93e919b1521694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07573d840de27349a6d8e360a9eda58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254314bf1f251a9c4aae663529d84f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e9badd55870cb949831482a8bc825697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb75be67db3c8ec83d6db3ce03506a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9de8b202b3a7a2147fd37ec4acd52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0125e0c03763e1ef39926ff4e175f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf52ed37c1eee67c8887479bf2f2cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab834cd249431fb0ea5a09da3f7ef30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281996de88297bfd1aaf51fecc3b1c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff8f53e89d06cd62d33fbcc2a69e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9b6c014dea88859e386230dc33084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fa92fce86fca840ce2573d3d8c76a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7dfa40055e4664075979cf29d2f5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d720ec73b33243739cb82a01d8228708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1611f1b731f9c312eb31825471e455709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f0493194f03529f2bf3e429a0e1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf86e0d34a27297f2cda88f9ff70cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9e8e5dab14b0b62d465f96989956712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1da50283297fabe24273a7560e2be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3091aa22af0d51469508913801d2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6e77eb48fbbe4a326d8c149b31ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e56c3a6fa763461c2ff2128daae6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951bc0a808314303921b130f14778a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05443c2250f8eed409115b341c1a434f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee27fbe23fa50208a621575b84d15cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814b0597c93e49d746bc702ef9a603720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c79e658fd54a66d390494ac42920a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424236a85fd8aee5cdbfcc41b50f110722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4cc4e0ae0c094b7597889b356373723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a8c2d8a3f332b0885b291513b0017724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1fcc5ed9356d6ace58baa026838a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c3e1d7702f65b9b3c439a8ec5035726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d36b18522aebf0c428ab42592978727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b22c1d6fbfd4b2adb35aefff06bc98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb5f4054464a77e39742b093ed6bbc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1650c13e28a0884b883b60d7b0aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0da3c9765bc048cf45675076385a7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802e9689e0f23e828c8a0fbb60ac86f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31638e7599dbc68f8f3289034a7946733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5611eeac785cf749ebec1513d7fd1ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f6144f040b1c4f36a0a64ea6b371735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595534aa6303e23e65c2293a7870a62c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a505a7177083c3661130843ae18c961737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552916b7952bcc48885ccf36e43b1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addef64c27eef2a64966887c9184a57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b714bc68e1af5ebcf38f25b24192740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d86fa4ba0e63df0cd23a5740acca50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087252dcc44a15faa8bfa52aa3b28bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671772267f5752bcf7128c62e277ced743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649d8ea8d7af37661269e6dd2e4107744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da60d8c8a8f5a34ccc3aa869ac2e30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b25faaa1bcf2de0166060d6e2c1172746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5281e77d3db202ea03d4e14fe0e523747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead599164c669b9811f583a4fc48cde3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a94b986b78d429ab0cf6d82ece844749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ebe62d4ef52e595ceecc5614d516750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3edc5eab7e89fac742229b04befb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12bcd7ff8c0d87c3eb5fa0389a9f2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4975e3fc29e605c64bebfe7cfc4870753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8661c1f6a482507a5a4e96f068c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af27fd23080d629e164a5ece28cc6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df034653ef3c02ddc773b377b97fcbd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d5782aba27e0ce8aaf1d0f6d3dce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced55b6f00387ee7dfe7add3abf8a609758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a77b99b232cdfd9ab4c52e38f01880759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f7337e788c8ddc76a59e240047fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37eca8e6771326da0116157ce79062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e482fb63af65278824e587c643b0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d38902bd1d5d2b2d6d017df902c56e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1d368e18cb84bd405ef2205687bed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac08a7a6f5660c823096077cd7f7e996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4e56f5946beb19ae11bfd04ba43197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdfce5b967c4661b4c4bd4582b50f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3301b14b36977ad162747fa4949a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257385cd9f58b122755ff2e63ae5edbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2caf2c21b6595c5cdfddc9ed8c03811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4e7fa4a251adbfd447795a4a9e4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58817f9f5d606c149dd489e4e48ac60e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393b2fbef9a36807a1ba4d9ccf9426014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1790efa65e6c4e79b29f144748bae315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f008f42900f39dc4a88bcf5b65217f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8979c8b85ce9bf87ac573b872afac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7469a79eb97d51d19c534ba8e4a00118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93093cb8677d46ee2e2c47bb7b20719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb7fb9ff3985c838908c1c0ba259fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e932ae9f2b0b8f388e01ab000c3ac7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359fadd1ea4683b9d5e8d3b7b6d3ad622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49290216756d71f991223dfe66ef3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b50bb5d933d2d64f668eccf010b2f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84985d6a9eb17848af9f802035d90f0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480385184aa61c5aa89e56abb51476af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8426eec5fd9d931e1a6c00151ab4ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be4e8d26de6a0c838605f8961e94e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064580d2f86c8cf09d84fb0e17ed0b5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115197c94124fbccb3103c5e3122d9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0773e335aea8fcaf6204abf75c0cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7000f8de580d082dafa88fccb5f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f527f79b43cca735f3c21224c01b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f9a26f2ac1e0377b3de7fa780b24e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf511022cde1395337fbc6e8c25442735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e15c64ea9851f5cd18720f00b78436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162de41d48184e577de54c77de28eb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae332cb2bbe51da32aa9b73d98e1bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf5824a9030f21dd424022f2fe60439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc232fb734bb1488ad3eb4cfc15daad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99fb77ce3a61ad98461533f90b85aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d0e38551a7027f16d2bb54c77a7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000842332a39fb9ab9b24a4dc9ad42843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b3927655f517248cc331f27c990144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f3e6bd8a204732ac9b68760c03b9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc3455755ac326995cdc77fd7ae3f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ecb71c2ac36bc1a1c43246a9b9daf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927c1366eff001359fd257e008113348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed14d8018471a2432ad51dfcf2d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648c5e2888aaa0195e15640ce2671650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea0bf32b86bd3e461c8366aa59bfd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577d9d6001452efa2564f1b2355fe6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b7623e11ee1012c4c92023f15d3bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68cabf95bfab50072d39ac8708618454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b10c4cd280aafe533286a48a4784e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d58a1f1bdbb27d268601584dd02e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ff1bfcfc144830938ca7d161cc6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fc15357299843326c9f773d11244458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26266b91f41bfc889c5e7328da039cf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01747e0f6eb8892f6ec8e11aa76d87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e6d12b5b6039523d0256e5109444e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09a9ee293b05b522a4ea9e48e67b2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd988805c150ed342bb5aeec0504e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ab27803020602d716cca31a87eed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b125c8d2679c809beba2f788f03465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b3ccd160cfd7f9b95597614b4f8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a104b2e6b98568e2aa4e7047333e1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18d0611f9a8212a616a339e8d0c9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a87b067259e4580a6530476c1efb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91dff19cf05cf30ad347c6b94849a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b12556e658d9bd010c4408984b32071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d0981a3caf7ee3189e71a56c7da772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6c47956cbdaad6f5a84994bc92f6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5237dd94fed4b6287895e059563c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb66d185d7452311fc4e03f7c04836475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf54ba8fbed59fe23e977ab519772576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788adc26900b1610b9ff389222f7b59877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5137e23dc84e3ea5b637ee3b99dca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50863db71e57369ff2cf55082505cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ee9a80a751194de0890e7c19bd4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3fea20f93db5fcc82e335699f013581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225f0c800c77a8032206cba60e11b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fcc6f930f20eecfa892bf8087b8e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda8b026ae21c4e41505fc1bd3cf94084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a55169e52321e10bf629265aa36eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ff555e05129f0cea7d19a3725c9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bbfbae1016f3d23a512e097ead31c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa67daeb59bff96b811a1dd908021888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d430d3aee37e0e1a133b6ff1636c5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a07c6c82723a9ef9112a3105225f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98b2f39270ba4b9c89d8069297bc6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890b439d14abc7ba1b14080d9ac5e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8204437ea25aa59a205e7a9287bb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c767d97d7fb24e8ac7ec638561dd01994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f34e0df71974bec37d29596958793e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fbcd4cf225cff302f5874a7b0b21196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa14d58632c95334a78af508dcb9d3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5964c1cfb9d89579f665b4548aa0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46025956df1c46cbc606721dc35a9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2bc81089695e0e71c453fa9c454c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11a2c9332eed4b197a707a38f4881101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365a3a5c4a8fdd78584e73af048bb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1686975a427ce5ec9919de0f4005988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90241b33f179908cee398e249cf4dbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc55c867ebd3b2ba1f7a489a2108a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578a26d3a698b23add274a8d890852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9b881d7c6732d15d8ffaa5c7ca070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a51b706ca4271d27161a0c89430a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af401657993b621e28a540fa5d74c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9899f3eaee97165bf0fafcfb4316c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949056fcf9f03b5863df25f10e8e45bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9a48cedc8a504a26eaa315d8d2f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a984ccc650fd9aa22976988bfef08bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7e764e890283d33228a38a6b5a36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caca0476714cb4be792698316e61f1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f444639bea0835c8920583b0751f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aab09f8d2fcc9850779a95539718fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7245a0ed798a964b2bd683a249167f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab061e3212490f7dbe08733594d341b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3e361a7f3ea4262e2008b475f70a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ef4dc4c6c14643bf54f02884c516121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d61d34194487bc01aa959de658817a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c853fbe2915e5ecbc231b451947aaa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bbdfd2f90dd80b133c4a8d2d0aff2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb938d1c939791cdbc7baa1dc0f9e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53e6d22eb06c12d0fb31e13fb13dbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304a8f54db5bf78ed9cd966ed596b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb077e9205da98bd437e9f84ab98fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff344b3678e7cd9842288d05ce954129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99e3e71276a321c278ab67910e075130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b6a19ba446eb70724212e21c7b1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b63783543822bf34a03df57aea6bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb5a8eac54837b6478fd20189073c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d0abb73ec5b2656841ecc2b3d222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9128492fa49fdef652da6ffea4258cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a74f01930e220316998c2ef52c18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037ed6e070c095cafa48e3af874d12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f09942ac02f2f7cd89302484db7893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727caa6e4cc19e1a8ae2c3d0eff3259a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80b62f8d481ef3751a73fc4642185140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f665960ec23b300e94712f452b7ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21513f1c0fb494c0bf19c490b602187e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a4c40d10e13c14462a8b1eab1021143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22f2094d9d9353c6440ff9dca3ae4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69618395c490752bd2a42112ca8c406145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472cd1dbe52fb2e5bef9013d768f30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d153c1c69da8f5a07e035f4369b5d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2beaad2aca7fbb589d7d29f4a1018148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe1cac050b361b9db51da44e111130149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997ec682b41760f1967faac12ba18c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ad29699165e5b92b8f9d47f514bfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c4c8e9e269f7c3f762b65c016561152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a310c84b3cd68a6032e656a0b36ed9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0c811a532aa814b251a599c4bc91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd524065b7543e8bed7bdd3c8b33e611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa5f84cf9d606b3920c095ce8a211156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b46dd2a4834e042f8328bc5397870157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6f5e7ca4bea456f957edf9a56064158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49127ce8c89e3463d925eee526cbd432159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d1c353141ff05f46a0cc83598fa2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede44408df1bbd090c9dfbbaea95d86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4df990b00720d6a899f288358fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bea4b6b0c668175fc962b1e8175ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade426f38234f05985eace7a55a7a8b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557367f903f96b7ba01987c3e3c999a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758e6e058942ed3e987a963a68b5f06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabb07ddee46c1e0a1845993db0f6fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939165a2f41d9f31e44eeac40ea3d4a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521474b8a68e9665be58827e44376786169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27330107e671e63f2cda55451b9f945170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544986c3b33b74b5bbb7c1de6f73cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002934482c9e9f402c31457fc60d9758172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba61c12b8dfee45a908ae5b7b59b4c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe1113e4493da7eb359466fac5c12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215d388e492cca5839c005ffcdb525175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a690e090df61b7d25d03a974c7a72c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc05eeebf9aeffacd54da855f7464177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308daacc09c65624ce77a2ad29a62229178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c01bb31c1c4005190c035f341f4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bee844a331f3312a4b6c2a0b17fcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4537cb037643edea65bf4a0dbe1db6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc85af8592acedb57d74c1f04aa9de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3876504c3560876a2e8164b077545c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba19a7cb0d132cd896cb95a872bad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79997d854ae59dd201bc6e81afefe828185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060eb58c32a08b5a2245936da3ff788186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee974dd55d542e5f96d858a9e0f5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f2e96303f68e11723b4ce074d984d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24f1424bb3f3b5daf340dd8010f1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdd12e008695bdd2a6f4f4174a5ad5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1cba831f5ee34974ba6cff8703625191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30366dc2d9cc5dd7d3c166172dd686da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8074e44464abacd9426a3b0fbaa3a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9799d51c4ff3490e018a4577931c4dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0e4c70d812c2c81fb6cd2a9a95dd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae1d83ea56aee7fc8f7a9a564b11dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328b4747a1d50aaf1901e0653e3e822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca373bb29426845ecbf9fe294269e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e321f473d329bcf4b9b148e827d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205184c6db8771297894e989a9cd534b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c49cdf2db009a7729124f8c987475201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c0ce017bbd40bf565fca5cc5963b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e6aab2a6bf441702e75b065a87188203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3abea1732ce5aa3324d2c4c28cb7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f22e6dc4e9ffa52ef9550bfb6671f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d40c769a7f94eb007e03e26792626206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d90fbaef2d59a611c8e98e43f04bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c81f93ba8a2dd564e37585e045ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507490bda6dc888f1357d1c9ef4a40a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a015a385546b9dd263f84250e86d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255858498e4893ab068b640b7981b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b28181d909b820f50068b2095d28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12c46638a4e389364030a18b06c109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817863cc259b1f5a3db11f03789a2ee5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d84ec7f6a18c180a2f80e8022841cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3af6d8399d9110241340b16ca14b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c5c855a646eef70789adfcba0c89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0e941bdac5d56a1b5c2668380d33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe117d77b35d61ad17e0b84c8307f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cc3bc62d64d4faadf5870a9f3dcd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f97f8acf795ac052be06d322e7f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05a13e9ead6723e4102b0a8bd5e26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb49d7cdcb67ac6371d84174c48397223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286fed1be6e1a12e3d85e259a797ae0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a14254f7773547134299e71599325225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309383dcbb9e14b9053d4ed1a0f8f9b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f36478917014f055eee46a44c270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40b27dc7cbfc2318fb9f1b37f256ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580a2ae273623cdd5918099bf40129229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69649bfc4c0b5175f6c46833915bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32598cc24336a89314975f9369ccaed0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71f3f3add74de12dc41ad9f5d7d1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85cb8ab466f8c0e345d21365944f9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330caa2a27849635a94b2d7a2adf11fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1206ff51085c711a3d5982ef1e14cd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7610b44d480fc43acaf4adc1c688f74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f60d7fcdd0695eace6440c53a5e091237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a2cb0c7906fdea1f333ce87ade86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e894c603c810d9a46be25794d03d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80217253fa7beb7edf688a8c82846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a05433b27bb30c13553a4b75e6d36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61faa090bb8213863d3e705087954c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f55b176553e45bd968d7a335692d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d1b0f9c544954c6e38ac584b7168244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0afa68cca5212596bca8fd12f2275245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d5546371ee86936f81b5484cc5706246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac0efc7f26eeb2948d0531a83911be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc01d4e349d482de9bec21f2127fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11601b32b372bc5b9bce6ad4d4ad87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001208bdbb243a07c18c5bbe41c09ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a6a2819c9948ead88df585df55182251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7b06ddbfbb222ce4957af2b0d3e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db6498f1fcca5bea14a3d8458b6bfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c3d9ee192c8ce344243db7dc6f7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd18e149eece44fcf4cae3cc25a2968255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc66b2c2219267241fa9eddf0754e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bdbf6a622b4c76dd6bca7cc9a416257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0483113a0cf64a9122178c6b2962c20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795df43a234f7542f6564bf7cfc03d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1afe2becb14ef6fdc4f8c48b7960a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed6c36c607c3f66836ee2b6ff2d1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780f6b73994610cb487fae17040d23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403939a9ad921304bab82adaafa410263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16827064f52fbbfceee27ce34741de1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de60db3d95db9da6e2fa00c0a3cbb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa544234b46db3447ecc4ae794255266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36f412c4cfb0c2a4d88c214759c47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996fa074c62dae80c768de717c9551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944efba1d060bee4acf71dc2f667d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f0c70ee486e9da93e9ff84f12192270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ab4797a6ffe91ac9c5db9c9681493271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012bc2e9e27e2d7133e413428dba3f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5053c45cf5d2529105166e753091750273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e6841572b441f7c7565c9407ffe75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a79cd0597f6631e4c4a9a2a84fddb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965353ec77d56050305a5578136430276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093e6a20970c3dca4009f181d5f0ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071716ec6f542a5f20b4485522fab1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9f293b5c7bc721a6af290cd00e6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403592dd26121d26a4533353b486341280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8fe2e33704efd36762fcdcaed19ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cebc946ccc7bd23183e7f1c2f5c478282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63dfb3758242443e6f0013335e8b2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a780ab8d3633696f26776ff281e76c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051fa045a32dd6755d6be8e4bd62559285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8a42b9cfb2e79f0125dfc96bc37d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e9c296a48a1570861accea10c7b8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50411bcb5f04fc79f0ecdfc49f4d9323288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a2e9bc169f6eca60ce83f7b5d0b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb706730072dcdab6eaf05c15669e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822e5bc35378c84c09e7429071f7d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e59af03e364d7abfa26ae1c4a867c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571ab18045e535f5a91dbc40fc8167293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bc9a0dba14b7792d058b7752e7c69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6bd41c1a4b68ee08f24b366a06be8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7473f9ce0bbb31b36a21215ab5c3b42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5090ba3d6b123cc72c1952e0a6f2c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f28a4adc1f643ac900c80cf31db59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593388432a369748c3e435eece5f1d7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263fc2a13a2287ffc81b2d399831061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8bebd0e07c1d72799041d7ec7afa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564be38978031f6865c52962a0ea24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de4f60d11aa292c3b5a3501711308303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae907407cab89e5cef4f8b7964fcf355304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cef91c363c662bf64d0e8a7cbe4f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3239052c65589d2b9ad1dd93cdf70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119f0fbbdd46bf0d1f2b6cfbd9115a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea60b148a1268ef2e1995faf6b7912308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f922d0794161d582cb979fce9a92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a45791cf83564b45b2863b34596f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe3f7441f1ff661dac35de4a71465311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee42c12bc0f9f1ac66304f0bab8fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ec397c341cb13dd64a2d7a967eac2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a1887a3d9f5aa3ad05a60473abac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e2e94078f26afa30179d429921ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb624272779744d5c9ce1789cc52b43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2165e496d4c2e3ff749aa83ca46a9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09a9980b01bf5116d5e431acef70f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b51cd721682d68c765fa9b162193319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b258ea811f479362b4a7eb8c20dfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb347ded6ffb83558f264b7b9817459321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14a21c222fd90a8966f5d14c9e8882322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e008a703dbf9dd008b6253dfdf2e26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c247e399072a9c2255552e7078db30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe169338400c9d92e16ab93cf6f42d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb0b1c413ea8548ad8828e1a419939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52c6dc51f097765bc4a26cbcf31f13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9ad81be02a858c36d818efad9876328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559edc0d5667445d89c62a4a1c98b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013da65c02565dba03b3ba627644a15330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700283bb89116fe78acbef4e5255ff2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a753ac1d016ed4e52ed5fb5a776ff8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf7962a17402116070a8e4a93c42d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f172d5c10ef3d4cf459051bdfbc872334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb39307be69dea9a8c64c40c240e90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f865fd9ecf69f37e88a515c81a4992f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b63cd4d129495253608316d7a4014337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e2e3008eddc6612038ab7fe528c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895cc457b2d66baa8b95deb963fdb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d1c29d762f5a3530f2b258ca1f82e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e9b8f44b637e71571c6e671156b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499f959f01348b112df002c220968e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d351de2b7071e0c0508a6a541296343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6a17f86a25c9840f532d49f8304a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4444d397d663bac51cf9a025197cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c086203ed0cda2d8e690be4b47c13c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f2b51a79d10dc9a29073be0e91f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a4a123fa20698eee569823a8c3e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28accf868f6e3eaae6f5e6fd568892349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20139d31f9e74ec861cd75847a0ffcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2588715c1189ff0f502ebdf2cd0258351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905762228be413821f2355ee25825dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bc28d599a769e2600ebffcc1c35da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b804463f61a8c408a837c784a401bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4f415e157bb98b29b36f51ab84f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0e06162af856cc5b57c234b41df11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc5fbf85308a5763786dcf2e09648357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2b83c2a5136cd9be48f9779b037f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d08fbfaef52c6cf636d09882aa207359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348d2c7c57ff98fe257411524b980a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2c24bc83d9ac9cac75b5f9520620361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4ad40b2ed0e98f719d29a78d99cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab484d3d63d049a6e41b625df5ba58ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f710b478d7f636f1b24ea52e580274364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53991efcdd35e3bc9af9c69118a243e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb6300aeda0f2fdc65d6504a13aac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2d4dba753eab788fd88b6ed120c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb99bab63d50e227940048bd4778ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634bc3d35c9b9f41d2b08e907e40b99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3bea404bb8bfcc9ee7444ba8605a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e4a23c9f5dc79f7e1df26322bc60e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a063006869be31911b554cddc487372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc5abfcf798a7bd179d3d1124b6171373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ad4be390296406c3c48e6ea37863f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e042d8a3ab5f2b6a33bddc6779fdd17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ce4c3be02ed439ecce8ebf40da1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bbbe4efbfd4dbb393a3da94116bc8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315fc8af4109bc9d1b8bcac3fac929378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f82e0691239424fbe474af43c982379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad208ff504cc4ff83abdaa33a0a459380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a68d1669e3c8f502c504b72bb4e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880021012c6c3f058a21cbb259aefcdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607a039a5fbef9ab82bc27dd524566383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e01adcfbe0836344ffb60e700669f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf602c096886497fc696e40d685e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed357564c605261f93b939b20e3d777c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751711fc3da56c7bb96b2bd4c4199cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f52589f84837555c422780c46fd03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac928bd8b46be7bb836d47c0d0c731ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb97376d01fc1dd73378cca39f570390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5718acfd442dd3a7cdc482c74a0dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2afbd741ccc41b21f7cfb92cda55b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3352c475a059a7224a1ad628f219b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac852b76003138dd1087bb3bdb3302b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c8b1f52eb51713d27cb3336e4483395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836c18e6e144b827fceb0cedab72db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3ab21508517d73db751b3676b572397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb5f9694ae3b9ac31a62f70a0e723398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7c9e8dca2bd3550dc1740667a0e1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11629987629c04160eb4763e14557a1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709556e873fe2f2ee0678a63bb79dd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778c42645f111714e0cc997713cac5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2b1c4a4781046024e5fe2e2a844da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74529db25e91124bf1dd93c7c5b4c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf1eaf7ac61b0a10a295bcee1b4c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b178a7083009ec5a7f0f7836c1cbd42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee46d18cbe83b07913d33899583aba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bb9dadc836d5df5bcfc524e92a0cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee91de349e4640a2c6fe24e86b7c6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc63568df47ea6c62f531d4358f29f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc99187dd2a1081768230563138cef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62017d9488ae1fbd9726867798ccc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69763d48b1b1838d3e932a2ab2d74977413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc928e50e6416282c5703c86524975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8793c3e2645b023d709d89c6ef7ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf203a0aaa01839d7b4fab064fd91a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29aff979ab08de4a19050ce73789a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ef44df7322788919a009144fd341418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34446449e02e8b8bf2763acd391d23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd56623099574f71be2de3303c99060420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35aabcdaf43b69e4f04cd3e53bf4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166169aa17f9dca5c2c4bce7c1737c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9934b34fe2a9dcc55c88a24ed675a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ae7b23e3b1ba06943f9fa74d4ba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869473730fa568e326e0b26e1ca25d9c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3e0c91bd274c7961dbf097c34378426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb12534014d84847d895f31d8fea03a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b010f20aebdc9fb1483c2c9af010a64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73513a1424936cc59719247bfd3628429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0960ea5e4ff3ec2a0e81c31826e40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1aa8885ec2c82b39e1e5b3374256431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76282b78f24d7511d561a091d65ae96432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ca0fe28472eb735f4fe50a9af626b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec7331ecbf1168f40c2d6b54d3f2b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc604259d8b75808fbe346fdb8967d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da240c0f42b0951bf7e5c81a146a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff5af762c72d41d61c676db28329b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f09623436c77804fdc1aa375effc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce137504cb163fda12995e9d4ceb7eea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d2e3b5278a8fe1494b1a611b527d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf219d73f760b5cf80a8dbb716c8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6ee42d81182b89a88b2364ce0d8ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c574d58ca22df47472a8cf1bdc5264c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78277c3989fa58abb3f171ad64c5132444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f285e4f409c94bfc53f5f1bc821b88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca486afccc44b1ffb8ab4d47a833752446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff607f00f23997b96eeaacf88d7e084447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc816b514ad54b7ad55b6d3370af9d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78107c16dfdf660f538c1630a4304449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394bfc862906aed022091a37f5f4e3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13009c6b8a0dc7a99b5dde125e8df57d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70febfd55d5626bb4a20a69987a645da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e45992eb46d8313300ff6dac95d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf64e0e242a0744353186df58a48e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc9dc6f85ed74f915cd37d2c1127a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3078960e9789aa585ae6c6351f8bd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be594e1c57006663396b74b4efa8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099896b965b063504972b9e85086bdb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33816d37cf5215a277c611bfc61274459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179cb7a44a957b426d56226457efe8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f43d033da0d6b20f1d25e8c78ff0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96303a8c6e27c4b7b3bfb5c3cc377b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712132cd1faa56feb8b0a9e27f39c18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b961a5dc2175b658def53a192f6690464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792d0f616325c5770bdcfe0ec80cd98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff231dfb60160625d444c588beca02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12eadb7334afe4b3eccac0a0934428467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad569bff045eb3b48bdc9526759839468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d2a64d77ef780ec9e3f13b4968310469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ead72d2143b5ca9fbe103d841237470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c5e5493db00c9de2da0d3111a06d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8fc80e09cb2cd88de03f90ab0bb40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfabec712d85c794482353612a072e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd87e661e4da38bae129617daef917474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375888108ec7b7cf473ccab167e7484e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb7c6dc8547c324ab0000a5fdbf470476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d079f5df50b1f3c4931dcdb343e2a7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371caa43812178e07800d5d0a829ccd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02817a264601dae83818eac8bde089479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ea8f84c1ab5695a6a3b11fdead5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e2c0c966ae15a1129d592640bb2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f2bbdd3da14aa62748def806e9be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcbdeac90c63b5b5d89106660dc26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca88dc6827c5e10e3da1c2cffbb2b17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58fac854c8ae0c640865136c1dddfc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079a5354d16bddffb3b93c10bbb812486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f15eed248a311b7b98477670d0eff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38495381b21e6c88ef6e65af4760f5c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaee0ff87e82659ddaff9f7b4f35e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf485a60bbc444bd0b0e191a7e1ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd98b0b0836e6420de34f6f3ab09e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9b423eb2c54449c7b9aeb83ef4341492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c61f952975f7c0436956712abe4784493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0d82f38f0accaed08d09649113d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c5c26461055b8212e685ce1b5441495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d22cd89ce1c7f8eeff2bf4f8cf56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193fa573db97dfa74f3b141dfad2fa8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3d684cc6bcf1ff3e014f82042518498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a56f990b03570fb4c5787a709ccca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91190a1e20e4893aadeca87564d7c81d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd2e84d04d47748306ad54f3561c3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78141f1cfe0b7fc73169912effbc5c57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9e691d9f3cdc7a4bc64df1352cb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b725add2b554e369a3965e9df38232504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b51d5f6049c944351b493bf2c5cca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5ad7cf365d25fefa529c5742b9f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e908da77e1fb315cc4e373159204ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801426cbeedfc101f9af7fa6939ff5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387db234400172f7d4042be34359286509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b94e2f735179cf962cade205b8250510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d975568ebb29f2ecf3a9e535e3be81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016423bbd331fddad2fdfdd2b0fd41e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905dfb88c85a11ee5599ae03d288cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072260d253a6484f620d5c89192f29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c4a5c8d2dc3e04133e19f14ae3cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbdab9e1fd92a61fd29c8ad051b7d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c44beebbbc81730246702dbed35e7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bfdea1af8701b4d388696166a021e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65383547b9d7b55c244e1af418ac2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470cb48ae9532113bf987dd6129bfc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28331e68f24d939bd5ff53ee9d71ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388f3e04919e5611f05ad3a2df5e13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23782988e783ed5d4eb12b5c0045ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01870c3abc1baabca2b6648aec43b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff75e71674c0d38d394dc84a09ff75b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eee340f2f38d91c9d9cda83422761526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2fb82b06a92fb968270e0e18d936527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cf61dde44b3960b7fae410a1efb63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41c83509c048e7c975f4f48436e145529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdf1d8084f3375571c846e945b28d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68419bc2de2b4a0e004b10ccff13eaa7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a77188caed04e86c55efae9e754c8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14322f3422c18d735e15b24a9f98dec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e527862938e98b9d1fbf966515855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3a6f6c412825470acb1e5b1195117535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716680233cd4cef663e70fe7b4ae92f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395a5c6e99b0e11c2718a716b78415537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19e14e426cde212680a4f5513c8005538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c427936878ed09d46f0d59612d42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaedbd0e5e123e0e76f387c793ce8a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e12fd8519835572bbbb701d7ba45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eff7e23d9f175b28d75c26b4f62747542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040a1aa93cd434fccadb373052dd79b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8199d31b760b2be22de750303de0b84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c775f1f4577de264c49d365a5249a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb333a1ae5d4fa41466689b21326e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fb24e84a2d92be4b02f9ce4d2965547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0397c8b290f8ccbd42e4577e7f5d30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcbe7dbae82b2a0ef9083e5e66f544549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5ddfadabd938bc8596f1ecbaa658550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43922fde99d8f854603b50cb5427ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d7126ff369b27a9ccfabc85a9e31a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc21e2ce007b5dbe769fdb14cc4f34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7883594bee4d616797ffadcdf28baf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725b98808476f9f6e3c241d12209e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebe3543ae2d268316cfad946e35de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf9c4836db0f982964ac8c63c4ead8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291aa6e88ed6e36c45e2a263c7825dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d488dc9f4ae3ebcc8f3296ff1fd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa760b146cf14c9d1f9ff9c9b311dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b59e8991c41f952ee9ced8c670f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c2d055739bcc485931a0b4d39d401562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ee77b84384f4e5eca5fc5f52d2099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f64208339214126485aaafce20a2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db8b50d0e2df9edd8f69437f0193e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b60798a26ad0d53808d79278e6a161566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39ce75f83bac0151caf3d9bf17a2e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e5169af628535cc4725b23f17c30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf13b8f5fda2b0849b0635d198cef7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31185c5455cd4a2f6c1d97ba864c9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92955499446c5e2bfb2ab6fd2097d06f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861754774f77acce356f6a10dd5a79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c28fa6705ff60817d7585781e0d5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d74bc79e9bfedcab3ff5b030427f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b398312e629fc62706ca7de7cede4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c764c3d3e3fb8ad74c9d82ffb5e29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152f6262fa8a723a6da607cb9be75ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdacc73af6847a34272edd94ac9b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d64bde785fe402518ea276b8848ca4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9609860df0c389bd33dea60ee714ac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537f453da838affb467fbafb587991581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da607fddb250c176c496f8d5c4165c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143958d2f7ad190019e2118b1f1e23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84114d3862cf78959cddbaaab5e02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3082fdb6ad7245619f45b10172d72b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023828d9db731ca60a5dd52450830fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd0cec7fcf75e574535afee4fdb9a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b85c200acbec42cccb607d1f3f03588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda92587b920b64029e3d1b00c01c21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29efb5e0ba74c33d7427b016d77264590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd8930bf35de543e837baa929f5f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bb854ac77486d43084bde82f0128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdd0cc3e23500ad73404723ccf5e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a128042892f3e576d6e2b0a3aa33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d13110e0d9e9eac4ec3326685fd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9eecfc72cbb64543a88b1339534c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a598165d1e98a909ea05657a9e6dad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff4c538a614374a60c7b5e0b3741b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2158b91043833fcd0ce81a9b4ea8c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc829a3294734cb54dc3a301cd1cc32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f202089aafb6cdaff6fe447b2f4040601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f5da6c7e2e4bc9458c79aa38346fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c48eb377d75d00580363f168da06af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72badf682b62dfec369ee623de944b40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb86e7ef87c5e42e6a7e7c0de93c3d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29482cecbb07ecfe0fe2d15cbc01a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de490dde90678216d67175b0692b972607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009c0f4e63c3b7f6bb205a68df3c2b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25fc9c9f21c8332777d1dbc484e616609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d0e2fc7014cc881bc9caa82ce84f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5736625041f24c074393e60d242fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce337a7f14ba278c4d89551c8cd2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee4013049ed6dc68ef468cf2955273613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75861b71c3aeb05b8b852353598618614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d553edea6cad1b522be53f63b0a29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d62c2b931781285c842a5780d40449616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410919fae1c995537b90bcf80bb6f53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d291203e796eb3259ffcadd5670e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167af4cd61c63c286a0a3a3ccb6b39ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec4bb91d50265a3a334f1769730ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a464a252cd08fa811de13ef75a68f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fbb16520353d3dc943cd0b6a2845e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab3164a7276c535865491dc8b04312623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d860da3968999345541ab9846375c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5472a94e05e06cdc00491cab066f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539c7cf437bf3208a723af8879cf62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5338126e051cf083b2db3b874506627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b92b4511ddb9440b636c1adda0e12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8772ca6d1e817f1ba22da992c642c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f47be454dfbf676a3596f0f87e76d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96957ca5e5910bf322544c469becc612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c5825ea990e34f4856d2c5fc220aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394848ad637bce499a059ba40618478b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5802ba30e48908df5d3aeb688f26d0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538d7b74cb888d5937e5241bb6a8387635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4c4b2c8d61515aaafa723ef8fb27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf036ae593a850302067f30f3136775637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eed0dc2b6591ca86535af9aae839c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36fc95c3f62834eb5d9a7777db131b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f02ffc0eab81a0da2b268384c514640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d1ef7f802d67d59ea24f01da7e79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f260b8b84101b18778d560f7b963d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c811db222a0068da213216e5de0af3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3824d156a98aa1cf739c1a085655b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b567f2e52fd447888c61ecd2d74ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b148d7a693236f24e87cb3162448646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb73da1aff13cf1bb4caa07449d244647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782db373554b543dfc700e00c62c4c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c97654c26bc227297790e8fcc9d70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80ca8901636ce832f285df1bf944e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225fc09974eb5a12e27cb412afd382a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac6e5202e7aaf655ae8d0d8c6d1446652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae51cd067e39985d1a2e37a6e2d693653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccee768d70d2707ee0467946b05f49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b110e6f82920aa6ef7ee45c383a21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1836e93ad2780738a7ceab68cc2b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8251db707a946be1b324fa7c733001657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e09bf25b5d7b6bb49af92199d551658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238c5784d3a53b6ea3f3fbb4e5e56e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a854576fd676c4086bb1b7611938c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f4531a8ff28ca0c30155019b997b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da843368060432e5c34b6b82411cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b1a7ed3c9e758cd56a986bca9495663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5333849197a26758d8d03e9a36f82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060d52c3a63a476f5fba052d154daa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cccc1358333f6e8445b9579d1e7e3a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f46954326c062534bafc70b50ca074667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6139382a4fc8cf97588eb6abcdb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2573d47852a757f55edf6013217504d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f04879c187b5fcd8c39c4b61082f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c8246183d119eeb442057c87c5aba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a07e30692bce76e832741e70e624c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6a5af7a1d0ef38432baa961b88fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6bac6855e1d5b827521ad2784a932674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327a482b8fda657bbc329698e3010c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35f40d6cc605f53775552d242d9ddb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310f76a8bdf86e8d372d4d7bbeb17d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb363344fbdd8e6bca1e3b94be2f32e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e240b6819265b39c9bf8234d09cc7e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b05ac21296e3f2c77a4739326d222680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ddb803d2d6b4589a5b3eac0eed1cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4161432da313def2e3014629f79dad9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4fab086059470b4f0f25a49a50ccc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce38aa27370bbbb98f4ef58ba72127b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae57d56df5db824d29819051d03e05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd55d3166b1d33639b2ef26f728d56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6ef23ca2cb5243fd9c4186cbf2bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d2d16ffec478abaaac520dedc02f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23a6e4fc3f7d78a59b913a7b2a656f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7d87200355999edb6f4136b6f7112690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798b3b2828e3784c900db1ee9b3803691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603316567332858d18b499435c617e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad1f85c38f61a3e1bc044ba9fd394c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b281c6085c2366a8091f07c88835c1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5892d705a63a709c43da3f369aaa94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18443a6ab1c01bd423440631357e8caa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42f1849c363ffc1e3c14805fa5fc20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e5c43f4bde771eb46ab337fc5efe3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abdeeb4ce1ad126755b0d75fc595be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99aa3e1a9d4e8672bddcda76c450cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529856fbe9e418d09ba4da56758221e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7287b14d0a38433c888de0031edf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980398138cf82b980ab1fcc8a57dd58f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41121376bf9e5225cba83654329db0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7c166904c001eebebf331694ca9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb0376babe61854f2587a39df1bc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68c1f2486a39ddd572d11e73ae224a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241eccc3466c4d12963990e0b511fd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8afc0a143709d405e2158849724e58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2510680c688028df46095097f34dcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc4ffbbcd4cb9f5ddf4481e401448711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84b799b6b762f92bc9b983a628aa66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163ba9a15f77e5e77787fe7a36dc62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a4d5966b18cd6b656d04c7d9cbd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b06e1ed4ac664459decb330189364715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45f34f6c7afa8434ad3bc1e4ac524716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ec7dd39dca0c0feddddf4fe69055717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5d17384fa7c0e9bf15fdbcfec5d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02ae9e18ba0ae82e3a1e9283d0b5cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae6a528a6bc84c1eee8a4c948c5a62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86859d64328ee7856a490d7063b1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae11e6988cf10a30d02726accbacf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d2d2b01bc7ae5a1957b3c3f89990f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4e734245daa5eb10af789bb02855f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b3201a92703194e89639aea3054d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1ba15339cf1cf1fe532e83b7e4c7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944b81144954e6f7daf48f7e06c82d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a49f4d97c9f95ec7aabfa506423293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b89ec2bd3b7010d35e5a4671ffe5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e09454239c3f65d25bb51a591fca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a92921e09cc8dad1e96e634146eca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c29e7b0298095d9e050dcf24f978732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df800661af59b1b15349ffe03eea20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d2a8b2dfcec5827073c3eac94243734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09c0c60522568f8e414690e6dca356735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6143b84ab2d191647a030d863586bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0fdc9367da44b576286cca2e9742c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34e3bcd86509ec449f995c1232f26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe7943623499abb0e8a64d0ea71d25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f78a75e991fe43cef2a767b5d25349740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19967fb8e7ac04542940f8186540f95741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca351e84eaa0af3ccdc2890d0e50336742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6be45ac7a8af23b3ee61d839a0e67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8d691359bc94c710ebda1787531b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53132dc9ff3d49656018525a930f231745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ccaa460cba6a2855de654b55d4a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2997239787ecb92ebb2f5a0adfa8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190882171b669dc503746831afc9a4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5e5caaf8ba5a6b8d09014b86ff53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca483c4686568dd3e926ace0af2b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0990abe1881f2c72d313a5cac2232751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3234f434543179016dfa771ab36098752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc2d65ed2dc9921d7674e5aae822d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e84ab91d99cd13f45f8860238407a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e1c5e7db160a2b3aee41140246dd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a0e87b6c741345a4f1d94e938972756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a537c9e9a8ecdf0d4dea0bbc2663757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb276eedc3c20865ac071869caaf6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e670ba9953d210de319aea30ed45184759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>