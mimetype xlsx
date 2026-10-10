--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f2474d22a4f119d375777f5bb5c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357cc77cc19916b29c5a61c6dbcd532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239224b5c969c4f046f742c0695bac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b961a71423686799f658136b55f294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2489fa40e0e64d73ef5ecdefd74b025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc5073e5d68e1e92b362cce04f1b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d79e7f05b52995ad40c00b7bc0667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56e43fbb3ad5dd5b7e3275ffece2a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10d948e436fb0d11aa55ef4f5d24f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba6259a154e33e4999413d1e88d1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc82518097836e2a0be626817a9bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a498e4bf32a2ed4864734d56d31cf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251cb16604f78d3342f2221d5ff64bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcff9e59d489379dc7b2676b1a674e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9c6dcbe4237692f5a4e188a0fad9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68857908e0e549f524adafaac63c8ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6baa6f95c0e89f4c9d9a82e52639f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063f6f953937cac49767814832436f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca2c21dfa15577fe460d3cb477067719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ec899d56f2de4f42363d39de51c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7041266a9103437887f3bff50118e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10699961c80dbf1b832ad29d2a56aeb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702217a615124dd28ef6f838a15b0ae023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b552e32bfe20a8e92ce3f9e5a74b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d95f2fe89903e04559b8da70faec525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e898cf16b876d7f6046611e5256f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539d8376355c83812e096c56748bc1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab7ca4b212be7dc3f224367dd188f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764221592b90e0fc7fb1cadaca7064b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97aa91105be81932f99a604d19d2e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761beb309a616474c025b7498aa1cfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed23b68c54d4d46518af98cb3e88f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12336086e76eb50673abfbcc27228f7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7292e17a0943bdc33960812478961734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c6e86e597d04ba8f53f14310879835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc1c57a5e8351b60f7295c1bebe5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94fcc58cdb4b8e32ef543b104f258537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26784a078cefa196e957bb00e8d876b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c6814b1264bba0f220f1d482da77739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab5b98d7c5e3833cc0423b7e8f4df240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2fad0faddeb440d7fe1457975268541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be5ddd9ecb96704e174b192b8afdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4caff8447ce6f51cb78c2375a27e9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb34cd832a93ad4fc9945d089f576944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1beaca02792f24692ee72815d78cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f16105db15e20b620fd0de495261946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997706083db4c9b97332d2e0ac8d13e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faefde48d8490b5e9e5fb7929316ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d149f9a23f757ef37f914ea02f549f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bb23d4503a26f8c1f2f5932b4bfb050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621b19ae7508f6f211ee1b9892a08551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4bce7f407e35db87bcf666db5b88a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e52d17469032b80f315dc7d21b512153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271aa6cea2baa36f95901f9dc4af63054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f615c8802cdfe73cb21b420a3ab068955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf03796ac8fcb6d5c1163ce91215be856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b56cc4de4e079fe6cc3f82161908a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec24983c9afaad3542d51d48e2e6aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac565a1d732c15d21ff36947457918c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a25f24ec540ab89acce2d41280bcad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d91a62eadc7d715bc70e71a1d13df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d347b34e899f26a3fd5854a3518762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4286ccaa526371bb0003324286bf5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1997ce83cf241237f28af4e18736ef164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396f412ae7f62cb69d8ee50814340065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0d465243ded31c90430fab581c6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d786d03d6931d931dc2f1e4e90dad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb49a355e844b72e79642dfdebeecf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c89367e6460acdf8f338a911646e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f802001ad7085ba63d97b746d318170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbbffe0541c9a927624575f70f377e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86192692d4f942d7fdb56b6f6a821772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c91743bfdccb190de25e2af22a9f6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f42c84260953a63f58b90ae8e220c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f1a3bf0a65f477ec41fc39df43e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33eaa351bd379efe8211ab7792426876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab179a1201b4cbc7c0db319136e2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03439f2ff2b592015fdca866e4fdf27e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4a834b3d8ca05876429e0e152fb8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea070f5575304fdc36c42726ad63c1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2345224e4aa4b4473d9fe745c0d3a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac571a27108c0f476e121d027661e4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0549f6a53b3c604555b269511cfbbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362c4e09bec98457383e873147c000c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e64fe93e1879cb854f3e3bd54c66585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f3ccfb9f7cd69cb009baa887279f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6277eee6f55d950d1c6b3f774e0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc1374d564a10db81fef0635dc24288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62fe2490e9383725731276b7529ae589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392dcaab7b2b5ee898299b3d0cc811990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad156512776f5dfb4d067fc876c4c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bec4388a6866881a4c34138eeba5ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aadcacdf835d21a288b011f16595193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b54c315c743c188eb5c83552f572994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8a94ed8146c830493c9fbd6b165595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893483f54ccb5471e6efe1d699d42596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabfa9c34bec20324c7ab2eee0d094e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600435299921796bea4ed9c556d236aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7adb9de9702a93ef3eff30f8237499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3145009cdfc28bdc08325f0b35d43ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ab682497d9f758dbaa88f4565da09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4214b2543e59f39fff061c0d9e271f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87a8c9c44881863d31a45b46eb907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae409f9ce5e78d34bce72715f3c02b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b6720b158dd89e3db4bc7ef3dc71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d7c3420a94cc884a8acb29b840ba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97af331410471bee4ef75cd70c78b15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa4f1a9dcf24792040c46ca97a027108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b7ad2e88825f761cdf01d36a43b12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab7d75f779aa0e6e51df656cf9b494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf51857d76d17851df5e6a2f89fb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72863c514c8ba1e74b2701b137e2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd378b52dba552faded48b4694f79c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d868fba0c101a12780e4456bffb857114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3a7df95910e3f413dd397df472d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0f8e95c172075785fa0b78691422b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ac9249591903af9be0227ef91f61f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e93b42ef11c3368ba995206dba009118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea20a7467039886ec7401f6073649119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445e9d0266c0d67e622f0a8fa75a0e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225390e158220e422abac5c81882601e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044ae2093e309e993841f69828e7c2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233063fe66b3a45171821e3c0ab3f6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7474b4adee1dbe1ac593d52069a60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ab1b3f81667c7af1769511ea88528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e15ff7f1cfc9e589f20e4057d1bfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a1e5e7893d99367a7d024d082d23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d0186ae2b2f9d49cd5c09a5fa271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8eba4971904b58f698ded59bc7894129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc19872a080ebb52a824f375c40c13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edd75e3e2259e5b5ded87b57f4fdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a9306e1b7f08fc05fe6f81d9b924f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ae441397356f3e69bbd62ac694340133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656aa1cdcc540d6b38a64d4722ec166134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5fd5b2ab1ade4a865e0bb43b4e64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43afb6fa9bdc6b353fb7d3009ee1f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ed7ba5041fc9a18ca0a100613c5ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46dbba93195aca4e05f897d272a351138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9980ef1995cfdce5c615e6bded34c7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f3a97fdf8aa6407968bbd17cfa50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffb38b20c764a9f72f86ccb01ecbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495593b6eec1b2778aab3ec3f885810f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2259575415b8eca719974422365345143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff2f4de7656425b91665866f11cc32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb3414b65d04530007ef859279b7ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2336b40b9160edabb3c7a07eaf30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad9ba2575cb901961686899c1e303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4d8483fe8964b6e66d28f819595f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726c1e80793627cd310d2b86a6c9a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce0665e8fd2402f8faceb59fe1b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d190edaa5b8e65a1629743eacb47e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf159be9321aea71e9e3c1990a938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae240e0771ead7e3820d91e4c2148f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367526fbbdab994a19729687f5758c91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d25810572e234a7931f7d0de713a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6656c3a29290ecd5e85c71024d420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53462632740997d349aba89c35ad17f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614506bae09a3ad49b0d5069b8a55c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c763e68433086ed4a04e2d2d0597a08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca522db2748f85cf08f69ebd6b6d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f403d5510050b9e8e60035410a633f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29fd2b5f14cae3a048d4443a2bf391162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89581c1c32793fe8a5b69716ad57b507163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f204e6fbd0895ce2e7980ab7831916f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a7cf0c1a966e56bbeb5f56b9f538165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc06b40cc63d62bfea7e46427f8d14e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0577537ebbc1575694e61633f5b77a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e16de573141be58b838731ca7b078168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af99739a49459dda8e8d8eb9bb4a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ae71a13803842444acb158bc382c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f67ee58773f875f3e7a4c3b156ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0190253620bc01b03b47625f3072be9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c4d22e9d37eef1269e821db22a768173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e72da50ceb18e48b7353fa37d96b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4938d10ece08c195920f43577681f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467fd77257fa0cb95fb9ff5f8c5e9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b72e805aa67a61c314588c075a36b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d7d4c40ba1f357af73d7ac6700a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd85a925964f918f1cc15fb0a49a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd83aca9b26fa60f0227bf3d39c48e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcd197774921c3c68cb3026fe091fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa9b4b28182caf40da66ebeec1cb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971083072cc4f07a3d127fb8e12f7509183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329cd05979a69d9c3096c29e805942184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b1d08168f4e66a18d2397e3444fa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74897bf2a9542dfa79c9a0eeff1337d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dce00d7770b7cf0426c815c543792187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1003dc6e5ab0acaa39f0bf76082ca59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be567ebaac03e782aaf602ee9d01d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e4716dccfdafc44a4ef9379ce2fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf891c25cd52c52d31796611185a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c249537552af351278dcd9bc8ab10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6f25b141b196273e1266c120be7f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b508bff0990c6aa54488923516f339194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a275b11c10941ff0fc78ec2fb896f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6221f24c2919429c392361474655b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f53d151ccbe1fddd83d46c916ec69e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b61ba33251bf753f1e753649e189198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb714a37cc7b9f56f996c86a045601d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902284acfeef747c962d31f459f7c743200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67df3d19d06c692d998fdefae52bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b19e17d9e000574236d50184631308202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaec4fd261bf50a3ba3a442bfffba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500eab290647a26f97fc99f335aee68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb676d0578850334ee4d4ec295b8d3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8f52b1aca6b4e022a8247ca9ccc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa71491f8594aae3bb05174e5e08d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b015c9d5ee3ea4585105d06ae14c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcb00ba319ab993b50fde33694458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b97951ea75a71a81f41f75a0713edb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea031eeaa6e9348af8d4cd1970a593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e97d62ac89fee33d467a2511d54fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a971eca12062bca2cc66e9a7bbf4dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356610ab2d45133b94c7acf8d935d1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be22363a871a67f282e5fde4c8f49e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ed735167716ec51944765d606c61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b4c8f211fe1cb767dad332240616a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36467550182c9990cd99ca975a5cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275204dddba273f32fc49dc7515b691a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94441bd79750d67beda6557ef1355220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1decf8889804eab15cb664c68bd418221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7952afc100fd43b5ae515184b94fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a456645020a8e609401428a4c8bd939223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0028fcdfd5dacc802a34e865602e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c2c337b1e8017262ea04f45dcb924225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029d1277d5b75c42419b642b8aba4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae506e7b2aaf06277fd82114851b4413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1ac3a5c343ea129165b5a621935b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a46bbc9dbc3bd6e583775af915910229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25252fe644905a626fc0bc058e2589230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b1b499fc6707ff0f8efb03df4cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a5dd0107228e4ecfaf73a6adbf109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9ce57324aa60b0d085a3fca839ed5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42eacda2de92116725e21f8f193890234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e82e7dd430f6bdd9fc592ef12cee3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04077c6a5ae672b82bb54db7da086e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990c43b8d393bd1e8e0254dba9cfe3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfe2254d0bbc2fe77e6ce03e657943238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30c10e7d0a0bcff1d0ff749e705dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2533cd3d5e88a3a76fada8f74b81b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd460534c736f5df359008f2b6a15c1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ac68c17a506dbb88f1ef99564d4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e00795af206261a9612edf3d590a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68282aa555862cba169e0ebedf13f70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea1ec983ff39374d285bd4c54a52cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c51da5d1064681aa40a20d67b2aff2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5e23f672d13568972d08f5398c5a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80634144a9e81b5179d44c60c99deb42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c5357f78161ff68a7e1d7e5651a9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2cdb157c136ea2dc1f08d29c96e45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e25ce44fcbc0264ee53ad0b6691a4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ad8efaec64a7c7000cfa1f89a501a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28511d5281a4bc5349d19fab11c6770253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a4405f80c70e79bde5c2b6612929254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8702fefbf162275d6600cfc94f59b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9deb5a7274514be9bb141ecf51009b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78441afd7e9c863ab368a16afa631c05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452db2e7e02d127a265349dcf70afec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6811674802bf3552f41c620ea3d22b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a72cfd953eedf231ff5251c66dc2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721e77448661644dc81b273cd221e3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cc8862e8b348e781a4a0a4c3f7258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f96013f864d5596dd93d6383b1ab3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c8705f8a6eacb35107f6a3b42b3ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf6d70f58e2b8b30d54f3e6934a79b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61af170deff8403f3bf7595e9d8d04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae5fa379e85c2a1518f04e53b093b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec8899e16424c30551db908b7426e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c9df71f8a76e0076fe97315d62693269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad89e7baec8e0b87c0d83b5f441c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41b0f287eac21e51fc3744c99d98c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab2542dce083d835511d28649766f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316d74dbf4c349c3c0ca214e8a3d13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a45d0834a2574e381e13f93c91202274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eea6ded4eb4a59a07bfb332ef6acb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5eb546373c08e4bf4b85289b26b68276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45590b0dc933fbc89459a3dbe6e21a54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bfeffc873d31319e92e8ac925844c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7c1e29d68baba1c92d08d3b056985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a0e8308127cc39f6a51c3ab2a4768280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259920c184f83b46bc396c79cbeba182281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db06b9897fbfd6d04719054a443368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f616fe571fae11b222360d9de8eba3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808679cec72f195633e65361aaf234b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffae522ea7407472b90b224574e75e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad63ae65febefd916027334796f79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17f889cff9a194427325997dd6c93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487a9589e479aab74618412b220db4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434fc0aa4822e9f3ec90f59add7fc97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faf6fbf6c0acebc9956f7cf40c9ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329de49b5f4c896f5f46750fc7e93322291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b15c5ab3f2e8417dfb034208ecab1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bf3f8221eaaec416caad502a1869e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be1eda5bc7211a3d0cf6d54a3e6021294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e781b8d69c0ec13e0c8399db8e5b1a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e463e02dad58e8f061de4ee1401fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d143932898891cf00f2c920753a4e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222658f5df8df9a3b88bcb5b35cc1d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d578174f5736e0ee8c8aa1ce4ce6ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82841ff85755f3c07c9558337378e2ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5019abe4cc3c60d4de921b1c789ba1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f6792d0224cdc331e6366846336f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385dceee8f6362dcb5688d4a41f016a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899cb74e17a50b066bacfaea401dc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c255200936ab8d2fcea81e55c0c08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee5c82360452b6455d7b3e36f952a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ca245411cef33c6798e76e9e96cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc75c4e0e65b14ffc9a90809e72b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d0b1ca52c6f75ef031242ede5a612309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905e6883b56f3376ef367305284e07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37688e6183fb984a2fa17e5b11e1a84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f755170eb927cb4141343864dd85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ec52778296db8f18a61099e09c21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0c170d252d5df4f50789c63a95e12314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fd05061912913edd792eb15c4100315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcaa86c0469d8b7bc4227add0cbaac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd3d702e50b6f7bc937e28947d1ee3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b8103943f14a6481068bcaf2d7e0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54898cc021476f7a39903791a6f1b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41befd74dca2967280eb4480cdd5164320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b728b6085d33e001264f9d17a2448321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205827c89745a5440cc1fe7c5fd0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e9ed8bd884fb3c9e197adfca33d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d2457906639c4a55951ac7bf6bf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aa579e85425bb2d6e62c803f31ff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5040b78c360073608bc74cbf0617fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62168ed49bc6dd50ab430f8eecbbf42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb179fcf5e673d79a89ebe702e254b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305273333efa50572810a88ec8756d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3b6eca12dd7c9d2a1ac93aff47fa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c00e52d03ceba0ae7f24c5e08f8bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0f074a1c76bafdb8a7e2c6f30d44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b7e9d08837cbd4e4064155417fba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed064135ddfceb659f95e1fa9ea5ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068216a747237330839c6ed66b55f2d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb6370ef1bbb388ced26d4947302f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05d020bde3b01095b45649adc028b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bfa0e59b1e8d0b9de97549dca4853338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62255ea953a4111c4bf0b3daf264c5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff13b543f0df75d3b44032278a14f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d25f2a3f437afbd4af6201a4e698c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef285c17192fdfd0872252e280899f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015d5aef5c4b8123ca77c533576662343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b092c2ac53acffe7eabdf8e5a5d692344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d7c93c20194e2de1526db7bd0503345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3524b02ea7257d3e8cfb4cb55c30f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5061583791a4e2fcd8a1aa1354535b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699b14ad15e495bd84cbea5bd667fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fae7beca7852748e2bee2e28d4225349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6673898c18511a04af291bc6a7195350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767a5ddd93dd72b7b03b1a3ace240e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bc0c0a1009994f3f5861d2c63e447352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192086d2bee7f05d55d09fcf327f8bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15dd932148dff7f435681876d33f51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d354929c9a9f6eb79a73143071b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf04b7fc26681b0aeb600ab7229cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd9e3ec3867043214d69d9608b0bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568344ed96840785a34a53220d039c16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86680b04b48d147e7983cdd7a95252359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84cf4fb2cd6e8c155e387c680b5614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eaf1758c3bfccf275bc14ffbb8762361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5659a7170602c10e3b8a50a91663362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac82b86d35309ae1be4ce9a3d848b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2358d926854829945db59f7a68b9cea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734acfca67b15b7efc84d8851df4ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373c02f5a8fefd47d573aea5de5633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7880a35279e8d6a31717fc13608125367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0dc8f1edd7681c78760409cbe4480368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab682580121b1bf199ea07d2cbf0da2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc2401b6237b57a18ab6593e1503a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e667c6522cec5938ef5ba6ce18258371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449f297fe6e75820f503d3a6a8e4ef4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e7fb102cd52535753e4ca7aeb4032373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3691f2eb8abdf420113bdd0fdbd63b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec9c9278d21ee5d81aa12eb8b12787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723070d5c0675ce536352d285fbf66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1b7b16f6dbedfcd84472d771b71d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9faab97d30e1c2e88dc53c6760a7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe556d72dc16d82ac016b00a4cb7648379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928fae9bd5b6c6df0a28b404b56803c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6475847bf7817c66e10c6ec5eb181381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359ba35a631a0684e364819a0654a07382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290d61941abd71345d3a4f58e9c5de8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639987058814f3656b7f72f48badb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b634e2d0faeefeb98528a6876f52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f4bffa22e8f7e3eaf348641adf71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f611e29f9279dc79d2468c125861da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c394df504119795e957ac3d0a8b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dc0b3f21e2e03eade12d97c5d9b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd35f9ecc2502af8ae491d561661af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb64b5668efee6fadca642a7ce04f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad5ec0de4ae4fbf8b9906a5981d72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ec7b97fa73f4dd457bbfccfbacb43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5332dcd78036d42a9c516fc50743d56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a38eca57c58328cd175f62c4d689395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c9797297b73da76f5ae5f43e06d65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a95f02497855aad14cbf18b05ce7ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13bb36d88ef104633467748e7e0fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c1ef3d699b6bf854874ec93876a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80a9f36acb1802bf5f471c4a40cfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bf8598de363ff74fa768dcb449c94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d735ed2d13db2fa23166e26c510e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa098d6747ac1cb324aba787b447e822403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bdc21b371573496223d0b5e786461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69319f949d856809778e7ef965b9fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e25dc3bd2423025f5eaadcffbd482406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a8ac8607d6cc7f7b17a1f80f3ea1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165159f5b40079f2f2fc781b9da2f7dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a900816778dd686a438eee29dd4c8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcd43569260b4795886385302a6370410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c1592a0ce67a6dac003e3826a8ded411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754dc4d142aa3d839bdf3ecee50cb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc4b1e1149e0283e4ae918cb811b23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7ad2c08b2584efd07a6b7f409971414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b798183d44e183deb95c9318ffea988415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e856d19d49e2fbefa2119bd4b16a48e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e37545bd15a0b50c904385233bc7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079be48372154f38375828333a981dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283ab5515a83c4fb5076f3fcd59fe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd9ceca0273ab895502937a69596d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbd9b88bd639e848830b21853c805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6645312b0432805245247d1d28871422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b64ae8172b61c1a2507258f74e3581423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b22082ae9338dba076d935c63a10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77b1314a21448de056e0548dae3b96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28c0a67d0cd84d0c80a6f72470b7fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e41fa94c79a66d9dd5c8ba251d880d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b1dadf235d78cb00cab037e5c841428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2455061a7bfcea1658f8cf6b2bff62c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77005aa3cf4c4389943f9b5e00b5ae3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3726a63fdb52a47b8c7687afed1b908431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5024ca34762b4edd92db03987afb1e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a07e0af5b60ebb534e2f313bf897b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9e5eda23d40cf1cb8ded2683e2cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa775472aaeada8b883e347cd1091bfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ff3e519c8321a6e4bc41ac2cd6779436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f239fbc6945fe297727f18bab8652437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607df3e9654b3baaf1147a09b2079f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4b8ab428efe0e2cd87baea282042439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91ecb8b2619b112576af407072f8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de5a17f6306e4de21e2b0ba7651ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781bb66543467753010ef4055e1747c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cf387ea2fc9c498242c13df41d53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c88d3e1e29779df733a8254a23885c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5c3cfdd5c4f9b11440527d18c26d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d565c1a8be11bf471b1ae76ee3238c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b75b1beab0071174b7f5718928f314447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2fb4a816657643513ef93fa3ed74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb3596e68f939d8d985e926992393449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01455b7e87e8a2afec070315632a09fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4bf5521a777be5df99ea945b7ef09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31746d3e906e1aaca0076cda2add23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be070de0ff96a6ea1973a80a10a4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b56f8249a1ac4f646799869b4fdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6bc6e94a0d797dde7a79bb5fa15c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d26fabe00235710b3eb5725721930d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b8686a514c52a21cbf72146449e06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a564b09865180a2988047d914d8fe1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d4ad2f9f1f85d26f793fc3eae95b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ddf52e6e6afa650a87adc67b57e7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128159a4f1dc995000a64464621ac2e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e31274d3da282b18c03d5464113bf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1fc50458f4204015c6c49abee211463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf154170333baaa14279f5ac2e4f8cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90fc623701543be372870694bf839f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e822e8fc5f97c813450f6156869c6d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156a3340aefe013e407a63ceb4d5f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faf213f5b505f16a66928d985ce1f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f09dad2b923b6aa5c619423b8a846469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77e6c52bf98e7c33d1d11c316d60eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bcd2e02fc00836dc58a58502aa940471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ac4cbe075e41da45fae6e3a28d09d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57da58aa0fed2af74e62b2225e3592473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeb286ed437964a745e3d5d7d48678474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c0302d210a90a263ae9083694ce9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98b4c1a35302ff1ec270af2558191476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4ddd64409dd2b1caf3caa5052ef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc564a6e4b35849de69d091e42a8c0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523b32141ef63436883f19edadbe907479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaba7efed487a0023078e90e66c760480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458078075f4cba3769bb8eac231a4ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93ef83b4ba914a35c72eb9691df72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2b03e50c66a42bcb7dae35cc823c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604aca2f8dc7ad312cfcf229bc523aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526151d1fa555548895e6f966ed9f34d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939ae26763f43151e29e464ebfddc67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016ff5bd6cd5d5b73b3e04ec5f97776487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ef9b96ef0298d15702322c7be88e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1bcf0d9fb5cad7aee2d3a09eec7be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9dc52dea15d9db59c53d8c1ac2d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1cca24ef87f86ac8dc2255aa65e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46996c161c29bdb721725a7e17835cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1893b250e565e8cb68531a30e3d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe63b1d791806edb9d3f64ace72469494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e39c3b5f3f29528977fd978571aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d42c2e4911b00cd06c2752d624737496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec33f3f408482d82e0f6869066453b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6048bff5a998786734cc9d76d64a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77e737ff600db19c173b7a591487a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebea6d71444245cd07558cf48dcd08b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92c2c4b315be447fd036cbb15be0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348a7f9d2497147a9de3a723349c6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754732e22c59999a687c5c8e2ac5ba3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e802251586d8ae6445344134c692504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a012c2f52f4d69e36e8cae1fc7978505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bb6d162812655677457ede4223aba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1f1a02701af2d1c6d3595db0b20b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae76e62961e54e432ad3f1bb993b4c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987f250ce4ff274adebcd8f4005068509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de065ed2693c75801859336dd60e8f5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea16e5e7f992854e7ecc70ff9b61e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150481cd0900ecdbe0d6d012241aa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231baab7f3dc4914e2930eac54860c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eb93387e85eee373391f49a0e625c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750439917c3f6c9392004deb4db6641515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bed35f3a82e98934007ce8067ed70b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f1d87433e671d816263bddf24496517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9a2d7851ebdcc728cb20fc85c9867518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca04967faedc22fc8b6ae13e28ea6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736849766b9d9ed56c1fdcb590950219520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a636fa735c59a39bd550d769fca4c94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52429f85657899d5938977b1e852b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8556899c1ca0ce1c316d2423d199b4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f864aaab682d2c6f2e56c0d250ff21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90f039430cde617ae5768f6cb99a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cbb9ae9e3c8d0640b971aba02170f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d09e0564166e3d231f8c01f1f2ed4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c3fcbcefb03ee6966e603d3a8ec83528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aa20cea974095fbd83952b3160930529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3535d2d02ecd18e9c5843151ca6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f67ae3fe690f4ce94ba4daf814ec4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52844595cfbc7036c40a05f77b26a68532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c68c7e1f2215c549c5d3ece0f30da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd782a7c6e38e361f08776138e005c0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e3e0e458dbc8057ae7d4662d06ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9557c62a0df66c579613f0963d3ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ac0e06dd5350b954c8c72ba634a04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadba41f8e932e3c8ac9a43d8d7e3aa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d0fcbf820569ca0c4b14d9972cfb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff129b610c1382dbcef064ead55aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae09ebb617284f3006577dec613aba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec635b5ee43d05e464d602eb5c7819e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d41db1777676dc2fd0b99b7f10855543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1904211167999196db1bcf26a786c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd20512ee8a5112335366d28c66641545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d35dea398a6f86a92d9097c34a3f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f81981a2bf491097cc06e34d8125c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111fda18770f3f421f777296092b35b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8da8b7eb0c80e3f10183faf9036b20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b961baecd3aa842cce6623d309eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b958229dbec360a4d1e9c0c8b52222551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4822c4c5437658952c2e6d924f42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19113c3589d6feb5c2e797ac62e8d88d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6702ca7b297a62f7e2f326663495e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceda54d93a184cb516a13bec6a86eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3114c4023e5e8fb8092aa7b5ad40c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e0465f277f3ae45933dfc48acdfcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f67f14c0a65214b1d2d68da3d133d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c54d55138a73141e719af784234a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943471694b818ebce94a1796379fb52b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97e683c6c1151e552218adb18909f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5912811b70f9c44d82fa478394141562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20953ec89cd438959795ed9e238162d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf888acba3dd2fe449c25035bef04dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6dc2f4df9e4f5d377308d16bf245a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be57b7c488fc222a4ac5a9414a58166566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41baa53ed9c3d7655d2d546c822abcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1b4f5b5628a2b754364abfccf018568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c8b6f6085043663d6c74aba28356569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97b6cf999502651095f7a96145107570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077348ec19c6bac5cea197001e3b5a69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf5d4467d9931ecce46ec1f1e3ca1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8dc7e9b4f204ab88ca67b830131bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565705afdbeed732f449107abbd5ba12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af3663112befd75f85f3b335678274575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc7ab330e9113c71c1e2fcccc099ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acc63883b1901a0f0befd66e83172f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88967eb21dded613355a0300621411a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcad25784882320905d1138b9f227a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5e5e503d22c87df63f42f5962569580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee40da312199d3bb292c4c479e4c2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9cc748ebc23385a6f6de8fa8551a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33e425bb7598d3a7bf60952d2e9345583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fa997c97716f8646aecae8fd5c902584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366eb13be88e02f4621fac1310a0f29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a27b22cd54aab4ec51a9bdba76478586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f6d8e1cb9e9ee74a512e4074246d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af3657cc96da04794166f75bd9dd72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283e3d5e10a382b0f29cc21cf806de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7c6653d5c1f89c8a5ca5082c8ed3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b7defc68f0ba436906c0e0452e697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6956ac3c7fb03d953c46f91a809df8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625866223d76500f00ff04e3f3f53dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c9fbfb9a3962a31ed696f0ac21865594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c49714c517f42c257ed7585a33f879595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ea146de5aabce63fdf41650b75fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174cf7e031adba1b147ddc8f19d99de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401458b309c16690ce8397abc58487598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf9c05f6cd06f2499b4bc17ebf8ab2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beac65a4c0af902771b36383c9bb77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd80a7eadd4511aa9a72ddebf26c39d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a7110b4b9fb0673641f039bd43c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b706a0809bfa108fd8ae0acc8394af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b62e894d9563268180834fc54c5c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d1625d38a64ab9a665735515125d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc4b1314c3e50663923a876022a2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152265b8c8406267f5587df4b7ffd74a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272057bf169c2361ae441c263f2072c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3fdbf0fc8a334caffe3789bde2fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b0941c899bed3fe92e06a1b413d22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1554eba026dc10ab586d4ac7f248611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471e2dca7aa52cb5d1699dcfc4a999612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d332887aed09e22e3d26438af364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a3eea4e3dd0222616cfcd1deaeab5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403bb6ce6510c10d7d6dd193f8bd79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a39b9f8aa2ffbf59dcae685c538a77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81404f4719a1beebe4b9783f82275b60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f525aeeaba8919dd00c4d0cc5f3791c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff888812346a57f0d66ff8d5676c2fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a5a6c6988641eda00bd4c271f47b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b1b6106f3d71e35664a91665cee0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929b5a5dd1bfa0fa755be26834bd49c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb825b85283108852068b838ea1e0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e16b960e988a139cadfe7552fc18b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c63dfa9794d32b8040339376cb8b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fa7bf0a1fd406b89473e0906cbbe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8681aec43ac55fd2de45d137987514627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b472c1c4b185e4ecf69c4b9bccaa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43f212f78d83092c6a5ffc3c12ff6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb8dcddc5e874c897fd709e986d40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317089dcf686fc6f19dd0bf25671ac36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77524add844685b37781fada0a6440632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bc2d611ac85a59a2aba29d2f3091633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147a8f659d8afb1f41a0e6d5e22566634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43cd11afd8d129084d3b1bff6e483c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba35e392babc00daaf570102e68aca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d35573924d2e203ec2ebdcb0344393637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e04b0c975099ed8a43b5fd8b95e56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e6374f5da0eb8bdf0f8ae34255330639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae42691f752f082c920b8caceb68a8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efae559fc89fe3d6ce5db7dc262b3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6397813ca799fe8ce844e6fedaad1a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e6d2030ea64dd6e17c36ef3471f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff40f6d194942dea3325386afc7f58f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750093d27e408f2c398f4f10d47aec51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec083ed278cf7b02d5fa42f6c22f801646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeedced349c9a1afe7388059ff48aa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4797df7ebcdb877759ee691741ade648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7ff7c5a839488e273b533e31b2a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b903955c18d0f4660deb32dabc9d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c8f547e95c38452b3c3e184278977651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48813a8bc8f383b3dae70f2dbef0974652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f2b9ece9fcc2e6ecad211eccf6933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0acc662f79de346ecaf6514c66f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0a9376e4b7df0b327b0fa542ed9fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4666af9a6888c947199827d3ad2766656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec96eff329157f2f6ee8e05f3a6131d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10a75d74c7d6378c27dd308a05155658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16366a109ce23bea2843ae68b9a842f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846852ce45c3400d047ac58260c3adf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1194866d14b06a4860464bae8253d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f253073b2e408f29c9114c6714d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946cb08b42dd0cf27f1b6708fed696663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071712d740b46c8925e1d194d8efd3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0eb50c960efb7440172dfc239b66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c69560adc7943b9620eec1bef30bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fca07b76868b0ac232315389bbc3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa098fdd4d4ea97d2f11583c053828668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac62a3ce51602ea5140998a3ef90af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc95e2dddcee6f19b1a17884e4d2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e625e337a48b6177c5fc81180b28e4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaddb7f1ab720ea46ef062e1d8fb90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a53f51a6d7cf79bf0246285c2742c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9f79c8d0f6552b4c012e4fcd62e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272e6a5f8373991a5d03d81b1308de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d433fb3f5c791fe51f6907e16c898c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833cb71c18b0a73c65e5cec904997f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee374a894bfb1ecd940325aec253b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f8b88bd30251abf64d10679f902d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6749ab266405175ab59135cc2d5e60b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc00cf79bb8d6fc6273c1cac5247296681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b427106ff5af528d295664f8dea621f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c5684c51582102c977359383f2c17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872095b7af933cd05f110d666f58baf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a6e3527b44a770589e396113d8cb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee923ffcc72a1ad216482d77b54ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ff8c923c9d324482d7cfcb96f141687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02acd97215452f72376f81cb35dd48d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1735af57fa0552e4a20bfc8cdbe0c60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d1ae6bba378c46437519c9e3077d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d83d226aed75ac48738612c6a7d4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a9e31516fc142b8744993cbc84c4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae9f94dbece802e1d36e8e766dc76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb058e6c22d09c1cde6daf6e4c290694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56517b3f0a0988bb3b6be3eaa7ba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd90fba2a12d42e4f06a3cd52a388c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c676409822c129e45f0312d0240f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696907809aee187cfa0cccf9790ea2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa06d45a0141da50e9dd2a9e726423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1accb6729dcd7dbb77ea774320a8bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5015d08c404d0cf08a68e451f765c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0aef384bd43623376090bc846483702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c67bf087d61277cd05cef104e35351703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec14981f67c6de85169ddcfdb214b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950196c55f2718a8cb1b24ad1b3ec0cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787839c96fe362e285e70c962a92397c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ba55137e41caafd0c02d1b2b79729707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8253ab1ac24187421ab20642659fe70708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc7a6ab445c4d6e5bfac87c4648a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6979030d220f3d1fb2c4e7870b9e0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535095aac15347b1e035c081d65530711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebde476317012ad04a732aa987342712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b14004b5daddd3d85645cbdc9c81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ae8c4e69edafa7fcdcf6145c806d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb4b78be56eb332c474eaa3d91141a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3d7fdd17ef6d8efe8f9195beda49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762fd88fe0e9bfd5d4cc5cea04f71ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd96d34d575b20a4ff7d1382d241ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb190a14ac825fecefe745a12ba8ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6362097045769119bfef885804590720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe11c95ce6295a8d78985b2d3aa9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad48a47717a8b9a034fae9eac7d5c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1892002060e490c4c33ccce1716d93e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353176069d926e5dcfdc77b44b95a01b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87203458c8f339029eba13b728125cc6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cec1eb110b9fd238ee24da893bf522726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b72a5d819839d8a9ba153f65cd5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902955d320704fd2bf54ce1a321315728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840777e3c1f59dbcbe891089aea9a6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21da6d1d4028deb33e9262a2538cc44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cce8afe99824b7e944a1f33d236da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa6d56898c8cb105b6d3913b7310e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e11909fb77a77827761f405d4e3397733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff087a6f25acf34320e3202320542c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12536b326080c69a6b69ec0b3e95bab2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b71038092926a512bbe8289acf15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded26b2637f47f11a0e934f0f0fd67d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b21c4eec02b1069a303960e8effdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f663831f76a0d7a1e642c4a39e6cc84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625db8d1873b9cdba45d6d24a861a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34107b8f9cf60f3a20b9a407d3d618741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bddf547825e33e4edfb95bf2495b5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a69e4904e79be6d5578c6deef1b361743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94701cb5741cef447a67bcb6281eaa8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0b6f62fe6fc91b17f447db69a3c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794c6856900ecc7d76e9b92fe974a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504d7c0bc2bfdcdb1c8e71bf426c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6fcd6441aef194f75a449a2142ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d77b0cff23aca4346e0abec367578749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a71fa6898f0906d580dad12ff9d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaeefb405b6f9a09d3f4713959c4ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70518adbf5ce8df15df40e96a71c77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253764f04a30585b60ac64b86b5b3c87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec944b942afcf6c07024fad20331843754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd40ed65d52828164f35eb396610815755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ccb9c05dabc4ea003ea7a5aa9ab52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad1a6a74a311ecb05a63bbedfbbd3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20549b9d93ac4ddb73c15aad993337758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38bba48ea03c6c0c63a3cd29c710ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486bf5f2c79c8d216955cd587266b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16c9ce61ed99e66e0e3c11a60fec22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5cfdc4bf602e100e5007e164791db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33a5882efb171729c94bc7807ac46d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28804b3915d41a8a4a415baeb55c488b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f5a491be92f2798aed8653f6e9726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38735f6741729360248c6ee703ba43e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e238fba63263be63a3f339909d13028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111b99b8c971389555b0421ff872a519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e151879d3ddf825979cc5ea84fd09610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39f99baca99db22f452258dc21dbd711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f750c461576bbfc01cb00b4222b1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa941b2599c19e32ae587d197605a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd6c840d62e894ef40dbe14f704b9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8e75e2651ea68d08f289969995ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83086d62cb236df71871f28de9ac116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4978f27fcb1979a35249e27af95a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9df9c96ec720cb79efa62594e63e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b98d7e0749b0da4296c1d88a98b0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348a1d8f675e8126cb594683cdd4fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842577325c0c431ea22a7cabc6713bc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6b5efc65e86ba9dcc525838cbc4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13885edc2726a45263d4decc4d46223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763035925c6673321e64313591bc36624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac510f3424d493de1449d471aff07a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0821def6f0262f51a95d023d11983426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21347b964b144dcb0ce3fc6ed91e870127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0cc7f533b2313fcb69ce9487bdc0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65726b5a2d238ec46606bd3e76cc3da229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402dab56945308f9b7c2bfa06e4413530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d35ec7b092569be6d00a071ea56d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff35b55478a8353e7342f9677e8ee8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c37928dc55f6943bcb7f7c11758e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f31e24946b09f84435c14d9c1922734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c29d989bec60309e582772bf7129ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0da40ea88ed03e8f7d18feb6a26436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b59289894ac5bfe50d8e0a1a57ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40e527e0c3afa8c10d2892a2222f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ed708811d984d5271a6b6cfd6294a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e55241a1f27732541e0c16bf670740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a2c6263ef662547317e300e6290441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229c886469a1200376a8738271f42c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c5405c48856cc7221aa7d49b155543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cbe4fc15b7f276bde86bca900e76f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3a230d3aa0fe0678f43609b6eaeb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46c7116cb78caf75020a981015004c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54913c9c90259ca8078864867289ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b959de51b41a37d0b719ac4f9a58e0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac1c847136a1a1957752d8d4aae5ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b72b9f4cc070b1ff45d3a575e87e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a399307ecb974d5e167d40a2062e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896103c135eebf8e0c03342582b046352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887d7e51cd4a49e3869ab1ca1bf498d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844318eaec8e63cfd3d82bffa972d1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f926ee0b232d4f46ec01476d88b26f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899251622dde91a5fa0dbe93aa78ba8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2815228f9e8b9c4eaaa2af8719ffe6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2aba814852a6643146fdfcc070d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c484bdb6b25f721db912c750d8a2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e2eddd0600fe9fb87e9257385f64d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b0114f9b41547898bcab48dc968f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68874ff8b25c83cd8db9903b2675f0c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3b9877640a0c9e2347794b34394a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d776081bdc9441c8a0255f354b0ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9cfb238ff15171ea69ae4148ae91765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9fdee0aa4d6021ca36966158852966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604f593f7ff397f524a361d158df02a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1b4657974d4a7781126e6ddc1974268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fffa5e2d264e5792f4aa055b2aa8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8cdd2b4f2f4ff1bd0a3424224f72b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623395b5c4cfc2b8efe3310a446cc7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f35fdfa3b04ebaac7a017400099d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca42a89dfac71ea006d806adb9eff273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f7f8a4b2b689864650250759033c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72b9a30e9534878e7809a0f846f6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eedfbec1394bb33c19e7ec129d509d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f04785a695e15ad49a98eec4abf3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8890527317f7ab996f47627a28526578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ae01b4d9230cf344dcb8fdbbe6c4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d7efda8b3c334d1716797f193be1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee506ea8ea34a0cea9207229d5f2bd8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42a8a7715c00da478737e5b1ad928182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b39438dc076851a911e98fa34129c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04500ec99a6ab1faaf7600a6cffced84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de8b830725e44d4aa57b94b46f40a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe88fcad4b392e1042ee1b71e040c8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c9dea89e5cf7038bf288b93e1f4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d829614d605017777eec831edc0fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aefa27599417ef3888e67c08ee10c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283997aa3bfb21ca82fe169cccb6a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fada131c7050f66483013c60fb48cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea34e56489249264671f1021b885d6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b43f5cfabbfd845ff06e7507b1d6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb82cd97a05151366427bac50700494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04933ccb370683ac4df0846dfd47fc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263534963771f5781bb93902c59d098f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5615275c5cfcd599c6dee766a44e17597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f48e8d499e0c3fcfb696e9ff6910198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8b62ac3fa92891af828fef66c1ab299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c58b213b4adf829e4cda04a04689d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e200bc94d561f71b60de015038ab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dcd6fd11da248bbeb9b6850d1c6cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875b56e00eee08742e23134c411973103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd90b1d7525a6354be6c1016df104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81d73ac0dcdf0a07635e12b29252ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabefd066fa885d9ac1819894d5a4db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122505bbf05bc1695cf647bffb68ee0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9358c1d27f7512bd69c526175c69e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9a7a8a87a30930b38e84e419ee37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30c5ca9a5d5c0f8a4576b1ead38ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc971858ea160e45f5dfc573190a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b20a0ba00ea00b21f4911890e8ee3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b82789e35a295e90746ab7214efcec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea373ee8460234fab65e06b62bb429114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b491097183fc46222fb13145bfed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f186ac07425834e1bdfd7f68a71625116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb252b4da1348faeff4046cd4f678f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521855ae4f29794218c4e6072adeab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998341e7683f19a55e0864232d306fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a8f3be42980b57ab3ae279298e93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc528bd7bca10e5844bf21f71b0038b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a32ddfe25dadcd9877511593680d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467da4850568bbedd1be0adc806877d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f5908e9d6c28767ed2b9909fffbeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cad48abd264980e2c73c17c4e6b2f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f876f23617ee6c8754e3b9fce873126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989b6bf892281c59f85869a87fdd13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fa51c5565db47e1af858baa5da6c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0b45579b19ab8bfe6f11736414fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0f603a07b9d7683cff53b29aaf65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bec12263c4ab8c7c69e1ca09d6ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44d9121963c421a7b12e34b2888a64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c280004ced1a45e7c7bafff9c72ba3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b9f407fbed00e686c2d9f225d0fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6dd708c24b1ea913c0bd490c93d37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d77e226b253c732db4532becb174b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26b340f2263b0df8dcf6b8886f2e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420b70551ed2e4a904111f089e774e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9ea487151110643d89887835be459139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315489bd25dd3cc9b38e6608d2dd7a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0d12227b72ef9c3d5e41c120ce8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e9c4c20ff3733cc040ef6906e9449142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e6150507f81893b101f1223234b58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241debace945854989a9294b6565ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dee1be70ad3b0fd8b96df19454443145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aea0ad769bfd5461bf0f97f8015c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7132399e85d7259c152e36e3b0081f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988735a1a59abb1a820f379d1b38ad8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6edc8ef34bc0bbd415c32ae609cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ea8669e90e152ccf5e3d27704233150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaddff4186d3de347eabfc5851cd99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dc744051c7cef3fa33a3038534e21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c6199bf1beb32b607b10777eeddcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab49e841b72098788544725730dc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c5c5710ae34f991c548fdd9321d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d37b9e892ce5a0b7e083c8d910340156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13878c8a09b8edc750879b301c82450e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a9fa59ea5dbcdd3fcbb06c991fdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fa8e1f3973f76ddb608c8816faa3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc7422fb2f2753a76bdc6ec51f843160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67c390076b5f98b1b29c56b2b3b50a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a2d17c41401c2fb6db54dc44cefb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541789c10f8a5822fdae09beec19306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e433d487491bcb11aae37f1ee5df6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3a4c32d40ea409da95a53c43d27b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a169f65e710cd3f0300106a7afdc96c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f764b7095d1e3862ccbbef89c79924167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02c23a4cbfe4a83fa02cbcdde553d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22cf7d0b7a53655d3e31d4bff30773169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d49f5a81cf990657723219937a01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86d7418e6af6b41a6dec3600cfbbc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac588798eab49829d536924ddbff073172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41863dd1d95347e893bb9446eef20f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f36df6907706069a85076213b0f43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba641ec85884dbdb75767842708733b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb07cda6c6f00e045771e4194939ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c04a41da3b6483cee58bee0f788e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52e6103cc126760f60d6e96b21c7d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369a6299614695d89c30a300ac0b0fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7d0d8b166c98c79798989cd5a117180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e98dc4722887c4b48ca23bef36c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f56f99d853cfe63e1c0cd86a21ecb8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309b1ba85b3ee54d49ed7023d47bf79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428611d9604492e6c3fe6a75ee8cf24184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3a605b3cc39eb57598782d697986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888384523ef92ecb58ef622e66ebb8b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84957b0549fbbb0e787a79b06e05358d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90840b02dcb403cbd0b8c9eb5a510188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f26bac60ff237b07a44c70c9a5422189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927ecca5ae8143953c94a2a6136b21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d18fc3e7591ff3ec6e3c2be554a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6d0530babc6ed40885c27f553238e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8ebe3158568333debfe10a6a6ebfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d962d295b9f192c582e32828ec434b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58558b4a2e75ee593bbf7bc802dbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99755b7849dc4ff112e03609b23a8e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf5cccfce7d2e548979062fabe702f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c465434459630349c1b2e15be4ea2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530a4c45c04ad27cdab2d40dca9601199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85139b02d278a53160816333baf917200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2b96651e88bf716f5251416e0edb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c298c93f2764131ca88314b1abc9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394f03e91f17681e795b8a976f11d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ac6f49c5a50d5f2de5d1392ac77e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cc7bbe4aab6a273b8554eff69aac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4246300f8a9f8ac06e5f2446ba7d67f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30610e77b834b02bbc920f55c006a8da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864180b570792443bb85ffd8dc5ae09d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac34d147bf02b5cbcb437d1bd6dfeb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb0e3ba9c1f310bc23464483741ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be586820f46b70ba427f662aa202825a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fc302c9d81cd6700a46fac671620c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669a17727587115ba798cebd67b790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef51b67d907c25391051be4f0b2709214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f50faf69ed170fb80d8ff36fa0ffd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389af55c20553724bdd75b79819cd1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c642d2815d96e30ca45e9365f4898c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246ce17bc893a82d9c943eb254c0685218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033509fb2de4ea19e4459b242b61d576219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577c09c4f8335eb46d0d97b01b9ce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574dc640d489cad04ee3bf9f330e9bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc6748d2de56f44f5d9a0475758e53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938a90146f03dee3b6b322e63adfcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f48a4126e24dfcf99821a997609f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc7ae07c251cdac2211e9881b552f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842294f9afcaea4926209e951367ab66226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df420d068536805854666321cb6269e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7838dcc763eca97db193f734d81b94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada7817e38761073f0144a4e4839493229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263462a1e0afbdf6abc9bda84d228c59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692cb05a59d120ecf49cbe180bbf9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12330eca9619a1fd18286a5b4d766e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b9e6389ad56637c732a51053ed1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc0b2f319aefe36a1b54204799f635234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3278672c7af5a3c7d4a2cdc25b92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082846f1b24e3897c7527e981a38685236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8113c798a856fe1fb393d370e038b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed9e8a9b2530ea70c507fc7c158e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab090b94c70e9d0bfcd9ea4f4d3542239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9de46056300fef83b8828ec7e6de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce644977cd4b577a9e01b614ee809241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433b94ce50eb931bbb9ee9f46b300f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c306ed4d68db2aff843962b0408a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911811a8c1837e79934807e843fbe0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0f4e82f78ba829110524a2908f7e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e1a2f26f910f2c219f1e7e83feec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c913dd376eb28a9258ad0f27149ed80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712f2dd495d36990b1cbad05ea7d096248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d95e62d8af11e0518b93d9c887670249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a750132fc048d89698d706cc3e052250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0b881409cb5a97a9022268720f689251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7186a39d66a856015def976ba3fdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47d274a5037dee23110da7106d9125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d2d16f6cb35f21fbf409e7bdffeee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a18ca2ad206a9bbbbbcaa7db82c3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2295acc6c5d022718bce2a5abb12f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0188915171e5b294f56cd8f9ea6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2433b5fdd965b2c7ab6dc0ccd7096f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf10b871e2f02fc1a2fd58d0b5ccb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a48d7c634ef0e08fa694199d5f23f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e62a73e96863ebfcb9e62cd015f7a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e577578910d51f4e9a93a96ec331262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705cf844977078ba53b036c191db8ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb715de29033d1521a452f88c9461d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc59af2c40f1517f993383c59f5a8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2038b8b31d551e3b6b816826836df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd51bf03563096f0d34f41893b80d0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82105d4dc5505f302cede13c4c6b57f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba42db68f959a9b06864a0a62edaacf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a7d37ded338bb3c0baa1fa21c3d2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24e41f8f43e5431b04a18b5a175ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb948878c6bd9c83fff65fc76203b87b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a0fef3beb8eb177d0d409cd5708d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90d27ad8fe69f90fe46882ee7d2c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee45475c51499c41ca3facea19a508275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472aa506b06a24234027be04aa05547276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ec4be5c434e299055b9951e1f121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e0d75f7070e12d3638120e0050be4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cba9a7dbb3951653333aa5f599e7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4855766bbba5efe3683676c9a67bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0869556b69395b9f4270a619300ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0333d4a8338fd0616017c76c651e787282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad34b4fe4eef25cd788fe3cd2ed17b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f5df97e86c9e53bc35e16e157221284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f3346d41e6ec6b260d79c2bca8448285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56df9c8cc8635e0dccc73e0e000b2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8ef726d42083389ce8c317e12df8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36583d7e3309e9f425771df312f930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712e8d95c1ebd9e3ad9ce7b7308742289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231918542cf88875281922658ebf864290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981779a7d38c137ac728a28e49dbd3b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c2e277d1798a1ff4e73f4d0a28e05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a71526ae1db3a3dabda9fe14722db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261fbbad5b3f612b1276cb2aa5137a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d363d940923b4c57e0bf70930c2d1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df605dc61b346c0245519f7a08bfa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b790de1c4924d2eb2df51ded8618aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccb062f7a556e92ff1dc91eee40830298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784ebaa0b8d6d791fb86b084cd06cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68dd16b144d123ab80c7c08bee52dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3318521fce961f22123ac81e06833301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbe3dfc387ebe1eb49beefc110196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79659cbb912a54fcfed4f7ce41b0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4686310cd7cb9c44f8d59619df8f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66dd823947fd5f14137c4de362098f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8962ec6777fd55c654f852d880bba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6666dfa6e2a61e66d9f2e56d2758f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8990e6bbe7441112ac8c5ae455f9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc6c0a58a862ca8bbf6cf85b91d48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b9e3a102ccaf9ef567ecb2f348c4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f37cb498197da771e7458f3f76f569311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744310b39b1b9d9c681e6f4bafdedf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4366c4d93644a1f7a6402b5046bddff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea604a3ef3ff427006ebbf7a8a47b75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175bfc6510870774d194c9030cd52a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aef72a7a06c66e279a314364a435fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad01cc265d29e93bf4f9624cdbfee43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff0d588650de1ad75f491ded0a3f50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b60fe08afe6c9a8379e945fadacba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d8119905ac61810f5fa516cff3d5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b745118b98ea927dc709be99eff7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b2815736b201e4144ab692c58bd04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3640382ce090e8aba7b95bcc712e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd648be015ca0f3ca47b936da262e64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7603e4fbef8f1c11a6af9b6d31cc0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bdb1ac7244e115cba64914d8e7796326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae3fd4c9a66de626bf3ec3e402109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1da816ae5abc6e51a4d505bdaee367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270abc43909b4ccec07b141729790225329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00652870a19b469e6e4e3779e80f2980330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a534bb52c0108321134936535e14ad7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d549da705e4a9492f3f9e0cb0fe660c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387d1c32d6226fa2fd43e1325575b18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb47f18e6835f1c1728eedb4531225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062ea1741d8ba35d2f65df7b1d0512d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a16d832b35279135cf3d3305e48d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329d28cdadf6aa6b871b7f33fe50b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8433609cc0895acbb6a0e1df71520d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846dc3dda636a29862023eafee37d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966d879e0012aea2abf853601e67b88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826a6b62a39a913f826a4b4e333b448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c916b259a444b5383020523185de3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c6ff9ca7e05f29f2f51cb19568a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d43d68d5a93c1aa28260f33d762ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715069734b58f65059068ccf7ab35ad1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7268b32534698e6cdc4cb737141e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd132857c092e30621861a854411b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215b72b9081a9916b12625f1599f4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717928bb480d0cccee4ff7950c750e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da72c7c4082f5864f9ec7a6a7faadb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9cd7186e826db8426ce32da82b68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225dc446a5479963d000efcf8d78a72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32828513b4284c9e53814ff4b3328a97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429af480d8499da0994e62ac3b36bd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceeddbf10b4c9107ee457c4ff5ac51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f0f95a3ec073ab5add33682c1de2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e51c8a9eed45a063965ed9baf5157357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa69f49fd8b8e26938a15fd91b2b8af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e80643f5e17f9021fb6161f573eb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3b800adc31e1b3dd08a83ec14c903360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a0a9419d31467858ec0117d7a2ad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59c79d62d363004f1ee1f84bf9680e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9ca6b7a971c1fe74177cfe9f5c0e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1e886ebef653e13812179c517aa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c42e8007a1d4256c77a53fe0b79a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e31a142944e6f6c6678180e672be6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef82b10410e7ef5bb30bd4f8299552367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860a1bf5b19510aabb5a2432a2daf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0cf7ce14d2eb111ccadc96e83be2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba13f5d39ba5dd9597a0a64e9c2ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb877fa173313143a9a651f20ec729371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b4744e10bcb6e569e06050ded669372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957847955afd937dfcf0075915e88cd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809309358207d6bd9dacc0ae6d50d32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606ca74447c5f5b32d2cf80e2f164af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3acd116f0458af9882837b5cbc5f12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e43d39150cd61d70506d422356f3ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706012bad513ff06ab188a6af25531b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128763ae51fc52b31c9daa445d30aea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e588ce35ba7b74ccbba87b4eb7e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c09657ed08ab5db1f98656853408381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1977a068b8b24ccdc16cbe0595a396382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb8ee6617bf08fc298acfb7113856383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23153a958ec1b4b84f8761bf3f912d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b86892248611a123b9186f3b722c33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce371e8ea1b54266c2083fe55b949386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a2864a5df0ed6271d45870262385f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f084ca23c7a77a05b82e8ae9ce018388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2030ff232a19ec94409f335de608fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f289f5b12b966fde875af093f3ec3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d09c2de61f46465ef4a6f28fb7812d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfbd4728224873d8cb515cb886a66a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de0b725a89530a000b5baf49048d0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45823864de3f25f56cf6ac55ed9c9eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052614e639d2730f8ae42da92385c32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212166e75ec1b66165b73e834aa6cf6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be65e63e3e60bccdb4681426f6c316a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d97efed650ec722ce333eed75d692b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321b8e170083f22c3ae7f43c8ff833399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de6e61286bb2b6fa25dd2b79c6c22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee10b3b5a126844e5b912104faf187401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eeb03ef6350cef88a21e626908221402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc2f5cdc8e214ef2cc88bcd9eec94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee28749e68eb7de9139e957e3e1ec6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef83e492bebb39a13eb56d5bb2bd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a377b8ddc0d01ce81ee87ba815dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1eefef0e836fca8718bad64f954f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340803b27de459562eba62fe626d437d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24f823e9d0f2f167d6e6f54c2185d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1bdb244d3f9979d0ba3774b242d57410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011de7c55d9e933d492f51c63eb4e93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784044432f18424e5f65dc3c9b0a325d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c993b8164e6ce40b72bd38aa225512413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56580a530646aaa30b2f672dff1ff7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53b27ac3a92a5593ae1bdd94f4658f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90e77c5b53354874805a5eb5a9c71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90630eb8d68915b977b2712bacf3989417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e1c7c682532c333ceeeb08194354418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec85bdc2f2ac5d980609a0c162672a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981e7bdf8b1ff940ee31790b04115d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc5bf2469e0bdc8430e7a6aab9191c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdc572afbac31bee09da9a32abd140422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab65552a978366f9f438c01fecbc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528cfbccc9ddf1d91bc8190a635771b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb414be269253a9a5139ba7412a333425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e806fdbf003c467146b7832e3435ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad6ed228ac1868b4c110a3ba8ca41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fadc6d85c2e4ede90a76f6b926c89a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067cdbcf216c9eda7342b8fa750d37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7748f7bb348668437b8dc1cd55cfb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f5416511b61bd99a52a572db90ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a550a2b17ccc7a606a9b257d85a750432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddac7a8b197bdeee85d3f5ce27c865433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9044cda26e739b0dc466d429496473434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaee82bc54df5ad6b475c5f02d647b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378c89727d13970d329226176944e4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c34b91e5a75e747011ee65d8bfa9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6218025739d266d81205b4dd34f12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e836498e3732871130b0a57764bd35b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4175c20c0e45e80e89331f1bd2d1793440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6facd499a7be17de35d2cda495dfc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f51f43af7c163cece51e4f7b77806442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a805ddbdf1a15b492932604ddabb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626d589fa336f864167c4228ad93e30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7706dd02bc4be082f74fefe318c215445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6703c5dcb49c50c3dbc69d8940ef15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365245deefedf5130b24d7a74a8f6412447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38ab1ed48a92cdc3b9cd25b7afd7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958cf0d0545c037b26bc45d81f79900449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b474bbf3b973f415d6df4bce3e7dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92105de7167e26cf275852e135ac4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc33d2d218e149d57db79e974996fec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d04ac5746be88ae44e73564b9254cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4e5a18244f6980866d33c7ed08a3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593224b2813f16a6baf59371cc53f94b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd038974db80cf299415c5f513f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df72e3e5abbe7607799d667f166a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fdc3da5432d8e9b7dd08bcef5dfee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8e08f80bb0c0c45f5dbd5c13a27a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2296f3eebd02c8b5dabd6c7f4a14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af3325cc2d42437b9412cf8ad0a60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196cd14a4d8616ff9dc75ad775b59e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0139a821c0f0dc78b9679a683046c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ae6cf208ee2ececd0c691b476ccda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac2045fd4fb8eb7ce4a31a820d70af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac6d51ec22f5ce2e410a795fbc90c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486bc66aca9177640780089648bc47f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6437f6823c6e81079661cd4560720468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e49b4e80b1c9a1fbd3b04386505e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565708875a3cff6be13c16c8ddc51c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb075fb61411b7bc814ecb8f8624873471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941c5890a80d4383d54d626f37d54d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026061155e8f65f5dca60e64f4d11791473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48989f29846e03fcf221c2e38f5a6e28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634b8b5fe8fff183bd8af658b13a65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8281a4e6f3bbef64fb619dae77a5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add359ffe34571d51a854f624d408d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34172c5f7e90d3228f0330f7f3cb7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf120725f620d8ab56fdd7c5a2933479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f868ed31655a73a14df167149064e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c58cdcafc19e3ddecf1f0649f24c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c11d185d0b7f03415c8548ff351aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb827326e18c503824d36fa3bff4ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7336e7556e3adde3b20ae9b39ad971e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ba40dd7012078cf2cdae488da710485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d98d0712852b8379241b98461561f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f307910bddc6172a226d35830c78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd9b0b83140a93121c09165e3b44a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8d4af8bffccc8025898b0e8c9b473489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764038db78f639017587d3ea479a4cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc6170cbf2b564871e086bbd6a63e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf974b31b80021fd043f2a61d377ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee77542e689f42a121b556dfb0098b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd817d3930dc32b1d77bf2ef73f085bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967af1b802f4146ff1c91323fd391d5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e3d5f8d06cc78cab00e6230a32aa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e2b6953623ee4ee08286dae7c6f4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e674e0aedc14a26883a767256805e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d7c9483cdd6f00fa553c1fda5de3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed034703bd9a43979fc1bbc36fb7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe031c74dd95e8b90c71a3d79232928501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367ab66ef19a34771275366daddf16d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def38ba865b16bf37fbfc5cd23c4bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d547dabeef7df262b89e6a64c7684504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb812ead630384a0320dcc5129988a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1608ff4a7ce4effbfbe5189072f77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddafadb9ee2d4d74befd83226c4efd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1433ea06c9b5a10039ec9f0539185508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8593643869dd6195f26d712c7db9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e60304fab42ff1df131aa77495fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a6689bc93fb43da31ec43b677d32b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4275bb914d39d4fef5bab1b4d830d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e37bdb4e9205be2fde827e5683b41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a609efcb5e2f59106931163ef9a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fecb38b7703764a56afe1b83579500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dbfb8656f020257e91df43e431d4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1ec0d576827786492056a54c2c61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b133e4cb970ea1dc4709888e0b72a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff5169ef264e3d58eecc9b0d01293519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc43122ee78a4f8900a836ab05df41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e8632400a6019e53b0a2157f9577521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247ea05262a543140c2630b3b02523522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aaed30f52a5d26e71f9b4796e57e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6909af8dbd7bf65dc5a36c69e7a751524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6535074aa022269476ef93642acf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc51ce4b07b36bcb11d435a64c92d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376466d618dfe132f436a6c5b3a326527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158052a9961d434ff068a4212c309ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f019f2a5fd6536a0a86d9d6ef040b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7eb1e18a41c0c994106cc0f23c18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98ba4185b2c522f22e6709dc26b89a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5977490c14f09d36d8728de6aecdded532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9cb137c1a98c47cd687aaa3b97316533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2c13cfadc527c34cf77e4e774da8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1cf63d4981ca5af4ec3b5edb424ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09730d925f3e700521a63974a783fc96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e251b396952c746f990465fb7bda94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dcb0a7227d5a6ec92d3d2a3204431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4bda6636dda6a00eeca96c1b45cb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb6bb7f1891f17f81c75f7dc89af7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552d2f4ab8ee6eb83dc93c251b73401541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4be435bf93b2211c7bfe6229c2f86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4d5fae48cfa6ba82cb02dc94f7c7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e396dbacc6d363afebed779aa39f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a828f47d5a016665a9cf048abaf77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8ca4440e070501bcece4fd5449b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b98daed7b996ead2bd0a24d1fc39c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb88252ec979e23db030da59037ab95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199af3312d2aaa784c9f5ae4f7618e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957f43f01ec06ec903a16aeed4cfcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d478f9540b99363d7fcdb9cbe3319551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e6f2a18dfb6b1f12f9f3ff998d63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbad26bf19852284f6e1dfa693fc041553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b112b5de12d3531faf8785cc101a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85ca1d68080209ae6e0443043ec24c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc4b8ba36632e8c4502591ad119dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a242a296d47fe412499e30c7c4e24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570904ab591222efcf935c4b6d436694558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a295f8a1d353321365bf2eabf6746b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08e93cc1d636175dd078184458af85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81c6ab43178faba5079bd4bfd7633561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b22710fc123f4e203c1c99f5b51b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c6aed1595b56b2345b6b918b46cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ad264e0553e504b96bc347e022784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d28c0b854abf6e7bc2c1612d88d09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041092eb7a6808133e37c2b264c6dd37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c66330c0f1db6b380d9fe87c834f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d855e0ed817e86d990cc20ff5678b31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf08ef5b79f0431ee45cefd4e49c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a7faf219d017fb06001e543e9f1ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce2733e228aaa919d7580b2dfeed5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93150db85636e099a64db53087ae59df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2964f5f10d234132447a28d59b88f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b13119daa9c94feb8c31a61cd1ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeafbc6ebff5496e588ec2fb8a5e5b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579c2d6d2ccbfbf81c88c841436100576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879224dfcaf8fda57ef6ec37bd58358577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a923dc9bde3b01ac06b1e11d50802578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b12b3339a8339566ffa0491cdfb7fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d35ff93fcc70c414c9b1c0b7f3d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab965479a74599c5444b411522b87f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee5c0074767e340bd8f65a003a0aad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053c7f2fc23710bba8ff1ee0a89628583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c64ddb2fa11c488158c98525cf912584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537fdec62298e10f26840479f76189b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e2e99a9cf0fe54e35b47fa8ffbc51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50279a307d3b527f1bfc5d723ac47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206fa44549afd849cd99f5e80b81ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7df8836d50a11c24b9b42021d2a20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7070017d0625831f69f89d9e2874ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc3bef9bcf5aa5053edcf5fcad85b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42044f009cdfe10601499c8113d391592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a7d23ab72450f867356d13c1f9d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304ce5443741cc2e33493ddc47d57bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38af0e6eca2cefd09c0bedc231a8b57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8e76e6a1f7a06b692387e654b79d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769aa44c0ec7c05dfd73a1d09452e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e66859494fd58077b0f3013b14083598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901b668a36e84fddcb0e6bab5d2ce4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ec54a35a016f21ae1fd64a57edb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8de07a2b2ad3b16d1e307b433fc5df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca59a3f48be1d47cf429cf57183cc48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ea735c1dc1f3b6d14dded51826ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247214a1190c677f71600f99bbb8b10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd588a53a9359048e6a8ed6a05a0ec9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b64b64f2168bad10893cc38e2a20a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aed646ef9fffa26928e516f99a5a6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce19eb8389784354f4eb9cecbfaed47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d89f8d5b49945d8b6eee1f7ed970a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a154c16dde963ff4740c79e8fb1a37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7f4b33784b66a424abd9a600c520e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0260172b0529df0c28e1460f02dd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf44f905bd8d1b3270b8b17c435d9a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac941ddd33159507245c8c4480d1ec9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80679c3752efa62fcaeadf662c5649615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15567561a7f96e582a5ae6a9580d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9270d7bd91862cffa6838c3cd85475617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd6401f1e741f5e6ee6d8559ea237618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df44875b694fd2eb2f7b2569ac5fe3a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ec4a45cfe64c1d61ac936501aba7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59bc087c5f29fdce56add9ff3275dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8538adb998c44a92c7ff935fb57bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c3e1d282d66691bc5e219c5c78591623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472036bb878ff65fc34bc698d66c81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925ddac8cab8899d939391c1e925a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abb69521312cc366180f8d6d8d3d54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d94933b4828b75941bcfba6b0f5c7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61944aa144867f9504f317c27b545b48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08b9ace51dc6535a1a64dd31c5faf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940458bbac1d3e822e1d7986c6b1f03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2921513ed365e76a33fe4ef3b98e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c82becd157bbd7b96ac009a95d76a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5521b2a988a449eea33466807d34f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0e8390d7c85eab2aad2cf62d9c78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2193488ae1ffdcda3957450685a140635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c74384f7404334da66d95226306765636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79469716788c234bae062895b463e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523e939f71a56c43ac1ea02857b2480638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398c855ac3e41b550bc8885d3fa048639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf25ade4eafac0aa7e6ebbcb80a6b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df102136cac0a6efec1be67b46519641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332d689c09e36f8c6718bda9536959642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372a9f5a25915e8f1295a31f26eb79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed7aa68305b8711a28b6ba13774f25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694022979d378bacdb961255701df72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14fd97de40f6da6ee18cff528eb4d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aecaaacc99b8695991496ffedfcfbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef57380d01d954b4da38c656ce293648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630afe8d239a2362b1e2ce3ee552185649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02f3896358c8c8434afbf67adf959f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d1f8fc8514c999c7bc94243c477b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d04b88d3cb88505c22e8f5a0fa2186652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc026a7721ed1f93102a3b1b12f4d594653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c0d1cb60a24f3bf264404c42e433a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be5ffb8105603debfe918a3dfaee98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558d9ca8697ea7e9a251c8d9134f21656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726c6b3d0b629fe04d3f8485dddbf9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d760eb41355fcf619be59bf4d0047658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea282d0e7f0fb6f2a44d587813b6c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4588958bf20bdae722f91e1912367660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030ce252a256ece206a2e5808c2618661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93518b4f22245c5787ea76bb5dded3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76669dfd7462578637ec4f36957464e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d32ddc0812543ba540abcdd22b7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b2e6aeaa5982f4012b7a1ff1bd4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b1c553d060a0abdc5e868307a9f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40be48253f8639c5f11e3b35a2afd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb9b74000ab525c05c18bd0e672978668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13e2861224e9f8f2b31581011dfdc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cea9b47557242f1a6f1d48b41fa436670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccf45952b6e4cdef91526826cdb6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140c1fb2cc26d82afa70b6f8f4990d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dada36423303adda4501276572e99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18073dcb8b4cc59485395242dc4aec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745abe9b1ffc49c000c350c1895fc8a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc35bf16d58af5ffb8f913fcbe2ee60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df22c83f0544567c102f2972ca20f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e60dd632d0afb76b35e4db322e6b6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a4a36906def828bbddefa0efbc6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff00aa6362eb2677e961d039ee2e64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3f82ee5ec1bd9caec76351310811b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ac0730a81107c1c91bc93ed2aba2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9066ec171168586d8469eca70720c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8124fe20ff212aa086055d8f6c440684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4c2785bc87adf00ccf4784e3ada1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6338d3303c52f8acfa4eb03b57e16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e4c5b7de981931901c6d84c5f9487687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12a4828f8f47cf430c04ce9eb7059a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae0709bf9dfec430824d727c9aac8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e62df63a3ca2bb6617ec18bf6d0b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dc5f679e8db2ce7ee628ad2b6fa40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aebad544fe5bb32030e3ddc343b41f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dae153a69bef0a4f084e2dfc8580b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d5cbdf81cd327a0b74b9ded9f8c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953b5860eade564770f79fd0ce1e4af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc882d1e0c75712da90edb884981983b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cae3080e534ca03d347ec7a499eec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712aca3e4b89fc191d597c0eee282b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e86f89381155925216ae963202627699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5b27fe74e9776fbf036ff47ff221700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed27d93b596f8e5ce640b5559eb32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8823780511a795bff1b3e991a4f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4519001fdb4f3f8f44c810139364703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c277c5c03f6be58917a109311ce3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d21a9adc0a0997679cf1e7d22c7c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816a43d01fd988ce8d1005c1c96957706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a0f0fff2a18ed49b3bdd111805003707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815e074906c4eeff9bf4433bc72b767708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904e6adf16dc231929b8c1170c4645c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd503f5196ff02362cb2bf9482a7f04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdb62d6dbfab35c57322bbddca31b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f4c6cadfab6c3acfecb6b137767c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1779f9fddffd39b97edac5f702c1c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a13dc20dfd637d4ca592bcc4833d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22648ae3be07efb5a122bd6446242505715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bc0851ab514bd0827778c33aba3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbb071b5f7dfac955dd69c86aa27ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323d5b1e0c74498110e6d62409a73e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fad2d9aa081c0182c2b1080da2fb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e823972615e1b9f700ef9bd9bb16e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a19ebaa180f8ec0f61373cc117384721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9aa8eb7523699336f36b098e70541722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618a2960f47e5b73096d1fc9cdf597d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30150bbe8b435d1cae60409711157c09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a03e42341a34dee6f8ecd41f9af3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d2c4428289f6e1e2938b92bd10e67726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72fe2386546a31004523606c30fd0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1ee751318eef278ce2a14f988ed8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068b60c681a67d114912db87baa058a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f33d20cead5808441947548bcae85a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b455cfa58a995f3aaeba220ad35ccb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68075e870fe584bb0c631047ab2cfc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcde741f7b02293f231475a3fdc96d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465863464237479c3b7acb9fc00ebc02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d89e1b7d14b9cfa8cb01cae0569740735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0d7468a8d979272317dd5d0ff115736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3fcb6bb57ef305525178d8cf9663737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d47f1c4bc0dc814c406f1efd921c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009fa50786a66fe75339d964af43f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfe3d205525a63e85d9736a2a9639c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d27abae86dd254492ec126348aa8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283e558686972e40e356fe51e40146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e7530a483d1a0707e8b34e7e44ab2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18d89b868d0dae906b1eb8e7fb128a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9003f9c1687289bd38d33f86c0c17e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86cacd383fc3b2460c8a91250366ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d2a9212bb9459dfa9776c76601e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720110e39edb667cf81f3ed48b97b5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ebc211c7c046aba2146f532a1fb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03963a6272b8affcc4d957d14940e719750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd90994380f43909e3475807b4e99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d08502dc3e3d1cb6004b6c44dae3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ffee02b8373682b7191a1b90153e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627d0eda39a894474b9ae0c1d24a84c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2766459762265ac97d0f960a0744e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebde8d4fb0b7acbfd03e15a2867452756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa2454103a1c5c557f3d750fdde2ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36011e4d47b91f2a214e5e8a22cfd1fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeea6f55038c4e0e5e4eb9a725084f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>