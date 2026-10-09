--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84be19056ef4f72a1c71631f8f8f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76002dabf791945579d355931da36db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab91b83b921e77a11611ffb681dd963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3216939591f980d56d56c5f1bb0da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bf2133a768642c16136257609d805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6cbdd0f21d05f57fc5ced5eb4a56c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce59f8359b8d1dc337c51d0a9f9fe87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5acaecd0026c1c0b5abf954023ab68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87359f780e324d9fc3b014159f64d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c5e37d56af2f801f993e1e09b162310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8c05e5d21b1520801ac6ac40431b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca37081e8f8bf7a84f32495a46a6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265d6e68e7b4006bbdf2e343ea345713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb2db0aa6e52e8dcde5c802b3374014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232426df7ee78e4bc8d795d2c4e4932d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e17eb3519f0bc947554358afb550616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525bb98ae8c0bd424191204f53f2be717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626b308fb8d7a9c57371f2bc6cc08f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3f9633c6d3d6837bebc7bc4aa70d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41212f11d1a10b58b61996d3d75164020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc347934671da273ac7e7512615d11b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a57fe7b995c94db34952d200217122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24b935f38e96b77b187fcd8d16d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a086d9053b6f5464e0bca4640b89a4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbedcbc4a53d2d3be1e168d5aac6bbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a545b7b01916b5a969894f5f36889bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54608aa70fc3d6e2e45bbe3064ff1f8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6782416a966b455f8fd43095dcc35028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c44af85b0fcaf4a86d8500a459aea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a2910454afab2756c903ed52222a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2376c1a8acd12e68ebecefbe141331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d023ef8c4dda3b06f7faee8ce30d3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac36922e7eea2cc5ce59d8942985d3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc8b1fba624e777fb15053c7b3ffe234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a08d81e80cc4719352b0343d8a8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ac8a530eea8ca49a30140e47b567836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0722de827b925fa4e5f68e761c697cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e835e3d22cf47832342f34557fe6b1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872e0765b11e16e394b9f66c50d9a7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be1c1334563cb5402b43891f9c95f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5dbb8f8b79ea06bb8fe98264358441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e98da23499de0bf8e55c40123ed30a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7594e1d91ec52815e8fbfc094f992d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df05db7b20cc36c6f6a38ecf32f0f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560810a8f0cee103c211dbe6590ef88045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fe68a6f54a9f79769775ec04c9d4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc94267bdbf76cb8b75e3969e53c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea093184c5bddbcbd00c299c27490f4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67e06b75d0a1b2aca738b6fa8b8be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f7dc59b433461bbec97124d28a6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662147cccd04b2e09977fe24689b3d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19778b86c99f37c26ac1fc899852d0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a061d41b3e53dac8871b86d50bf06c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08544a3d7591d11769dde774bc6dfec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fd4f0eaf8ca84f0aee9cdacc0ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed9bfb4402c3bef910e42af9e9af756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30684b65d1484372a1f3aa05baaf117657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d78ea1270f9657dfcfa966ebf196eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abfd3271edcedacff5d9b193ba7b1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1bea0254a24ce01a1a6a4b2542b7c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6ff3d25a02b77ed4342e27507e38f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b44f85206df6262f813e937ac7aec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13672ffd35a97d88d85673c2f5eec963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d302db910e1b307f860d178fe4a9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fb673667b58b0ab9122cb04aef5f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c41e5a42ef7e8eaa7144ae5472f3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef3f7ee001358cb02f58387cfcdd3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1dd60bbe058b49bc0c600b612598b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46c05b5ebcd9b29e102dd7b06b9fa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5046c5e04385a2aa7689df8d86a9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399268c3ef8f78c59334c913b5f36a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155ce03b737d6731e769ffc044a8b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81809986dda85aec54286326b01b5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141420844e5e19c0e5b03380754222774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283168f16e0d49b289def4e292dcd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508133b03ace355de6a7cfc0f04d2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c22349101be27b1b79c3f66c593177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca60fcc6609f82dda9a0de0c9ffdbea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8916f9874ccda5d341810688f2ab6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4880830e768258a06745fc7bddabc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b6c1269eac06c4085a56a2752406681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa0ff4167d8530f9f0e3e7dec43b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d00ba3a1ed528f3e4c85b17fbdfae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844124bb2760b43cc1e75d67730a02c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5db0ffbb90a5d76b7d385cee4ba485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a301037d989a34092d38c95040af0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e51e08380c03a09c0bafa7c8069a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0542ea8ce659dd0318c996efd9ade5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c858cd168cb82ea7397726f90f1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d6298cd2a046e26a66b2128a06d1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5222d68fb52d632e46348a24b17791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb33b013e9f017b7060bc275dd88e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992471bdb762348c19e96a21db1cb96b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f74911ba7b4569d98b37655e3459494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf036385704eb6d4248a348339c87695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f5bc3221e7ae1342a7e6fbf9ab73b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7da39d915e46b2a62e914678c2f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88131be5c8f925cc3c6c1c1f5bf174fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f294aec6fcc8bcb89536c3a497cac1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd69b99970625ae56a40715e694b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea7cd11f3aac7b58b09407945510ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3566ebcaeec924c5aa263520a4a76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c15af100f2c9adcfa9a58e80e665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ff2c5834acd1307ef00817036809a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cbd589ebeb57c062d8a08324707e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239161368bc3186fc3505a5846f2625106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5cb277a7ac0bd96dc5c70db167cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca980d4e9a5fc720e5b157b3aa06f9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce366ef9d3bc5e6003ab3c67ef2a4e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723140686231c2abcf1ed25efb2b8ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914365827b8decac3d7f4b5243351399111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398451e11606fc939d1820be6e795a4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38ba8e1dd0c5b18690c468c99dc64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a8e310b800f7dc94fda0cd9dd4844114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9944e19c9d5c8764ce10ced9f4e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d539d1f1e45900ebfb6c70b7fdeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7096e9ce9c004d6a0af9d97800d2b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6841f7f31f29c66fa1688379bbfb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7bf07a33bd270585c0e8b89a63c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc08c32c6d701cba3953483d5448901120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb413f41809ba10c76d9ec7d6e167c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e09bcc363dfe2c6da160455e4dad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c6b8382cdc3c72eb8b76de099632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734806f36a6d9dfc9bdf127fbcb053b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c08a7e13b66680a577a7c5facaa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c936191bd82e0d3047bb90cbc0ea1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca577173a0328b1d314b1113b06630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047c09787b1366d21f1c918a34c3794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6382f6407f03bd622dca0a5e5e8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d713efe08d16773e8a389bdf676d40d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725c6523ca74eb5844ddaa48cecff39131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe4d128e73eb0c64dbf89f599a0242132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08648d6f43e535563d1d52ffd236b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6431acaac464ffd77be214fac97992d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2124d4f1c0f92a7d1560b2a677f1c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362840bfc7246adef187f09601586959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3a5e2d34695791fb067a87056534137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f83422328191e3a1ec4fe557adcab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df55d2a442904459fa586c60cd93a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874451ef93136e09cd723572773591e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029d008a0948a675d7d739e2d696948141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74875229d88570089563b2ea272123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd87d313773c59a2ebc8365f643a10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50721fd02f56b0188854698d8e85955d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89fafd1cf1cbb9cdbe9c1ecb6a264145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62548babab1487fa5d73fa279713df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350debb50dd3c7662c701b99f86fe47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdc7d90b9e58cade2e99e2e3e4ccf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9353cac2e141e2c286767cdb8713149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae1256bf18d56b8f6e191bff5e711150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb5268906416b1529c83044598a0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f27108884d6e3e254921f539be539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad6c09e151a59df0a6b6a46f1ecf72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b66d363022d7e5b4c2f662a1c15ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca9a38d4308b46b07c965277de5a5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65344e68fb8c942e024880829af8162156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074e91653025944860a8232a7112363157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273097152c295dfd7b444313b1754f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26262d01137f12d73528aa5500671a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151009f53e3566045d989344034b45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066217cfe38c69e5f32be019ae97a38a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66abc74c0e031ef8638e42a1e01fa2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42e3f3d7218f844d354535a4b926e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fdb514f81991809b4435c05f390d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de975faf858fdb1478190d6ec98c5f34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ce6c6dbdb3b60d11f74ae126a435166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565682925acb6023d01151454c3c8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde929046e2d84732447b51612f8630168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c14251a3b38adcb86698b09fb7b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fda72b171372e181d394166c868f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31556ae22406bb360206f899f5154a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15764b8ddaa2b4af71703b38dea83396172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f7bbea85412bb20146b29be1e95a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6855d22c1bfca08bfb9be1e31e6051174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995586a4e8834ebfa2bc90e01c3acec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edb707a5822110e1382967b9df1ae5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b0d02e368ea99250396940247c30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62aec7b20e3de5e718be1ec5b4e8e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42267dc1e94e1cf805f545d06ce28c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5019e24167c906c47cfa4f14ffbec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c7761c64c735976d38e746472fa70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d2901f5b6332de945384d6c34f965182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d6e6f2a892bd4dd758adf7fa52f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a0e3ca98173ff2cc0d5c8d983159184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738b8e86d75e286fe52a058d9d27db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da3dd9afa5da9f2b1c8e16960be3b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab577d18cff7d12d2f1e5cba103523d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521bfda45e3ecd090b9d39c44e2ac9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d108916695b1eb1a10ca8792ebfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0913256e3ba3a8795f0b1a22388cf16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6761ce0d5c0f4814eb5aa50d990667191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1be19d72c06fb99ac335620c1cf62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ea895b652c61877148c11fa2ac14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511999b924dec176014129046150439194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9ef72297443a5eb865034e6b10bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18d4025ffca64be0198072af0a4f35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216b8789f9576083518df36aa37c794197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cfb154fc6673b6c2e8b07d20842a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaeeb4e0e0e7e7eaa6e5e1282dd30f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe2f724532970583a9a7787ed33f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b555371e98526c58e5b04afdb3f9b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12ea2e1a6156930a64490ce66e705b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329d381ab2325175fb1e0b70a75bb56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d2259793f21c39a10095817dd8fe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11354a4276deaa4da85b43e07c84d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cc640e46ebc2e9d95f8f312deb870206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3813501f89a34c74a5faf696a8707207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b30c8215ad9cd89137ef128def78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506aea2c6032f57bf1788314d07a2e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0f302de0007d8611df98afb38620210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d082d0bc20233a2906511feac0755a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ddd2c5da9fee20727596d4e7bfaaa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8379c4faec0d40d79d1db73f12a55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9b1c5c25faf9f6d484d90abdc063214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73622d853f9000a68bee7cd7993197c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba035d2b008eab54f9569baf1ef98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ea9fe85f33282deefe6c9936c462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ef6aacb79fd4e077b16ea8787497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a517e0a1ca995c21a07e95d0daf65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4cbaa8a1f1ce564198c992b74a8ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e1f428fa657514962dbb6c5d3b5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059e382d46e297503a071b57c79171a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d413daca67b70961008de0db225fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b64b3d306d6a576fb28e3d76efd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ccec69745e3d7c175cbed92205916225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be5f4ad11afb2503a9af71f9460826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e642cb71b137f6ec2897e70eee208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37605f8a1902a7a57224b81a2a591cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a59b789316a5ff9c149fce35c1b41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4db3fd161778ba550027a8632664a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e7efe1535045b550034a2cd720672231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bb8205a0e12a6457837af03a386b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd284e7ff1bed7d216031e6eaa8d57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404d0603020c47c582ec1027bbc8c58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b425222fb8902750732db97d7f1bd84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528c8bd60d2c5d12058e5f9b4dd8d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc7365a684b8ac56de320813faa13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c2c18b248f27992af9d5c88f813d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7aaa8b524440a1779a45c9e8ba8bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6d5ab9ab869eefe9a170f284b632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afc897103115672f49a860c311015b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2bd245bc6fdfc0c649d20aaa18b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac94f2c6eab4bffb896b5f8f89a40e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec8df0a37b026973b137fb34d6964244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c707ebf3a7283746b1a8d17f1d231ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f455005bfcedfb9f20c9d0761353bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc103bff5a04284cc9345d0196d14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59993556ebd08f871ed52044abd5949248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4363b5e54517f9e13c7cb09e132fb01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4993cf7f451e527a9923844660b29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6bf57245bd4431e8372e33d543dab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311610650d80c60ca3fb2438b1dd53f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d10749bf9f039288a2919b252557253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7dff7d294a07a00cd2b1b36ad9a15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1cce6bad3c224aabc73c20b4cd2ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e502f97f96a21f1a8b4a76089f42775256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60bf33740e49af09be8b00c4c2595c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee2b5a31880fb5e6853e9d0690078258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a04bf893b3ec57d32fb59be3c571b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e767294fbf24593988c864930dc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f25e22a4caccd4d5abb11dabd91a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23748a9edb8fe457a2095b51f465314b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a5e952db7fc8f7595c184584053a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f394b54a3a299efac55c7647421bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700045a4620e01588789292b033f13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fad1ca40d9fdc47c62425105ce16266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d396aa5a4e3fa914ce55074d51c46c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee8041edb9bce89e1f9c54d4ef37d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75316ed9d217dcd7670bb28f0688da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce98c4e0205e8d67f3568e87e2f3cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118c0ea3da8b9bc19baa2fd45aaa40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aacfb2c5f11f7f448f9df8c5a39f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b4bd1eb4af70bbee566feef7289a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5937289b643127264beb741f2ff073b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92e625bb6934da7b1b0007719ade7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b83bdc600dea719e3d0a484b3281276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7f984c07c279dd936d1c42aef4f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8fdefaf2a093a098f88cecf844bd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ab95b15d0e6922200c755bb4a77c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac639f5fbc265709792aa591a7f5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb2be7e47a1ec086f8160c30ac71c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49a71b065e66e2b0d75e30fd80ad2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db7fe1cf4ca920c486bed85b12f74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93ea7e3108074340ca17c2a67ebe6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce5173df0cfddd9edf9fe85ade257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c2f9327ff9077d2407cbdc7dfea96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a456b4a0f52755626fcd70c149f151287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f03d5f7fe4a0d0b10d13007eb831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d46e68b9055ddfb91ef9e03274035289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1a27e9d85ff5d5503ab66e81962e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce11da6ebd46ca0309520c9146531291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51204b9a2273fc3cefd0cbb4acc53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cced564db6ee646739a35a5514478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13ac1045d783869a4b7b4b640f00fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0494faf9d54406cf7bc711988a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d523fdeeab008952505a25448a4ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ba7ef6e0c9368cee34c38ff3a9cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72e28ae51e76cd1a408905eec65f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98723d30c243cfaff34457c11e5a23da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c969f9ef340fc2255c40dffda8e70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e2367acc533c2dedc7c1337d856a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad6f3dc33268b56b9e79af4195a533302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97242309966daf1513001fb2147fd713303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb532fb0ac0a7d17c11d6a617bd368304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e64a98084c61983690967233cbeb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088fd6d0ba0efe56a2d803ce4eaf99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e126584d3d9fad56851a06c864d2c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007fea3d10d2a9ce7c0a0a5c4c63def308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e00e8c683b6da55c1e46642bd896f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31062efc3ef4db917e1c518b5bc6e783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ce2de6eeedf664e1a9f3eb2b18af2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069025ca37bfa64a5caa17fc62001404312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49d2f9ed6e1e0911bf1deefd88e74b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f457604388058fde77ba1cabfbf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc479c635ea969ee679461c197ce5a58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11116718b0330170b2c6a56ec0dd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db8497a5a799279586755b56c4111b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4a030a85e071b1a7321603617c976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7ee562123a98e9efbd5ef05df51c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597dc1a78e4b764b576d7d22cf655ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f77b5c89cb771114259bc15ec89a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57829e2f4f31ae954132b9bbe4ad599d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a66b6f88d4771b0be6de6dcafcd0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dc72fa8ab1fd78aa8f0c42a300e7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32de373ed065e3cafb3b96170879a47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3d75693ecc2d13e58c6f1f329499326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2bc7a47897b644bdb2886d97acf44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03182ced56a316bebc56292a50f4c0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711edd466fb8bb0bf96b9b93e8ca526329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817094e254026124a6ed5b937e8d74c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c91aab42c225f67a8789f80482abc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd0be5aea66a6c03ba3ade419cb66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d6d755fe4faf4887844149a3190f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f697f6d3eaad20d99cb2479f4625b83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e95956e6eda3c710e5ac6a57c4696335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be37060ffeee1cbc49ce2f1ffc6e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb9698ebd1376691eda893136ed65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027429fa3441a763e05091d085563ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c836f95cf42b4fad86237586344b61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aded83c87ebeba4d60532ea33c961340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1083553e1ed51e54e889c3b041897341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8cc4e56e650f6ebf5aa847cc35e84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964ec5e310ac07ae2e100a5a72e0dd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7833e2bd0b9f260e3fe9ad44406710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0e4213a5c5086a5919ff756e951c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7c6b20c9abd49d446a421eb8f88a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109d4dd86b6ea22065a038d1540cd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3116950930278b27d43ad50eb2dcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28586aa8dc5a651c9a2ff1ac80fb8c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a14a09b518f9023d6054dce0abe603350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027468fac350a488c9c658e53bcc7d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f1137c3420c2d3ba35546e0c44947352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6316761443301221c089f515632be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967cfd197e5d001d4aefcafebaed3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d9f889b96430ed67eafc1c42a15b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b1a409ed1cdcf3f7c0f7b2648073d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207196bead0626fc050c53ad42ca1f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940149a7bc474f63724481c33e3af95a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6e42231b28dcc338bb7a7a777edb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3910e54e34ee0ea6a92892f98f03e8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d68d167964b9452a92b8f39014fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602969b685eeaf35fdae3c286edd39c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95b0cb94cbb8bbbe8cd22a1e2edcdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804401bd532a90fc9ab6eb462e38e3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb6db68e27d04442f556006e3014e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5292045afbe86ecc94216579d52c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2bb8506b5348ebbe81d94aa1acb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369dfddd5731e4c2d9b20bbe83880f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb74859e64d078aadb05eb5c983ea0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c40ff67907a50db00933f1c190bc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7aab06619649f8af4e0f06c16f10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a998c56da3226dfe1df2582e6b0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc42f7ed538cf67b02d46055f43a774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d49c1117d671395cfbcbe069a53c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bdd0c513aa7f10135b64d8e2022ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55063c4fd2e4939496af9d1d43c5c4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b972eac99f3a84d4de943cdb3ffcae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb8ba58d70cdf167768da0650681a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd995ebf111f6383b1a6b845f178179379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874127b720a00cc961fe962150ea62b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781de6830b1f302f7f2423477e6e68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72fc84606d2328606f13f16d9134c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49ee208c2c443d6a6807552a868ff1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24285ec81f10a9983fa79fcd4f3beec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6481adb52ce0ece073d7985d9e2255385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904900abcb603da35a89ade5b7327ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d63e42fd7a770d31b421603271fa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd38bb592e804b351e626747bdbc508388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cd8cc4cda45ce6d795d60f5f049b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ce64636861d00c3b1b558bc27985390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac3c239ebde8802dcc8685c1f33997391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada58d70da6e608f32f2209ca59b049e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7012fa2b3b33583d080652f6ffb27e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc49a440750f886e25b36c08bb5ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478958e0ca8338632034919af7b222395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577b24e889aab635e55ca5bbe88a40f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129737c9d618e643ad933a3bd764671397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de42d67f6fb02314487cb4ca876a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1416aac70ab9a2053a408f403e66a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92abccf9b38df16579f23fbe192fcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e4833f0bd30dfe461cba9db022202401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5a0e7c18e55f8aa7340ddbb79661c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b558612151815ad4389c3bff9ad656403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5c3269b996b3b8de1b3dc0d0d054404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abf610ad873a53d2885d72d8f3d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0952b78172bb0582ad973142109d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a5e5bc212469d6894fefbd5eb34b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1323e2d506b882412c6878b07d92ff6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a6339337c6ec3e3fa990d40d663fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072ff13f9db0029b517736d3c58211410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037038406f9dfa8a7e4d910127a67c69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cdc2cdf5e83632a697124fd479fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b96aefe4798f22eb8d5142e05e63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c314ad3e92d99db8af937db565afe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861e54b51092bb476381a9c04c42bfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab259bc7519c92848cf6269bd5c43a9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ddc228ded273c0e7cecf33b92cc48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2167f53738d9795769140d1c2fa70d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be5b2d802c66ecd286e366be1e0343419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8086aa3fe9acb9ed8624febc1c73c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41135401069669cc1ad7321ef354722e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f2794e15a4d708f4c109e99493027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ce3db4cc862a82c2d724c053486df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e983c80c323365fffc4246d101482424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5008eddaebefb3a071ff636ada5d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186c6d9bf79390938fc52ea0f4fc33a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915dbced96f97e6ee959e3630d49be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf0a49deefc1173c803f308b41570428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b92119dbd80e1c9f5a9c4b0b5f967429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cece9f0233a1d268e346158cc16854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0905a073cb3db3a03cb088ee29a41e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3bc0aa210515fb4550e2050ea37ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e105205ca1743346ec96e9ed5a4e7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49e3b27feb5862cb9d9ec529768c59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3b04c8d3c16303c3fa2ee79f28c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9d0fb1a34f9f4dad0b7f4a39b46d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5c2d6122a727b94692ada1d2d56e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f9a1139f1f909461e8a2e1ebbfdad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0390db42fe83c4af214de86cbeea5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da07282521169960b771f5e83e650440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce346bfccfb83352236b7066593a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7c24174a34d88162d7010b8dcde0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d296da291c1dd8011c771cd63c0f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06753572f03c825a1444883ce7dfb2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c96550d4bb112231da9d696d9b619f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2bd10d89a4b851a91d79987c7af2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ec738eaeac7a4cf8c342a704b9b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb63aeb6ddc75eaaf9dae66bb9d9039448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d2eff8d660d2cd1bc50bf94e49d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f470d54b88bd28102bba8e9752faff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10426d81f19f60ab6e08def1f44b2f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f263c78ed8ca2bfaa1bc0258e7f2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef7bc3c9bd27ffbdb647a952e319c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78e4d75c0a40cf4a12e82422ba55e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45112b5b90a335a851bb791a0c2d4796455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aeddca6f8c1cfc01c7d3b8db09c80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5c22d52ca85fb091c27b9f65d24b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adb0577d4579791fc2e10bbb7b52a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7662c8dc414b2873508e9db26ecb82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9dcc992fd2b835019e0f3671312c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c1640c064ab8f38626a56edefc9d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca971556ebc141001a90bedcb14f41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f21af174a46eabaeb6833ebd8e8134463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ee9eaafa734d292195185a6f7be7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0022c70dda0dbd091a30a5268a38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b02cffc595b42e17272408889418466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530001150be3048423f979662438b61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e0a4d2c7c1b82f6c2664c2466044468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aafbb4d6f4cde1e23f8fc4f715c957469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0055e1b30d3d832313d6129b8a934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0443e22e9fb4675ade530c5d8580f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eaaa62e2b0d7ff0f4b008ba837b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c45f13f57b70e273ba7a73b915650473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceb1a3d69b83176b7ccdf9318ea589474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f2cc9225c917e53fa76f981efdf73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc8c0ef878fedd017d32ab87668e44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144c49c453fc23e9ba98747802003d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdefec44a7aa2a713eed2358fa4c1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133416830f6f5d0ce46ba2f08c47365a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603895f1990f644937374a7f38d94809480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d86de5671c3e7fba1bdfb67ef8d9b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4277262e3f2058ed38426f93abb8bd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48eb7e14556af358d4b8a26ab5d674483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4b8da490c2f7cda2fb26bccc59c7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03377bae0ca62b4b38d52080351181db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b68936c6bc2ff1fc40dbd83dd0f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b8263e8e213257ed2b7160f137aa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902d180f0139f6098a7a47581824c72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f4f36aebccdd179586ef01df85377489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2c2f1fda41a39e416207bc0fb51d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e44350127767b5f4d8078e331783b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0023f3c3fcb7d7328dcb285667a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9721b5547e10fb6573ce00b26964ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53977d897ee90e5bc5a7e469dab3f3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333936883458def216ea5287086cfb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ede9c6e374abe65a5b4d372b18a7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed063a8a52032fa4e3c004de90169425497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c360f658bb0de9c59666cd39548f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631b0ea6268295a4c08e3e88e181cf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e214140e54134a46017a7448923c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afccb9935dec8e583c21222d57523d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfb08ee5629e4fdccf041fba14d1b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48152d713307c51cdd771e9bef03e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5ff8b32bb07e84fc6653386fc991504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bede74490394d5888dd68101474753505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543af14d605c83911c4a60cecfbb0c2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45fdab61857b960958f41dbea5cc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5f0cbdf42eec1bf3a54f370ff9a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763cd8d20df77d037b96c9edb3b629509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c46e1e40468f0f471460847d970dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9fdc69aea1bff86ab489e6228b2b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ccd4d9384f3a3209bc222124abdd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39a565851267f8324110b0384b5af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32e6640b358d8b315ba8d927523fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25193f1f8db4d1af13dc155b97863a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb62b51813c0540cf01f393e3b18a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5a8c6b8f6cdbbe9e63f15aec8d537517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7aae8f56b7d5d5d68b1a788a14f7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b188920e2c7b41cd57fa72fd26af58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837023be73fcfce1c44eafb1e4d60b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404ac3b368a094a03de5a515c98fd5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdde97ac0bcba3c58bda550721e903522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ea7d04d4ad0f210e32d7d24254db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a20e8f8764905f614affccabf5cc2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66076860a803c667596b5193292482525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351e236cf800dca02bea2296a2822c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146708d0679edf724612f109ee82c038527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a3cac760ac47a4458cee7187000f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad767f3fcc6a1d6f79766cc45587e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3f249a1c2bb495aeed7bd133992b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddd2e0b42e918b423a8aa6aed5f105531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09436b1599c3ea4b76b2f15d1a5ce6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c447d78e7ad9261a2604fbfe4ea2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e889af167487b265da68b08c30224f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbcd65b0848b1cede8d02c0f463849535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ca24affc15c0d35bb8d0ad8768f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b6a133c747a27ca4908c914fe3bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce4403b3ced5c3d37a7595282bc1fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6cb12bafb848555728ad33ad466b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ae7b75ff2b3af90b6dab7bd43e5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffac4f559b47aaf20a4b99269ed2d42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903751030af535fc6bbaa35120efac7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa987e75cc2a4043da962fff25f52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda18b0911fd5491f10d0b0377dbf6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b022e4bf80fdb7a427342816ff41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d6ae619ae3b3ac5f44b13a68a5b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5088327f77585295c17ac47c7fd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50366307028e2d98b7a3076db7395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b4f803565790d0f701e23a6732f5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228d77e3ae8069f16d54b7af42980fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3bc1ba0550a0311f2196dc204613551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4b27dcb476e6eaff7003fb11fbb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a76d210250c40d48620d645fd5712553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0f5c70e9924798531dc938755956554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf3af4ce3c97f0bb46af2a32f77f91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0102b895ee3825b7cd548c651acda556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c676ac5c32138b80426ef3641170557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198772dc38955071682cc809af33e732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159564dc1b5d2dbef0ce31d30e85fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f84044524878ad29a61d1580007d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca569a5041a00a10515e72a37332df3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1f3a70c233333b768b41caeb41dd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d985dca5bc9a711424b78c4fee5b839563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30df950a40abd7be67f198105ab6ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba04ccd07fa3b2a7b68c1e870e25c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a98ba74ba593333d4eae5d72714d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b924d80443240e3e52a566c0508904567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e35de47e91c612eb28ceee45b5aa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe7340897d5b57b80a35c593044a00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68622a05c0431c35b3e11016a65519570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f88839c2ca6e854eac6a1af91547571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c21ce92c9b60f21334b00336a9a81572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f38fb696c1a65dfccddd3405865cd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fedab8c1f6c2877db8716d9d53fdd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083b70fe562ba405a19c2e94969a09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2226898eea5896dacbbb023c4e5c4c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd93d841114486e10b5b59561f0c2f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b4fc4df30e6230f60707fae1b653578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cc06172887de25faf14dd55809c36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8a50392065cbff269a191ad57757b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb97e19feb60d9900cd0d965782f994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049eab6b90417407be87d37a02eed4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88174a378a2064861e073e501e8560583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1df53958e996754294f29f87b1eed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627b2b832213426f2d2a4b577a5d90d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9757bbdf7cafae3c5988b69c163a0a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd703f6676837034b71571ea1936fbb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c744055054eff556ca895461a0b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcba34aa2821ffd4cd4fa255cab585589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef9787a5d0c0ab939b053e18c2f64e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20f750d46a3bc6faa539ffba89165591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477841ae7f5e067418a5b3110e8399b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9c68b7073269ce7a33f806745490593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88a7d7ec7de6f151c11ee75218fdb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de3dae6a9797d08363e9f76695b82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b4827a8ebe766cdef0765b26ee9ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e5ce56782201acba41002e85346af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fffc30637d54d7e757e271f699e15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3b4aa1a3f3ce03b37372303c34a89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1534a9e90b560e9db036b06e355d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d327e9ea4a4ff28d1db831aa5c82b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206680acc7f72ebeb9adada5f65c232602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44e85335d1e9f25f3c3effbe850ecd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d17704adc18942a725bd33a69f56a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f573e7ae97fa118a246feed538f04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5f1f468a03a34ad0ced56bf68d6f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2640d98db961b2c5e47bd79fff3f26b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65f61609f4b1aa32bb9a5f564a689608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc7c4f595acaaafdc573be40619d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be0e8526fcd07b3b0d4c3825c7ad6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da390d4c9e6031dba5194de3ea02bc88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cf1fccb01e0c37d9b370ebefa7606612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff602031a173c32e96daa71420dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1f5fb3fbfb28bcba1ef168ab4384614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4c175266517583b7ecd4d4b411042615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6a2886dc4016230af46c3664d9c9d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b7692d1c953be89ea07fe3a54047b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e4a92db4f3b8d2f545641ad867d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639556589073d2a81f27ff28fcdf40619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe1da4ba6922f6f155f98cb569db4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74265d5ec3ad0ea61da62a926e6a58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a752bdf7f3fdf9831cf6486643d48f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b6df68df0dd4a4e48582bd3a80a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d8acdae6df3c7729b41594b2709f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe103f055c62ba8ca1ce5df7c25ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec58d9ed100f56e3c4955ab331f6c9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e25fb0d0a27407b85b5202447db5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0667da9b0c97e0be5141a7a700dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03150d7b8457849319e82911e6e37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b2a9cf417f604983c211a2de31eaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efbead085c98b7870ca1dd3d98b03a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75660a7c6193fe198e3bda52f2af6531632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4916da8bba12f02a3237a3596005a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5bbca227a7b7c2b5463b3f9aa96e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ca22bd935efab99fc4c06898f087635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6879dfbe9fb47989983fd2a44d7af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7ca36f4b6209522da9fa9c59fce8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085f650f1aa83905f3d922e27ba8e9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4718150fe2c33e21bae692cf4934639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094a635d4396394ca255874537bb6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b889b0d821ba785e469a9a81d0e78eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e139d76377ed08a6d35aa56675a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17603ad88b2108c059057655f3fab239643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486797af5b52e8c1fdfb503e6d5c6482644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4c6ade780b7fd79aff6c05441dd05645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb3f54bf9543ac0981c35e4926bdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dd686b12518b6a313f38344da295647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ad65014c73a5ec347c1d0ecc51f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e35768617e963c0485b5d9f0945cec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed63bfc443158e03118c6a87f5028650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf05678dc947239c37cb9db6ec4d64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ce870b50c7f9c966addc369ce462652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f44c573e5ef92acd885e10f0e6c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8b9a706d27a9beeda9d7b0d8fb846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0de192cc1979a871d385316dd6ca89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b12cd3ae48a979cacea8cf27772b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d6ec467bee2fdae7782e5680ba7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b2786e681d367b973a2c5a1f8c6b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7f961606583e40c37becb7392193659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a516909b7b37d9582e1c1d6492eb81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b61bc62a80134a8cc82592e0ba8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb2ab3526e6b49220f8afafee95fe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda6af2e5a9043a6015172e944e453663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e25209c38b479b64ccf789e1bcca3b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cee14cef84040144fd23c2c737f32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835894a9037ddd0c2c84f824723025d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d4ac8dbf890a5bd1066be199dc915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21609540df3715d097620b30a7e32871668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f3e993a41f5a00979502e7e1d27f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1af2d982016b898deeb4feafd3002d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644aaa200dcec6ae545f0dca3d4c3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd1d3f53a905ed042fba1373deb98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568306ad4380d5dc1e47589d483066673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf1150c6079dd2e5b92f246db20d23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917dad7f3e9112b5a6ac7bde9a72ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cd0b945e753fa4b7eb819e0bec2ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d84f8910af995caf01b0ec5ee1139677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87048afda637e5a7648e70e5552ac702678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44457bdf4e97652fc836e0ba788b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b68b0b1cd27b91bdfa12174d113d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483f499b81a36a60e1ddcbe7b89d21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c885b4b34263c3b457fec4e9603a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc1f8948700b0edadaff2ad1866b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977aa1714275a660fbb8a609aea8db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc76fa116b9cf761c258c2d98eacc6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca74e1d136e52a795135f3a8724de4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7d12134e1141aa4055782571b9b03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed642eca89757646a9d3d1494cc328f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84625e5d4e948b011de008d707a8b00e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007bd8d21cf9c552d6b814cb2d999c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6d222dc7819bf7554c2a311f5ab6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76274cbd683b99fcbc63f5c774683d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fcc166e6df2c93edc1ca70b46cb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e71ee491956396d056121d2e9241f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf0bdb118174ebc11eae621beee97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002193cf0e4d3a18fa90c284971510dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfc3813a7bc478ce5332fe3299dff8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381fef8cb8ca67df4eeffc7ae63330698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e644456a94386311940102e8814bfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2db45782479f67de475792f6386d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026efdb672b371ce643e7b13c0f62e4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a0f13e85064e4cf180bcf4d4e1fb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332c4d47c14dcb6f18c68d7cb8b73f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476a871c88ca38ad581e2c8ca9ff47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7f4987230655bbb2940fc226ecbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617101daa9ffde7e4a4ff0ebc03268706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75af8bae97f70ac455d968f0b9e0f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99b15fa8c1ae795422ce9adecdb8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cdff95ffc17bff1c3ec35f0e3e875709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28662bae9f5b160b4a496b0157caf45f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5476346c3e0c123225c4e32cf0aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66692493b01d78d474fd833624a6db3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a71db9931e012f45efbf37d239aaf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d786472e51af085d887428d9c999d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d32775339624abe4535773f6cc6c7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06f86283ea20df1fb6468221609a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0fd8ac9a84e973f54273e95c04cf3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ed6e678fb9d9327faf8c7ccf69ae9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7d7847398c0342a8ef3ec2a26d15a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032771119a85ea9d219e0657da432edb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25cd5fb7159ffd9a354bc3d2040537721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adbd4ac7de754e51023832deb034b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abd57b5e71641ce483ff1dbf8e037723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb542dd0bbce0a58f0acda39bb6269724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f945bf954e0f8a0caddd7ad5bebb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09516e65d8a337bdf1c633adaefee1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b822f4f45810c8e6294b60f11eb04df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0487834611a8d738c08f9b66362a47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63342baf01f48876ad93cde552b81cec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130788e4d7b6451427c42b542e53892730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc7c70a12eb1575e10d4575b4c7bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbbfabbcde6ddac6483a2280e1bc0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c3f545f5f724fbf567d3a8093b239733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74fcd087517f039c4bbba4e43b65b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a837aa076d47a3f20d957151e806f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145042129778a8e5dd65823898033ea3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89155ca0a6e68c02ab207e6e43290a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af53c5f0e27288be5f238714a37a27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679c80b22e46fd3c3375c2f0c926f2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81032ad0784b395f584d3b168429abf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b677985c17758b9a352d088f80f45741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126929b4c185ebb12ff7195d2c62f3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5367f6f46a67b8337e6c4ae460fff1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307a809089c7323857e052177f38a8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e668fff7c9b462d271bed4572bbb55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d88ca41dffb7e3d3b627fb9dee30a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34093809c4681b7785a34976810617747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e461a61230ec986a1db64e1dd70f05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cabf6daf65ff8a9c1bd39eb5964d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78117eb1009a00913e1b29e597f32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa977e30a983a2afc9adeb5b85ce4d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afef3b5c287e6ed7728cbe4ef31b92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb043b80013e2b96693aef1f3feee17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed095d513a961de855650dbef2ef0bf5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61fe85c3242117e4353e90a5c49a1e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877d6946dd2388736a4b2dd5bcceb64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4db399a1ffb963e29075749ca1178757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f416cea87ea9a3e8ef4a12565731cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf61624c71943f6729585a8a64e5afb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7970fbe9ad5b0344dbee070005dcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561edf03556ef310eefb1b8f4d7cb8a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc45aca8509512bf62f8c551d185e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920a53dc99788ff0e308f9338c9ee64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3daf882422b980cf7ef5d593f470b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56caa3172e923acb04604f2bd24f146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ca36dd96aa9af2ba6613f743447b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3437b59f6b3edb05337bc3b88f5aa78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e24b4a374d1bd893e779c28479a0af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d22035dae11276a3f2c2825e38b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4347189dfae094798311d720494c3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7640105742162da6725b4b60400112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a8eb74e70852c464b7f3231ac17613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f19d5bf612b63be44dce2be1a04014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35fd3f307db8f622393d650b9095ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5dffcad332354295ab7122e957c1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaabcbc6b64abb032d41ed45c6869417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ac7375114f9154139c78e543956d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506647eace966086a86ededeb7ea2c3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712b26fbbf8fbc9574c7fca8139f0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075da3e05e50760244648583886a9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec0b7aad2f2336e485b041873e13d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb2019dd9c6e55ea1dd8deba25e81d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aed74e93f37d0bb84b76a9ae402d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8364199d925b086e1ed3a51b8d2f0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8fbb0eb12cc3458a0ec44b6b1190426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587738f6d7e8e0f6025fc441858f3b1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a078b05d914261c68e1630fed0707628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184b2542c6bf2a36cafc3907141217729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc5ddebb161151a9adcd1cae0d2eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97b1b0e07bc946cc4b71382949f2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467e4f8b36daa285fcab0fe4a8e493d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e56970754915fef714a95df3b19433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812033ff226af505fceb86e8a39571c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdadab6672b5df171b68bbb24079b0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfee7f754fa5402830b04525bba5b7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67908b28134878b02654e3a69fa3f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d08bdb757232864d2b979c3310610738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fff23f2ee67d5e1f52a7053d6bf8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb624fd26b4fb36ad06bbdb03b49a8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ebeadda26ab9425c72df4112df51841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd105089c1cf5500ab365789024098e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8481c8fd33c4714f0fde9424e50e2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a71c82ac94db6d9602a6d6151f63ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bfa9937d90ddbadb7b9999790633945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae91f632b7515ea5b2427f9cc96290546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0fd95cd5bd54beb1467787f8e287447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631c9f4b2282d88d0401c3aa501222548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e87f0de34754afdfee0875493c14d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e504a905aa4c565c6efd9eb13599c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20457c77c3027fb438550fef4f2ca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdbc5cabd4f1fab22356c456349c7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039f9f8b6bc47f46bd056e3992a26c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a335e0b2af57be5b0c407bc3fb167154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f2e72de8e2c185b0a0bcd4ad41d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa9da2bd667bf8480566210852d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c28717d628685a29da66ce1326a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c679f81124d10356bd4d2c45df0ae358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4a2f9355c6a1faf5b4e9ed4e24ebd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d0622bc079fd92cc3828fb454d2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225820fff6c396d9287dbde30af013261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09bf59bdfa19f53be3fed7a9c1e2b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3b888bec99017b8f603ae13006ac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba249f23a3eef9aee2e177283fa84d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4a5294304d0c1529ebfc26739adac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96665b0ea66a10902e99339b2ecdbeb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a34599098fb60a33ee72ce355d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c30186da9cc86a088da3a9ea8b0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2cc0cf814bdcc1fb80154fdd07dad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a223b4288b000a4b95d17168a7c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376492d6751adf504e4d5b97133745d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52932f4c2cfdf172136180deb91bc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48121ac5c44a348fd76cac3e999d82c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab38c54a25d31cf50733af8a2673d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ee603ee1c46fdd034af7f905849b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526b8e215551cdecd6163928785b2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864147e54477b2e138a21e224e7ddc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b32a72973598b5551276c67e0d80778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a6c9b2fbf4965dd1c446620a705479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808bbb27adc7585ce8864a50f04463980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17251badd0524eb9d7c9b037ec1db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc3ca4f2e7cc05439b8609e6827de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97b0c099142081bc1d8fd86d00fd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1115288fe331a7026f6fb322dd65684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed6330074eeaf6cd2cf0a589b6c7e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4db3fe38bac1e1cb48505f7ebe72f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e78ba9dc0ebbaa3e164781829b89487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3bf95ab0b21f678e4e02326bc58388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81223a4baf8775411598afbcc6a1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0ae1c2a311efbf14147b4621910bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704820a050a8659bb1e07dda4cc39291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f5271488bfc21101c3525283438192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e1542f7201caa00299cf6dbc0db693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457de66ed06e012362dda53ed6f6e2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ae60ee041175b7eb47d8d0933c3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a3634bd75394eb54170b51a6ae3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8eba7bdda03afd55db1203eb99eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2576cd5b0f6560373bd2e87798559a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2949d46f41f081320dc9e9d99faaf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8530d4b7934ed132d0be6aa6fa8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6eefc7dfb17cf261f5f02d38dc49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a3911c2eed8e37950780603c84877102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c7b746f158625c465f74e19aa076f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0a6e61dd95ee6fcfd715253210e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abdad7dda4c0a0eed79daf642e7e44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617603cd74e7f6b1616ccad7bf9c13fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf12b3c828d95eab45002b2ba39b5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9dcfe38ab30c221f0daa234f91b17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4823bba04aeef602aa1be9bef40b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6ade0d6b8be5ed1cf87a78614a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca39ed968e0c2a958b2d2baccd611111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e57483293c2eb4208d049fd7335f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb278c6104dfcc997d6779f1521c628113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce232302955e1c4b4fe8feefe9344d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e8c1f818ed4af6038a06f57a117e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126148a167cdb719edebeb393406dbf7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86abcae324350dfee7b31127956f6c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc998e10cac67626d90930b2e5985d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ae71afc623cfec8920e3a8a08f26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa74f5a52e8c62470cf8a7fa6770e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a143f724e2476ea83af8d6568c2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c9ab98587289460750cd6e13d2eb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e56dd045f019921bd944d4c68d2d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb33a1ab66276e687cff60b25996b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fa17de78f1dc8340d35f02a37cfb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728c70525d174fd06464f348713ccc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95f789de136d18b72ead795726842127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c8fea663b2bd5c14477143a7b0157128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2483b14c2d1285b9cc19e21269a25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0471f81e28efb0e60d4e18130a9903130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb69dc626b0a166726f03d32d0b5b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343b74a531eef5c7b9da69588d00075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103308db51553cf178bdb8ddfb388dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948484c77fd2718d5a9a92c47c6d16a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94802831e49d66413b590f6f5d025d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd395dfd1786a90a5a59362ef4b470e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0bb710fd92d11df7d47c54891e364137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ad5f0aa6fdfdb0cdbbb9af1e1eec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43cee379f8b2f330258ac941969424139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ba82ebf5f8880c2c423cdad35884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070de615a81ec123cdd85c7562ea1d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb82698193c5d320e585e0cde4cecd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc791ce6ce1c05a5b0b7b47c769abc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1ad7f50fe42b1a260ba799bf0a33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882cc6363e47b94e900d30a5dd36cb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b55479cb4935b97137f8b32910fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e134ed9c4b06e2d078894e3ce1785147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75eff4130eea1681578c5680a4f45e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f71fc3e996f14de7e90dce8c3838a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f642c693ffa688031f3f09836de2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad683eaa509f7231b655c6325f6fc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2d032077ad960a715c3c074150aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78850fe0c64a6757226467c640a51d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245822cc327095cb1a278740eaf73cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5fa20b4bb71e9b6268e4ff6400a91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f744ecc0d33de9fec0d70c3ffca17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004922159d33d4b4877c8a2149c872e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7375e41a3e668b6f5d936f78453f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294aa20d41d9a172555405539d8d3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab746d5bed12986499c670a86e5cbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c934a6481a6a7159521c138cb96deb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d620508dc9bbe76d62bc916abc6ec1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230a7d77ee438fa41a3131cf8eb22e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def9e18f77db35432cf3ac5c47e2229164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb27915ae648695fa3cd038d24d48b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d1c5193dd57bb3bf4a68e124417cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d42eb7013a9cbb90ef00dfa6fcb6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a475d0b681b0a948ed753ae204898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc147cfd3380ae3a3315c2769cd9eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25efa981fc5b38ae6083865003bfdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a207e7c511a014a6ffb8234b4e39171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368409246425b15f4ea4def16cc160172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd394cec7fe2c9e588446a6808dbb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d31521f695e26c64029f1611f0dc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d0cafe0861807336c4c00d986226a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618732eac22e06c37a0e3215ea5721a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff580694bf5caf46cc3e9fc15b90a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368166f0c136694f6d31bfb31c120e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc5541c5acbb63c857270497ad0535179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71655e65c12495223ec8d9b6a9b4850180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46223fee913f64cf3b10484ba60f0e95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53943c4b7964596dafef26eed487730182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92410a299bedcc04e30c548637d6fa45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a62b65e61dd08eb534d50d3252be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865de512d84a3f059baf8db61944d27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde562108f19fe43e38482eec602e03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30d9f832f1eb774a0aeaf71341a175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbce6cb8a25d8032d61953e8eb5b96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b181ae2a094e2d4b6032c570dcdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd135a171efe415107afcfdfe6d573ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee510471514324b0ffaf9151c69ad70a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd9eee0ea95a1678ff4174c17c1dac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4666e216427ab3f6b506aeb743f5f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1e8ce2fbb2223f408acd89f153835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf57b75fb8c4cdcfb1fd9d64f7cf7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380577a6d04476fda4d825b4a65a231196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabbfe6ba0b5eaa7793acb4ea58d2d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3f71cd13978f0ff71316497e6f0ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ec9fc45322b16e325f669050af1d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a44510617e26232c15ae2089e9fae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b1cf7537254285b059165e3be239b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947a5a246873e946d2ff8dd7739580202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808508fbb4cbdd69f1f11983c0f9af2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dcdbc7fcbf230c45f7a546cf55d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825958df368d24cf72d0194ee408d11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f67397f552a532f4bec12fd5e22b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe8464165552ff5721664813afbd02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec97fdccc666890048461f442f9ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8b626d86ff21c31f290293f69effe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a103fab09a6066c4329b01540d1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fef1fe2d30cbaf853c7cf0c9ef058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b021e4cee10109aa0bb3c476c1b19b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5f7b4522d5f6762dc775cce5ca4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b28a34429f4519fc767238c931ca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa658c337a9f86d3ec9caab69743170215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7a769f44587ee2f0c1bd55ff6b72f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af220dcbd73ff1dc90033611524d4a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adeb9ff847bd9a650221aeb0a69d64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda4bd0020bc7f3c1aac2a1de7a04ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f87fa7f11573753ccf4a93d18aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71fb5c923febfbd159f2b963fc7fd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23960d3fe7c6aea1874b57862a9f40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da506083c8ceed5ce5c56eb6fdb3522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45f589fa26ad6c0173bf7b424126e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a74791908269864705f72e3adc23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60b382c139d7c027cd0ab56bd96d57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a65379c241482b5152aaa63a47fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d741d70a2c243a3a5f06857d8e9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a6fa01809de5244d7acffd6216d1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631c2c78e33f51d203a5678f355add230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05739750f7b3dbffdde0cd7a17f601d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817579a095aaeaa49e45fc18c87940ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8a8854fae39e16b94e24ddb2a2bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af9cb051671c4cc9356836660cab1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b45004a85a6904b6a037a473ff3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c3cda9c2571c8aed03aa81ee96ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9a8192878f37c4dc3a6c460d1efba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd92177b5713d17eb7d5a07db34ebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e127200a30e74757af047fd7fd70e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e73a97ea0c78801e39fdef7b86257240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fdab6624147a22c7450d61f1ebd67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeeecf336c99d5262c1065d11eafde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0eb074a8d27a57940b193c064fa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63876536660e69fb6da3c83968ef857b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd75e331c8e11ed17f06d74fd423f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866581374f63fd06315c8d55fe321c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138645e6a50091e2fb233216f3e789d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd9ffc8c91a7c7dd7b884bc26c8966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73da037854e65ce6189fb59e22e22b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21682cdd2bae819144b261a972dc1726250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e16d23bb56b375ff45a1c9414d48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc6cd48347edbfe9de92800f00888c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0fd2464d71d92746bec2b77f188bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad2d5a2fe8a3a179b7c3e8bdec32c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa3c4dea27210f09a1d8db6d3ee3da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff232f6c91ca8be234a4a6be135577256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cabee96e736ad6517fec66f895900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33645c5fe975c64f90829eff245661258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6491efc2dab88ffa8cc5a0036ee563c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07052d1665a4958ad0c4726f0494d55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5191e63107945f406a5088c08e567c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322fb06b063f82c29381119dc89b29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c821de3e6c16ca3d67eff43301253263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22bad9108a11cc7540629c281383b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89703675ce92ea132fa548f049c9b2bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a153cdecf39c1d360576323dbff12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f01df728be275540c69f980297d947267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ae6e8df46f6f083764bdbf1893752268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3473150ea2abf49962197ce989250e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b66a154d4d8e9aa4dbd2a58213cba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0a28e8b6aec9c763592f66eb82944271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620af05e7cd0f7c935a345fd393d583b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766b82d7efafab16b674c7728a62860273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24fd420c951d1214e44f9a97d1f2a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd4757ec861f686622a0805253d0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c35e0a79a9051b8e01f703c1254b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ce780f652a3a62eeca5dbed60b5d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2fc75336f79351f24993a378243f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9b0ab73fe15d19cca4c401a12539d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d973e9ead10d09cb4dce38e348a636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21978497bd6065a086ff184ca9d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918419ce7e04201b8c0afb42fadcfdc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409977092acea0a1ef98b2a713d51b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854a2b6637c397bdd0cf836315aa4a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177aa8a7a76198965d01ea6ac330137d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d90dba6e3912b2fb89689a74ed0fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e007aa8f701c8ba2a3ae07503328287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b59b9ebfaed90c860b459c40bcb30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a3c93d4bafd23ac7e836cec5509b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b0a9593f511a263cdd409f5d36cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738ff0c88e2e231bfb657d667b61ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75df10561bd4790c581c7a4565b29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac9755cecfd6e5be7419e064ca7fa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26297cee53656c310b5ae93e175b89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dae854bdae57f58c0991f4cc2aa70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d640693e2a6caaacbabee6874caef0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b801cda2d92043d3aeecf02d325f22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2d6eeeea16ecd666c22eac2bd419298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b4fa08a2442d39568f8f79f01843299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad97537a996fc601a538cf9409dc1a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212180013451088c8f00fc553caf4608301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f46f0c27e6232f849717d667949fae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f053b26b41abd774eb17a075288db1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fec66fc0213df8bfa88b2746abea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9f4bf7a4d43b49b0ae08e88c23b16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87d20dcbcb20085125f5e71c743b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdf1783f8f6f865d64aebd07d46be8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa355e1a0696aa98bc6905b94bafd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32d860be7132b144d072013ff074f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c700f8be777488fc780afde77002dd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d18ce7d60d5c625dc1091c1e76769311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f4a6bef90ef827f3912a4b3ea06f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955ac4d142b98cdcf1be97cb07b949313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d3951621d6e58b88aeb41fca9516314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e829d2af29d0cda151cd49770e5a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a559bddfcbda58b85ab8e5d5c510d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f546c7745d7151f287212ff9fda19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc2da4d7697ef5efc485a6063def9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744225c74d021f936fe911de4760126319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677c0ec7019f86f958de7e35d42661320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bed1e2c0aeada781330653a0755ce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42447a23ed5ccb4fc6a54888584424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a2b181e503d9344f94c8f18cbccaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fcb991dfba17e0f8cb593e0ae48fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeb9c288dffffa20e2cd79b2c978b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee33964cf51f36186a29194d4093f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0412c64952ebb33184c3e9a127b6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9177067925e3a4ce77f814ed5765c90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a9b23df905c6dd65aed3f5a9dd63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ca498b7d9b9cd03cdd699030cd2c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92dd936aa30aa0da644b370cb3348e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2927fe988ea59417c65c1aacadf198332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159e74cff5686082c7c220fb6a903d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec97dda91736da41b67db9583c4410334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e48b3b2d70e2bc258c2028b17c3708335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4b6607470b269030eda7f6d3a586336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fb576a1d4e17f22d1d4639f1f332337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8044849db25073ff4692aef769cad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec242a25a420a89d0995805aa89974339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a40801e384aa71e78b36200e20edd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81d123eb6f3e95a3e6e77e513b4b2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d3765bbd99f4f2a6bbdb306c4c74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef0d0719ef030b83ae700ab239cb55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83110310989c2b902368bfae6fd13f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef919a9dae26a87f5130bcbe1f087345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98d83e0d0d544ee4c2047407c1d3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07214472fee2b73ae9a437d04ab9162347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ffdd294e743e0aaff62aca54f4a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4ee1a9644f2f55d54226017b099f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9fb22754d5934870eee237400493350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b20f57f60273edb937752b791462351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7a03f897094ea9a1688fef9466d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1119b1ace7ee6cf040aad879c88ddc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add8139ed770b1d948af6b5a6c1fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452d5fa8e7f13a00d05cf5c34c5095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121924da8218cf84c03db4d289ea1d53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461578c3f540ca4dd322dd16326ac41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a0bb6f9300415bade6a041d626b5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117406fb41198a038f70115d8d4e1ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d61544f4ae5fec0745596d48417702360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a174d3347b8a020c3cbda2d56eae8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3a21859942843821cdc01d231c22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d49fb965fe7038ea8c2be04e4dbc1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9515e436795fc70ff3d4b74a90a31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623615e470f0c0801b0afb4a303a4ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec82f61154923545091e763ebb1b39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad0180588c092e0e4cca0d8621f272367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d64b79e8b76be67102b8f40ae8941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965de460744371e93d5967ef3d94bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7faf8f0c9d97aa5ff45308fff5f97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb136238949e8019deeed23e37b8e1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3b8b255a2d32cc535866e753152f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1165d65bbf3f3d9c32310a8326216e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dab892917e2e41cc14891b70e62a0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ddba30ae4cb23fef607d3d320145375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a84ff621a8dc8b539ef9c7d4a8af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f45fc02aaaf4b28cf9f349baba19a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791e4db31a3f66a011894f3e95360b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315adfc29719496e4e78340a20b1f59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893b3218ed1fc751a25d09bec81682380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01f5a9ca1b399fcbb66538dd75002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d320d1fb2c0e177b1047d6eaba5e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c2594ace5dfeab8b39e34e132c47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ee158f897ca835bbe0e76d1dbfc9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57bead181ac5dba9e541a28bcf60c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcb7cee1a090a9685a0cc4a8b9bc99386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d705bb9fc116baede60465f94aff0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b1cc49eb8aec4412d1222b7a3a6fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a57ba4bde4bacff91ac3251f8b853389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc05ce1f62367311ec4845ec742be1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251dd9cb4f04ee44e73c7fbd4897e4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fc5362af3780c1beec4abc3f2e3dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c88246ac6a96290968061e532204c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268c98575a9ae7f12aec81bdd97877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01659beeb9cc414f9a937a9c5ee8121b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd005eb3e3854b962d7d183af37324396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8966ab79a3fb31158f8714175e272397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fbeb0af89e2f0ea20f182aeaa7c6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a770e103a021ae259109c5facca8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fac1c5d953e1516d0785738c4d5efb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d844df4db74a38fc81451dead781401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4965f9edd76d6366211461493f982e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb7feb4307c4f713608651a30982d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c999b43f611ef179522b6a7ed3ae0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45d014ac881084acd9ff1ae09e432405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa994edde933411a4fa00b3c1881b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429efa72d1c214bcfbcc5c9c5f652e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c3d00dfce612245d7bf7b10223dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833401afc15182f008ab0e33f45afec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261373a549eb1799420a1459ad3f896410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b48a71d114c73669a2a1e26de7e4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e752c5dd4dd3254cb9966a50e9b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a5a47a5f6b8e85ad413e86fb014c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f7f31f02588608a7ded6c9487319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731819bda978f2a35787c3edfdd276c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed522a39eb602259e517b3a9ad238a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f9210cf76e90f798e7619516ec2dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2e617a7e18e511da5b02e521fe4b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad095091b4f75a94a108c7be19fad90e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150da0a5c5c71b671c6c04cb8a02d3f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcac85a6b48dd2cfbca8c0f436bb4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007403f6272b5f57adccadb1f591cb22422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360f8d249d9eb3cc553152d91bc988423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a0a8a6dc9c5914b4b80fb7f5b3b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34f022a3aeea3eb3ed60110cd3b320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c444d80d142abd40d3b7d9f31559426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d382fd3ff131c8895815ca17f1fee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579057e4e101d964dabca1a2e2ad887e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413bd55ef7746c29b556bad9651eef1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d158952399d2f3ee01c9b2c864bf3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18cc9cc45535f571c3414e6f1f5c66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c085a403099a0a302bf3e1e802dc75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6125d0bf22f60401c877298384aea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bba5cfd8a60f8d06cefa1077fead1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dc2a54304d3b000fef9fd46ff77ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502acefa8c5fc44154ee50281387190f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35467490b2dfba23d12fd9a85ccfb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3212fd4700bebd0912b17570f1dda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc054bd8f64bde7c7481f683d68a51d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118350454f2a805211561817ce254cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ed7d1380205de56455587f448b51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ae74ae3eebea9515f3c77c3f8ab25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46031e668172b5f63d35ac0919f3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d2f923b305830d572e5acdc8b267444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e910292a30648963480d13ca60ce6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce5a579c7d5d27323d4cd53860d1ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3eed2043aae6bbf76bc00f66679d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1f445de10d58bca5fa181109d61fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b600114dc3eba6007ae19e5a7c982449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179d19e6573cea5723aa625a2794017450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c32eadd212712111011dc1ec982f70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e76c81a6eb8f643185dac96442c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838f158da56bdc05e5f00246cb13a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045859e7263d319b872e1a5891e54895454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa4e90452b14b9710ad5a068bcc146455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a736178d18a9620c4fc8518bbc9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371923a2e3b9c8b2fd906e04401f8679457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5911b42941ec9449da96eb5402c9c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d89eef3c74e97f8ce9a69210b9d05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080bb11534c8cf2b9051e4f077e0d22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de56daf5f10ce9d2df8e0741b78f47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98c51cc87c288963b292ae85ccf4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780eee927486376b8a3c3099a3204a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dfe1a0dab4c1358dc5fd0e08e7334464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a0d315c0b5b781401840c24185e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f4022867ef60014f1897d9733258e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e610c415fdcad029eb4e568cd25ca3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212e896eedf2cf44d705043c3c239c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83a2141ba2a122a32ac7605d63b42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520507ccec459e2947ab04c30f365e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acfc0fd55799d54cf6b776df68bdc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08b2e0a7464488ea97ef2db5c81cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe519596244e8285a20571f0d181ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a12fdca24598b565d994fae7190b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d202ca93af32ef122b533225526e14d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd114156aa3d374a212035734a2af8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44e70547d79cb53c35d58381cebea5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a0499de933457419cd3aa07fdb4b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4b93da636a0d82672a8ec9cabd227479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613e5660252de1a3cbe005d6075d94e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8bdd3f0a88cb8d3834df284bcf5ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e3a6b57875940defc86f8fe1a30eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3fed3cf41f7fc180ec66bf5bdb70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107114d9632db1c06e1518081ae9f6c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfab58a09f4db40adeabc53f54e345485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661005f1fd396db06eb6031977a2c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d967b570ba9373234b6b285ede6116487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375cd02d3c7c8611b4836762ff054a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93d2a4585e980562b7155bb52a312489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da576053ae6cc74cd39e250fecdd2e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0486dc4d31167b19366aeffae51239491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d856ff272161c82dc2121c33f99dfd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c629e7b70615b2665de8e48edc022493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd74c141b60d46e639c71ef39794fd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9cd185a713fc3ff348e8ecf65d17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07fa20294fbd225adad5db0b8e88f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d18a85a04b938a0b3287aa5b2c87cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0778df19c5f2f4d8d8775dc45c7568498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d1448d57c1d732f6069d4b8a4fc17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa3ad66d4f6f0b4ba592e3c984663500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06db51d54c085ae9cf54ae458b02ba2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a060989667f85988f376af55c1a35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7cbb6a45ff8f1a072aa64e1bc78a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33eb4f0ba4993e3837c3ac664ce85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0471886999b1d9fb8b04db430ca3095505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f99927e7aa507b4e3ace6032ef3a14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d39f29e9243ce252cab398672367ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f98f0d3ea7e1865e8948828364fc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4fc15bf98090832160b031599830509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15192a74857cd7f5dde350ae594f2df5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65d913402fecfe8e15b8fd9037eaa3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86345ef2d66d80367b72fb1613366869512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b2db187087a9da35623d4dcb851d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226547060a9a8eb25816f96332c25071514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53067deb0aa96faaaa2591bf46bb635b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe9f62503059c6f402ec4f6c119d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b48ef4c7ca77a1600dd2667732c635517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e2d32af49ab6f92eb944ba3676a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fa3497892c35058b4b2eb11dd818519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02473c23e76b6cfbc4e32cad381566ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b87bb518ef0cfc171f98e9823038c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a8a612a6dfd304abaa122c865823e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afae73226dc795fe17f7e9cd7d1027523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de56c49958604dc467e97b1a0e435524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64115c775d0739766b40edcf1b0ccea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280f8cd312afa37b5d05db3672b62b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee12707934a266f0cbb86d003e36f29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e3f837cb8793cdbe8e38d099ef282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a6e3828ada899eee1cff156006d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fce666c639a471d348e1f6daf1b729530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc71c8218b8b8ef00a316fdab3fea1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf47d59576fc5afbb56df3cdbc7838532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5ee4f0102f71825bd7a67e03d7047533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960865e25e85ffb5dabedd38f9d4efc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6561013342a0aacc3cd45661fb1308d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823ef0f8fa5b34344578d865e2b245536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbdfe14206786c8043f5c77bbc381537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d30d6eadbbeb6552be4f116b2b48538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16153eb3e76b6b2983bd448d940a599539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d54b0294c472b9c012e154d2f697540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38cf94c5c00775d6e564d0644f64ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd4a2e9ee6a17d2bba9c401f5bcfff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611b4bae153360f8a8def2ca082d336543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79cf2e22646e9631e425fb25d6ea45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38368844b7fc4a023cfc42132202f01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813df00fdfaf598b2c63608fa94fbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333e7b823a2ca2c5cbf20adec5d933547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42533ba4f89f505435540e8a83738548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a628096149ff7ffa0ed844dc3e2c14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d5b3d243eb17ce01412317a74251550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71671f341553c6da96b6bc17501cebe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b57c1152f4742874ccbd4f6a691290552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af763fc248ff9d76e35d0fb7466536553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6685198c8f2b8dc99479a0d6c069554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a19d9a50107219fc0aa3eff4e6de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4950c5c631d0d467149c13ed8c7c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1b1a979ef781e4078ccac4d7ba47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d268d08959dbac28501221f818e0a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914575ad7308a20e26896dd4a74650c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5327bb484bffb813156ba5358ac775560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbe03e44b3c5ff62600ff387b20fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5d74a4320a9a54b7b997a143a59b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c63d58a8fd2a98ab7971c6422e5f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b3a57e20ffdbc721a480f364ddff1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b058d1490bcb2c303cbc18ba801cebd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19106b4b85f9c42f9c8ec2ca417e7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47dcea46918b9b5a06b4d42f8850ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d68b76d8e81580aba86e6dd657346568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf13c37e6915ab67fb1254fdf7b476569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf0db2491ec86e0b510c57b752430570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5024cd4a891dce028daaddb6e63025f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e97ba45dccb9bdc8c9375c6c306474572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a495d8b110e9ee6b2236dcdb5e83bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bacfcda962e5a0a08c0427887884fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8b8cdac631b861fc854f466c0921575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179825e31aa211849e9da56c6fcbec4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e684cbafa9db333631126b41907c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fb62ffc79d6b1ebc95913028707c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ee56177559ffa5ea63d36e52b31d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698f68e24e5a2664f3f8818e4d2a25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106fc799c7ec190a8d45b136698057c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec26a14d24e675142b8d1ce05364e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966855a76ab257c1cd45027cabc88a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6247d7415028daa5d745d705f37c2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7b8329d319e575b76255c07aa5db1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a20f30fc9363a43376ff414d90373586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7deb3fbba6ff7a5e38e0e2cf443f56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31dd224eb3e14e24a6d55eb49e27a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a4b70bd285d72f52788f17429f338589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4020d174b18fc6e1b3d8cb5e435ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a09ef327f9552f86538eff588035c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae0e4f0428a4b37badc8f1c6dc943592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9a0003561ff2587ec10dc3ab61ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae643b149777c402e6d30d6b4272c86d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3df96005e8075e5af8ab7a955385e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1c79fde3238125ca33f802577d7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2daa49d312b24c37d14a037e72057597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f05bef519ee7ba0fd7b2564c2cfbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba62edf4871fb763802a22131fd10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4804c0b74110fb4e219695a571bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25924cde1856ed5325d0650da92ff75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d33baf932a79d83fa562a7311288602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4b2ddb39e48de1df0836ee0b85b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bb47b4af1ff1946fe36001bbc4d3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d774eeb00ee3b6683874c6c77f24851605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59939fa3309317de0d2b51ce632590606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5fda780f725b3df23a189eb0de6e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77ac4b50a79e6320f759f1d9bdc91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946a404569ba48dcdcc068d1429fbaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326291e6e16ca58016441277cc15764a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da6e073fa5a38557b399bd416ee1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180b8ba82d21a858e613243813e358612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d94f45c4c11f99f9c618443893744a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38911e70346d224fb8492e469a103b61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab3baecb37a4a3c421f6293a68587615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa3d3402e6ffbd6a2c93336cf835f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d1e40e5c77cd434e68fb8fa384e90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49ea86b8feaefe660652ccc1258e0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a424808d544274d3950153268e36c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e22dcd4d644b73c7b930fa69005f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479908218a74955c4a1b8b0414c6b1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f7562245cf08a9d38194c28dd413a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195de97327b084462875ae08f33102623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e2aa42f150ac2c101a683639326f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df5280f2b53a9f584589e0a0a1074625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e5e44b33d23d374b834af71298be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca281fadb41327506477cfcafac204627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476154875c7bb0c68f7deb37158f46b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49152ee60db19e7521924e269867ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1acab0d24957d147cf90a0ceba59c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc14c05b34c438fa43430d108696f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dce651f1b969f9b1f19c251284a0d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a85af2486363dc20afd11019898bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7cb0cdffcad0a9d76e9c8c4bfd2ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef54441c8628d86c5b4378eba6e328635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad60f5b5138987f8e4554a85a9b7728636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a9b75f8ee57d3a6cf29f548b6f80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4afe5e420fda339c2d36d13cb32c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb6749a23589c0d84c2e136174cfe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd3a9601e866bcec671806ea1d99d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158d271daebe005c41ae537e151184d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8525f4ef2d12b4a9c9d78b1d556862642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3d59d20cad750cb9720be07e00b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874df1fc2c440e309290eb97aece11e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198352bafe312cb39dc8f2b1b997712645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8840f41855e99ecb8b8ba5b881e8a33646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbfb09b58cce739d5bc970fe96594b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87bb0175656a4ca77f4687acb43ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016fc1d050089739e8ef11b6a99572649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e36d391511521cc1713b5fd5715a20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d264f05bf53417b5b91febddb2d484651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144be7a8e7a0a9193d2db02a500d28e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ff135dc007ec46aab6fb43cb9a775653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec9af4b19c94524dc1e9339179a25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeb86a2a2eb353c29dc72d3079dfab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9edf9f808e70522ba90781ff4214b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ed93e35be4936fca4886bd4a8d77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9048984f85c9ff9cbb72eeb7b56d1a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0ae1f7bdbcd235bf347973a6aba0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889d37d672091e266190119d8d6e68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b562099ca96ebafa855ae392a79a359661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f203cff545ed392c717cf2203a9bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fd46d4b9427afd90d48a02f67841b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1406baf8f37b3359f2feab7bdf316664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5f2a244dff42a93232179fb5bcd9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450aceb8bcf0f7a02278b1bfe786921666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe4b1c9c747fb03a012e0c7d007510667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538c87ce8c7c2b75dcad64458f5aa0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeae9a79918c06f4cace866fe4eb8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4b922a69ba1d53eb25ee726d7cb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206e205766e5cf114a435228e533c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdca4e6b23492025a6f047d80f52e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773e5fa4b27db9c77a27a320fdd519673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bf7653c6e8c18c8c2dfe2c5a6aaa5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a6ae2b63436e3b0cbead7cd4a03f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e059d7c946ec3c3369e1827a7649676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9676792dd6d7eadb42f04d99033a7ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bff673c93f5e030b57f22a2c2be286678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1535628bec6c82413b3939ce52789679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c1fc44f421e46bfc0533d436d1a65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381fc602ecb983603eb0267c4e3f2bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583744b2dd78fc35aad80647761507682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f557c85b7db15a00756e24876b6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4165b4d0cd4d3a75663ccdecb6b3371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09589862fd46bd651c5fbb95f0687387685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c2b07b391358a25f345eb34fa6e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dad9ed3a01842814b2b6e138a4a98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13195a1f102493d539c94035c4ebab8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3d1f34a85a89991a9f758f2c93176689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015864a7a4913fd9bcc679a28df6905c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465ac9ae11a9108407434a6a30b0c93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f84c94862e961c28eeb3d9ebf0e15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c612ded5aa9eb5f3ece337582de33e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2289f0e336dcdab3c683863e19e91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947faddf16b4df6798dbc5f2f29c2c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd932d4cd297e15076ece59d64f468696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877d3dd5701cc244a9f28cf56c6ab1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963edacb4e19d8732232c7bbcc3f5f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5022f5c18cfe1fd269964754769d29a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c1653fa8cd6d06d723ba610b550b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c4869428c6b5d567883133df9769701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6cf449b19a43f270c481887d1a586702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645645a7ba17fc5f872065932f5fc1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baee1d11f2524569ea475d2d21ce91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00da32de8fc5cb23540cf372585947705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365f9ded1cf7c6cc03d4c46901f4c44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac4f589114709affb486c30ba3ef8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb8e9d7d147edcf80c07efeec6d66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db3c242d71eec52aa88722a96ed2d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14961774d68f77bd367a0e5b96695a9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5e4834123e8ac2e647f883a23e0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50f31c024bcc5629fd68f6aa4faa74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba858b80c78b61ff7c0ef27e9f3522a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db9373cefd2a7a4118c4b911ae06ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206a724160f2298ca088c23b959e47c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c94441b1a1404970e2d4b4142a66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e2d45caa6a233f13f475a6d92f3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a1977880cac9725c50a698d9579b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b0f95ea95ad6b0923d3ee8360ab3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192ba3a48be70f30be17df5dc8cabea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae9a5414c453a1e753b7b1e89550f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e15d48a71ddba001a66aa2ad55996722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71812f3e1a132cc0fd7f5665092c86f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39102e9153d230fcadf5058d3d2c5674724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ee219a7a7c975fe2afc94d81b793725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092ace62a1b4b347a96032461f781c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6f584c882c0b52dc23702eac78b58727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec8e309082bedf17542a7c9e24258c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8fc4601e8b72992d48f3da7710026729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcfe0ca75b4a1e485db76cbae2a36f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829dce0c171d1a7cbf6aa8faf0e2ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ce9f6bdc543f89ebb4a7b6d682372732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215826fbb0733259c61714f73f663b17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729735eadacd45f802bb04cda7aea0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a82e814f5cf7932f3ad265af2be3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5fc82eef1f4aedfe91fde6d2f5838736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312782a6df2c4fb6e9eb3752ffac1c71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9012d69df1c2844f5c651875daf0d68738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7df2fed77696ce1883b38851c0769739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223aedbcb2d3c6a4d120bafd5d2d851740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07525bc5e3a418025e8e9994c07ad06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04247226c5a8bbf0fe38539e5b384bb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4bf5f80422505a85b9a2ea47a0a56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d122992f1e19f871461bb02578d1b58744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b42ef1b36c3aa61ca19ca03922aca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375aff8f8c5615e45bfb4081334cdff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279b27b1c10f34facae36ce0679fd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d351f049ddd2b2700b1c845d9d543748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94633a2ed976cdebf929fb09bc68203749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab256a1ff8789cf2a9b6748be72be732750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e5cbdf3fdb4049afc5416e998cc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f148a08dd37403b9c9a09d64b5d7ce9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42101445d6321c41c88f11578fa7bcf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305e8dde945092fa53f7c32dc72574754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb6479f28558767c1a18dc131f2d42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7865d71905ffe8b788bd738d03a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a85e515e4a8c3e0fa9ab54d9a1843757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6efa6bd549611b43e85c1607fbb85e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020a79e70b726448766cd28cc84ff77759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>