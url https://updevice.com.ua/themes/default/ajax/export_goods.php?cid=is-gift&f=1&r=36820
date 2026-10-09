--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b78c8237b95100791c832b4a33d8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc539a1e98da35604b55907110bda72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ba25abd9770bd7cf661ccf6978eaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d5b8c9fa57cf8ba7c0e406db5cfb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb016f506c5fb9436b50ef5eb2289c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24377d70f6924ead935d0ad05479206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7bb5fb2c775838168f23eb05250e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc0ffc971ad21fc30b81661c2b53728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe35a48125eab7b61c81c770ced26e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3104c50dc8f73b8282bbb7a4e924510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d389a12921076cf3f7039a21269611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c50a79db616f3caa5481427311f4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24c2882eb32bd4d92b5a5fd0bc620613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0edf7723c8859b9e88b1bcd4c02be214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e7ce6d3032f9c878934faf6e439715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3ca9521f3db0cbdf0e490897ef8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68f3d0ff45fa81bc25b064047eb00617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba431da4f6b065a3f3df597576a05018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d24be6a2de1d12aec465a460323f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55ff0816cfcebf2ed6dcd9826446b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968d17a738dbb79be5690d477402bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97049aded5b1bdbf6643639d4938be2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee645359425158213d69a50337d7cee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26465b212d8fe810c707ac20a8d1dd6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e90f19ea8cc974519f4918171307a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d1e5b2d2081d2867a4e9a4d3f71926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d227753160385220dcafc69aa86d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15629bd0cdd55a81acfb136b00219a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fff126699c4643ee4b626e06bc2d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedfa4c827b70e185367a1fb07baf4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4208b015b35a5d72903596a2afd1b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21fe880059240c826a67325f0a3a8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276892c3cd2814cdc01ba7996ec37f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614e91ca0b290e976c73bc7dbb56d9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3d5e496126e41d889beb18f2656135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0d9005fb834c4d329df819cd20ef436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430ea408a6c10fe131edcef6e08b6737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c1174b1e3c37bdba49c7a513c5a9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb128662e432ce113e29b8239cde31d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4c7dbe91e4e98effb0ab2160a34a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360ee5d8d71152b82720040ead4a68241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb348cad8aaee9f6ae9e8cba455c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcc6fb3da1f28fc80075701d2b16cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc66e75105d36ec7ca2d8c7f067b9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c92248c9ae0f521eff2b0193a04fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d168bb227ffbd8d589ae39983d89e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494be261ca73463bd746b0f9d9d4b9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391921049e3eb62f25e81c13e047bcf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ca5cf6ce907ea72b560cbb62f9dde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167a0b58c1099a0fc374eb85092653350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1bcffd557bd6b3d083a8654c83e4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e82ba185b3db875da6e5a932d346d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529fe961ba746b7de42938f17dfa6f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed96ca9d6de0f85461c3afe00a9302354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91df319ce2d243c6cd79c353120372055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a964d007c33465c31ed63b0907d18d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1010d4f31cb2c6d597d4bcf8860a3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a46606a81086c92db797036d1bfa6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ccd8279d4d17b1365ffce451bba7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1b8fce9fad13f95ec79bda6db29b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabfb7565c6946125b58876bc55058461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8de774c77703aa6621df5a99812362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafe6ca3db8e2735eda161a2c9770e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f139845a7362e2b215c03755a76a7fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66835fad5c0181fc1dc5016a4d8acba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7072cc9d5b61be264a85b13e209f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8748dd8bdd475cdad106b04924cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6e170c5329a0191254c5a758687e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a00e9e184901d2c55034b5cde68bef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1ab9ad36cdef1405bedf2f58eb67270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482621b0cc08c40be8f978322af212171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8826eab44746fd7ecf1ac6e1787b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898e98138dbe3e006f027f9ae3054473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd071c1976b3b51e48d86674c39553674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521fae5772dfdb12e515f60561ba1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc72639f00d6bb2dd718941216b5a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72867ebdbc410667628f49472458c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd49fd557447dd31917a206bfe98a3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a427d2bf0bc8673a1d57c90f1bbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1d8cc477ff81a042e612a747b8f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc8acf2cb0fcf7eed156a573079bd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2d56bcf53e0c2ebe67e45bd69ee482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e3a31debbb87d787734dd865bcf9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d0b8148f14067b026da7a52de9c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc313d43211545dd1a2444158980f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e495898db36e523b47fe5f3a072a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ea46fa8456be053feb166450cfed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c68a64de70158bb0e607e30c7da70188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158aaecb603bb9ad6f86ef2d8a1218c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3941119d4d605383cd3bdd2db78a37a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cbef5bbabfb568c7482090b19001291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1677cfe43ab11640ab15446bbc2dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a7104139f6f02926a81eaaec511b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1a1c5fa1b93802c04b983441d9a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fe578ebe452b10796f4c65c41c0f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9191c2c56634cba155486a7ac2dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db90dddc511e84a272018c7daca158f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e286115ba37824804398018653ce07598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13a0eb3a7f7c7eb74b57820b75a97899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69d073d78096b2c44167711d49a134100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2297d83ba68fc946e970bbbf5b3b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a001b0bba777cc8a84df3d3169b1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f0641a764cd9f81e03b8d6b6d0ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087c8d3da67ae147325983d1005c40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47bc1eaea5ba4d87275621a036931105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef399bf82f7f62d7065764ace7fbfa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaddcb51e4c96ce5ffc194b84c60f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420c06aa66374bbffa5c462520319eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dbe5d4d7cb3b55c42ee2cd4eee129109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4ef94885e21ff3bf00d50f9b948c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36262dde5a8240d9a3e6d001e33e23eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41ac1109b71e7067cbf84cb66046d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88680aec1549ebfc7075f242e9d4d8c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d0aab4c553d7ceac7d852cd2fca7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e685299446c965efaa4a92a80216d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445dba4c3965800e24b265edc3341b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2886f6a7883f5c47c055803efb0b13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c62dc11bde887ac1066d91e421e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63be8c392ccf38d35f6a62d05ccb30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f11a866b725fcbb52824fc71ccf4c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd14d4655a423eae47e139807c8243f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e6fe01bd5aceb1c9b7ef040ea86a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04584ccadc44509e932adcb1277ed95b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e23e8fa7c65e7e0bd474dc1e595a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731713c01ce200f0f498801e58c9678125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece4eb9ae3cc1730436531acecd1c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d36a3749faba12e8c6613dcb2641127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee8c240f2b946e0b00097fbda5b61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f327d3a219e589aa74b11875bb92f19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806d30f62c3f14fa1b7ff776b643f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea7fd886f363a8053deb8c201db4d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66997f3133ae33ca68d4376505ba5bca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e952084d545737d3a794a373f937b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de8243e67dc97084afa8d6035f1d7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb273b7c1f5c0331f2986dc68e8f12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd5b2e061e1846e703c9421d6ed47e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a088a5100d55b5725a92031d5f90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c0d265a25b7f1f7ee925fb1d1bc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540de9f807627e2f023b5da05b7e6f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30cb5078ee8dd121cd5157d833d2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6493abf5cb937f0c05143a582500a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b246117ec49e30b2a8c3f4ae448c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7217e2bb4039bffdc7cf81b09d2376143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5528efd34fbfd4d08e86ef2053bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1e87487c9442b5cd9495dbda2f49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbcf48c7656f8e6db76c7d254b1f81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7baa80d5593947c8f3def1d29058a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe3991517f5e036407939788052bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b68a3d41560c596551e6fd1645e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c9adf6670fd5580a292908442440150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaf9808d18899c6f81cfe55d4bbb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce9ecc87db10712f967c91a410fe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c41cb05613b83760cbf994ef3b892153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb31d7e9339afe5d2e5bc98c2738fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b1fbfb11dde42088d90298138381155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231622303df9505673cc88067647940f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23e01dc38d1e2c951b803aa6a24ed2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf739ebba9f7f166f89f4bd5b923a84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f707d35bd5fe531b44f6ecb8f01c001159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c79d5bc8031dcf2da3e3c43caf9d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0c11a1c3c872864dde25e231ca2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f716d70bb9741f9bcd86dcf2fa65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a256ea61d70676ae76f54ac490014d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66de3359d806ea48611fd88c9e968164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8efa85c2208ba51694fd04cd1109df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ee1ab7a3763c169b7716c1c9cc279166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a4bd042bb0f8ca869637b671686c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf57659fd55c8f9cfb4706b61871fc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ceb853d776d3b34411d62b14065a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3fe45b35dfe7f39268b3d2ef75b77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfea943e0c5ad74552605103f7a306171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b310095494998a02ff2f265f1e6b81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ef1a81680e1a7d3ab0826f3a75a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bbacfe7e65a9baa2ddbe7f320cd95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343fd0ebdeb5242d0e7687e7c631835175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4076c02663bea174cb4077451986aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7671c36ce36ee40f8fe0f060a33045177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d9a13bfa9484a0acf4ad59ba4aac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594afd233c63278f6ac556644e313d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04471b350c310aaa23438697331e3b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf14c7b12bf09575f4cafacc47e28d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ee5fb07c4a58e0b1639e625057734182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aef15a3632eb3330e0e7581557986183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172088c1a0b3b9e67f19d8388c898ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe1d4242f5cced3bd4c9c88022e89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25eef209bf1c2bd771a5731f890cfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a03e0113f1dc8578d94c2769a36a10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb0e31f064fb696aa80547d6b8fcde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87d6360588cf8e00c7e1442394eb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda0200b21d3ff74a41ba257ae8c8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9265c0b768e8f3144ab2c53daa23672191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e751f8bdc1904c0ec3a2f6b866dad4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00946ee03366ede083a5f2fc327ca27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899776911de34301caa299940ac6f82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ea3a4851b66a195af25fbf8bf9e60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd025aa3350b98edbcf7fcf453e799196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfe082d59dbbe96dce082e5ff8e30c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bc54814c23ece9a57e96340069687198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ccc089e5b28e7d298d554dbd68db0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f1f9ff784c88810855b1bf46cfd8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f9335cb4177102dd1df08f98fbee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea18e3b2ace3a9bc111a5aed955737d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d96b87bf69f19fd5ef98caa191042203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f946b42c3321eee4ea6e39feb79de2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2111c463c9a0827194b199395594f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decc14bc53e14d679e279b5c7e696be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7323c3f1e41ce9b9dca2c61c50da00c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b77dead3abe3520522604e9a774c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bad1655ca93c22dc3f11512d66baf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aae46f5f8c92297f13d66a30ff6b05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c354e00aeda46b9cc90aff6c34ae38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ad984e7c8339740df0be29e294c10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3718157ec3fe8e4ddbf39b8ef5cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e3c219b35de827d5800e1f32f53b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355a8e9faea31a2b2645c6f8117ad7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa9d1ddb01210aeba11035206f2022216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8295461254a2637fdb824b3bc389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bad1dd09a686297dd0737093770b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d37e65ad6634e33cb6bac28d596952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11271a811f1287360c1373cf405799ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a648fef50b39677738caae26ec52142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6dc20c8cd039217b56ee512d8c63d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1215739ad080ff0efd3a455ef09b90223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3324adc638f2faff8822b14c3aa85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6195e627316ebafd3aa4f21c01905c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae4778095ec4c2d04742dd1b24177226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198128de064a01498cf62bbbf96639dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6897800123eaf35cc4ce7b42997cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61644586bb59a8a73662e830018aa9de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f864972f1cae4e32fe657f54cb302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639f1a027b0713901df5f1d227a257231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e072c909bd2369371250f794f5bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6d7573be72163a1f2b95b422c784d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98563c77c4fc494dbf8a957e8db0bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7a4918da11150f0ad98339164d6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a322606924b1dc4ccaf18cfa9b06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f978ab09dd9de9d84f1d5b8cdf081237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935515bd56e075f2c4cf4ab89bebd890238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877900e05e5fa7002f0947b29eea0cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bac692df0c98e1a76695162ac879240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7888e051f311b6af6a56248cee39b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560a3d49468220a79fd1d87919c1418242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7e969c68fb228879c32c82d3ba75f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f46931e697090d2ac1583d872a57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8f38c2c2d05e596808c70166fdca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420dc293f0e781e82838151b58ddfa8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9470e406b1df2e4efab5b64aa440092247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b7b7ada1665956808ef7321ca1f7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33f306ac4ee2c6d79a30336b97401249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e091f47065f1a4963cac9682a68149250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8593b5b2544c05b8b9390a1444bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffed5863758d6bb808c8ef2bb24021252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1deba41b1b1ac032af8b44c6e7ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8565041f21e6f7c8c8e9bbf23c6a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2cbd571d9503e5184ad3c23445ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870e748bb32c07b6cad05740ff8882b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32e13532613e1c7238d4a4ca54a3b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeae58e45b5044422da05ac4fb3735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e892812976c810d0e87d466474b94c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1774d4ff128b899d0e95c24e8469dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db9f8c9baac467b4521e399de05649261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffd8deb8dc0aa6276938ad26a50346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd79e53044f5f2fd125ce9da0f31844263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa2fbedb5b92af6ab487e31abf6644264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d776d3833f001d68490db540b96773265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1afc827a1a19935745b1e03f2a75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3625e257ca8d9e3874b56a5564ecded267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f4a4bc8be7e4c5506f843cb44b06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc96ca24b3e24b0d2d12b11ccf86ba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca015860b67c9d0c180a4682fe4eaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce243e3f3df8d88c1beeb15de0b630b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d586cddd9cf3fc6ccbdc69c55089d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152e59651ce60efcd0bb25fc6816ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc64eab96ed39d4359ce9379f4b9d32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d9096e7cd96ee6a725187f4cb435d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fa5bfb4145ec96a8146a91aefd52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866da4c6ea51f348cfd3a999229f0c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b123268cabf5097ca1198e6e27902278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c824110241f740bcee3e349a7e6026a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cbe45d88a75177628ece9f09f627a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97d1caf05267e3b1abb76e9102446281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c6268c2a313b35777d97912eb491282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d607f057c2b7e3da671c88f12dd3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65fec91a2da2a8c0517ca169be8831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239885d3760d249e5bd3d520623ea9f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95e29d8abbcd398a7c788ceb646a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc22287af5e0cd8c2962628d6b0c83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b999a4ec32c2eab8a0d5072c3de9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e0633e538490cc53ec3e7d1abc94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea593bf167ae2356d46a9af5898cc8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795921ad075064bfc0f3a327ab66949d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8769ab1162c2bea1baf55a8863e595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd0829fa69e85c34e89bf78c623b38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae5783548fc80b0988f89adf735127294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c097dfbf8057d97913225e3e0eac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b9cafc3d297925f83cfd2c3b02823296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f41c17b7ab11835e6bc7b33ff413f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d519efd5c87788f4a6422205e937298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6c45db72acfd3181f2a3c4f10c55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442cafd99fdfb2236443b760fe50f02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d064c5be3a533e9e78ad0f78e0378301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580feda270966e6a94dad1b1c91f13b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6279306ab41c307139017edce63a008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e521552019bbd8f0ef05202369661b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362899391d8b74a71c3637554430ea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf6f8f9f012c925d61505fb3f7186b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad90c7a4a85000de5ab121130949be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066f4bada05da447a69351a73bcca97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2649ad15bae75b01bbac1857dcb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1d79bf2dea0c547ba87193fe4ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c85bf0065dbded22bd3dfb0b8129d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb666e0059515d225fd826005862ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae0b000e8c1783c81740dde5acab4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff650069cd16478759b8d413ca38697314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c26af1a095fe85c4548cac6a8750315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863172b7eb1f0a90cf9cd849ea32d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cdd27218ca277a817b59da9bd45e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dd6e63f3e23c3fb9947a9cb02d491318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f92471704ab861329d987d55ebb59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc055f270b9fabe94821e74f594e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaacf68f6b7a29417dfca34451effb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033d41dac31fe496547d7efd9ebbd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2426b2412377b11250c634041fd30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241825f02aed4b497ffd65655708c8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d585b7b85289d851ae7a44dd0893325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725db62076481cf42202263505ed0f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9692b0be0f4bfddc5cb4f65fbbaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cb0bcf59ceb0ccffa2adb401a62d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd20a5f8908e4720af4df1fe445728c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108d22967fa2851beb11df3285bc76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f995e9747c5848a53b7cf7ae714f5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80cee9f3fc7a8856b04815ef9ddba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc88f2e7fafe641624afe103baa3c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f949f16075d53047907b8bd90a382334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f71ff7c5d04a310f1e981f655ce5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7859772aac93315f9b37f440d8cc49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec912be4e07cd88ffbe90ede7f1a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eea4f94f13bf5a482073f1052a4c5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385b988a72890f1d189996ed8a023d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f5af87aaf2da2c4bafa603dfcb6ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc0852be38f99a24d0693f90f1226c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4735b64a18a12f5553e41ce0d6f83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558783fc69273e374d512c4eef64c94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7984d1dd48442fff1e12ebaffba21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fce99d020f1e0331f4568c6f32779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5872a657842feb6e3738fb458dae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4720bf1e47fd60e785f36aee10059c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bb21f5000ae58a03675684d45b4ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc4ede6bf43f594991d451adcc9717349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7fd27a4b858676c6c59d26f378c00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d3612dee3d642663508c5776e61c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee1d2761637dafab70b0d20c936c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a023cb6a5dc04f84ec0d3585f95d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86672b82e9ebae3e56caabf779e1bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cab2d110105bd09219a46c986f9b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738e7a154ffe94178cb190eaf2e0f41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659f3362974a30bec31ee332dc8a994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e8ebb84eb62dfc1a0c54e6ae732d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921eb2a236f5f13ed79bda0f8cf38c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffa4c4d0ce15b289586f6940df7e00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221add3a5f356bd27949a1601a3c4f0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525831be1492e80ee1f511c73f3d04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f53f800ec2fb7aba64ed7810b4da1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31ab0317e96071ff13460ba899873364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ade66c869493fc51dcafba6469e05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309265e93af98b517ba83e06bd1eea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a51b8a174237203f3e51f9a9f1ec7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbf5071022a4f9fd8db8ae09657bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682b9fcf4f67dc7e36b74c85068b808369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1336c483db09368da3fa1d05c2298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd2131a056fbbc46c63d1bd99a337371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcbd01150aeecd81ec36e6197a341d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab9fea73cdb58fc5b78d8f01a34095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0874d28d327c509b72de3257cf263374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14096cc6998bae22f2cb53bf9ce7ab40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e35da29cbcc141c09ca180b7d37b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c49bb5239feb5b3cc033544ffdae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ef15a45f2961323733d2e51a57f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3fce3e74533f6e1e956ce8647fda3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e316072d8eeb0ea8771ec41de548cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e25f60cc2c261db96e4f80f0e9b8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7b935352d43b9d00adf6cd5565658382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb409153a733ec274996a976b0434383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfaaeace75165fef19e490190bcd47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d7476ca45db6dd09e2dc0e9d0845385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef5dd10d2ec116b64a41624217c85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1b1cc55888b18508014c4916713c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215423e5ff21d33c01dfa3ac6b033758388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fbf80f657e4c949f5d349258189e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e564bbb96dc7c78ff9dc226838982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f4fc40602b845f1bb148ded7a2f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f804a5b4ba8bd874fbbfc92897588392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9660306e005b97d56370bfa01ee2f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3999348e7ef37b39ded322158004a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a1a0e75ee3b50179d3d54d7a29a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ff8c13dd46a944f875f57f08debb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99223050b73d0c481747b13acd3ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dedc064bf6120da4903046dc290d0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44428304268d3414c7036ebc5a73925399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ef33a0bed3ad960bd516042cac30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1de76271459571fcfce0e88443f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab112be0b80be7dce90f76f66b70fb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be235fbe76c1e97716484cd23bcdf95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a467fc232381f3c7669ef3ae27cf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90d962730ee39cc654dc09a5a4ee1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567747dc454f458d0e5d300051b950b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ee63bf5cb955d13253a385fd54a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525328418cb605857db3cebb1b42e76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e7a84de94eac74642a09b40e8b30b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cd9b0d23fd412a07cf24708d0e6fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b21c4a7f99572580d945f7485c69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c64e9f45546b8adc0da1be72d667412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f099ec3f9ee9e375f06de55230d8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818967c1574057f4c16d369dc08cbbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2e9100ae0b93acc638e1a012d50e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adfb020b3788d5a44bf2952fa9164a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f397ab67be2619a5aee2a174cdac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b717e59d815ef1aad80e1c1d1eff4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce49899294d65bd783015b71726537e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a32e301b6350b32de999f179badb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92fd2289a31c6827c51c83be8fdc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e303618735a93c4329a1a14a09d08e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee043c857191bcc2bbdc36db95539141423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce5eac0262a91a927b8128da134c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c1d148bdd1a391e044ec53e8f45e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5c4f66f36603ad9d14783207ffe44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851dbecc8f063e4a33940ca90d0abf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a946fa07361326524e2d066ac215428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500151896e7bb08262f8751a18c62b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9541bf6dc334c87638a40960c8a41d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681086a57e20601ece8911cfe9c86288431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c41ef146676cba2ef6b9dac8c8d824432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee515729033be5e9c789691880ea0f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6514fddf9db49d25fca0a316dd4b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784a6c89ad3049f696c1a4cf924db77435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848104c520d2e0358d11cd4615fa4f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b315a23314f82cc1790f954209048437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4633fd61e8cf6a58023f6318ae00e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc81222c7d8de34e48bbeeb5f770a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbdc08181b6d22b6d5ac13920755af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b220c7375302306d97c91d718f45cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab226893a3e3a73bcae585cbec7e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae6a1e391e371f7b79232bab958944443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373f059ae2f888e4f121d0e93391fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3735b9daf377e6f043452701e7f12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f38a0a5de533cd4519c9f9505788b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090777bd50266175a94c683cb29156c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fd92fcb6fb4a617d8707351fe54bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e827ee0fc4b4bbbe309b24b52f104ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55437c1f677137bb1e11da41d05d28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66a84885abfcee7555a529b63ddd9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18de3f7f00e046f34befc861f0c414e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c632227ab726f8c0510668b8ba003c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367733e991c0dbdac10889b2a442b2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaede2c8549c5958d6880d8b4acd977455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1faa2bfa104495fba960ac6162adaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f3b825912fa702059338787f2da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea186ef2f27af0ce610f1240ff38a47a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aa1522d96caa5a9f5240ca9aa9b15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ba2b49889148ae85ace658b1afd9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2819f248e263deac716648e1b92a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da78d31369267863fe325b146090d54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e60da95792d5380a23f756f705744463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f860d4d7bd5d9f3d92ce4bf342c01b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2c1edda3f0f8629ac6daf32c542a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7fae6e3e6de9fc7b91d14f2bdf02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc52c68eee74c586e93c2e231809e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebe5128d303ba753a7c333d27fa31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e771f84526d3d8716803f35331100b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172729469e868445aefa6ef68e39d74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f4d7443bbf33895f92cee6676bcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac302d4fbb8c4a7cdd0806a651963cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7aebe442f09af29639177b954fc1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41176bf823a44c48787565b3eeaa006474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bbc63789168a3dbf8794c4259886475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eadb5fcc1906e272770e467bc6309d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b4d7ec2e06f79613df89b27d2566d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6d9b99d537aaec2b5805b903860b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc97433953b9dd4bb6705f96a54c43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf27c7177c634cf79fdbb20f51eb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3aef907b4d9ced4b8f30ecaf8b8da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7cc4bc8ac7934b6da06df5cdac28d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdf629e978340a95953c35d22481f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117459768014aacef7a871bb51479808484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dcdc8e5d32ecb2261860ae165e6c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4baa44e49651ab5b3529a6a2b6c849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea7ec596d9dbcfb49ca57c4508def487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114bcb07cd9c198e3b96715703cefc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036cfafa4ae7a2b216068c8a509547f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066256dc603fbe293c06d3f80142bb0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdb7c3a8dead59bf132e82d66868a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e37ebd021d4726fcc128ae17e42b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355020510798fe937a0a21b511a6ed53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b86cc66e921c1bd6bfeefeb666be0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee4686f674d29749348f8fc8f5a147495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236189829f10c07ccc14100f98196469496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3541f1aa843ce5e8e0c726b0db3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c008dc3b053a5f804d78a5dc5b8715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89513fa62e96addf38988afa7312e0d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0aafdf4a9f7a23464e947b2c211ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9886684a495e865cc8d857d550742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a409233da6e33f5fb2783d9522ffc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61776ec1c126f24b473b5194296e0df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356695ea001b5ecaf3a0eb3ee625cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f8f74f64d6829dc2b59b7d7823ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fbfb60b5ecac38e167235c274016d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764a7b894f2a409e31ccbccdfa60599507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd65443333bbdd33ae12f8701bb021508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0527380ef86a94ebff68da2ff587b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979050939f22dd8a73b7cb462d6ba01510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c34c2a5a27887c8915c01e7d5213cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d91494827a1fd9b8aa3d94149e586f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39dec0ffe6720151e07c5f7b02722a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77488512d7f27b0031258882447c47a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ef5b0d8e89ef2fc5d4a4c7b0f24ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953c428b976e48b268fd6b7e4fe52b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a0f165835f72e97ec32c5d045d92c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0b72b1d563e38bf1994cf541704e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960afb8c6110bee3d8edd1e2878d11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0c543aaa2e03d53a7d06bf8026e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531760d7db83ff134ec0f5dab88244e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed430ec0dbb0fc3682c911dd27a7d03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a979b78ec69039cbe9bedfc784283523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27ca442c893fe60b8e638dd7bcc6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e92b8cd1cd2043abe9de71cff6d7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5220fa5b61cc7c5588eee1354ed7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387ed5a4418db0f194f9d830d924f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71db9dd66d0c6b888a61410864085528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853039f875c909d11bc0a5d8496559529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9548eaaa0e74cf50309205f40e3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0647e9c6bcf6641d033634e370723531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962cfe36b7ef13ee07f4896cbcfc52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491e8e96a57e46a074cd15db3b48b66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbc74acefdeb9edb3a6a8ddee5b98f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded13793f1e805e98123dee15d7942d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefaf1f53c103af98608d277a8ca21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8b2669ffd442d34825a00678da17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c94a9672c14d5be9f82ccfca5ca263538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d417f7fcd4035914d12940ba542f1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b4b57a9e3114ef1339b9c7b194139540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab738fa7cd92d58565d15167c6dcc96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de59506b13a1adb5971112a56a82af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db2a673aabf4ed0ae18dffc090d31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9615199a32bc58dd821c297a857ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a11d59e514ab43203506995f585456545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5afc3b89dae1f60e6c2e4292804d2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1779bcb78fcdcf4fe3466006a73202547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aacf10c16afc041e71cc8b49891b11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cdf2dc1ebce20b12c223feafdea7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d3f63bee8105786c5fa2cd9be610550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03fa4083b391896c942f9f1f9ea5d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559def11473b98e5c7ebd42da27b233552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ed448315df38fceb70fdfc1e8f12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f25f6a9be68233740e93e438c1a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872656c4498c06e26373d490d22e49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd40a06a19924a447647c01329fb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686878cd58464c4dbd2fd07a751bcbdb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226542685e8823c994c7c41004f74c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055974d82c8d03fe1032fb4b9617d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ea503d9906b38f3484c8e9b34d231560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1c659ca1b9898e841269f6200adc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff66862741253020fb885550cdec79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc002a34cd9bdafc4fafabe4e98ceef7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed510c50e064fe7739fcd4d7c23ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e101e612358259eed84f92206ac4520565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e4b37d1829041e52da8c85963abe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685bfdf6a5b8a8f6b8e6092497e1ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88dc58f9caecf9bdd0c56e68b4388568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b5233d3899ff490d4c3a09024faa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f978aaae3cd2d5f2930ed573650b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c810c9e659d02f7ba7e0e8bd3d2f629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65771f1be2e70a7b9561b3423e37567572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf7bbe29377e2f52da839520bc11b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec4d1c851d685572d5c9af71f0d350574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8dbf9056a3dbb2420fd37cb1aa46575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8bfe2c1bbce525713b5cb292656d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac76caa5f846b1ac25e5571285b86e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c3264b6e21c272ed31fac34ae007578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e714a97868fbb1fe202e7ab2adcea8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478344fcc8b4f7bdd65285bf9ee0ed33580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf82062700668f953c2e3eee984aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08614756f1e45df1298d4d2a8cab74c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0590ec2288147bc98e01e7546dde2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a6459d64f3b428e1678e6212d9efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114600c7c8c1a125f4ea3d75894921a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b528610f70f89cb38e1822da76fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09939234965607a39f57bdb60836bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d548d0a0704d52e21c6fa726d231859588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306f9fb68c19a17f15bd4c0f4fad5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9ca5a36b65a9bb339d1e244864496590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c43b5e6e0e74d06b9ee79c2205f70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6093929ba94953515d65210c437302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf5699f61c651f0711c9b7fc12c71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85dffe76d40d3d3670e5df13b0ece5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c08e2f073a1e24767ab8f36a9050f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df92a922d1dc583018c0aa500708cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d674ca8017dd7a5c8ea71532f6e399597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ca4a955471b256d4b46d2add0d97c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bce9c52e98611b619bda03e293b3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b2fec8bfe2d24b65216a93b296f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb906478752b388182eeedafd3d30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa9936917b7e9623afa0a8145f951602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a028b6b805e2af066632d2a9dffb2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0cb73f43846dc2ca2939a872c9c0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd06a004c97d05f6c325eda739e2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba33cc332d3b8e59279bdf35fe9e39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f67db86a97230b3f1fda09a27f853607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befac2fc99a1f9d366eba4d11fa0fb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea82e7fc49f9ae4a56b54dcdb6911609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d4c278d560fd2964c48b5c9f0021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cab9ef99687c1c22fbf7cf5125f4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6938c74eef765d7bee235de5111e18d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e050d95d20e9ec832a9455ed0d9f1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df4ae4329adc274e4b84efd7936b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34827d18eecaaa11684dd7f9dd3792ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec0efad37a5e498a549f6fb3051065616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4168c8e130d389b35d34347cc6c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4af67ccf26a55b12b898391c5e71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8583c084be5985c0acf21f405a667619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b901c3fc1418e9212cc4c7e77e10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0a787482f5d997291c19c7fb752f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77b61a598cf8104ae4128a364bdd9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1422a742be869aa8404d8f3a9e78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33383ea91afc23fe0c1c92aac60a4032624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10eacac3f8bb0e3a1629b1c5af4a46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff30bff7ee479908accd46558bc0d12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19846730e186d54635b770e8668ec4ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886285bf8b83b63816ad3ad56c1d839b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad0a10cae67dd6c8d47cacbb279df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27792e3c42ee55699a6385ae9bf15af2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326d080c1dd1f9c3e670fe76664d74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d016c78c1fef3b76b73c29f657a4c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665720b8a67aa65eeeb8e82194b6021c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bca9facd2a37704f2b90ceebbe953c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5df17ea8781992120efdc1eecb8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93af1d013e0343c4ec5a7a0e9bcbea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c1855cd6c60b54534a0f51819788f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e48cd1eea26e9a57490c7ed4ed10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82a9aee2651a5a5f2492f63d222a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75ff3eacf4958064b9db78ef87963640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d7f0a1c69b410603b1d8243e74c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40337ae28305e3a9122107142d532f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79e0d514100e1b934f18c67ccda6e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a275e49da726a6d952c14c434b39631644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9bdd349e7e95db47e5257b275312f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad0ea4608900c2b5da8eba552f3156646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2766fca20cf6844d6085a9faa2a8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd335d81f459497b3fea86a5051ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb200fe27e162cc6872624f8a2174b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283ecdf4e488ce0e30f2b443a3d3e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2826a20fed05c78c8b9dcc918710f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165d77a7f314ae8cdeab41fd942a59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa07877f0b21fd1d3b78f75dd00d26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14942fdb5c2f1df1c07596ddae5c5dfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7054ea20de2b9b3690a7e3a511ffe5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c10bd6beee5e06eb1ba4641f60e7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a76cff91128b468b82525b59afe9f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a75ec3a668a233f0eb833f2455363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdac10a0c1932f215e65c26b16fbb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9689d78e425104270b7a00dc8ad8c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f33e1e41f4d5ab632cf5e9f45045c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419050fee7b9707ed2d8c56736bd70f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d1c3f208f81355658509457e22158663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f6cee57c5f69c40c6ec4ba28f912664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31fd541ca72dc14026b0911edf91f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc76b45b1cda95faf1bc5605398eaa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573328b8aa874e37fa48225a9d33732e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637739db8ca05663308f68e8109e625d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82728d06b6418ebb64c199c3091b90a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a4251c0434ff2953eb5cf064f7f60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5baa509fb6380d2c3ebae04adc4d15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39582149cfe48d697ff9d2f6bf8e17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb90d37bc8dae524245b0ab42b6e557673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ff1b047b00e6c3d9448458a52e020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16f7e25cd92dbc54bbaef09d7edca9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875995e772ee7ab9e72f04e20289b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0f7d6055f35cacbf60957f0fdd0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b261c773f49628d93709588c928df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b098557a4f4cd23cc3f26bd28434679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037eceafb4692517188d3586aeed963680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba0237b9567a03d60a3ecc49ae8e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a38a129fdbea94a0419fbda5bd3cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6210eaad66ad6376ed17e934527ef85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ca9750daa8607c430ca372b76dc6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a50528c6bd54b0ac942e0399049c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d471f62f981f68886764b612ad5c92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772104547addc33a989005e3df6a80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302eb1b39b98473e883211fc3fed6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09fada57c17e9dba4c4c8cc0d12d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810f2a52490e8551f17afc23046266690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43586c5f2762c74e41c23b8b046d12b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21e50a887f68fa36e71a456dd95ea7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211d25194edd2ab6bf34e5825b428d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf123e13824573b36b0384755511f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9220bd171a87b9fad7fa0b8ee9f14e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581bc414479c61f78d6587eb1560e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe31870c86a6e9041ef86328431fc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21196ad5662771058bb9cd9256e35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6413d61628ebb53f8f080d8466466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74639e16a790b80d6851b995a069131b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238940538eebf26d0c768919448f1aa8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c6d8eb67cba597e4e6e4c1c98b01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6e9674079e43ce8fb9f575ca7ba6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68670b128f16dfb0b9ef9aa93121d32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efecf87761514a028cd076787660fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586a1f1fa4d8199f2a42e6c72583ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0dea71e7929fc67f3761fb7311dc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea9b33dafbef73d5cdddebed787cc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b13a19c509a824ccae2dc179ab93d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a78a009a3860a7c45084b550e51dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867953d930fdec115b35789ab882c745711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd507ec525342e5f9acaf8ba5b1c42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd1cf0bc89379426c45a28cc208ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac76ed01b0561d3f250df3f1670ace714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e81bfd4d07c1201014f838f31b396715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2ea58d28b3452f827be451ebf2c8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f0e874419fced47e93b58467c777717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d3621a3341d841e4a526c250d976a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a47ad3d4768f1ae11bb6e63ada01b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc769db38884912be12d07ca9c7b57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801c90b7a85af624911c1e39044ef0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad315120eb3532b16cdaf3fbcfbaa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c0b8f512484e7717d85f64a9abc3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f282226a5bd2f6a2ed251e6001e82e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d33460ed703a530e0318260100bb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b1cae6f1bbf010ef4d49b7a366806726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291b4de605ed104298cd428cf43f5ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324a7836d6405c91d281edbedfc535728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f39c9af815b9c3102f063a69a3d7a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8320fd3f59184ea36feb87a8de5f7f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd8f9e44a9dd5f1ff8a20a4f648f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a545fa31641bff57ca40444f4f52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc053cc0b0fd8cddaeb2642117de08ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0e14a5d8c6d0d32d53b949d26678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581dec35e9f28a84b5dea81fdfa606735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6913ff076fac8c75bcdc4bd19e6858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45995db663889f6d08421e457aa7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba85f5b261be83eddee961807ac1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad487d385ef6336cf954401ca79caa1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef83dc14c3f9a42dd6b43f205b46905740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92bb486e4d7e3f33298c23dedd55d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f2061c35664ff7276b30881df9875742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01245356d4b956a833de1b718620dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565fdde035a1fdcdd92cf003dfe124f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a9c36802735b61261bc62804d76a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346399de09404363c382cb962dcfe16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3926d2142af33c1921cdb5a88b7c27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ce0206122d380cdf7f16f7a3ff55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f5b83dbd58bf2a72b81f18fbc4fec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39556116d6b562dbe957cf1416e28182750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf54c61db2dfc6a9f048cdc0138d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ee8ae2239145d17b20c1b556a09a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b876fdc42a122d6bf87cf0a853de69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfd7af61501e84e60015956ab3c7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36d5a723d66def5587fa063e9909a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d230a1fe4e8da2aecf49881c225c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80daf0639142d12db0229af6dc7d1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3c29f5fee33a2d504dc93c414b68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015452ade90ace7cc549e1f5f6e57d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a5c091218a9667a9926baa04d4c871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796986397c62e956897e93e8648c44a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d65597bff2dd240c03c5c3d7cab2143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099b098535a8c46e941e0db6069a574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dd40e2fe022c93fbcc22526e7a3565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f0cdebf1b2c53a944842e2f11c3f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c97e282243b18f44f66bc6a51a17f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4642ea8a2de52c11fffe3404ea658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87577a60c9c8da1f3a78d0ecf2711b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7c9c7242cb16ded1e6fd0c72b6b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268f5b9ffc5a1e33016b04c80e17e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f2332409d3e1dc6594e80dd26b8ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831d10315964e8b13b5b03360abc61113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1abaab7ef23f6bdca7f35060cbdb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5769c5c752ae26737090c203e8557c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13e0826bd04ea1c056d43f0f3e31a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f262b3c978f933d64a46b88ad9862e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c078103f62dae95cbe6c9d99863318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277d85a20db33451ccd79a5f8f26c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc374fd358881c238ce5d4a02268ddb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d9df225c8660a3f5496dcbf985e1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021658f99c119f1a2e1e357654295b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306a88d361920a0c097ac6e90b0553923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b3a19e2d45c6396913ba0db0e6dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8d0e28ce5ca780b5c0a10ae500e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d19c004eb356518ef4e1f835a2db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf305073f48e5627a6b07ed0d03d23627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e0b1f0e3b4d7f864ed691f87bc91a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4d58293741980fb8333d78025e48029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2d9e6cba556b5689117fd2d68b67430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef3ff07f2fbb6034b1484005d64ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561e050f5f762f36880edea9443782932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479291a0e11bb92108e8c0b45205087933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552f521dc155538af6c7a63ec7c20834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dcb8433d7408ee022a8098d779a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a744ffb7ae7e733d4449ead84fef0ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990634ae058c33bf49e1d80edc7a9c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeefdb46fab2aa5b3ad9d4b02e3b06138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50ad33d7f7366c33c2c1309069d5ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f41ad25fa77dcc43a7e0c753778c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e998b2e1c5a68f1c59130b131bb9d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4f0e157675ab0b13c851c51031e6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2fc000d7a5c00d3598e04a65b1fd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9caa6ec933770f6f1ce9d359a04d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1b26893d3c57792809ab8930d42b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc085f2d12749b80e534a1ac802f56946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894bc2575c13b0423072c6ce9496a5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b70f7e01ef3e39246535cea541a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe925c3c4b62ae6e51abbefc3b71049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937123bb87e7de668d95cf7cba51d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ae1d277ecd259371496e3d7a59dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3eb03405d02cdf0c95b5c91a11d6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61d05731155a1178652aca9e7981653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d736a4377e26b5f099b207163cab954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef90cb69696f5e75ce61cc03d5f6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9f8cc25b80f7a3357309f1672997a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f699a513d057bcbd81e59de6c01d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3405cf83fa2bc7a6fb1330a5d70bf7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b943b8be48f51d0e9eb60baaa3818459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c04ea7aed71a237c9c6b80b63c08b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbb8b7f7e124e50f270fe1f042c64d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172859d32be59693590680131b7d977862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1974ff475ab3d23d6404ea79b91363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91671a8379e2911ff7ee4c4d8960664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4c9de3975735907dd0423f2ffed965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93334b5a501b1f36c81479ad5d8c50f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867faf0097ff1f945e3c8b81bb8b2df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ef024c2677143c0fc81e9c6aecde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a07706ebb5c06c0e59c51b21c48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe227191371e8670ae9165e53040b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebff67d034082826b73130d79a12a3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee465743eb35cea9077a866bfb296d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027aea77bc87fffb6eb3e0a240a90d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a99cd07721e9d7bd3857a7ccef9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476f7b76f60def0e29b523d763c75375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8e38d9cd2921ea7d0ed8f058f646076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd095a4eb8996d6054ca7d070040584077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265c5db4872a0d96b5b6d164f7f5f7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b54d4eb00626f55afb820487de8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0062394a693116f11ef7b1c29f66db780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fa5560ca35af282944575c0b6b2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e855f20d07014f32c09720cdb19ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a294f00c2b0cdb680a7ba1c69d3a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e96fe1ed2113810d75bd18dd0244984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c2d4d2a21d16a5b66466dc57c404f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dce8d8e630b5a74829e7d4b3823c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902409e1803253e0432d26bfcda247187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005166c23ca306ec492f7500dd7e78c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232faef92b93cdd6e7aafdc786148ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548590ba47deb02ec4c3e97c1791af4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e35344b7c3f32c556bbb92be7dc2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f38407752e4c0635eb16b4ec9a1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c77b10c8af49e29c49cc1b728a3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b10734a0e70794142d5b27a593dd0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242a3a3ce7a56e2fbeb54b8f7eabb9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee7d5b1ace40918b2567b3a6af2fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78ae6cc86c2a4331f20d673a8d6f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b2007c8eb9c173aca0b1e56d30b7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c08541f95df4cfb8b18257b7593b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a871f7593ccbdb70c3f968a49802100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9268e79cba6370e7d5fb10e4dd41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41074fb74f8721033fb115ae3318f47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3305ba90e931570101bf2c5591a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee87b64ea169440c48e56d889402cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c3faa6f0ffbdfe022b48cdd98c3e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9b21d0b92de6a3579fca861f28e8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe075cf96fb7d722e27c645b328b967107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec86b05f5de211d4862fc346a63d98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1dbdb438d47fa34eb1854da55f9d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb564aa7853a523d67935cc33cc5b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00d7cf29d2fbc63e47678529d577f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f04ece2bd63d4d15dd823d721e6fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b05f75f1fa0a2831c85d695c801e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838326916e2a52b2b2f9ffcd1e83703f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c57ebab04ebddcfe89032eced2c00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694c77fa8393075954011fb88673981116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ccbd21f382c982a218c19d7b5ec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca23ab4f2130b4c379f4ddc6b1386a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67197152093aa2953f66f0ac758e7df9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c097280fb469f17bee5f8859a3c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22bddba87c6feb4f7baacbd7eb135121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b527158f2ae3a87d3d6b006fed0646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7c40a96f4ad888ad8dabbacb62ec5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a624a2fa3c542a9b8b2a402ea2772124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2241c73e20d730063c0db85c28e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf97f74a628e6ea76375864b8df224126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb21fe0232c1a25298e9ef74326f9fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c8277003887ba4a06ca7e22d9aef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be5defeec051cb0690554a699cf67d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868d3ecd91dcadf4bc43b5a92894beb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263f4bd27f1fc4454b743f548f266f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b703cc9e0be7f40d42132f02f7001132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765310f405ba3ecd9d682fbebec977a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c654b010c401c3a27c35e30d12344134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58f409baabd9244cad32e605922486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494ccce8e5d419294ec794e5dffd04c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2c5b399eae705bc886f4df95cfc06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888a73cf240caa2e3eb5c44030b04b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f54dc619d1989eade72974852e44b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a91a2728f2dfcec2665f2eca32f8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10881d758bb7cc7ff7bca21babdedd6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f305fe1e900223d655dc5fe864fad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440486065940bd2dc35e80daf03b9ff9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d470aadff495ffabed8e84ddda6a427144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5597fac2cd531affe65cf8e1d0cfb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a1b1ccc7345e6ce32711851ce59f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e0317b399cf0cbf721ead7098cac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f09a061b4ba9d6bfbc5027b1bbd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b4fe22cc2d994d9d6e1933aa7a6fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c3de2e23a783374653630b00089b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1c6b2553706e4176f940b22ddb64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf20e901efd41bbf1e2728ff55b15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c2a3c994feee85912d4f2a83b1a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18cd65d8e8b0556e9eb7558352436b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccccf20092b9fe77be16d702b5695bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa7f866f053e36857e06e0fc1b57d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412255e512e3d78b06ba9f6c5e3699ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1948beeb35dc54ff4db4eb990bff85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed67849f756ebe6f2a3752031e6edc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f701dc260d0864c2dbe9b871c465e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8cd5a4f5d7f3593563ee5a0c2fda8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62593111bb7f8d97601ef8c8f2096a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb18ac46653912dda0cd7d181679067163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef029e4f3fed544f9ba39516d22a2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920b7e7ebd2f427ebd0d2428c8fe6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b4e97a57cd1f63abae43b694a7e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f6aa18545ae67ac5e8b63c96b24b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d9f260e71b2f025be3d8740133c4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f8d79b76279f1339b48d5b5f651af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e92bff929af245c136edb7ecbef25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1486f702fc682e412e3aaf7ff28b7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d0be55bf901d5f4555e8f273aa73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262a7691a0a1b7c7cff0be275d41ad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be80224020830b4d94c906fde3de1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b4fb4b03769611bab2b008a3ded9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc697c11d7a2e797f107fd2df2622f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5d7f2f0e34435215edcc513f7257177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3743c227f97ef80d7b7f3f5214bce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5da33a2b1bff37a1312b46e4630b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2386113db277cd40ade724612c05679180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaff8306c30a3b725814aa0d29af339181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032f85da48a0dc09338fb45b61af65d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d55e39a57ec9c954d85424c65d0ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119341ae6655ee8879375abdc9b3f92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92913706c0f8d037660f0b193880e67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca2cd6dbaf10b3f9408ebb11f65c47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924caaa3a91551b68a03ca5792b87b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bab8ae39360b995d3c4ac0edd1a9cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ed7e403ce3d2486c77861e0b6c82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82120bcab40bde618a2c7533493b07b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842f2a1b73b4fe0c40314ce2bffc46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eafda492516ff2910b1ea3c9dc6b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53780b830b8116097695cba5f7c89eea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c6a8072827b202fbc73712fd7ae64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a236f15782f60329638422e203de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6593db16f166e6a5ba4463b57108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4fef08e19c484d6e60710033432be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689337787760f50e21f69246b8123e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86928cebc0631fe941410a83348f8b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fcbddd3ed82852e22634ab3df81d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3befd4462d181524e0fe6a2621f9b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf503a3920c6db6eed2c4d58887264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a0c46261c0df09bd1da3ff36be231203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb55adfa30e62e797700d1aab9adbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaa2052e383c979bca639a97c04004205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e4acc250073dd0166af93894689db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3bcc6bf1c2ab6c77ed20974b10bd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b82bdc662eef71861490f6b550148208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ace917714c150c31e2762852829ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e63b825c61fd551327caa735ac84d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad5e2bceb5cad3353f16b4b761e67c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc5714178636f60dbb50fa1ab77858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e64ad34a77e58082a6fbdc4c1a61c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feba071bc44dadfaefc8f59355763df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff247fbdc3991ac31bcbd5a9401940f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432cae063f5a1163375637be2b8c5cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0089b0b322c940358ba660fe344e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760624c5d364487d6692f0c7ab220da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676023846e384cd811f047d8c7a1a15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc472f2826d6e11795f34740ac618220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d215dcfd73c39c9801cce417eb3711221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f32995392fee47b0595ffed56532cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae48adeb900af44754e657687645d22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee19fb528874dbf2a0276aead91f12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b1ff52fb95a54d01cf88753f6ecd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e557f6f68412307d8f1840d5fd260226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d6761fb4a8d271f96eb908e982d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b70453313c59b7212d7079575e909228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d66a121b24d042bcbe073ede18e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246442ab9c1bbdc79d7c1c4f0e542877230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae62ceb82fb4ca73029af32069b596231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70584065eba2e54e30785c21c96b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed0a763ffb7b2d681971ef27be640233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a20e51aa31b4d58d0e3495b6b8353234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16aa876c790aae2e0934a71ac8d866235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf6b196487750cdb52e064abb7b555236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f821fb671fee5c17e189fc054ac479237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1172871f07aa5ea89e949e2e252a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e916ead8736b0af95ccf59e5ecae12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b04dd0a3a61816e84f9ce1c803a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f5aa69bad52f5b8cba8e89b21b16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad11028a6be071137d8aa84f80b1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41982d7ff1d89d5b28eed7271f0799a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0879237ebcf7ee33251c856acf1470244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e573499c7a518c66bfc5a35f657324245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc79a7d464fd36a75c182e37ea438cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fad83e3e74d108db613f6ae2107da9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8d1ccc6aea424be8c365bda4aa473248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071715704599e63625d1da401b2ebb80249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591b7806627f1bd3e4286f1559e3db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec2ebd1a8eaa70da96cae6cb6c326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6bfd49e0abd4844296dc4d4f8b96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80eaf7cab369afcb44ef57cb7a8632253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ec8d5e15989a0e6f6c5532fade74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f8c86c6f0c8b28e26dc9147b5aea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bd31d2e2a01b62cae9e46fd11f660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed609ed2a92598ddb3d6373c1ed23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918bfc8a0f5d0e4221c7d176ea65a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673932aee537e74c579c91ace9adf6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2b7bb46754b2ad2eee55d7c340480260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a821e6f735fd806e605b14de3fb6b5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6174e1ae5d3202510a899e0c158c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8f0b4a5bde83e92f91e25fdb49f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee1182760898108501822cfad4bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127502a6af3dc07809862c73c967c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a10bc5625b17be5ec6bbf2c033042266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9404f25520aa0aaa26e2cd0a9dad789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994295bfd6a9352014eee1660f35946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cba4eb10458c88fc56e486a499d71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4bcfe1e2f25efa4879391a1783161270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3053c2fd929304df4c0e1bb560c8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6b705c9a49bec5cb0370995bd2f03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80834ea563af0c65015aba4acdefbf89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15205955928c09e00dd690e5df253c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619053ffca5cb22311158659cce5125a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860443cc34cb08ee5e0d5098c183ecf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaa3deef943ec60b9f4b388bd972b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3572ef7416d1fb0869a8353ebfd37c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c3abb11c051391b019ac7959958b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd99692a129bfb85a562a0b53172ca1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9da00e9e8e3d028be1b517f72a3b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed1ab3a7fa492ddb662bf03fda2c4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041592165e49f8fdb52d08fee09958d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cb5b094f8af6462c73c2708bdc0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf288c73bfe0b9b69e416a8ec9caa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf7a3df9b97bb7d5315e13666244a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8ad0d2ff145714101226027323ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6aecce35650f79f5b3f57574d2157288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032724f70e7c9abc6bd14f856682ae8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91609c06938b873fa8c0578eda8a6dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9dc1d49de3dd4ac5a69b78296c3b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0aa5122e9cd0725fee5109e73a304292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639e58ae316a08a57fde355334d17b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60350f4f0600e682a1ccfd0232f7db42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c706d8b8a2d62b36a673b3d87ea957295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc7f8e5fd2a26978b97fe558ac57d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c239bef4198ba22e6c6e1b50ee4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce955e7c70639c2232cefdc185a14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a53210fd7019ebb5b118a15173e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b138cc5ba83b4ddbd759b9ee70530300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2d1b2a27cc825e0eabd7e11a5d4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f6631968bf89d14458a1d0c58f5a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b614636b995393272b0a36a0b143303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719cbc435c157b72650831cfac1dec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca0330cc110af02134aed32ad6e2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7978f5dcd50f937c7ad505d0a1548306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e00f9fc79953014c6e1b21ce238ce1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4e1fb66b4b95dd776e97912e24b50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6868f91cd6deb49a25db97787f41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358f4b65cb92de6386176f8c5a4f6f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf418109b2dab384c89d25e17b57aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39513e80b27e3c3bde5d93893d456bf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e17682b08614c64a7d5be20fc34e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c18235aaa0eac75b48b2034eb441314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc8296b9e5157b548c556af17a245315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8716430fa8bbb59fec65eb87ab4e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d3abe0b9751b517b72447adaaa37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7e55de84a544a198e74f68f56c8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77160da2894703da8b753892c22d444e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b856254a96f3d52b8701aec00e89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed3f666261fd94290cf0e30f699456321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67123140a6a036ff38aa8c57a027ea69322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f480eb047c8217e109f594a972a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfd9288d6bc580ff416a89801ab43a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7f238b2deb2e9e4c172970c104ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490a1ebf3933892a2c3c04b43a45f9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b36035531eb619be8ac88682db0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a734587bc1e30631c839567e6401f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab4dee472b43305104c09825234dde329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6cac0eb0dd14b85c1a3e5d9df2895330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255a7f6a82028dd791ff2a8881ceed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76d6e665b95b54370037a5c63cac9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e634abb6c20e6dbeb5e313d83982b3f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec6c5741d71bf3261315f69447491334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a464c169144d6261ef53355275d951335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951bf65164016958d324e7fabf6b355336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411be25acc15828d507d8d91dd2b21c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e99ce0a6b4c00e429a12d5acb06f1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3845b91ed38c3e6b1310b7c41c843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbe02ce92f5a32e4d7241269874420340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727669453d8ca733f72289ec2a5917b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13f971f9c5f417f1be335c88f6888f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0786c8d97dabbb2e42f311f20a271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36993287eccfef4ffd1aad94f80c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4af02afa9779eec6379505fc95ba9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4c344f484c3b722304f66ed33e77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00daa7241e7b0790052faebd7eba94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c9ed20ec64fb1057b5f320bcdecc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b4ca1213ff296b04cc7831b64fa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71acbce987137dd95ca99a39eaf3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62762556952caf143f3afd04e20a06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac2237d41974e06ee1b12e2dbdd47c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01cef1d14c6b61d4a4de0ccd740d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e077a40953ff025c5a9fd40406b850354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37103863c3aa47c7f1aeb1b6c08e68a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0040009542daca3275bc7f98aedf65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430bd7ea34984cfd777328f88e70cdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829928c013c0a7115842de7f7488412358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18fce2c9ef797f354b1f9361325af7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624000f4b9ed85cecb1d164f8b10fe76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477306b75f8f00a7bfc65cc0f485eff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc81261c65de2da33b76d6362d1e18b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9002f3705100feab21b923fdf947fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4be4b66a1daa819036c8021cbd7f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fd0cf6e5bb56bb88754122c5c793b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cba6f125b1705b47fe1103f7c202e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82536d3972a9752c1036bf3598b3eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9d4b23deb8f5cd20d6d95aa27e866368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d78536ddd5cc804d5f498305d7482d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233be566b0b5f110a0fc9d81669a41b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232e850b006b4feb352522d16a89e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f52a346e97badbc7f947ecfaf7112372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb0c3e668392ae5e21bef5b9973562373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d422ffc5beaeb2053fa8cb6cdfb3c8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e90714babe1c22e2da1f7288e8e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea30a4d35be28ee6ec05803977a1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f59ee97a8e89192470177dd8650f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5c266bb71333b2a9bd34b9e9397d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267fec64b894b2d075520959bdf0e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a955066b23f4455d514d41e5772c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedda6bf4e029a2701797450124ae3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479df7cb92ae81ea2f6b17a1649807382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425acbe2150805a7f8117fe8290d02e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc2d64c944fbadf4a02ca61416f02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81ba4557da35e9ff7115cd08bc7ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c2dc88880ff677b910700438dc944386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22974a311c08ea47db7ddba3f007dbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a229211bcca8c0fa695994ea59b8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe9a8c84efc9d70d240004bc56aa43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e727f5294f4b5668aa4b24c81af422390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bfcefd69e5042fbe471733457436d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ed5ac42c73dfa2c17d0dda69456a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6e9471bfbe1abddf3f87ad94ed1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733c8f7ed8bee9c4f113949beeb1f48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70ec70a3b836952424c45c3b422d66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf19379122baead7dd891c5ec2acc6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad6f3d39c5d99b6179f932545dbfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c5c14cb8a7db41e82d744311c7e6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3069c78c4732a922fab922ff52f629399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328b76cd688bbc665952a469cd1f756400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab2cf270f38f0894d5ad218dcde62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7f0a826841306746714bb3ca0582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1f8973eac3ddd20d30dc1eb55cea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1158fb79e6365423458d2ef6fdf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a91e1a62338ba9a48ba7c848b1ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de74051d61b2311016ffad7cc0ef7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf321fa0faab71bbd20044829602dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85115d7b233f20d740892c6ef86850408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b348261e2cd6d34ac891ed6a0d27a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9ec3e2f265a38d553065781be15c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7dcdb04e2519c23aef4602de46ed5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a5661c07d902a692c4ee8ff007245412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60b1f6668703e93c71f35c0a8160a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c8151b0d0c31a112b103b856a53b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68d5b5b28285c1ad503980af1b62dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15494d96564988921ccc81d5011e49b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693967a865f398ef0eeff6b3bd941e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d634cc439fc7423474b8206461c4e14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecd8f19eade01ee230ad901e59323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42c74896647782cf647d5cd0fbe56e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2150fb530818e2068794f82f63fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e40242be5edb5dbc8e3469a01e5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484166d790f668aeb17fcbfc4411936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10027c2b0bbecdec08bb08158bf2d05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023419ebfc6e35dad373a9874f506f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d392799bc52e226a595ad8e8e1e4db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa15e2973674c17e03cdb5fb4afff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692c315423495fb7db20190f95e85e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8daa18db3ee271a1d014fb65ff5b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981defb19aa8f7fd1a7d1c39b7d22b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5926685522216dacc5c290df686c0d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef1c1d06ee338f81b25b058d033a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b027b0b50271101b63a235938b03a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aeb409378fa0af0fc478d17ef6ea9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6249d1dc235ab932f358a1acfb15c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776cfa71ec56bbecc12b4051f6aee01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664c29a9c897b5815dfd71ee48ed82d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a27a58be6b89f4891a52f9a579053438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e086cd33cce22fe4f37d254bce0352439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1dd9f668317bd16222bd6deee5d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f10f609bb09b5d7920f9d6383eef6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6875696c9a07c533f4b23fa710d2b90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d864d75d6c046276bc759fdd899bd74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4d74617765178f27f48bab871bc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408ec3d8398fbbb1fe324077a1f4cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8447f8a37f836b0d573c0e8ee42711446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849af75edf89e05a7aee2eb046f599f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1087f52916f3226aee0c7627fe8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff0577ad3adfde7e85a9a7bb0af48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d1972b78a69373f095b678414e0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4769c9de7a582bdf9b69bd9a1e3ec9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01583f4ff1b46606cf0de7f4cb4cc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281337e7cd51cbda82ebefd1142b16af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579ac1995edccc2774e7280916c1ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f12d23b023ec8c72c06ba2bad01fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d756345d1fcd9a56413d875fd1b58f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91dd63c0ac41343906516f156a03e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e77d89efcbec2a1798905e8a4e744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0762a552d0170e6ee6dcf0d6b4c90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b187d515cff85a55ae81654ca1a0f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a01eab1897a65d539f9f251d272a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c622b70cf38e48aea569ee6c7c78c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd06e571e377c2470f93530a8173d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcf3ae79d919029f8dba6dab6cefc1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a31cec33d0c489e419b79ee805a8c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd28e5c0d963c38fcbba712439bc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d5fe3ccbf01905c0f2aeb43f49d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd3d4dcd98681ac56d3396c1c0b94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acabaaae6575638f48c6a2aee17b87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9f62bb06380812a493e73a9a39aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d95363d1518f9832aa3367e5f6bbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb60ca183fe73339cf4dbfabde2ce1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e1ba0c5466880c0c3ca14d8a9ad65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1125238f8c1ec8cd48438e8e3f1f2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89999b54402bea1c195d7027da802146475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcada98879113f3960e9c99956b6a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4544789deb55437d64675b43d51905477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a4e08383d7eacede168c1b61467c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151329fa7e1b665f7019e04b2c5b0a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7fce1a205e2e58e00e530172426d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184db5f257565ed679cefb1f4097c48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42d9a318673c4207dca64ccfb480e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791841faaefebc3244c3e778fad9e024483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d7e045e7b9eef86eea24beb47650484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b1cbd1bc07bd4fcaae635bd22dc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7491cbcf812c00e7a5ce89e20bebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e381d5bef0d0c387eae67607d0477487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06142d0679e85652c3a01109aab7284488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2b07918a75b4790eb045c93f03fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7c2a712f95e8b0cc8578fce1bfc1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a1cc4fba0f201f50dd450ca11c2f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b771177fddcbcbe72718f02090feaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cae0732073319aceaa1e4811ae7d50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467fdd3c19c34414b40a51cac175ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7781c4a18a404cb3bb305f41987d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00ccd89a28b30011ebf2632a76aa86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec19715a4615ef5cf0750a3f1613472497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4455aa98ed352405fff34f3e0a86178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522edcffdd5135b37214f2f9cd763492499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1153014fad23ab6526ec0f3713c07e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca29277505f133483192b4bc0e34814501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc393d910fc6d32aac37669d7c800502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9b38c7828f9f5fe6d9e9f92d570b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a5272db7c2b05069727b30b988c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c2a35c67806101a81a1d7a08b0bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34c9e1a01b202eb7f3077023a0b96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c621d5e09cc41636cf8110f1bfc7ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966dcfa23c7ae72ff40f489648347f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db44c4549397845ec5d9e2b6a072d76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fbdd4eec81951199a2e95a348a4b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44626a61f9bb7efbadcfa431c52e269511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cf399381b8c905794802438672594512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350854f0349c9c418d28fc9eb8573d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc6d53c5a158a1e786752a3e757df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837303a39b8a21bf52df93de8cf1748f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec873c75d61f0fe8f157464a9abb45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203887faf5737f6822a6a1f0e4d72366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec20a33548ebc293a098111e9358c81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3c2d7bbfe1269b8e007fcf7dd9fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf847dd18408e345e4977c1d96f9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863acece7c4fc2ea0c3209a1fe13df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181060e558e330028b60a19af4e175522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a706a8e8c4cfb021f577c753cdf59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc89529ff65f2544736dadabc1e5e54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b798ac4e2cbd99f99403fc601936e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005efcbf56e8d97a7568fbcc0cc4c69d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212b63f1bbc55576b1923f4369c9af1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e959d7f6c954226f72095390901056528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758384c3cd343c67f12064c717b9551529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5264066a8415aca65f2e64b207b227530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0405d7876ccf430310b84a3eb73b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f250a161492bc61341780bc01ea32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0282d2f06cbd736190007dac2e38fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afedfd07d31c9923105509a81e73569534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866c8821947ca9e01b32a64676676e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99259bb3d6fdc8cbd74413e55981af51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272694414e01e1f8853856cc666772fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7568187e10ebdf3888cdf6da0aedb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d41e70da8b77af4b1354de90f6ede539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef3fc637e4d8d3a7233c53b003474b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af516e9ed3a35f129fa1dcbda1d7739541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1df9f6ad66a671b0543d8c80a3c01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e84b5984f90107ef3ce941d7f85793543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0f37bd1ab5bfd3c9e5124d08b34d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff327e69759228ba29b0a8c28922b3e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d7d699f384379f11bf8123fd1d7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535cefb8da88ecb5286d415551660e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e38cac1be309fda683288d3f073f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d1a3c93a9b4588483a95a61c6d846549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7591e08843ebde80d1c7cc469e8b3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6d0a5d309585441af32560dec8b58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650641464941d68393a5a883278bb959552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c36b2db724bf04f822652e4c977ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1b7e02a4da48b84655404f3acfde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7ed05cbe959d8619eb6d80ad20f9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c9d453fed0be695906a986596b160556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425ca83383e1b765d1bb2d9dc46bf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242140f2071c8d60b24d116dcc45d79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80bf50fd2ca596907d106dd144a983559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8323b277ea3eeec422f408f48491560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2460f5984e0e9e6f1198ad70db39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72a94f2358922a030a071ad348fe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c4bd3e558128f6bcc466337451481563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c28073a18d02b3b8e9fdb83b914f15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8baab20f6d8656f5081302dc4a9491565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaa9fe7a31c9472c51ba7cba37b478566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3499be2cb98d890d5c350f604260567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b8f922a8f78a6d8ebb0be665c263568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c800051840beae96f94299275c6a37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc834b7b483d868a258ec47579595153570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413bc67120e0ade0b0ed98a7e9cab31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4824d83fb00da17f88ddff9e8451f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3fe6887d8104375578caeda2594a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff7856f8e50f72535ffec4e1891f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9111947c6ea8ab72fa89408a13e2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f27c7e6beddf74b55aebf63825e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846f3ec32bd8748e21eeae8d120d51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dddfd6a0c17717912725ecbed44621578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27868f32ff80c147198360de840b135579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366abf610f1b2498d2905f5b3e3bf03f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da72d7047185761b96a0f8e64823d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84cf8a753a6808136e6d775994046582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cf928d4cf3e2588e721282df55ad9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d645bddb513ce15278cf822b07fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438fc4abb20b20823633ef9a7c5c4ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb372e09cd27104bec9460990e6dabb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0e8bd10b32b2a1a5c5932a4a0daa5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16681a22164c6d2764c2ea36f823c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795d141dde0e3a3f0e55ffc250a325589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e454620fcd081013c66021cea852590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175bad29e5ceeca9df56888a8bd290591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1fb55949486273fb423d3fbe6ac84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1dcd3d3ae8907491f1f1afbcb1a70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa58794451151741de79ed57f90ed8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9dca06678dc8a9a4dabcaab50c1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467a0a475a4105d6d6155dae807dac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182e0c257cf423faf215551d5824e7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e285593a800ec67bb7b69b8912065598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334a3131c73c18b3b2b8cee15cfe606599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8f0ac7895609c05385907bebd6ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51daec629f40e2c34e37d860704e3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540801b6aa9997cdf9e15e5946a13b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70586885d95044b0ccfa04abbe899603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c5a574eedea92062bc247cd06965604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7658dcb16dcec7a30bbb9f2fac906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade6947fb1927a6201bab6f3083563606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0874f8b43ac74232a8afdcc228cb5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a525671ec62492469b3d78ddaab9b45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38dbd4d411809917da3633edd9dbf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36dcba9e7c80f81f802f956fba3446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d9416cad3f22c665fada072abd0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ea1b972f3536f0e86b124ee170a48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd1d071dd9c78b78c56a606527379f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f32f001fdebc00cdd7fa4e75dc15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c396bfa474fd24d5e8a54184dfe44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11c83c6ce5f2b08a9290ed7507c17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d2548b42f07e7644f960ba173c9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eaa0a4e5711e7dcefe47aaefc7efa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71854fd5e67efa554e21e08200d85e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ee12d570027b6669ed90d80be47f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66cecf341b16d0b6047697b6650f9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e65fd3a547f3b09dec849adee278d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39c9109fb2eebf549892428bae905623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98b2c7721fbfe43d663ed89fafa5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87261a2d09f99c9593c0eaefe39952aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ac324ac90df009725d31b15b588a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287dc5f66dfdc1380650d60b89f257c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e3580dfc9038350a6daea35949bd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df88559b3e05d38ed5c9854d15a397b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be26284f5fd243989cd7597237c5ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65b6e552605e20fb18f074dec71f2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97b67e3d12482d78211a75923eddb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43200c9cacbda0f9900611f52c922633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874a17f58de4982ee909f4f42f8e42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff1deb6322b619e16b39cafb34a7e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae97e996646d6b579d552fd3613a46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee91e84dffe4067384ff6fcbaa88ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baf7fcf0d61a7b1ca3dba8de7e6c15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d60a0aada96319a0e9d7f36ac31d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970755d55b89af042e585a9523ea201640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715c969e5e0320faac10d8157e32d12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a54aeecaf7489b0e1e96e8c12eb36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ef1858b556a376af61f7159bca84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b920c13d8d2d0d196197f1bfeb6a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a4d5fe192005eda24b2b6795ad89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd808f083ae68c0c0374abe23c207b51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eddcd37f802756486147996bd6978b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0b0aec7d07030b7626df391c8febd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa30a0bee2580ceab5e9de727f07bfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c483a3357601975141c07f7f205a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c70fbcf1baf4d35c62824328d7208651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a49fbcfc643f058824a3851381386652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b4ee229b7053fc03a0b91f94e1d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8ccdf5d98f9050fea96b8c1e8272654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17c56db33017a32a0114b63991cee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83fb446b73acac419893d77f97944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7ecb374d49c5cc170469b46c229ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d97624866a4f66b996c32e0ac54f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2da97c79fc044e9e4307a1d1e95d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a6750252a60c5187aa2c8ec94611e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ae4f998d37639d9299f4e4e93cb0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332d695b3a893fe382ae954825767e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a9749f68b06bf09fb89c93abc435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c204f0a3d4fb8bf11d58300d87bde3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa8d408e8a00754448d79b64d13131665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f778acc24ac243764ea42c08ce3a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9ad0b4ab51d351825d2d23bdaf58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0f8f09162cfaa405263d70966d57e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa99005f60634e22c1a056818ca72669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d8e1fabe49e099f331135d505d732670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165e0ca6beab036f1dbdbb044118c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0060dd5b71cd6ff0cb70784f243a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d768e651d2cb0112af52f6f67585c7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b832f7936177f85feed18b46980747a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79faed205b36cb17a3c375dd8979c30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c7a1d79aecddba2537a272637203f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d829b72b4670ddff6b02cc802ac624d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3cfea0c9bd9a55c101eb6bfc67b2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4bc9ee3b254277da9b40ca3403375679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831562a01d06f733e270c2e41edfa48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535cd8bb6e91ec537a4a81f7229ea9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ef737a887772bd5e93de412ad480b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0f12deaed26aa8f3bfe33134d65b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052db279446caa0891367e0ebeb75e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a75f812041226ec25390a3a5e66dac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce3f8e66b01b02b048ee3c8b57a7f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78b8c5a4209ba43ed49106dd330c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2a5b9c84df1ed4afb80e84a8c74cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb49b3d93a3bc0fbd39c6872a37c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b8f368867671beac0aad161611a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3398842621f87900426dc9b2a256691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bdaf1656057f5153268c8dab899f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0365399a97b84fe3ddc5da81bcc03f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48394466f31e9de5622a15da777951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5512321f9d7b58490be32b9189de2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed9e8d3ae804b150833900056c6704696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a373b69832e0c5c7cabd075bbddf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866067d2c48483ce6a9b10703855a2b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49883595d6243b6cf02daf1fc4276bd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247cef36b6a91be97e74bb58106c7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479d1c156ec82419ba5e39882377692701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3855b00c4a44c949e6d654da10714c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cfe6485e5ac69331b7425854174bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fd1d8301c15fad729f2d3a6f213c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb3cca31dc72b457257439ce3b4a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd54112ef088a311a28826be0054344706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3c3609bab5e3c5ffc06534650de8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf7ff8c2a34c1624c609841dc3f74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae41f8d2cdb71437ddd7c6e1abbf0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aefaeaa9ef3c8a2fccbe491316bfd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de4b00f95ddca9e47a964beb1e2e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d3072c11920ff35e78ff32c934564712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4988f3ff1708144d95c9748ecdd2d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87275d4c326e6aee679696de8be719714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd08be3e46c2e9753d0637c154e8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdb4d76249e941453a5563734a64e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b86726d90e411cc2fb3e15f4e3a244717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd657a072c0996fd229355e28d1d42a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ac53d954582f652585b5bd110c85a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9678ff530381d08d917641370d8ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5df3eeb97c8f1eee28db5d1c75d28721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccb7293d5bf5231e6cd9086392ae4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432edb840a6dee851431e195e31c1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c402c270c663294936383116d40ffd0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb9ab695f0a774e3d0c95e996733c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514453357b9ab9edf4f2d603701d8026726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ac5bebea5dac8f6ed30c8e4d01322727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7118e462e758bb107db5d0c452ea6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80327b6842b506c933fda57f78ffd553729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e1197d441917b906cad0e9f3f0dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdd006a61a5b07020b8d429f797b57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b5cc8c301b361225ab3014c40cf02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a115c7214f6968468374bda9d6eeb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfba0d8baeb32dbec0878f56c8eb7e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77af86c93d4610c2007f46b4e4097df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff427e06921d965cb781c3b1a6c5ad4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1446a97a58b48bc1a7fa2db90cc650737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d052bc28c9eff68b99b6ff4075988738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e690d6a13290a99afcab4ef5bf2cbe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ee5830d5a81946e40c52d6b2be729740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe1ef7fe783c89975dcc9704883ddf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa95c581b939806683e2fbc49632e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452a6bfa0d330c3acec03150d4a2919743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172aded1867f92e1131b19ce62e409c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2425f2dd166dcc5867725c072ccfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeefe7c2825156ffaeebf0c4fe3bd12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6a4fa93a57f41022e45c4b8ede59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a8cfa693e01ec62adcd15cb131a37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb64b361cdf403e02865bb4e012a47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc351a03924a2ae506348e279db9489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb52a0766c1446b37ae3a46e919dce4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec78c01dba351128a972e77fda31d21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506515e142cf216754285d6821efd5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fac0b93f3597f1aefe044dd36670754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e155207686c4b99050930405e3ee5bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6519ef14a51813ce36fcaf43e589f5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052549dfa974f0b0527649911cd602757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae91e1a513d83b30ee44943332701e9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcfe03e0b8106c9d68ddafb4058dfc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>