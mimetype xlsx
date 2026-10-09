--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccae37d256a80042f94228bb6d375b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1145ed6d0fd84813592f355a6efbef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957dc64401aa81ebf8e173a407355d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043f3cc55e6fcd36ebb66c099274bff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad275eac5528830b18c9750787e5ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec5bec93269c4d61df9e88e9a32176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa0d0e4d53aee3bb3785dd80cac017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411b40c16383cce8c68c06f66cb30e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae37780f6c4c92229eb03ee81b38e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65271fbeef4b2c5d2ba9ac2ab44ac2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ac3500cc31ff7c15043ba1c382e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014b2cdf4190a8ded3bac70d4a29ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf638490f7b6a65d1d930d16d74b45213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d583318d8092f5f43d93215f436c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4f4ad0977c7fa9b2fecf5b224dec815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3eec76aa8f765bf0e7a1506dab3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03ba0d83095fc54da579643f9806ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93011e91c2471178fa30dc89d9d90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1f2569fe5a36f95924b91b4315f7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974ac636b9ead900bd3303cd7a046620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31203b67348129fb7f8a4c2377444f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1f649a83e8b70da1535c66c16a89622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdccbf8f85e62299c9a9353991844c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad2e7e8bcd422509fc9824760183424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89261df6d991bff889b4e18eefd0b02f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f3cd14e1c93505da4004724facd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c850e96786eab03194342524954f9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b641a6889022e7847be7afddb13eaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd6c58582b1f00053ae96060d58f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa393f652e3d8d82fa2ecb763ccd330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b02a23f051b8a356850e6815890a9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c244de8af368d598021037ca72a05932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31e03b9cd0f2e654de070a395f47c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b4ad927a0486ed8404ea6816e71e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75721d5390f78a503bfe8ba246adf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffcdb0ab1ed201ff9ce05c28db81036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5e5c87155c920f4b7a5f6b87791a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1737f7ccea759e608612865b81cce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73699ba86c24c6bf0e7ec06de559939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a634e9251e8ff45346ef60ca5f318c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54100137d151485be6bf6ce6c74e2e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85a9ed82284a8410f09ffdc77277dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70106e3baa9136ae4bab29daa4ca5d4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e498afb522a13f3da9928bb6e54d7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0244ea5b6f28c4b8ba4a2292d4e47845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217abf9dda6b00520028b1862a6af32946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08db1e0317836311ed67ffa4f11c92647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac3f7757135a804b5790bccd2fc4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79f6e80237aa3c8b4b79c03d7f71e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de415b66e75a047a55298cb6c4393950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a1c4065b14c3516f7ad0a3f717b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8908331a8da2f75f99f56d99880a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1f15c242aa4cd9d1071dde1f9821e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe9d3c21e6ae4235a442135f30cb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20506bf593cbf926ae1208a1b07598e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8adc5280031b42b87001a79144fb5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf90416fbc81f23819f2c43c2ffc4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a025071bd391946b52a7907c49706358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388caee9de790aa8646f8ee5a91e3c1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6ebf506d3ba5dbd40f77e8bf911e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d597f23a3e537c95ccd0c4880f6c3ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a30cc6c7abc262d187c2b921a4050662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a13d0a6793dd5492482640a7b5a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03070a56314f12d67b5a71417dd308064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daafe7ec660136a8844c75729e9ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab275315946bd767ea4c1c80317465b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba621827323409cb5d62222217aaa44367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81b902995e2df4124f5e53cdfc68f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c721b4f7b786bf917a9e46346a905669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c952ce63a08398227603f5c51f6feb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd67335dd27f65257cae6242ad49d3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bac8f136f368e06b423604696415d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1b962bc6a56633274fbeccce3823c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab08871dd418545268b16c279d4772a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb411130a80f7a584a6c142385f9a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080bd49c4ae8b9eca681e0cc103e5ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1261fd49f9dae65d8cbe005e104534677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b3fe9b6d25331ada63f7640ee6d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420fc0df812a056461bd128483583479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931639daa84ef4418d8db9f856ed9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a5d4dd2e8a6de94520ea84f2217781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0711ac42a84a156781c499c54ccdf582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688050de9cbf16c1a12a442346f00ad183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835967ad335dca229cad66d789005cd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab850fe920b9a2c2cfe5921ecbf05f7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfec547be43896671b98edf8100f32086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ebd8521b0c3524f9865d34a23221087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf9f5cd25e0a401a272275d8370ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab3472aa85b045ac555d7c378f29a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8a0b43a5c92e70f01814f04346ae090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d01ee3f46c43c2c300a9f05f19245991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802a90c9fcfd9973eea4a5521ad4dec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ed1c0c47e66a60612ba9445df20393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54323c3a06677731508606e8db327394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23295ca707fb50654cf4963d5c004695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af3b38746f961fad36e71095d2093996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3af5db55e88aa0471f6142db87b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732fca0eb213295cd13f0f5c251912998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b120db110a0eb0a1a1c5efe801d2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff08ff72bcadd02f3ab881f5403dbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016db326f0ae1e37964fc1517e35e79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14c3b133bc9ab45026b0de4c8f5ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eda45f0a58d8bb8e5386b8b4441a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e9e16c9c44b81a460e7d94309247b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4bcdcd5b6cb6ce5a5f9350c341a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26de1faedb8d61e0ed4a76b06f37c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d719973c2765e264be012225549b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be73a6b92d236f042001d2a93f687108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d66e9e405b4039048bfbfda93f0fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd73fa977714c2c9362d2eaed2e2ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cce10b74e48e946790092f6a249fec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f726714fd0c7feb4f7a55187f954ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24238af9db07e08325650dfff5ac3d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485eb104b6ad8d092d5cd847f391006114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4524852c6e2cbc40884b7bedac59fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab98d6a47428e3abbdad344ebb2c60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc9892132b8c98a9289bd270128834117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ec10e4942d3ff7854b744adce5df7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bfc801476efb47333522ab20aa714119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e399fe161cdeff774822980b77ebe6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd970e654f9c00653499beaf486befb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176084f4b548f81af0c615da20faf5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacb85a2a2c79a2b14fded434ec5b73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208807bac9f3270e7ee7337b13d0b69d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81546fbfb4aa6c9029066dd3e4d78fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edfbfd5856b28d2c6072e661ba8f14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae526898178b10f8ded58b20d69c14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356311a55963f9552a70e904046ef98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930c40ed389965eb31f393e013ad8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eacff99ace970238e39794ac5b259130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342100d0fa0e413c951a932377bf634131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce8f5a0d6bd021fe5151e0aa817a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baf6edeae320d7624ed0cc738dd694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d6b479b262d00291a2dab43b07f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722606132dadb75a2cec92ae9c3c8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66691f4197231b4e311a8d17ff440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beaa4717fe39c0c82cfa0086e74164137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22758fd6741030a235b5292850c1f52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa45bef349779a01921d3f6c4a37ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22a35aa2d761ed1d5638c179e7e8fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229ffb4c11b478bab9b8938cffadff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769efcfa8ffd0a332e99957e0b7be6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b818c913ef3cbdb2177562e85427090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207633e827329b5d9a4f66781421c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3058f5708defb4a8644f759371e5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a10ccca4f7d5af66a125f8e04cf7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b33f7e81ce09dc782b89dc97f0c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d54a57730b6ec4389087eba6ba31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06cf0be43607f66016dc93eb93fcb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9cd348f89431f977849adc77ba138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8bcb757fa8fa486b06a5263c25f98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a304e3bcbe2836ff4bbc212fa874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0afca5f7476ffe2d59f0a3c49a1b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8637da4b1f9506e737ddba405f273154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab3a00d2fe1c256c694c2f35ad6dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9f0b356626631528c699c773a391156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f613eb6eb05a99b54a5aefb8a7e585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2b7427bf938c3426e7709645dce0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ee27a46e37fe3d246822e89060c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6d65db2ea712d0a78c59df554ab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489197c88dabc0ccbabe84568de2f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6192f9643f56646538acc187b4164162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad46f5145f293cc24137aad9056c3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619080e6a354d1bb7b30680002713736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c6143df092b7de8c42294b9d74df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df38ffd9038ee4ab2dd395d7bab7378166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a69c061530f5f5e5cac6e9d4720bc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6730d588f9baf37c12a616256a8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11d41a9d69182c784830bfe843f34a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5795e82d26daf84e799efbe93033170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd0e422b16a9fc0d1073675d15ce92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabfa517e2c486ac0640268ea5d1c45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c3ebb11d75b2a8b624f0532aa219a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa42e3f31732b116eaeb5ecde6ebbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998709984f94c8d41b929998bd8789175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e50087bc8fdf183f4dfacd796e723176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b39373e5ed45187f2b3c3f5361f1b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53269e2296a463b9add574f19019ea46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8e53331679773c7fb3512572fea9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334baeb3b93dc4e006a55774df913d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3b7ed2c17f0c3952f5b88045cad16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c15bd8e9f21fcdf3e5edeb08051d3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14bcd428ce77fcff30305d92a17ab5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c869a689142e3b1be2ef4bcdb6ffa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d3739c3da662bccd0b3401aa449b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8e1b42f0dbbbcc3f18d2977327127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8b920eb6f79bc95458bd1e2f1646d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada647828662d0e5aef959dada6d4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0fae1094e43e098ef631b20327eb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880969b987f3c04d37eac715b79786a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b4eaf5386a6ad721fe497ab4a9f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd450d7a1595fe8d7bd91dd30dcc0068192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481008a6debaac2ac167edd3c75b3f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6ce3075be62a0bb772b3cebf0e06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cfa90e3835e81b7791ef5fc30dbc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee0e1e79bb52cd114b7e017bea991b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779421c3e1e40fb10b8e743bee3df23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916297ece7519b8c2b47b285107fe73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d8b0d9e5beab357ae75d01f3411f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061324f823a6e4b11badd317647e755c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057d5e5f8d7a3b82b2cef13e0368a24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc943ad3db1722885bd5bc03c6a83c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b9dc3e29dd1dcafdadde6a700b55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182313462bde52b4aa5a55dfe1283a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df76d236be424db1172352b74af835b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a7c6bb49f1db1a7a2a0c9636636d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee7f65d6e16d328992f28b94c3b1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80edf553284e9f4c9b97b91b83e0fdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e9c57edbbf7a25b802cfe0ff8409209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6fa4abd41de57be3bc87cdddf00d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8a4d8611efae7a13dcceaf693570211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2671626e7b7fe930c2eafee7911129212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e22eeb611ce1de12475c8469358b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc91b4bcd691212808b0cebb3b78778214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4370d429cab1e5b47bc2a2e9a20f02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba66623d751e6b42fc30367031e03d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bef3d63380c922c43bd409d0661dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1e1718251d2784a0505b1b3a8620e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b7d87708ca323bfec60ec550b574219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582500934585849dd07e7cc578627481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f56520a00290602ed0b4338533b4fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dea428e1a7f5bedcc3aa2bda64f9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f581b9f3cd168e302aa998e5b0335a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1965ed6741eb88b203944dc39c81ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc207c953cabc9b15b284127adc72fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30bad91ac409fc66ef5c86ef643c7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474e2ef856f97d7ab2f1e7cdcb56ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec6d51338cc9ba0ccbe2c08528226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648c99f68fa54801445ff3956d8902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ed4f4a8a3df22914748b211e2647a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df074f9dc9bd2c3aeda8ff9d106f6adb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602951228e16b99547e04c9d5beb5fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec5519464e75fe67b1c74f9cee20cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be718f1c6041344bc7daddfdecc7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446506ed8f5975afe359a81087d34e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82456438cd522a7d91a42d6fcf9a3e08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bbe0538b5a5be6123f4fe59d633fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cce50e773edf896132cce3f498ee0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ea614a7b3ad71e082eeaa604ea2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb389ccca56c0836d8647d99ecfa6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c2625f544d4d8ac76d7aed385015a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72145696b6bdba61b209f445633253c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eab570b5c80c045eba8cc5d816fb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534414123260a7c01c0c4bf68e06ef50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38130589e6cd0cd90015781c49c7e1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6161feaa90952e199ef42361afd15f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751850066e24823d66ba41569cc3d6f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3cc2fcde37218287d392761af6846248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55c6a6b11ca23213940e5bd78cdf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebae52fb94bb0dab1917028af7def4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605c85172c4d809726f7519af070fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da61c60b557c8591f6addb071b3fb49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ef771eccebeac9854f07b1987337253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dc09d1ab84a657d19b29aa57ab6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72f90bd59b3ce05a4cc52da232a1ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d133e81901be9f6bcaf76186c661c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae0f091b10e45fe9f2eb913f28f9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e0aa80e3f63bb7ba7d4b1d8401a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7931f85421d7cb64a0c8ad033f235259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966171b9365f874c41ba7844bc78d73c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707438f195e1dc11618c4ea3d76e20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec4c3ae7345721447d8e2b227792b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552551761ff650ac954fc9efe17c9c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d34a8a2d5d0ac4a1718ebbd82b8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2749017ea9b3deb705670f02efc6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a78de027c5cf544efe169185cd62c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b7b70df49085ccdc5ff8eb4c0c4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb83670f276a881f363c90dc0b1bf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044b87e67dd34b415cc4bc563375971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1d4d6f4245798d00215c505bb0d7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d75ba87f0ec288041eecbe8e804261271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8961447546440c753c4522f54b26c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849525789e0bd62f9c72c5364884c305273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c050ce0376396621e86ba0ccf29772274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf2c0174c6d48ee9f051b5899ab9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199a018872623cdb99908b62cfeb40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfbb136f9e030e43653fc6966eb82a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd19c85047cde26ed83ec1bb5fca7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbd177b9ca8fcf0f38f2235824c1d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f76d3af4b7aeea3a8f7b710861e8d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194421fbfe264d6fc092a9749cdb7f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd084fd1d2a38ff4e7a5bb50a1985282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe80abcd03e30945a73ffeac9ded79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174365d32150dc44709b4e1e82e5f42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5659b78f26b8d8f7cf161f3f414f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b1185bde1d1ee25aec2e690da9b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be2fb929147a78ad22a18537ccdfa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33557748d21dac12b3beff97bf7770288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1f8e2e556951836f5607541c3c8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856de225dccbcbfacc62f06cf5b351290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbbb864cf33a56eb61ef228c1e7f4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d66b172ecf3fb57298bf22210f78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96937dff9ff8564f3b91f4a3c52c140293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec17f329012b0df3faa4879c2cdd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad9f27b30e716f700fbbc3853d680e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b759aac8584e07c72b95e0c2cfd80d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b8c7ebc3b6c5493ff79bb5b91e8f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7364dcf135516f5e41420686e870a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa7f997cb387b54819c77da848db1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd521c13af68625fc1fe468056fb110300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625a730e0029771f8d13326e37a274b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb2b043a7705c497356a1782de917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0c8bc7ffe8517df6290293f62a59303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2395e458d658420e96ef673cec6df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c4adf627e90f1cc41a6c559b97a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad2d2993366e6897b2cb3eba04798e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8eaaa3483d57addc918bf3266e166307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567c75c48c880daf4275a043b8f5af3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2cda8eca72c6991c293b891cf69d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b66468824182a5f1e77ecfaeef54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69e2f011337ac767c530a4d1f364d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7bb3e5d065897a55f9f561d2e47a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39372f2f46e7463da4a8a5422ec45860313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b6efebbf9d75454b0c93104ede91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7bcdb131ad78f472addaccdd551f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f03034f7b01f57be56f992fed96da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e74af3b4611b9d52fbc7ba1dd6e0db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156b8b5d535690b7edd78bcdfd4499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d134e299e4a8e40547bd837fab37d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d87dc9c5172950abf78f3b1573d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a0e62948fe65ac70f7244dd90980321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6c8801b735a12e3056be148e9e0fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc403ee78492761dcf35e2d482ca406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb22d177794fa1a9b3877511e670c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70121c6dc096161c80087388266e1166325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa19bf1c9e92fd5f1f14c6e3e363aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72250c03f3184c098f69e4b6c9194883327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47506e9bd7d268495b2fa555aebd570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00608f9695de2a0fef8665be13cfa5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f72f2aa52e44ea8510e839a803945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141ef518b5b9dd7976a0256fda79bc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1d1672477d93680c1986a85933c45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555109e878b5fe9ced0ee0603ff501a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef998bab3c3b9c53456f7f2c108acb8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50606631f415a95ed3b8114746748101335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0da70bb6ee4e308134c596a391d688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ec3e3d141caf4533188b06825d18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f5f2a23f489ee1810e2cfcfa54bb7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b95e977c44747f709fc71df2124675339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8409102a27c29436faadef7a4f800340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99847f4f8ad3b65d0c69304b84ca1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1257b657549d4fbb119ac3e76975966342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cbcacb3078a5214803d79973bd69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf4d43e70f1db858f79a8b4b15e904344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b40125bfc123ba6518ee48ef38bfd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaad7499435327d26abf20188cbd68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716bee8c02f70e597f21ca62059f5cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db065476d6232b2b48c0890ec2fe6a9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f346ee722c912efc193588627d774c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859999d8475ff3f2deb26e0c9bd19cfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42962d59966c214bfdb0071ca907e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05b4cb78dd398d702a9f3a3ed0535352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a18fe26ad9ff73b15e819ce5101a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046d2ded2ed4d091eda935101f69bdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf233a328de031f21b68619b725a4a9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d9fbbe07cfbff6623140adeba6a4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f035a0ab6afad7a6c6cbda6abe9fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626497d3e6bc30047e8b405cdbb2bce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560060f8ed5e7d8d001bcbeaf36e62d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de086b0a3f3d7ca131b74f27738da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec708e566bbb7e7df5421a89b174e074361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbdeac803ccfdbe7f7b1588963ee39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3d693332612bec8603f90c8fd65c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52070296674b112fe3d3fe6ba020324364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa8c4fbfef9f3c891c193d8e219d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b950b769c1467d84db1c118623661d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109908e26033b945d150cdedbbd5db4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db907a392547fed5db0a9498d5f718368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849e6f1097118290716ecd4baf62a06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925314132c95e9c872d575b8f1c904e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad36493df23c3ac9a416cb65db9b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395925f3b595f5a223dfc359c623bc0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21922aceeb8d1690122241d2199fad68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019126d598f4947aa30ff278c6cbb221374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141122d5864a3d2b5cff440901f59d80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf01836519666e0891b2c06dcaef158376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391119c79d2f57f3a69b10117e84a51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800964580c82b85a67e229e52e64af5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de455473d93b205fe7f345e66dfdcc0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c882d20ad877d7171174d2baae31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453de530874bdc7f708e6d755fde7cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dfbe93214ce873083cb72ffa452e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e9956b392446e853041c15e0dc44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5b9a4816bef694ffbb8ab590dd21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f02fa0e91ac240ff560d3d410042a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8166c320f3ed47df7ce5ef178dd8c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bf001abe11d83772e7fb5280ff9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc7f9d689cf497f3ef55434f81e2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0483d816e85964c9dc9786262c7305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62453b6b17ce4b0b84ba44ec70630b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592dcf86972dc8c1e2ae5db78c76bfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90205d5307d66c41be52eb5c462fbb86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c733b461596841780f382179e9f85a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cfd74d101542fa6c8a237afdb7d52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d098856c5adc748999b794d25edd70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31ebd07948b8c3406e487d416c0eec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b72c051a450cf73fad4b31d427ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac83d513bb05b1d26ce8f3dd29de9eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722512dd4ab72317e520758cce818d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab282a9dd3812e817f6d3692174fed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a8e3003fb360793d8ee1751d6e92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c022e2bcf5bdc2897547ef0eb4b38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0617309d2e30b14a3168eb07158690403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534a3b23c14dc8a746f08114af1aa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2d5f9c08a01b8e923069eedf1e956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83831e6273112727507a91b21f17165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63569d93568fbf0db670f4fd5661673f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97a62dcec1e44eb8c2264af9d6622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe7fae18ddc26de08fd37aa0a66491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf396e0e31d0610449e733a1ab7f4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61a643cf347615e123e020a9534c73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4444c70e6ada65de57608a8c42dd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2530f2722b4bcff5f1ad7c54f45c470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322b4857682129b94c6c31da8ca663414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cdc9f1b9bc7214e104271e0ac3a88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a79504336e0388a8048591c838c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a51c72c1e97bb7a45ab422919c3114417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b6e073e8a08d767908494156a837418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbefa2469e824a3125d2543f19e8da9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c219e29857909aa6f1da369105b995f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b700646fe1e71c205fae1e0f3f404421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14303690b723c5921220d066bc621422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb9e302ab6fd4bb7794477fdac125e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8084645fbe49ba5a3a637b33cff3d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f5f1bee243bcdd0e9ac57355af6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc659ab5a2238dbed2144cff57effe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c77f12b80475635a843a94220cacd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee13b0dcb719f9841c85755e0e1c6ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd320ddcb7d616332f52844611fbfbb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c2f6608513632a325bbcb6ebfd237430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d30da347449aebdc9ce9d5b226d1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66bc273fb907fc515fc9a39d056fdf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972a0650d02f0af53c7036cedb408f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517c88cee6fde48e235d57f347068e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c4a87fe4f3c6845566df5fefaf53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697224b95fccfb5108bada61fffb0a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71d96eb0342f7b72591d8450d026fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417342e5f90d14af039eb1bc5d8ad62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc39d6798c8d3f5dc7d3316666a83b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf5bd1b15b69a3f728dde263b5dca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd554588a968d6ccca928090ee0eb13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307916f9ac792e1eda3041ba5378fcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132c21f7fc4179b8ed4d74acbbec26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe4ac001346be878adab56b2ba7c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587686c38c405aa2791b1fdcfb753a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167166a9dd1700dfa099d8b8d5fe81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73757c81d6701a057d3fd06d7de6a40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80752e3b1a6bef014b6cd08c5a57af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298eb7aa3705b8eb96c7d850cbd9f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0471556cfa4a795cd513ce32dd52d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb425a9fc27482d5c66089d4b115f42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dfecc010733d3828328d502d539d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d70d1f439c29c09d6cc8e732b115fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa7cc34737166882f1de7897622f9f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecc87481a7df4ada16d1fdf7c69ab2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fa6993c4084b88a8952d96e5e0e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8256efbe282a220b3e393a423678674457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9acbc12af7fff7e8edeeaf68751de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867a97b51b53f71f6e8d9fad397d1f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162f0d24ea219e94529db25702791c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eee57ccdb726fa7045b6de2fbf9a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d4cc60e2b7f3f18e61edfd8048ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd214e1ecb0ea0592774c6d01b4dfb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8f2897ad7aabc4402975a8cf2105464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8eed59eb37934703758e07c7741b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642f1ada7ddf8d9a7d0568342d9f93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e94694d982701fca6c305a56e204a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cb5e66e053a3edd4144c29cc0a31c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647fe6c8a74068423b78cbe22710305469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312a02647d7737fc9b7f70cf64a92ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed842ed2c5d131337127c20720d951bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112491fcc82e8733e2ca2df55756596b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79e21a8ecf54c3afb0d8c0886e7425473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357316e2ab7ab7bec5b6b1d8598357b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4eedffde45e050a29af4d51ffb56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc757d74bc6754848a013ae4be62c21e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d84527ac93786c5924807cd7b231477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2ea0bbcf9909c9fa4b9f652914d6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2860e02b47c85cf17edbe7289474e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0146a52b4de88b07dcaaf38a106b46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c162040e5ab309a897c92323a4fc38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fe338cd2526626b6bc14bcd8d593482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75621ccc3a30c570eceb0605fcfc83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969348018f4f19d470a0917da51f77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60569f9a7823d8119a527f618973b3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839011aec20bc41877b486be1ff35335486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122101347f5eeede4874178244d08388487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa50b109983aca11eaf67051e1586a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0697ec815c10433ee6e569e7b9cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c723f56b421a7fc9cd44f635da892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba90eac292b29623c6fff41e961a987491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546668c3a6f4d28b9d34f09dcffbaff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44425959a3e28395d8530ab5f5576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659db0ea1130e23b31d36d8553a8daf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0755ddedbb7e0828ccd37f7eff5aeb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84b7da8ba01f681ee13c2e658de693496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926457c8e41d433a7cbc8acfe29a9bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d6abbbaa6e06f7c0cb7f0bbe22fc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbe085552a144abc3d12268a187d5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4343463d8f6e7b021d887865b30e2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1d513b6889b80980f7aa613085b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3424e13d9c5bda53a7ae46d1a4e5f0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4bfba7e9e8b7c4eef8786997f4e27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8583ffc908822e673780d2450aa912504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584958fb53e18a33af2eecb492f91345505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f45eebf0fa755bd4214ea21b1eae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583787a6466b0ee706c2ce11405d87ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd1ec242915136bf57c6063e995ad1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519d963ebf8108b520b73fc2f2c506509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450b124b35298a474c8e5a4bd5db62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644a3e3ddfb6ff5dcc8433ebfc79eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331fa8a9a540c2e2d3ef65dfa4acda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8585076c22a04d759b642220fe3a540513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83c9aa9ddeb5f5ddf5366a82e885d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62533bf9e52b131e0046f5d171026b3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11acd3bad065a032baff420d2fa7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce912456b16bc1583c46bb66fc1d9fe4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec0eddadf56b8dd16f2c608a0cee8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64f87497ab2cb4dca745a1f59233d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96000cfe3982d29c710440dec2d8a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85abbed1ef0f65641d64b2eb66ca3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1f0fef54b14c72aaae17fea71193522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1ab0deaab8869a3ce822bee880d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c2984d503461b420eca88fa3e670e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd00311cc3b036fa63ffafd1e4c6a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393ca36421211027c4caf8eb8fb8549526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0793487fd9f1a9b49f74b75056403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197e813f64963b6b498f014d409153a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08383300ea85bc404dca93ffdd83f01d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bfc76cf34f69dd53657f348fe4823530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d54aa1afb096beb3bf4459dbcf91c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127cf8a26631e0c9d3478b9bdd83e47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73958b1ce79f9ec6b934a9fbe3f7f16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927ff82610d4ff277224564b9e35210534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd247251b5753b4cdb4e7572649fa71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631715f531007700d646313bd2b6a639536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725805cf62845581ac88fb9c719d4ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5cdb5cbfc5df6995fd26e6e2b8c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6028bab1c738c507d42713fb5a8a56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ec3d973d59803c7a437ae112e56a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d1c7155dd801fca24593068764528541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761325e2c82b55643aedb723cf28473f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea0875774d28637a06d511d6b566f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e38f61488faa2069c0ea63e377f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f41596d3f0e30017c551dabf3ef0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929284bae0e9b21cedb18b4d4a7cbd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49da72ce9162f871a1060c48fb39e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819383623226255a2caa6ccda9d25aaf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93f3954fa5dde7764bc59ab1a3463549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92e7149029fbeed8f065a63796c3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7739dedfa41611aa96b06da81bc7a65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dcb32f6e44888860f2a85e2d79541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b39ebf4936ce60b468e0267a7540553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1a591c75256dea2d7053b1e6cf95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6a633a6ca555856a2bd98f6bf895f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1253fe4ad1189c3da21a7d38e25294556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74ddd084f4d78e33106dae44fe7036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05084b78d2b7423c1ebfb89065f62a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217f018af81edf1d74345e114e354c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e77dc88fdd39c6e06f7532d846f04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b5a8cbd4953faf448040dc3ef1bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd15bc3d6d45401fc65c2447e738ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078b68506011af9988c5e6882870764563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b16d6d946fae8fa319dfaef5a023564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f2ae6dda4ff3d1afa8c899bddca89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220261d46b0558000af8f6827d97f8f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e81d98e06b6818049862b73daccbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9fbb5da9595ae3e5e08599c69d46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110827bb0da67cef5fffb1bd6ba4c22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e3e114975dff809aa93eaecbf748570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24b8fc782d1ebf0d39e44e698be84d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620acf1875bf041e149bcc8893f83c0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5c9740d53b6114fb29f88393497c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e93b42759598b199ad43d2ec6aca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaddeba40e880a1a7c7aa595d78947575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199624a16393f3e62bc0168675e2ffa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9277df609e134d18ac6c97faacf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743cfdcc7a5ff2f75c86f9b7724c18578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1e907446d7912f336ffe3635b60b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7130ab11f8aef55b151d78ed8377d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c57e1a33213b06acfd2578aaf4f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1340c8f6504dc0b02b296693328395582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cb5799b53a6d16172b3afbd73249d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2d725eea9beb7a90421884dd7808b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21e4b12f54bf9b8710ca529b18114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a7876b0af3e27bcecdeb06579138586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed69feed2e8dd28b267bfa49c2a1fe2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9806a681d1acc2e3249f66ae57e201588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873e8eb4af24ff28cdea4e3734f2c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e900bba73991dc649db4e6ead491016590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90546028b6c0ac74b3dba737fac511591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbff553611b952bab5a91bfae4f1df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a815a803aea44209e08cbf090c26a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae8ccc0648daa7bad64529a7517759594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32142773b3a542adf5f887b249839e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02690cc109dd7979f6a15a9a287ab8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807066ef979b20e2fcc010307f49205597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120532cf9bc030ab1ca701352d6072b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163903ec1dcda4182e42f600a6db52cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59323936297afd671f2cfbb9be663944600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f6880e521c932f8ee3bc26e9a1ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bf4b7986b5a58a0e6dd20955882a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae72c15dd65078561adb00bfccf1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07888774503ee9929c3082efbc7a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ec3d14918797201eca39ee95f9fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42659adf879b3a6123b19a91c244c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835493941f1c0d191021fcea8943c28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f80094b6b8c2a7ba8f0055b8955047608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9ccd96972accc6ed2ae1f64145255609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b81760f10f2515371b2cf0c56daff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222944e2a2267b85308c9d4fbd2219a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b37c39e4155059afb250c5fb1d939612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831cbacf15b3ce06126066f517cdcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd45389aaad834dfd3a2bd0f702b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd638f5c691d7534e778e8dd981a8e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e7e63d573abbf4afe9dc867b5e3ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9f487e0e5ee1bc7bd68293f8f090617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3a3a14cc7f044232f7c5a21936573618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ce32d0c6328e33795bc64928f61d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7705b4de26d5372ea05ec6b8b3ea3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb9adcc966b9cd6e114f9a2cb3770621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e544375b48a058534a126f28a948c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6258f648e08387acdb4537541062623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d903b821f2f6c7d92e0c4defa206c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2fc60b36acad50cf2dc18615f0737625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c00491f54e290eead523c1fb4ea3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168b6c5c0a9aef939ac0bc029b45ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e130fe89256b769ddc7010877f9ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74773c97eb62212bfe3c1290d526b32f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef62cc70f89fd11c0a33ba8f305ed0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c2cb4636eb6ca6200ddb1f08a042631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fd7e3684b5c0ccc91c1acd5277b41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c1fd7d30194d3191e382a6e789ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33eb512c34389a72f68b08b469d48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76982c509bf7278b4501a69f3d4290e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270514344da5df279ef94b0548ba64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f414897a6bf904549ac063145c05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e30b58cadca936fa8678f898fa123638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfbd61964c6d9d37e4deeb14d68e2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c8c96d48e285c65e38871d88a903640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f4f5b93029d047bf5aee997bcc68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a8cc3ed9f888ee5a36f70eca6610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff6b6366171f052093f2fca8d26ff1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee5b2aad2be74ac0a78199de8df396644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c742f0011a1cbf2cb16f0ea0d8d2bcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf7ca466ee6c7cc5f55034f957356646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0eba150ea715fe5bd5fcf4dc0894647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09778ccb210ddeab8febdcd2a331d789648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ebb0019035dd522c0d99692af6249649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e01c559c67e4514991f2648e89fce4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745266d74c43ebcb9c983817089253f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea7e33deb3c7394cd003531fea4aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533caf12f3002f1d367f7964839be51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1daf8efbe29a02103e174cf217bcb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab84dded8cc7dd5b9a17d75b7526e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339c80a2810179555d7ce78de2d2e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b99707e79bdfb20f7ab61ee6af58d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4ef8f6a5fb7af80ccad9f0e04314658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b859904893dd778b895033849f7a9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f235ec5400ba401606df9ac0284bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6b7923aeb1d8e7d87d28f5cbc7c1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e595e4029827234c1fce15c4280d7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d590aad84cf83791b58aa7d49a396ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37765c1727fca58a5d9073fa172f3c16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d510aa67087fa18dad995e9093ba8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0b7f85c5e6e26beb938d14855897d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd727166eafa264594cb650ff4eeefc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38790b805441a1fedfa07023bd3bf017668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6907c551e6e60172338f2bc81185669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6801c23b73f7e878c693fd3aef019b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf649640e0ec2d4f56863c39a64588d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac5079259786f64dc67b12b0952db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4cd8d081d91708be806f096934cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0004a43553609334194313da96ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc83a00d19d33adb4249e8fd3796fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4ce6f2091d2b56e8939079fc1263676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e82aa89ce41b430376e3c2e2496a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728be8018bb907f4abe5e19e0150fc9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b33a494fa2dbbe27ee90f7847502679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe174ecc0aead234fbae64380103aff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e84dd36be0f5ce410519f3f1fa541681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02469a5427dc336c941e6ac434752ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b9a4b6008a7b19a97713de8f5673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f7bd18736af3ea64375267c2edb4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5ccb5ec9ff4566aff18661603f81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442a34dc07d9c6f0517aa1d65feb0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bdd91bc0c4be71c6cf826fb8ff75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef60d7e25f9f1739395058bfc8969a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac4cc947de25ef84b47debcb82fa96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ec110f237cb8f845e6324cf6813f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe897f06566ae85c61e3c6fd526d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab48b3ae94bd742603f606458e2d06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f790733d6d2a2bd1f0cbaf42e97179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58f7c8579727e26ceb792cb4e2c8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba57951017ab01547a2586ec8f284695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f69c4f7881d82004c10dede87825696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a137951b1c2307a7a99e96016f2d18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c8be7068c3c4337893ddb5d28223698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96758a681eb74436d43dee0950db22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220ab273b737b472a1d36420efb3b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e21d1a6e01b1c3233c4be429ffe0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837b72f604cdd5461008e7a1dddb73b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cf606c6f2fafbdb25674152adcfc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd329e2b60fc4fcabeb95c12b919db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027fb77f5482bb0410813aeda253f05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328fe393bc4f3a270aa1f143c2e7ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e036b561978b8c5deef5a57e14fe029707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765c55a1bc83a307340b42a2beb012708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a0033098e63dec79c920fea8b5e73709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a7c0e9790d3130b2da790d21718b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c6ba4f434edea959458f2951702d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d09394a260a85190a3be3cef718060712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb668685e8e8e3b6b066b911c46d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72639aa96a26a51cc0bd7e1a0adbf2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f882b0ceac961a76ab0d66d98fd9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f624e412d3f5c46d5197e253fb07fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf239f17232f466e0b2d86d215098717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6fdd414df00e01ba32fd267429d12718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c11a34afb931f5a417be8325742b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8d1b4e5589f3bf3062a407d11e33e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cc149094d4850757bf394d814237c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf84fb933bc47cc4b1ced2733f39d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dd18db7db554a7fb64b350d2e39f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d538f646ea5b68fc6366467ea70d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3784e62aa1d82bc34215e834da101e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dfdbd1c78a456a1556acf69e23a39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca68e4ea783e07c276fb04567fa460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60911f51da1edee89f44b2df9d16b984728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ce1e1cbb21bd55eb3fa6a1318df2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5dc412f325fc5ce83e8d31823d335730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d110d45b3c4c2a65413f6705cfa38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f35fc2d68e39bf4e2772283fcd21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad282ac37663f03f26feb613d7201733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bfe74b0ca71ed61ac5d27818fef3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b2a85f21a6144da1e7c08bb5ad265735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a868fbbdfe37b02694059dc2429f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cebc72d95706a69ba507f831e6cc76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e881a269e171ca253a1c7cc93525d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903c8f2fb46c7bc57c3e86bd46081d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893b5a0ee5e6a1f1f5c158ff860529f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8c7e05b6d1166b9f317fb42d3873a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a0f1db271b6f6aac167519a0a68fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63194492a9c8f728c723f2896fd97bf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf946a59b4b309e94ac45675deb236744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfbea8cdf8887bdb840b6d8f90e26f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef1d8e449f8806e9500cfbe689ea99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af57704ba1edbd6f7b74a8c7fc4a08e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf626308644ec38a21c41a5a25b96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e586c3681eff7786fe2b455629f5d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174183d06ef657e2b760350717dd4e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47584b716332be83bfeac61f81cca316751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125162ae586988540975986652b104b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bcd70179bfce754d2dcff6c865ad7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea8a9b76a03d02a6073cc9f046077754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656990cd2c339d8559b7f45f4ef1ebc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe9c2ebd43a6fe15b25356fba0614756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9bf1c21e822d1733a11c4899f4c41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8817303e174956ea2bd50c778936be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813b812f3521a0b63db8725d416480759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ca46f906d79ffe27723da5c16c41a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674e74d61b937de3cd1d40d16d6653e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d87e0a323ad8c3a5d110913ef82b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a2e81958df2efe46dd911d8234164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63b1a7e7670ac1c2973fbf6296b325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d052bd0232dfb1dfcea93ead9ca9796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962b18111f257231739515c9972eef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cfc6c92b77a0cc744f65d201ad30d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec082275873b4552f5ea99db896b259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ffef12f7ab81538bd238d1fdb2bbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e375856a63ead912a04aef2029ceb8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1f160e23a0d2d9c4af90a9c1482e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3a11390e4091bb4406809c1780cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc9899d5e4ef484a1f96f0e8e1df814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029732a869c177a47446587a0309bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee21b77f41e529d1b68d91c871ec2ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a45094e816664954da356df61997817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2fb619c967bdfe177728c0e8efd2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e3b8a300eb83b477db4f44e049e6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f9544e31d51f3b331d47e918b22d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09b964d2c2aeaeee0c36f57e8de07e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040070ca0d8ff97418456ac2d61da5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07315d373d0b65a5af8a0bac6203ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86f3b528b54a869e07eabdfbc5cc9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dce27043775a64574c780abb3c9eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20934a598169307675a34feafbcf6a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436d4ebb073acb513bbbfcc8ac9d8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ecfa1fe7566fc66deb2bd58910ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a12e18eb0000e281afd3b5c2ecff1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc4ae9b4d7ae879cd6950d0ebd4fb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427f75b3df685a448c86adafeea4f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d674eefc04395d28b7c5e499d52c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58401a21b6cf1eaeed630832c2da3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4f0ac7695d0d6b2d8dc96a395a25634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c75e21b9f000509a9d59fbe91e1a7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec15b20817afbfb143a099f47d635436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828485448e7ddac08a8c32d2ac9ab6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420b0b57a64ba9241aad0a1ac2df6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d4e7cf11441b83e0ca9f70c05cc1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ce424432ca0d92f52cc0e33785cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b67912a29355c1def6df38bc0699b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa0919c539bdfa369686f52f00160642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c042fbc3044ed54d29fc6ceeb25b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f1ae9a5979d748400803419b045dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c100af9fb39d57bc5daba25ef9ae0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ea8f369a9cfa82a413443e31ffe7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd1ebecc663366f2851d7d314254f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3c086a134b45c7e59e9352abf83c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d55cb568da626a9171a304dc2af45049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6270eac1e106fcf20e99f2ea9fb0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73ffd3348a43c8982c739d039959051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67686d446b2ec608b927ad9ccbef93a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e6a13090c04888743c76c50a6db8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cfc363edee57b279cd18714bf404654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef71bddd92a6ee8364c62eb99de723355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fedc3076dadede28cb513293d74bd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af36c1435a144d9356e46bfb0732757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad196f6a1c3a91dfba5f744760debe4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b97cb73e98f620a037b420d6d0af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28e600b466d95175f039492ba7586060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc48d9cbab65c6762ca7d69651ba2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea806efa15260f328472579f5fb2c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1544493dda522fe8fe5a328da2d59363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8efd7d02da8aabfa367c17c3ee5a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c4cb3ccef9220febc97951a8a743c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c2685adff6891fc80d20a0e92f85966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8721da2ee75cfaba603f1703863ab567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9263f365b79fa237612aeb6f75a5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d193ef26e4065f45e78e1a19a10c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20898a0fee12adc95f5e05dca0b9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d342ba64bb51f7c79e56526b4b63171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4a8c37cefc54db0cfeb87e6bfbb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79655fbcd27ecdb88ab9dd88e106d62673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784943a4e26f4e3c2bbd6c2c366606d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88a338ab1f4299e1bf85c4413dbb4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35824c0b4b7e2d0e91f049c1c21e491876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498ac44552bf044dbc654d2219d5f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e2c01538af5e8130a82cb69b7dc2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda59e64a81e339c6e0778e109af62a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb098f96ec5dac7a1af85ef10deab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ebe2196ce3798627b18cab34f2ed081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90020c05513f245da7fa603cb0b68e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326787009a7a056cd56da3e0e51527e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83277c23fd889260acdcd3e489654e6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52290782c0befe582e3aa281b63cb22085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11c9b7548261156bd5e6d7c4e2276986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb5b368a746046179f7df9ffef85687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8953a909b643a0483444ba315a8c3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ea3bb127c11ca1137f791ef2210489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16903d3168ae1743db67bd15c73fbe0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069896cbadf947b891cb49a10e2bb51891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a76456828aba14ddff7bb7a32477892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1d05c3e412b17cb7113098d6228993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a18491babef6df167d22774e75a93894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b3f75c1771d567d8f4ab0af960f4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d8e2751a9cf021784c284c86345896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e20221cb786cf0020fed494e505fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26fb9e33b278a22796da7d89b80a6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0cbce0b0dca03169c47fa596cd3fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4577b63b2d9e4aee9ecea64a8ee550100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2ef686d46529f3e31701622a30ff8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d588e4f25d286b96b9a5b042e7ced102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53960a3f31dce282ab7474c17b5a67af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3076f4ba7e935ad23bd30a32fa5bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60385b08ea0bb85651cc787543eaf28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6bd274c713682617765165d38f594106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd6dcf658a11f28ecd1497585b0fb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814334c0f5ee59fca8b8a40946e810108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68323ae5864bf756a12f92312cba0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e88d972307e5b00fe359f80866aea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a0af54264a12c2846a414dd47607f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515f8a32662f893e6f6c654455bdaf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b8ce145c5f5f322c01a3f26f62d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f87d7a27fcd0a3c5a6c0f78a2cf6eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda804e48691f45dd8c6cf560b59a65b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9f9cd00fce2c6417b1d1ec7b5ee7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61444c4c96eefce6cc19f3cf1cb7931117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba9ba8edc0c540b0a8e93b033ce4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5658fee12928c76c63edfa2b3e2ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76575f6acc9a3e262880aa99967eae9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec5421b137188f98f727d00d914d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a77e53d075564ee0288da65bda536122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23986c2f64b31fab84c4c525e13c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08402e4aebb779b1df998714f2aeb69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eee8a464b45cc5fc091aaba62d17b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b266d159316038a92416ce6b21efd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28c60f9545964c40d724b84a812db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9996ba7fe4973c8681512e6c3c18b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726faa78e9af972885e7765bf4acbb06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f38cf9cd3dcaf58ffc201474351e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d38a04b78f92a4f752d4319ac220ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39538a8648c08947e6004c5bec09af7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f11683a8001cbb0d600f659f4337133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e493943cf3c3f4f39bc355940610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d4b27387283a5c3da4c760f30b9f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654402735ea41467b05172a58081164b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d96981887a37d46296dc486a8017137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d5525cdf27beb5ebd936592c7d6db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af5bd7fd92623f1ea8f8a0b9f2628139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf82d1bd25683d904165fa24aeaf9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027c74fe1704e310f17643e6e8832f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5569312d67a46bcab492093b645784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff679508ccddaa52376103bd3b17670143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20727a30b461a558029db93ac7d02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401716e4794972b548e4cab60a7e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f77a08643bd85c866a4a76d6f7909146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749280ac846312d158ede4dc937f41c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56642f888ca11da050ad3c13cf10174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f58026272b64e83f99a14baf07359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912f5c805ad283972bb1083f304d5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899437587edc725463e64889c50f5064151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd185ffe4f17d3efefe366fbbe447b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253821a18f2062fc4c63d68927b7771153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d5d7ae7179f2e27978dd301143be6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b02d5273db9057d614b3f0cb3aabb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb07eb3c6f577556f2a292d072fa13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2398b418faf8355451abcf682762c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149c7018aa65ef96b59b427d52f9a99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3bcd0cc877e5996c041702aa94d9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae488971efeb1bd11f1d047948db8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c2e86f0ac816ae0f92a5a39f477c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7cec99cebde5b636b2db4a26ac163162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fdad409b4ca2b2533d15c0ce18d98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929b44e765084fc83cfa49368a7740164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5006a5178a7d3e42c4cca98f2277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a77fe324ef5c738921520db9cd2d11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915425de723bd0d9765ecfefea661076167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b33cc3d639337f561fe91854ebbc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44dce1d83d19c0f68fc003d8076b0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78269db6dc359a7f0aa0c766b755cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97674ad94060b3157b66bb1fb71ed86f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ce3195975413a7d4389fcd64cdb40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7120aae73f94a723779b9dec5b331173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62303d3d6580c31e9e98afc4af179413174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844962cd618e50e0328cb4530c89f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c666a3c0fc523e2e67f915275875ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8b48259a2371b5a94466ed0a0476177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d28e075adeb301ed25e265e3aa81f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036fdabf28b9e026f283129810108e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1669b4a30936e4383df6e45353895f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6910e56afa608d63b38965a6c1485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5d66ade09b558d78bc8865da7ed0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7328b18326ec6a9fdc83899fd16de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc00a1e2187ddd0a4ff7d66c6926c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ebbed7b59428ce92f70120265f1e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166aa882d1d3dc0bf61ce5acbdae29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e83bee3206b1a825b10dd312b5de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e08a87244a062ad387a30ef9024f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063c992cf1c5971eaef9229b4b9c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e7b855d55f36e4c5c85ef1bfdb4e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaca7ebe91906949ee29a6a49d78e6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5208c521b4437991364ee5576453c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e789298c47e956411fcbf0192d3f641193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6335a995211b9074e485e03919911194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b804062cab6803bd29dc69c1bf461195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35af5f5bc7f54fd02af4c07d769e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0797de47a1328a616feec91962cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478bc4850f6ee061af2ca2fd860dc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4f8ab29cca351eb53c5f73de65812199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470ca15d22d3d3f973701a5a0a15d3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e259c8b45ff73efee8917adced87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2262d7643a50ab56a831fc0d955607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3535fff09e8950e197bb3913e133cd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f95039e1cef0ee1ce59d6d3ee4fc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db520887e1fcdc85a477bcf9d277762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fe78b3aacd178b46e8295c53f8013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889c8c3b75c15b92d6180a42b4f9178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9459ae82ca3697107682aebdbbe01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde1e3c77d0a9127367dc3afbabf60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dec995ef89709fdf1a43526227752210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd45c661944ccba24bb583300a1722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034670a9f70aa7937db5a8284b78d7d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6d17e5d04ca2099dea2009aa2bbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde11f3ce4889588cad6a272cee1b31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a785e5e0a621200b2c37893dab128215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2f6064d8877ffeec6753e65b259bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac6badac74f5e5cc9d7815bdacd0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca409751f419a88fa3ad0fb77e0b01a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352438a11fefe42bb87ddafd25d4ab12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb01be672ff30d18d853cfee46f1df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11087d03f9d79d8c287f9f5fd2cc6e7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a59fa7e8d3c5bc8a7fb62057936ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2fe862dd3e0ae9e85215690071732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb41b375558faa6e944aa035173d8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415def6b5b8c0f5ec444c0ea3ef38e6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4456f2a619b8e6dbfd29703950c46e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2122da00bec002b3a986a3d785c400f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115e70802c4be2cf92ac7d7bd5df77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291787cfb737e3f6eb28c72d8aaf5aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896a95a6b2018560f4e8675ae86cfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f652efb396632c4691be6c63d2ea6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738820ddff318a718b72b48b6c642c95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e751d8eff59746e7eff13befabc273e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0697a493b7f71e907368f86ade7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534842ac18ec804dbec7cf606c8bed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ee097b79b924dfe6b20adf427a88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091da0cb66e59a2d533113081ca417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4e3a8c7189f8ee7d2710793b9ef0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549fce0ccafe62c1142b1b12a6f00d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d57290148fe20340c09c73aab0ef4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa3a8940e2698e27dff86b756b022241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6fc467cf8f51b48d30698ba5de2a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181b264a9d2e2e2f1c55a837d1950f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941678ab8e399a88d3518b6219571f87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0372922ffd1aaa194a1f0ef63d4fc14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3c9d8f408fc5debf335d798a470b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf11e57206e41a8254e009263502d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aceacd588082c220c3d7b1518ac1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0104bc66047043baa5c3879b537072c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1918752526897b2f56479578d841fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4867526776413aa8277509f56525fdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b2c12188e9faed5b10df51b5d732252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446eee61fd0a1404dfb204a41ed3d98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966121f85abd87e6706b20eb615790f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a00095f03bd30b3896f551b1cc48e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51000d44d931a4a794b891d60a5f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655ba5894785761a97e3729587f249d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f601d61d01d7135a1561d4e6fdbc140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebbc488e32275ea8035736c0a85b86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee56b3af415162fedd465df108484b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1d2c2cf99dc8de8eb41a72b7f947261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a1a6fe28541cf30c087667266ae29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf95dd4133fc5b79909563ccb3c59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3bdc573ef5cdd29251052c28122b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f20c6a22fcea3dc30753690bfe10bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f8f2080c98dc051eeb1be47fdc865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8b495bbd721db65566e4c4f8cf8c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321480f4240222e564945a3ec3ca890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf1bf0adfd1fe9d0cd593cd4826995269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb0482e3235e75aec08fe2922dc47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f810346d8c9c664030128d5167b2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b0e9299f0184cbfbcf94422757f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80465a3f405dc401c984b3f6c2bbb548273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c3d2d06f1cfec4bdd1079c6e8eaa6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bfa3537e3a013042305089a6e0f52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91803ae0d51939118b04e5dd0578ad2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c20fe43a97850ddedd9aca0de4b8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3186058f54afca96b98646007210278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eebc92fbdf6482892b8bbd849a5d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b80e5af7c87c30959177b1775141a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e5584e6dd3c957854b1b343311b83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ef2f4542879319b8b68f84349c610282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524c7437a4e4c94e73be41041828a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f42e0cf7dcb9e04ae1d0aa714114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5597ad51afb503ddbe48299a8a39182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a6804b498aa64149697837320605c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de415645616751fb57551505ecc698d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f75a920d999e4b66f7372dd8ab984288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d56b1ad8e3c79f4ba227327444ec2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd824c9b31157c29dc7cfcdd3a86699290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531487ead0f12d378f000383142508ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ee9735482af565d1e818c52c5ed6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b155e2046410f9f022afb172a7a31a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c896ec7bb6979002de207c08f85f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dd53795537aafd231a9df51bb4029295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ace2b49b65f92f5c0b163268cdcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657344decdfc3dcc4bfcdadead554dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cfda8a43af988c6a5c2f37c97fa93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650749481f68ccc0dff3ff7303c2ccd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571fe24b19abad38a655ea27da622bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67e43bbc8a939245ab18c710bf744e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a89542e0f1d9e6acf410f2dbeb0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7cd368c2cda698463e8d8c8358ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969a5de6f5d91dfea3d45b72930cddc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb09471ff08d221a9d47d029c6462305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35a22e319ff7e49e82627779a90fc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56d94f57fde0ae2b250868e9a92e95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504a5f6116f7e6313d187efa79eaf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b04a35cb04e938a1586377de98b0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7da94530b9f25e92241f920ead8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b3c3e30c7b65e65de908d9b435e9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eaa89af682981f25b606a3d55d586312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707304e9baae1f30dc5e5982d715d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6122a1d2821413a7b1c3e63e9764deb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d18d33f2aaced68bde7d8894c5ed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58877b68b017400209edb9503d3dbbb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881de63ee360d2b645b2f4697dbe711c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec49a953e704514957da8714e449e8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0a274271a18e74c30a18770124de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb78eeb0e1934198dd9681cf780df0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172758b01f8eb7620abcc1cfb6d5f1d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4bb437c40affcbe505842866b932322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3cb257e46bb1bc7bcb74c2cf3e2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa93b63a039d437d636bc372362f923324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b7015163201c9561f80cb97dcaee6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11986cc3cd6bcfefcca257d06c3f326d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639121ca214527e3e9e51e347149bcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f141975999f0130f4b43bd08ae858328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508872ab562579d50356029b9db96ba5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1fef85ccfc003cf34a0f00ddce11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a4619df5dbda96611090ea3049c57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022d9fb7e5e3189c1254d0352b803a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b4f552ecc8756b683fe84ceb19ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082415f4acfad52b1ff7b8bc17b1b87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1951c035d34c117fac4bf9972b1dd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375e1cb67967a7e5c28fe7453f0dbe7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57d1acbb561e498fd060cc4fa960d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b24a764f3b286fbe745d7db75621f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec6227d57996f2e78747e9c757db16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444fec83d373fe8c3146e2ce299df00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b58ee89b8ecdd5f91b48e37c8d6b8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb60b75c7e18046aa78ce9249556432342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0172dbcde258c59e0a4726eef6c3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab3f3a2d94a5a7311652e11c0c42c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8024b3a42e958e8afa427fc2eccd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab260f34bc456d75f27720376baf7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4b4540745196244562e6c2c0fc8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54077d0468448ec9994f874af3a449348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456ce4ce57374a06bbdd6e56afaf1d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834a027b48a4949f4c3f64eacd335d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f2c29d0b79d661ccdb3e23c39587351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731936183e0c36d2353d69292f05a4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada73280a19eba9994d237f68741982353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c13ebd201d7ef9304bf86f1f28efa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30ed62b42b48137f4441b94683635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c53021ab3681b9bfc596b99b82fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd5538e6b748a4f88d6f2a23c0cf30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387aceedd189ef1d0061dd89ff8c72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a61e8f1a4d08f3b508feb2e9904714359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bad6df64bdcb363bb866258f827e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2048439e00a312293edd9faafa6e53e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145cc68bed4e6bdbc0d3edca6339ab4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144d4cb2b9640769c2dc81ae6a3a516363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa78a7d43b3c7eb3caa8a0a308b308c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf689ab87c25e57dcaddd462c451d9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77ddd84189660e86a26e8745a6af5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ad765e2363ccddd6a8ba45addb92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae12a6e0bd883bd3ef3194dcef93c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a366c4d7fc07865077dca07b477295369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda853c01c9d3589b06f384b36a33d87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf9820b29c9c35257b7a2479e567a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d82c6fe9d26647a5b6a45da7c8cc40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60eb7fef9c5836619c7933509596af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b8bdd5d8b3e9e801371ad5edfed07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34000c4eb5bedd101e6883eb4a1314fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016aef99ba6a024b8d1ed0bcd9f2094376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707af3cc6c2af6a681135d114caeb43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d33aefe5d329e03dc0687313a9baa3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b817573b8eb3755bea4313c01a4ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34769c49114c20d0c99a7be0315ad819380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc33bf2d7773839f2fd40a66fddfa1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44b2c71e823a6a0e342a8d7d871c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5ca0c1241032f5090dfa40488cdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf63f675384110c6e5f677515f9cfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c1c64be731049a620550d0e478fb2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca83c5af453e4ca01b89076b490c79a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4185275a794aee74a8ea5c91d7b07f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ea33f588d45a345d4cf78f656191d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b846d8046c63f288d9d508e148f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a854cb3ccdffe819f6ebbea88cc9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d54356004881d5357dc4359d82250b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d021e4c4f5b1afecf1f0b1b859f3f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97262229d2dd86bf246192661c0acd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e4db48d672c631a56c0a13f44c2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a89361e69227469ff3000df97962a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4dc2f329367123a3d6f0a42e9963f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778440bb5b401d22f95d748873ea3439397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c130e31774e58093b426f53653008398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f70f938e67fe029f93be599d0073399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee33494751fcfec17f8326e968466d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c51962500a392742ac4e8d3da86dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3110d1b6b35f0a591bc5671086688402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee808edd837be306be1cc3240ea3d45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d35f3c3ba821d72ce68aae5e45125404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c7674b83fc096a1b9c1964e61f177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081e9f0ea5ed723c563f392d6ac9f8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b7d9ea2d38610097e35772dff164f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906516b9623bd7069723989caac6c3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40796dc1d26c23a5b01cec608bf52986409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2236b1b3d1c67f7c371bd21c5a64d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb9af54135ad5c2eaa26076088c78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b17f17d2e97707545735afbfe7d21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8274212e26e38355ed09d52a6d78a57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b694e844c720960d8a3bd42404b81d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0ffa697f1bc6b45135499a9d38439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0361b8774663ff807ee63b0db77a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c46cec8d351f893cc13b26942c5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763687d377c64b349b5ffef821a0f029418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634af1d43ecca480caa77ca3380bb03419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ddaeb35aa2d4b79a0439838dd467420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e0092406c9ce3f68ca6b4f5ae95ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82090f523233de596066848e2b6b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837cc75f8f7eefcf746ce81ad2398ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bbad72ffe6daac76cdb92a39ef8ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57058780937dcc710b8cfe297eec26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277a1742e203ff158997ab05a41d8cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611b9c392cd8ec01a958baff269891427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4546dd69589bd984f5efa94facc32af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63d6c7063f076eea8f86a4b27429b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f2d820f9881ab73420eabeb524c05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ec1b6399c55a5313be5f7e38a7a40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54330733c1e941d1f7c9f181886af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145778b5e29f935f37f6170ef4fb62f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc24ead68641eedcd8084106bd6f08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76312835fa886046aa4084d1899037435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0250e8e8795a938b052237e183be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ce7a0a898886a1bf1b94ee7cf706b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad624e4ec7f93e962177ee8f9ca814438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5732c2e8cafe2d352ad39f7c62277439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce85c2ae06225f28c66fa9131e344e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5ec974b2755d507269e13ba0ddc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60b5411a2c982017e159e1c86939f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44599ee9fa931e4a9be1843ee03446c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3db210f7ae985466c4916ece56942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5f511fc912901dd565a5fbf56ba0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb3120bca309f1bdb179e914c6ef6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162b1258e4872470d0569a7c991bb5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b94d713d11694e5cde2f3c2ea0b3a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0fc0dd74b9579fe907a8a33afe6ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87b354b027c96e9a4f00beb122872450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ff0e73c2eca4a5d02a6c665b09f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083d3f2a8430e3e74d7e45c6137994452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2fc8e2ca662919808d6fa74cf7d43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162bd8fd8d942554baf94cc2f2f53d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6e31ae06c5a4df44c0b963f6c95b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384612e1ca4d33b94b66476b7fea0ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68efd423980f2b6060618a7556210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419ea02a77b64b4a8d75b6ddc749a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325619dc9532dc66a0e9906bed2ea1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84caf9450ccd2d90e5137401186b441460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd871ce599fa310484d33b4d694ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea28a0f644b7d88e879ed2f2dc955eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20e96d9814b772337c1772ae08860463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fef66635187eb23636853e91ec2a56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7062512396f0afe54a6571732c1afc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564720b917668aa51536416294e17b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612fa9fb0c2883eaf684c563802f44d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2b480866d6f143b3e19278517f5b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29bf7898ad4842f0e7ad34cd1784b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab056c1aefda57c94b2fae1376ef7638470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb81b1fe8abafc971f09107f4607d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06069fd9cea4a6a0c6180b7947d1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c9068f4d723442a1c8d680825a03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdfe89ec033956ff92c45313f5fd49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a2839bc871dddf3877679be4b99f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e3489ffb182952e9eadf808995c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493323a355db7e8fba91cd73471de85c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fbecfdf0cfb70f3e069f5ca31e59c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1b13258b78f789fd76d7415f35db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075660200be5c6401a11d511be6275480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e30c5be84df48c3558522987f366481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd8e0ff267f3a041fbc6d72eba688c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9799eec5add08e7c1e319021c05ada5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412776a29ecea6eecd124423bf18d1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab2582d493ae8cd9454645bb7eac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34da93f8f39137d3aabb0921969b98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c7920faa7181b74c968d6896f8c1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad2eb0e7a530fa9d104ccf2b832b09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9787b337bfc105dd6da4bfb91014489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62da60105966147434cbc11377aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3c9ce228d99dd017f434409c89a59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd2fc42d8626b1c9ec701745351fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766ef679925721a352dbb98bf04e152493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df62f96edc2c0f06c69780bec6762f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453eb108e8510766366d94f84e22c4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a1c4a24ce0b03529cdb6cddeb329496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906acedb16a1284e6945ac7ebce4911497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e05ecaba65a509548e4d171ad6243f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21448bab3414da3bf43b38842f82816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aafb061cf0a9089e57253b7ca515e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca2c3ea9a4f31ce0c628e2760e66a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f903bdb1e75443e708157e61b363ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371874068744fea02cd4924e7d03b2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12745e3d5f384b9ef4c8eccfc80fd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad842b3584ac10f36a4494cd8e772d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e5508707c44f866cb5d5e4f077978506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae54c66da8bc95a0d019a8b2f1a511e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3782afb82fc0ccd3e46543bc4918f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4f11fed54155f556b8d0d427ff3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f3c11579db42e17ea20c9029190dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfda5ba423aa38ed0ce958edcdde36511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361e7ee921f17b53c99edc4cceb651512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3031bc83acf7a1929858811c482fb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c823f63fc6cb0eb3b6f8dd5c2bfcf46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2aa95ee2673272c1d8f302db6111e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f43718700f15eaa3c9e6128daae83a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb2f4d7430fa9f2e84bd1dea64b96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeb102df562da87caad4415171bdbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91775279a6d85772979c9db750abbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d0ac1b7aea1e79dcfc639924eecb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b5f440e7f9458a776d757c7529d49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bc0b8891f6e377dc78b4f16e99513522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baa3c8bd846011b7ee5de147e40263523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864c245fb069708518fa9f1bad4c6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ec3fcd15982fc5b565960e2b315c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fea609dafde0dc4a17e7871b108da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b591a911ba803b647d4d0de61f039527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c681620fa334bbf610ea8408697c29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fa007996a72dad29662445f0aa74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e31e02b2bbbc52b0d850b24baba95c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e0847d147ff92dcec1a7a2315379531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74760afaaa4a887bb9b2faeb6163e01a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb9863ee61ad2bfa9c1f4ee641b6c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabc2206fea0e31f041e829fee8fd8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450fd7abd921963dd43b318d69751c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d92d971b6a8d2c237358732b1e431536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987ff5e15c8ef0e1bb3dfe843a32ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a39e0c8fed4f68cf13757294b141f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880dc674814e198533b64094dbeeeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09cdd3470d7be3376d171506eef9c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f26f6e3c0515368ff7b6612f7c440541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e00430f5e76f1b4809fa349bdf5b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641919a193fcad149b7d09024441cd7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5bdef89c806e1f0ca6754a7670871544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11407d43773ceb98471bd0122bc0103c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb948b956f3ca16d069a5a8563bc0f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49988c939cb899c6ab319a721300b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49a38195816468a824706cecaa8838548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070ed10622471d1b6d58b76fd4f57b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ffb7cda0d46b7c4726a44f28ac34a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c748ccf0c8b10b5e5c9877f97e425551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cbdc49b3e5405987ab5841637cd8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f6f6a4daf1a85b7dfa115c21ad0f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea68b3b7e4c288899bdd5a83817335554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d63337317d63adb97cabb7417c9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64474f255813a6cf128093692ed1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9f232940b7e8aaee5d0f817955d76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a904a4239ab160e410da824af654558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea4aeea32f4b99d19b1dd0f4cdbbd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7aae21f3f5e76f4f3c52a013900f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f164a1d0abfa5a048bd1c1492b39a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112a0cfa6adf4fe286ef05269d6cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e7222fd8f68981555c3c2a52bc9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da93b15ab5aa9f01ed87d51e2b887f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88898544a76335660f1c5ad4497d321565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b011d9284c2f25add2973e5b51396d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10d8d07987d80529ed1f1bec9772f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6af09d3dd190a9ffc89c83d60f89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b708b8d4da1a5710bb131f7a121f54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4221b78660a06415d1647fd384839e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb30bce9c36cbf00688ec6a70f371b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e240de3cee90a55fcc934f2d8d360572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841be9b4ad511326833ddcc326aa862573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dbea698f143485b3253f214181717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648c783a8cfb993a379f8e2553bcd82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4881ed9448a90ce177790ee5dc6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1913e54207cea45e3e665f44f10669d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50a39f4306507d5a2096b91d14afa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a98c4c2e9dfe73bdf2e79b02c5ea83579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5ad442705d8374b3ab4630a802a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf0b1b1a462ff30eb6239e3071c153581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88065c69ebb51773735a11f9243812e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e45f61ddd9b600b609b00f9981be9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef4df6ae22107e010e2bff648f35ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fceed1199f325b66c72593a84b8059585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4a02946962c677a49c4e6669b2c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670494ee608aa0299022bc3a5357fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f779a180fe0c759c8e744e5434773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7163cd81c7c4493d71e56584c0070e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abedc7824469e4bdaa3bfea1ea7909590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e5cffd9953c88332a2a42db67d271591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b630f47ac88ae7f64cf8e6e11e99dbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ab5e4360821060f2ba0b12851567593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e91c95918bd294d64a5fca045a9402594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361169593db633b8fd40da2787e30c0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82cc09273fee4ffafe8c9dff3bf538596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b04524e41ff0197f81d3a5484e6a30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef5516ea4e2840124e0d64ac7d0705598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b28aa8beb3e760ef7f6322b9ca00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1fb834d1449734608577d53b5401600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4bf7adbeaa3ea31f1d478c3d793d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f975c9d524dc867580453da66b12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1ba901f2f6905012e79d175b5d647603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafa071c068215b6183c747eb44dcaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd1afaada70ca682dba0a7661580c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dd49d7e57333e5a5ef6d23df65e27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a29d405dd68a6dbff1122dd1111d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a841a54faaab0dcc8d3a32f5904142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835143760bdb77d38e1b312470412d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb9c38d1b836c7d486c44f359dc418610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699d0858b875307a9f1a2ba2bbadbd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7e9ed86c5f787201262689f99cde0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438be075a4e5e25724a17c2e2c0ac19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090c53e945222a57999f5d869909dd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8080b24ba686e3fc288aedeb3fb5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feea20fd6ec2f4e2ef64fde99ee5a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5538ccebe279af46f6828c82b1131c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7beed53caf80cc3b67cb4ba7ab932618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29994e85597bf828eecc40398eca66c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882f4132a1ec32ed77fe17f0ce9b32c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b473d09ade71659162add1c01af8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60e444a86268147ba30682e928ab8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bf6ebb8526c06289074a765daeb54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21e76e26a6ea82423b9f3abe7b023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487e06ea9bc7dc74754baad0eaa87c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7aa05616d0f4050b04d4c1527c6ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56545de83339e4eb82f46855a904480b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fd2592ac08a76f6b86c1850b5de9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6685c13584f34ecb73604405c456a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ed170662c09793db248f2b729980630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7867d2538ef0a3532e1cb90c656a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cb033940ba8bd750d2510d2a3c7f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0883973a4e43f4b55a5f5b750a705633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54cbf3331df0e1022959477c1104f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f52534d1256e64c0c7e4bce24b54cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e00928dc6c8e9b6b863c8161958ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fae27f7d5108404b90c698e2da6e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7e4d4d001773c1855ba6f17587da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5e6cfdb239adb10224444a64077f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53ce826ba71bb944469840e91b0612640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83720de0736e417b7ae3213771e33d8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3ee34c6e05943a6f3bf7f0cd7305642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822af3348abac7a913378f2f2d1fa65e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fb6851cd3854a3f02d1e3ac79635644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad675194398c1cc5bb93cfe697aa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24fbb3b6118ab39f3d8eb7236bc0ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f4a4bff4ed73c619db6dce6fc545647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823974108dbe8dde1909c0de8509f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961522d9c5292dcf99e56da3a4f2c3e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd944a47ab4543e357dcbe5513dd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2415c9c756c3c09f34d9ad165fbd91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cf892898223808932471bd0270773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0348d7e218565aae6dd29362903ec2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bcbfa5f3ae4dce912c54564db244c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ae9a98fb6ba4809107a8c1f5d0500655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fc8d973b52e80a96b0ceb5dcfa8fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a5e0f210e02d4ce28bfdfc17ee85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54865fa36d953fd0b000bad6c27d70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3969b4928264366ef9cfc3afbfb279f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8618c0710a10160e88afbb705d70bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8c378128dd3f5d1728430a396e77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cc9c7162be366dcec752cb4db64eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd6c0c5ff9ae226445442dbb2d59d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de61512a4318d99efef84e43fa86d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffb0cda3d9b78df1235b7d6867ca2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014acf202c39d3b2912e17b532b1a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f20dff4dfa7ba47aa0a58f5a9b785b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec135580aab2770e41dce14a736bb2a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85897478b8988eabe855a471237e8df1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3afbe15f809d2ad60b07091990b23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23afb3c5a57b357a25db7759ca82cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551d0ecaf2ee8aff9374ad2b4c44fb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15601149bef60a4d8b14130565871673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf27b8e0c17dcd2f16892709157aed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f028ae97175584a542e295cef10330675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02a57f4b25c7bf8a55a5bf05c78b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31aa12e40690cdb8409dd9edad81b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d6251a5c6243e33849327a4be8b7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b0b0958972836d67360528a33bff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad06bf56794a2907bf1887d4dac17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcdb04daa5691b5029721b6c5ff4af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff9e6008889b93cb611dd601326864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130df35a39f836d2154d990ee75c55b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57854acd02ee5444eb29516eb6b604b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a757352300aae84b1d1a2a528fca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d5ef2e485ccfcdc5af00965095ff3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8013de108a1739c987d69f5d59d5d13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165fe06bd4993551ef1ed3967de8ff3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad71b587cdb3d282ab35e820094a4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2ad1c0b8f3ca9113fb044588d6192690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2aa74bc26cd72e7ed3d7f1b5556e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fd7b47191ed92dbd514b064872466692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00691324ca558c056eade986c9f3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2dd593fade33f09994046cfe68d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2908337a0548d00afd5894287700e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9257c9977fd54729ac20ce599116b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdccab49cf649c1b1df36f1aa3649f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c06c32883fa4f7403bfd48e02d15698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74dd56b3ff240bceef7ea4d9b62c71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b555284ec6e2a38c1d81d6ec3f19f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9445e5adb8800dc5e4e0524d3e2985701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4319dfc5259d0a4120e0f54f951c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75e6cceef1d435430fc481ff190530703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773515a0a9ee0028d91ff7cfe976ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f841cce82f760120c4a3965ce11636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc2d1c1e2783d60e60b3eaf8293d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb1dd59e7f53cbba146c7fc11de596707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9396bc55325afb24e5562b121a090d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280d5a32150e3b719a22f2568ac51a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c4213a2b4cdcb49452cffe4f9662710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08103de4c1e6023f4bdb09f93ad5643711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a8222036e3ae109615af1dec73bbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6d9252a1c6b1ea38c4bce54bc4a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e2468221310915783b3016f22c7be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c0ab44cf31024a5bf2e37d502106b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca9016117db1f80056b29f92b79b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d8c4842c61375d024e93ce5703430717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7413f81cce1b8e8e50b2e806f9410718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e89d38e89f08667459b4974acc6c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26258b72af679107465454653aca4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aef5af86e25389a0de0c666cb31939721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471a57f7a1a860cfef86475358830ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77660353994671d0a1d723630c4381723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201e38a27e1b69dcc005c57a7f7818724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1fb171019b9eabd5a4aeffdffb2b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f1a2dfcf0ecf63f244b454180c5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908ad3f427d60bb142d07474cd97e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52895b52f29747a947903fa9a6168cf8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6b9d28405b89e0f3b29c68ab8c26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bda76602411203e830c20fb4aeecc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6225c91a8bac183b15258a030f09a66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3120b371941fa2275bd4b274664a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42acd453b113dba901b3cc09c01747733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b46549ffde4b5130284f8c403a7e2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff400f1ddca3c62808805d4ed72840735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fe4539b3627de878745a78af1754736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bada4a3a5f453a4868ff366ce9d353737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac393167eb5f5ae809749393ffc02b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1564cceb1c296fd1e08c73416c79e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f86284bbed1f9c5e35e1b407e589740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5298d68bfcdfd14e3a7766127236741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694bba31e6395600bfbd4b8431a7c12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5676220f7d71057205c3e0a908a72d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d058508f22c562d1f8636b771bf7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9a5bd9ad039ed6b58da4d92f9c79b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e343eefb7497a74b67378f32ba25d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497dc41b007d17d693a4de83620b99d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c611e118588f43f7f7cca8e5de92d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233772ecf6b8c6f9970749a955af70e4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41adadb64584025d4aedb5dc53523e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200456c464f9219873eb2c0e6d795f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6951198dad5ae3a6991a2577632b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb96101829d1aca087153764bf8741a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dd6aacf814278d8a98815c26514fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d8de8e922ddd9907a674beee63d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18424eaa792fd0ce0731a04a0ed01aab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7d63e50cfde6d41b36ddbb613307757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fd2dd4b011fc89ec35f3d4562924e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3064bd92ddc7d1ca853d32dfbd02a7d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>