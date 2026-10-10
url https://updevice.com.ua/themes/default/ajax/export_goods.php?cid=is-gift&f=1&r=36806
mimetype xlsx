--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136061168cabf643e9588fc1792bdbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f95fc3e35a391385de2e43db2c5492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085edf6cbc844a63076f599863aba343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae7b3a393c7378105f4780f46f1944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c63a6863e1c98ceef45e6820705d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16aed9cb952bb1ade9193a0fe77376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2428413773bc1473756d2035a784fb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c0f3a36e80d5c61449beeb448160d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a19b7acf75fd3bb4d1581bb826b249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a1dd9b85ca5bee9cafcb55b75953310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f474ce46a10428d0d5108131334f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762257dc6ebb455ae966037992dd8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a93b73e88fda8a3b91aab817cd5c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159113410066188e0c04255b0772b2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a35dbbab0a7936e8dfdd9b13c20b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d956f06186c89c28bd4e13869097f4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6814f1c4569f9649aa283c7ce1dacc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ebfd8215b4c162230166e0994fe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c737292e402e617f33fa1343abdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f467e8a64bbc80acec0ec7d3822d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312c18d64612380f608c47940e960a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dd13c9f39b5723328609346c1895322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f56bc3af89d913749328e4f5d20d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8322a8a28e4e4cc0ac53e75ed626c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377e5a24f11cee9918a70e352eb503525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8582d3bc066d8ccac95cf6c8df85f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800fa70cd87f1401b7333d5b91ff5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cdba07ee86193c9826359b752143c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9fc0c6d126c256950cb75d26bfccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a457ee80f988286b52c97d4cdb204930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f575a8d6e01cd73fe2e6c4ac8d04331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592e112c12d9bf41ac0a255730fa1c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f6cee7faf4fe73eaf85e88948eaef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e44c81bf7878f99a5b67c896d886334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e390e9a450897f1ff592580260e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350388fcf1e61e99d686e97467963ec436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67712f673206a6060747fa413d3b60a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d9f5649bc78d809463c7efa95d87a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030a5e825665470c59399098911c13839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b740137d77eaa2967481efee808145040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716afe354ee369965844d50f9fabed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068330451e3e9c0c5b78201a9fa6c0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e12f3cb92d56f73a2d03a10589400443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f6d732494cfe72174e70045a00fdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab828de62c037760e233334fc08a2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a75d2ec045ace51f16b0b1bca3d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516179b790af25ae8217ed9738b0ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40a1796581368a6ebf14d1ae8511948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510d7bdfae184659f94646eda29ac4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a222f44a563e830b838dda3572a29950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f215af41d2127961f08fc64bd1846ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4abdcf8625511545744cff861da9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef31e6f87f57924bca29b12c7b63353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fd57c07bd832a179f3bfd7dd319354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660cc4296853c6281d249a7ce5dbbcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a766445e814307065c460693892ff2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c25f5ac9c3aa285cde72618418da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9b03f2c68e9923193a56fa899437258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070e92da0af9c227859a83dd127fc1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7608c4642a6c8243f1a5b1a5d069960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1064f22529d25198882daa9f4fc861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c0dbff7562f185cd0f5df1012e7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c3ae58ad6676a4c2b93c2fd7f58b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3848c8099d848a1a4294864d6eab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00163d60cebc29486d18a5daf78767965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca867c5d014f24addcbde1cc232ed8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bbc7db3047ac5f2ecb2de6d51d23867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0199da524fe182f6bcd24aafee8485e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f53d5d8f5c24c7693ab55324dc8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b074c80029be51bccc261110434070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e64c1a769c55403c31e47071cd0c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67a11dd72140b7732192da48a9018f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5930c2c7aa2b0a4680889381f880473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ad051b37c5622a2772ff31c88992f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81bb113bc44aac429afc66e1d937975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40de7b77b8c18faf3184b3aba3f39776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7efbfd2f1a1d684dd5ab8b3f329b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba7280d4dc1f142541aa43ec55f9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2f3d83ef84fa110a5c60bbaa180479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691bb77133c0e1f71d6aa5147655ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960937ef787b4c76593db80b8f8b5e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd75b5f36461020c0b29885857be35282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd420ec7bfd8d10204933d0fa92af3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d766fe952889ac722bc7967efcb59f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893550c8e5800f8ad6104558a21840785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178016fdc51fe683c7105d1ef17c76586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd5d1e0e7dcab598ddc6dcca41da3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d9c199094443475e188443e69d0fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2028f5dfdc15f2c687e459889b2caa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfaa552589baf52ca9e9fe4daa031c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4762dbef8f139b3ffdd1fef5f1a3f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38469b2041778a35622d08cac277dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454e53cab6cd789a6fb4cabb5fd3a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2074fa58b63876245f7755f6abd47294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f245ea4f6f0d05a85ef1cffe24aef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf5dd68ee99862cde32e0095a4e5c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cfc5f8e5d0aa65f7de088d2e0e62c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f4fe62e1264de28d33e785fea336598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb61ec2a1561c8cc3f269de27d0cf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a9409050b5b6085a244cb1e1c76e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58be88a2272e8b51e9456bcff8b0a46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee50fcc97d2c1e291c95d8e16d6127102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53b4af5ca8e11bd01340cd703e5f1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7102920bcfcba2eeee0f8817d7c43d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bdb6d07d1c53788ec52c8bc48ca72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21cbec037c8874f038e71d1c73e56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcdccba6d737ccef2f860ef1bc63a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3482245706751d102f1412fd876d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d061d92f58de65862800e8425973ef8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d731f74e8b252382d6238f2c244d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348fcbdad94f69be3cb647269b6241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405e3becd4de8cfb049b5cfe990504e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7f9e8cec58a025ece14a21a4205a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a983827c60dbb4cc13a81d2a902d067114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9b60a69638239df4a2622e2e3516a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b347d7e1da22a88eb0769f8b2160c21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b18947545fb83ac18773e95b80f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50363241897fe75778a84743356da5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163dcfb98e080d9843486451619a82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5058678c92b0245abc89ad4c007a69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c2ca9b208f5c98c73a1a79b7cb406121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72cc5f8bf42c8fc4eba0319f56336f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61ff7e51e1e0e63c6500cdae3a39c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd880b643c1dfef735616b1336a29e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93700450d4fe14c7e5667c68cf9c5e2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8051035708ccfc1cdb68047cc761f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ab466d39d159126573b5bee049bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf326bd5a427c96946b5d04928abbdbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0474a13010a62de22a7db4f68559a11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a6f26670d402bdde330199ca0b1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b39beb78db02115895823b8a7acb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b387ce4c537177866f4be1fcaabdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde971c4e42ad8dee2eede34ea63de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab825e69bed8b35057564ba81425a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980be19830ce032608e4a32b0a72ade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6865c971bfbf7a6f2fa339e45a9773136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd28aaf8615734ff32bce11392a099137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9f77bfb7f54dded5b582b5943dcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e103969928f38d2f6b70047890b1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2283028dd89a25befef4d4c81cbe7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0de53f301f99d8ed67148663fe22f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdd83270d7bf959e281fdd22b3fc5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000239b944c108cb259d45ed0053be3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aee4d958ff6001b638fd4878cefe28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e5fbc86f023220538c2dabd8350e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628addda4f6550e15726aa6490dfedb3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0ccd8df12b45d4adcdf00f94c0a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d079a9ff13528b9a6e9555daf1c2f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db049683bb6da66d3aafcc2bf3049149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9714f3206cc2af687f433b4c23ba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dbd0d84dd75023bc82e178e2aff08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59175ae4f97b09ad5348bf3ed788eff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88696f7b9d45dfd8b8e06addd7e29c8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64168baa4c4e7f67af2461beba0c15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633fc1d369f7f7adad7d283babcc072155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec0de02ab0580e873177da1813220156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b5f2c2305cc1c1b93b063839c3a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e5e5c0a98bfc985e4041057f50421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31f85e5ebe8f2adfdcb83bc5809dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4519cf04630498e711cd831dd2a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759977104c753bd521b8dccd19e8a803161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7109e70cc60025c976a5f383a618162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def173406fb0345cf39d299f1ff6c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432293915c845cb1c0e8cfb7696931bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9c31b8286edff2af56e37ab639b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a64f1fa9125ae184f0725a40ace16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4d802179ac984eb448ca3c2aaac17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78179cceb4d0707c9ece958330a36fa8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e517de72ca260657069e744cf5074169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e1eeec71fa6e7c137ab6f1e5e71ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d55048df5f824d2d3002c80857a7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96b575e41dd99fdc499a5dd0abd334172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623a35ccbba45fb68fb0eebf7ff23a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c1e2504782aab711bec4ba84011f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fa1c5035c0898f0bebd58ee64d86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a9ffb9bd6a5b17f88993d65e365b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6eabfefa1fff8a95640abca630dae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ad28d1eaed00a442a75c4cd9038a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c021de57b44cb203f56be08c660df3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d0bbdd3d1fced201c0cf3c16eb693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d719ff67778a3ff0a3b301e850dfe0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ef353924e6fcffe1e91036acf3bc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934670e480c33b489f8170c7b0e8937183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bac6928b3512fd77f8d97542958c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd2bde547fdcd942bad77e27e141b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907532f2f5fcc9d72232c0a65be002186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d824d6493f38cfdbced35207ba23834187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200817b4eeeaed248db6f445237961a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24f255020c3dfd824b65c57dbef459189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58cc679792d227d144d18658a59514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c920dfcf2153df75ce8be94fc314c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cce5f40bfc5e142678d90008de509192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e354a667efdcc02944028bc6406c6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed688f6a006ea11576a5974f7e6e00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ad7341cd2a696fadbfe22a6c207dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e6f824c6ae8feb8d3ef3fbb0a0150196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403dbd345ac50a659bea5317fd88389197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cccd27c5380e0e5f9722750b8c0aac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f813b9d34fc4d00b00c3668e43fc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c31720cea9ed4d872f96634802e15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993adb79fb974ad58218a359b54f2d43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06888d2e76b54140ef1b487b929416b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cfbf295fc76c26fa0911659a25f64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f83b89fe1ff379ee30ae31251941204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d5da7f98399fb87edc7a17b57e951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ba92a2d01ab37ca1742052bf08ab3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a2325b5aa78b8ba9bd663d1f253a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d700444cdbe62422d17d84a7011975208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c5e6d690f2e08d9258a0042b2353b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824fd8edc3cf1a7d2fd51abdb211d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b48fe9dc0c3f29bc6371a5e25dd59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605039e8bf11c6b18084a0af15c59d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8b80929a2a663db6d482780d6b42e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063e0f6fe07b04fb835d06d2bbe23a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b02d05dc845734d311330d9feedde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45510b7f147025bca4f8a7c0ee51c1dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1fedf7134d0f6319e933ef2bf5489217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27fcc2bce3afc78526fa12df1a129218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b5f3582496f5de5f878a44fe9d728219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957509fdf71c98bc8edf20e4267550fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078924731393b3ba616e388fdbd65ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9064233d8ce74872fb470e3d027f4cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1400b7d832e3b8955dba69adbdbbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09adbdd0a516bce72201f6f679bca62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617cff56c632e4743f11d5b2e4332b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063b79316fcfb137fbc47df5f77cd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86995a86b0cf8b2d21ab943d4768f97d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2de2dcd02e68859525b821f72f129e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa64d946f212a3f56e75403dbbbcc3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830bfa19dd3660a36de76a2607662f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9867342299f62b8ef5a3876dda6f862231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0b85615544a23bb494450ceac2d82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb452081327c2da9bf015366e249687233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721776f06260b096e02e134ac74529c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0338315a98f57a4f637a651d167a66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62728450d8d40e36f839611158905236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe66f042bc8cfa8e9c3547e6da72bea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e608db54c5bc0acee99e04580ec381238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7967f345ddd5256e520e4976ce20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab4902db5fa03d835154ff185e1888240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3f38ea9883dfc5aa7c2df4f60503241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ff50aeefa3047a67dff8b86822fea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092a9ef5db28883fb6ca7db184efe8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55a5a4bcb15704525bdcf0050bce72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de9454710c6ad5f36021a684704464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96dfc3fed049380eee1110b16ed90f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69092845379331dbeb07c8a78a0f193d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b779a59c60e5a745bfc2098e0ac78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d05bc0be0188ac8f52ea8eb60ba188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd95d0c797886ca1c0a01cdfcf6c178250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1f783cda445e17093d43c94f2d15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f3b135947410814c8b96d4e778083252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e8567cd54dd86395a933c336941a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d993ce39385eb934734fc9179887f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f359feb7fd1b5cc52cbdac4c2b517da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa861415775e1f3003e6bbaa3f858256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348402bade385c4a5b35fe8179f484257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b884ab429e3316ba3fb460fbeee433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c6f303159a5007847097ae4e3199259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df30baa25113eae959898cc982de15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1546c561372d580e1e5178819e63c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf55b3a18276dc3bedaff1442637d12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553871fc5c9c7c9d166165cc79a3e275263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05514d7d63158157c0b43d71ce5c5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ae3a51142e28141a125c3c0c38f09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791efa0f774613a926f4e0425e4c1af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3572bc0a16ad4ed3e49eadf9770c42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a851500d6620b34d5bbf0595057f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869b53a7915b00b0f6e9014b5006d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2443e3fdde20752bd9263198d0db3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f430f9e622edb8aa38529ed1c3bf2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a319c5fe753e13c70933071b231b72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb7762bbbe1f9caa00868c79bd70e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04532d7fde7fb2bdad99a23269d12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce31b1bde2252b4c831b0fc02cc74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70899fa3309d2dce91109ea5af171db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a2a1b41c9220c64c5733c7dd4512277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56536450fc033f578a1e2b2bf2e139a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c6e80833c57348fb1787654f77916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66934da4556971456b23b4fe973dd7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d645a9d01e17e0c650a3e5300b8fa51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab434d6a5fc37a44ce291223e1dbca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d54cdb9e5b436263d0fb8adf6333d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fcaf7f24e0714ded83991ed7d2ecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5bc90aa75d1ef052964129eeadd2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92309a5e28a788e3c1cac7cd424641286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8faa299cd79db7573a042d2e401cf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ec69681c183c5af7323b57a64905288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef035cc954fb1ceb54523c028f3832289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73f766b536cde6c084892bb8435ef3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79cadd7fc1886234b5976b620c2b90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b41017bcf6356863a4331807630cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc5ec639674b67dcd88ecfb5fa9ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ed469a9894a48e26179a5491563bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe11659e5e524428d9da8fffb581d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9aef6736682c561833d857ed9a205296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f264fd1734891214b230470fbddd2b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eabd706a436739aac9068d1ae4f7eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169333056c58b84aba2437c6fbd5fe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6494b131c31057b2f92f5a6446fe1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35af9b78d3d230c3916d3621115b63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98266a4ed4e0ad1fe9bcf603f76eff06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5ac01dfb7b9278651891b617fa70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f6f72808d58905460ae322e3b681304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28acdec79cbeda277456709d2ebdd80305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6961bdf029b2184e45327889bb2fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907b055800f91b9f99f15803be07102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466bcefb7bf0e5a391ce22d42caa28b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd02ca0fdad8b68075c38eaa5e1f0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f654b551eef8824da6fc44dad56abb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39063b17661794c1239503c24d2e63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54d9b4432b501a6f48dcc392dd654e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b7c907607d4b4d05619952930ec3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f8f24baf72e4ac11315011adb00e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6b516d3d9f105bfd71436203cbb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c78ad54d6962f9de32f068ed1b504316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130faff270a5ddbde0536d809a399c10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb2c9edd719410a50363a25fed064e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b8e3e6cf0854e662cd50c3fcb2ec9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691aa18e0d55ff3e9cbc4cf8b054b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5882233f1a837595bcdadf7fc6b76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9386bbc7c8288819fb80fc8e0258fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3297f6b419e4fbb7536957e53d3ff8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e0fa2a555023d9161313ed47bdd37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1a4b2e8d2fa42dc3123e9403737d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0753bcd238b4ce204a15b7dcdf2511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949055a1ba5dd730976fe0ec1ad2e01f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362dc17b779a51ce42e1ee88d5628c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cdf6cde273fd8d11c16034e835965329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40e898656961784c4bd3b2abd8ab6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99793d5b6b2d78539a63c705cffa0385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2163ba489a3a1cdb0d3e85fa4b79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d73c3089830e1ced56330ebe743d00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e4c4a1b406ac6efd0e6e5e909fc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9842e285ba9ade7dc33e70a68875b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f50e211b117216ed93120619896f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38dd540fb9748155f16c08fd565ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d39bf43556540742fbb763831d0e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a29c9ab81d8a9b72d34eefc381c10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc609c6f15b7a02d4cbc05c50de2092340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b9cdff7d36554c127136cd864a69b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5eff84245ea62784d145626d2f78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbab41480b44640b2107f0faf76cbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4311c9f856c3e6773808bcb45019344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167962f9e8a9ec52bb1bec917bb544c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322954325ee850aabb4ca3eab3a7bf85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5068f617f0fc20f552001f20057c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6bf50fce5114310e66ff4b543982348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5895b087b390c543aa533d72c9d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314b2d4de9db4f0972ad2a362d62a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf21bbefbdcce683832ac31500a88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a556041bb532ce30a8b0807c6667352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d96663d7fa76eae6e47ce5fb676f07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033909f177809569059ed1cacd0df88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910ba916dfedc39d769220fdb09ce8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368e65ebcbd52662af9031ff9f3bf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b01e36a890c4221084f6b9be19a6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5adecc823937128fd13a07bbd00f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7146667af86d9c5763479c1ce52d2ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8265154bbb83b3f24ff5b03585c7e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaabcb744ec794d36d2850bced834d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c6f456111c53673fdc9cd90ec1f0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc126ab0ae50acf4abb8c0d28822de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925da500a5dc9f862166051b433beb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3baa90b45783c4b4e9b3187b90f1ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8d371b12292ef058924bcf6437f3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d199b3e50cc7f23ee236285ff47849367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07247a604765aabbe2b3fafc3052e87d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271729afed0d96c766f3857f7432962369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367215321f637b5d452075da6c3a682370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f9546b232fb280e93859b7519dca9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc8acf6bd8dded409ca5ccdb5dcb04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c72c4456f0e1fa17d6df61bc17c12e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fc5197660c25e5fb1d33f7bf7c5b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8b6360576c8f640c36002869f92f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86b8247dac17ec2adb01469d64174376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42697ee5e56814f942b1b19fc7d8e073377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955274ddb5de48be98088acfa2b051e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539050e27b944dd93cb773e84d8a49f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58142a20c9760d860abc143f5301a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f8365fec3836e1349ed9644ea192d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde57a4ea4cc91ed9495c1e4c2e9f1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1915020b41949a13e7f9c95a92ccd62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e760b072d92e6ea84b379834239f9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b58f955793cbfbf27615139a13367385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948159828d6ce3dc1cc58f362c8c4f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9813eb67a4d5156dfb68731e9af3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289a72f8487dec8314f2e7369697dbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef3560c44bee23a0c8b9d73821076389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d6e894dc783e163b1a511b96d9a2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cbb353d24e17aef3d7916ac14c71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a872473025514a8027f2e1526e1349392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043679f7ca38a476676404dc654f70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3350d7e447c9c8f441201df4e4c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9edaa1472a92246555492870d6b1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9495d34dfdf72646cd9bcd8942b09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde90fef69c2078e1a97be9e09cb92397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8025be102a18f5806306fff2da8bc0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56445089d03d6a79131fbe978194c498399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9f5e48d82a119ca57f24d37ffae9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c24f3ab1b4866d13a493fbdc1afc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea75fbf6712ac61898bb94a58e7615402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bf320073b21089e2b05f0246d0d96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc46145c993694ede1410e042010e9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41e913031dbeaf0f74be9be7d4ae88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b096706e2db55fa9bbb09ec74b724406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0c279ef75d21b52c853ae823284b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e99acee15729c5cf1a439cab77178408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5621643e0f50b3d1dd3f8e9d714b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d60681ee4382bdd05837dc732b40cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61363f972ed930cf4f18ab4e9ddfed41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b7fd01e380fd044000b1cfb56782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8eacc071232a733cae7baaf4ad294413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246eef6c44041124f12aeaa877b9fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cdaf111b319d844151da43c20cfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4b2704da464ea2b5284979a11854f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f509e8378ee4e7edc36f8de7fa15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583dc00ea3c7d1c3056872e9a9e42d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b610b19a78f386ede19ff7045d62c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b2f08ed5d21ad6a2c000f8ff3531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9f3ec057cc19ef4cc662eb3519703421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd6b2e686e42ed48fe2b1ab30f4b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28cf201c217b837f403e68bc433a29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d580423cfb49b111140926202a8a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b2e972df003a155cbb1c4fdaaee53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e95eda074bef2f29a51ecc05b9c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb5ce98b12a1c16acd3946770bdc82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ebdf3afad7a86031f395808e8071428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f51788375727f9d03207d8417e9a17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022149e01f8817192b9627d71bc7c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad1840e03b81ff3a1801c25e910d66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf33a3504397a613266cc2461a1702432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f2492992f10608dd65d63cbf91e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77df0e5985a29b05dc2d828ddf440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7e2f548025c36c65baf5a0124a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dd4a379b8dba7cf47df35c8beb0e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cd3217b22b814f42e045896a74fbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529be191065dd7ccc77f406781f5b38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac6fb772e5a75ecbee9b3f55620046439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85ec8eac6bb31b54c8f813e53e84d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74b53ac0095bf2e08025d96567921a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa27c264250de0acf30df7bdc1ecd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400dda03c2340bed031456281c5896443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8cc09bb6826018f04a526c6029e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c5eb02317c6beed3570ef15f52bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d9ae0a4ddef88e9cb7d6ead083a4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aea57419664722ac6bb4da5026ba50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a1934dcff146ba95223f5b0b02e36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f91023eac573905b06ec35b8dd62e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e1d8ed143b1af23be28be86365725450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8caace395bd28c0c284632a4e8d7e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ef9138029738341578f9c965deaba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269976e1a01631ec9fda969c132981e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8382534387b34c5b07bff5fe9cbb61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342309868d4d9fe963cea76d6354f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea7ee5de1e3483231d3ececb3e302c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf4810577049091078773ab259b06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85353e2c8596ff4ac13788b7b2dade82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd56de7ffc08366319f45346513b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6bd460d1910f156f4e99d20aaa32d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e7d46eaf3ebe1760a86e2d11eb49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cea075e90e80aa3ed9f2264e5fe98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959b0e40683268c87415f0ee2cb904463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ea5d79daecd47ce07734e07b815b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f7cba7ec2c7ce725134406c7f868465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd63daa95b02bdcf7fcbf063ab1c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439f04e1626b2b8e2e95fc0e33aa93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e203bed444569f01c6ca4887d60b8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179631f7a97d39cd207fb3392b54062469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd8f0919928e7c40267ff931c476f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6814d3e614c4bdb412b3c242db4e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379993156e76173f621a5424a714f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ccd4db8a9d4c4acff4861c6694c5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2a53cd2ba90062be4102d8f5b0a64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d187ed636b05aefbdc677be7f4b30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c4e8a13ffafaea963e19bc5c37cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06e275d8d7c63fff1cfadc0c153a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602c397e6cea252cf8720ef7cb31ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba61fce6c6444a754d6a1e7bfd045479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890d59f29f6abc09d3ba6848fc26079480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748fb7cb562790d6a49f90d78a7f642481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325eede985d5f158f5e86fab35086d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f7ad1ca51d46ede93a57c23f27b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab6d5afbb72716c7d7d5577c43492484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a7714c4425bceb09ea0b77a4d9e01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb955ff23f69bd8af8cdb37c2a54a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0448afa88a0a2e568e6ad51b245a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2a09f7932da38c11a540d49960c69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce006713b3bba24804ebdb295fc1caac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d6f62b0b7a1555b7901badfc715f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01197a20d5573c2925e68316f29367491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944bf67ed606427bc0fe5c32da9b020492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa0ad0f43e4db2ba0ed98d0bcd81a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018078d7da0cb4156f777dca3b60532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1a730f50cb096ad188cb1dc74ec7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81738864d316920aca546ba763cfa0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a93402ebd1b7ce09055cacc026c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f1ed63de416b1d47b2fddc10b2e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e825514471db8eaa1f7ca1197d089b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27460e2b9d07fc839f256c831962ddc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b311a621eeb0a560d401cb3c9d480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca71186f1ed50a09adbb82adf436a09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8cbcfd2b99d9407ff51a7dbc0cacb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44a16aefecd81aa40755fc1254d78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96d4e56d17a126fabefaa6ea05cad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e435caae9d4df2b4f724c85ae6453e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cbd10910e955ab4c2d0172999dab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d33462a7cc3f96f824d5f81f15d7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117319a95ca7e1afc85d92a3dd775f2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f56052422b1b3005c9cfc9efd2046510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb11ee9ee30a29ad5609ecf38f9e39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0cbfe51d2888dac3a2c1c04fabe7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b34990fd4e9d8f9949684caa5502dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c2f4e7a44b1f3e37c08396881f07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e1b97048a0abe5dd37ff7e413831515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceadd5c2ea9cd39cc1c3ee515876ede516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607820e13f6e8f4f0f8bb57d7138348a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9601daeedd884fff582f08eca971518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433d5c05725a060c7047a692f81d3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6cbaf17609a94432e913d3c3e748520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e56862813931cab2d12776fa449ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd220bfb2ab7b122e8ad3f99bb9c6ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a8b368f0b6dbd024ade048bf1891e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc06ec88db1da3fd1e752525e28a6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa35feb7e31584e046ae05526e0a17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50404f13e88c0983fbd10f4e3de30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750e5dd5c03e346ff239d5a94fa01e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d992c8557102ece2bc3c9d323d01ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0badd7621e2c11a66b7f8a163ade118529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698b1520d0b25201f6ce4addf86b42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82968a482da29cd0ef09010a330f3f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de59c1876c4bf2f96d8d6b4773b6de4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245ba2e5960cc6f301bcb04463c841c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe34b9094ad0eeeca06812111df82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e19435b22cfa94b0b4ceb5d9ac06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46065de965cdce08db26fab826228536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b0da2eabaadf7d893123805292918537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a3013260a701244e5bee2c941f40d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36877f908dfa67dc4e8c202b966ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68a501b3482c381af155487855332c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ed99d40ae12b2e3ade9f15af8ed7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f8c3da1ac459aad2d273dbb54a40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acc233ce2bb7f64cc429d9b5a40499543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d846e956ce75246eeb86727eb54505b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f70704e2342e1a53c27e9977b6f93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa51946e48ac52f48c7226e7c03b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c03d1fbee2da9a5fb4030640406c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e14ffa1b489c47ddd7dad726a7a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984d63bc5308e769fe1dc450c1f2509549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ec3af4454a038311bf5342f6d48c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5565d3d4b0e321eb3d4b89aba578dfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658777a3af31ab43bffe5bd28888e41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280e742815ae1f4c981023eff20467c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8fd630d030e09107d62a6594c5f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0ec3dc0107a60bc9bf23a43587f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fca252bb89870d400f7a26714123556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b039c675e2408a1aa4a3784e412e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8606e0725cde0be0e3d40b32838f9a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24a0674ad2200007d971ec2b60559559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6debcbbfcd1ff3087670aec7884f19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d05ef1f54ce3213f379e5d39e2b9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248edf33ff3af991bbea62a9a2a2f97f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b9491f8cab420d54480dc772e3196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e934049bbf177415e4756a0c4704564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c438ae824cc7518139cfed00b369565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeec155616132a5cf508b72ba6ec13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79231a6a3957b15cc8a0971710af850567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f78e52b2373494bc6b5d8ba6bc9b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc56d2c6b9986ceab0d09ebba01324569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2710c0295172abac3e2f386d8a3352570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2dfa83fa88cbf125567a805034692571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacefcc902601c2883662ff2893a91f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21403452d16a764377c1385d14c8b63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836872eb27d0bc2ade1dc8cb3b32240574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920410b0a9c75a99730fe090a58909cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8631d529289cd61be67e1782d74795576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ccde27e1231f7c2370c4e8c8bb76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deadae1b97465416200852d27901479578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52eb4e7aa7cab270785526d912032a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ae2a40a81ac4f2ff75be3d48f3cfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a9496828fd1618bb01b79f42918b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728a1f206a3144d2e38b7bedd23df64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d32667bf305a451151d4cd0d8eaaf8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a6074e958359bf4112adc5156060584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6d07ddf953180c42d6e98ab5725f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe39efe33737c13977bc0f10b72b18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1602aaca35a4e47631ee43c36b609f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dc0b1902590ff9ac6ed7e9a8e29a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa08ec05e05ef3f1c787a94c6d4b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d47f5fac63340d0938e0b3a4b158e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a93eca3251efe9597a1937a0a4430591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f04504699dc01b5a701dc85caf923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60992d5ea1a141a3bcbc0429074ca684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7f501b5a17030a1d308b99b5b150b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4230c8e850e9ea3df0adf45d25fe5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6cb53deb147b8ab8bfcba12210fd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427db281cb77f093542026ac1fe5d7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb6c1d6fc0c356aba8334c378aa38e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b3d07092e2fcda579bde08d3ec46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e339c5e46097cea18ff392ddcf83029600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d7c4ba8956ff04af7e86f93f867ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89db6aad22774165fc0540126defa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081e0324a2c6809f19328d49f28e3a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84abdca6fc5a1b943eb1f5024414f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b3bc8959243512fed1718a3e8fb73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0d6045d6e6d3fbdd0429bd33a7a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab55d03e25c2e4d313b0512a5f257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f63f31231b064160baf5371b7d6956608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7086659e3b3da58df2e7bf7ac04cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fbaca0916e828ab2c7892b0a118f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397be71c2109152fd32cc62f5f3ea06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0489dbd84012a379cc8053a869bec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c5dedc1f68b623677f0bd37a3572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41fa890830a0343521bfb48c596785614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30fb97864d7066215df2b6fc706705615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ffffa5eb65dac0e11cf3d21755de0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f49cd7ca217eb222f20c69f921f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3d8c975cd44878d7bc4642e0acf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8653f67cc44814ed1c42db560d42c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06817ade3d60d2bc795e1ec39275777e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ae2baf71d75e9a449fe1cfd5191e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb100c4b1ce941c1c3032e357ca763622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f89aaa5bdc0beab89dfc35891490623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf933f1f130db91f4aa9ee6daf3c1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f055b467c3788fd942ed3922261be0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098caffd63dd0522241c5dc0335ff26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9b5eb4626d3400b8522c83fe319c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d9868760c003d803cfe6c9f89d1de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09396b00987e7864a5dec1ad778280b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76b453f733e1d17ac729935bbd265630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7622ccdff27a3abafe41da2675b92e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ae770913d2e60de98053f873afbe7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad22154cb27416a6d2d69fcafe2873633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd82212410282f56a98fdbcf1b9945d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec4965961f3a73933e3a061ea4ed3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330192be301682877c36071a4f19e0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa7a714d81a08874ac3a547e47ff93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b19c4504320a0ba9600f7ec57703df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3221bdb34a469d4bec670aa3c2b20e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b18a3d53421ece6173976a97c1827640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5385ce6df7259505dd9c142037c927641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc609158ada9fd087d05558c951f29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88198a4e820871a167d4fed4ca8e25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8763d57fadd93405e666022bd66966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75004875195b5d5768254095956a418d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c27b6f52bfd993f82b22cdcd25c49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28388ddceb6d76d83de5667bd7b16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee40d365e247b27c9af2aa38b0ca6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafb0765fe8e4bfd7e9d91676bfc708649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887bcf3c5f52af4ed1fa3b79a2a750e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9fe3cecf245c46732f7018f9ed87b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc23f1bf14b1a79eb571c4ad40c12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab39ecd83fd5b307cffddd36f566c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08e7022b2b5e456116ea5d2160d75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae59e5a85dadd579a086563564be3b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7977127b01bbaa8135ba42941915ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875ba807cee06d502fe6ce33ba29a40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be77911ca34a079e146d8d85b94727658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39420ce49d85c377b016184098c0e067659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093ab1517fe54e57685f464be639859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62e4cbf5d23af56d7ecf81f2306ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317a35c72999dfac679c75157d8947662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896df6b6f67992371b45987809c21453663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47311125461aa1580bb2df4a90afb42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dde8fae441a8c5d80ebb7c70580f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663c7fa2431c2588639ee39e3be769666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3df7d0b53c4721a49fffd37b704c81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c3a8167064c0c6b8441ade6c33bc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664c67661407957c1488e00ca8dbbd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9bb947a45bc8240ff545cbb78ce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19625fc116faef6a36bd39040127dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef0f51786373d6c5aacc30f403c0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616ed450698371ec13cb0daff641bee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e8fd27daa4eb2d96246102156a553674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c1a21cd5392558d0f2e380f3241a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18691ce9ffc24f5dfcc541ee43be7d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f646cb46301568f4845913c2b6d098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76cd2692dce0457a6bd5fbb51e4e38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664848707be1fcb83b7f7257948a892e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec899dae0f9a95bb95232cbd438236f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b326e6de422125bab823d19b0393832681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c6cb6629123a17af47e7467056707682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8536e1622bee31807e9d7a7e8e8dcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674e0238a92c4d216593e8977f6d921684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b2d7a6750f0bb2582a8cc34f2d7f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ee990a7d27421e442be82b34a59b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c11a408fb91e1232b977b90d365b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f58189c822263a758667ab9def3be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d7d589afab72636f3066f7ec36a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04548fe8002786574d0e8166ebff0189690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881f494f3eecbdb54664e74fa4595fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8239b05918bc783de77a82ea313d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b7ebe9e100de3772a656d23de7b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a2f397f0fe69f41ae31cd707f653a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43ec0d9d5d790cae43305a7dd28e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851031920ea8acf2174591e430a6390f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3dc43c4d67d9767a694564c1057d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602ec28427ae99c307f9528da6571fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a912d87e9892643f44ec978ffec5283699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4277aae8d21def38dbfcdab256c93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63350ef94fab19203938341d182f313701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e790362d96aad5609550f57c3f14b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aed8a7d685b7645d7e198b777195a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bc15bd989f874bc6c10bbfa07edbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9875dd37379c8544e7e3994f0f2d0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83efd5ac2a1a1397e41c29737a1ad09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e5b4000576a2e07ceef89581e8ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8231ef86261d71583c2757c097aff9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb38d50a84d7638cb942eda38b2211709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59f687d7623c58d22675fcea6b848f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a43be804fc04a4381a2073c8a407711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603eebe3523885cfb33913795d7c42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397561a7331a923a053fea6da189ada3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967cd1b064b2caedcc2c2fd91230415714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d93facf61ad1938dbc4de17b3bec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff3ab73462b21e720bea61d90e04d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3c65b9d5aa10865477ba9c645204717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c3aa81a582755c11aec4b655432b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caa3595a419ca796f5b3a9718a1438719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf37bb012ac6d2981cc5617438754720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa8b1942280e776827eba9189bbf5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df170caea0b76ec3ac87ace2be7e7ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8623199169568910643ed84e881c6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb0af630470faf79d5fafdc750fee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9fa8d8e4b7802d347fb9a8734155725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7319c3b9b36ee0acdb363dbd23da322726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ca69d958fd5674e0552fb3eca42e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e35c502c312a96a3d411ea1e5d9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c061caac808e0230dde89228e69f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e85d294b43503eae7cdf4384dde1dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eab7e850d16668458964c086cbec5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521537ed12088d9738aa778cef99d2ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890786487c72297e7ec00a65b2106e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b92a82be99a10b5db1ec183292f0c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc25ca87d3ec7f643aaf98641f906d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0d00dddc10397b72626d6a7eb5c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4506cced68c2605a9c4d6602ae6c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2a6826253482d68e23c01fde7e9ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2df1fa2ae33c397ab9bffaaaf2c4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3922cd63b0fd64bb80d9f20b4ed4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48d5cdeb0e033605758eac2b4deba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ce6b12646d31ee133f7f1914d1eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697c13db86fae9d18bcad363f5d92b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee8d40415535e4991441544035cf1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a02047f7a2a5ac5586dfd2be93269745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adcd7253f5ebd547d9da07cad6f5eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971596ffbc408b2be6567719c50e16c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ba3e144f2864c444e71713220f8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9131143da3e89b5e1d0c44c3a48cba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920425e28598f412a8132b524ed83e9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c02e07ef1144ba64479d474784c6ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817ad1b8133da0336dc036709ddf0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712cc3724329b976ca92dd82e98b1f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ef5147559d8edf8ca2f65efb8e78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282ea7c07c1e7efb3f8a3796da9fae9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39b31c718357287a35bf69affb4d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9e922d3903686a4883fab0598294757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421854ce2fcbf7852dd41cc63eea21a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed075afb36ada3c3e5cf02d5989fbd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee732b59c360f4d8074f1165a12f331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3e441e2ae526d2d9b1827bce2679a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec17e0de6674d9a455f6d58ff7d2c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039972b22b237abf7a11545a0a46f4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85768c13277e8dc1beadbbfb286053a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa261450d11dff69b0428595e12eed46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef22349dfecd8eeb29dce7e118b677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ce623e855377f5815de36a5520e458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beefed2d5762ed72b3a0c19d710c009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12990768daf8dfc066a0af63a285e9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427f1ff64423b807b9b853436f65be411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e83de5456c82a74632a9760bbab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2696486775c9b1beeabebd340aec77e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433124aafa960cc1397f14df98a2b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc997ea532ccfcf6168991d8669f47415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a4168705301b645f299813716efaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397573bb5a701221c911572bbf1a372617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8aab0db83115089c3022d351dcb8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f3f3c8e24c5e4edbb4abf8a5d79519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf367697837dc1085ae7faa18a560020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f192700fd7d8193a0dd6fe17104714f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264162531982aa894b6b1694cfa93f8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a83df64ee58657137ec209d4dda923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302e6aad46b29f52bcf07b8271d247024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e9ea6f461aa895f175724f65acf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b5d032b805f73f852f33163aebb4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f2761d0e97cb1861d6382b6b783527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6333c6a09e5e0596abd437d7cec5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42b4111069228c9b1e6db5a3fa3e8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f0acf87b033644a1943ed189408d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832720d52d021b3c34cd3dd67f4c225831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695d54e7c229868931753ebe56906ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced6263de96d119bf24d78ad9baa66833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc44e86bbe6fe60717ca3987ef5e6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b6c7d7a2093c75bb637ea68ede46135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b1a74f45b4c2ab83bda31f47cc0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1337852ce320267777d341380b081ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a680b1d6c794671816a958b23df2b8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880643e4a7724d9c2a8bfb923c2293639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a84b0d5df7bf7ceb1787813f244a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb61742b08552227397884055a0e81a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159f051df5b4e91cb153aecc153bdbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e358881fd61b03a81f0afebffb75d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b224114e68055f88f1fa1c96d8f3ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320f6ea106d69ee985a5c047ed94bd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3e7abac10daed20e5cfb87163800a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648bbf40ceb2f03842b5f49bde183747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36027abdd7b5fad04e9dba6f6335003f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059d9f72074f59186698b1ba76020349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e960d9d4f60490b90c799ae4d0afe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92dd6f1ebdfefc8faf3615bc1ce1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d100084bb7acce0f73e467e79e87152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d42d83bbc52608483a9bdd8bf925e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a5e6ffc067c9e5dc821c8f172a6d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552063a143f081f809734cbd6e1553855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d309f0976317a484434a8f662b7956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5423874d7ca1631d1ef564536a924d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b00a7c7489ee39ef9c39dbd2c38a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b21119134d92538a45e43a36f638259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14996ede033210b301f4f09999041e1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9ea3bc3ab864d23f2126351924b4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8767eff8cf0ca8fa463e19265ecb8d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364f0920031c7a2883ed718f37cc0a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc118824b5cfe3b9d55b3af2f39ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9df6a863ec7ef0b82fb518e1bc29965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2635ba3b5fd3ff0385b22323ea3d00f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b32fd724e4269cb942c4a37d6f955067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab50d96bb79c08d8d0d3f3a413c17368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba1eb055f8ef9aad3fd040225461169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483435362fa2bec6aaec4d5579d5459170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32021e5199409d69e0cab16c84068a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f9d74327990da40937d29db67043872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dac231412d08ff47846aa9a0f55b8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc8bc3125a63a14f83879e0125b97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f07f9ae53f7725e2a995de6e8631c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32111a7129510be7e37443be6c492476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8d81e89f0c651d6ea03d3168247177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f734a330cef7bd117b6e5c3dff3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291334f8102f28385f2cb1fff4610e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998219903c8fc52d5ecf2bdadb9ba4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b11e296bdfd713fbe2b28ce3e2ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0edb5e4586e4cff1d8e7a061fabd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117410d852b238a2c60df840d896f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f8afa8b4060ee0994b1026dd0b4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aed880680758561b06f0570c2e790285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286fdfac78e50bb7dc34e35f039062686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443043666386a03275d346af095a18d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47ee7a7805e55ae45244a68f88d3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af12f8c65feeb79959b8656414007b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501925dbb36737531569fa89f6dbd9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581f5b424b434f5bf655c9003b00b0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b7ee779fc00dd4d774c26e2c630ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19149123da0032821deb8c7833d3a2f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80112ec534f7162dd5f57d5fb2decc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed502cf8686ddc08d088e10d64701ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4540f96a29930a283012bde945f844196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa35a35dd1f974e67c8fd7fd73f4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57508b8f47dd6838738d16f713a0c14898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3c7d8e8ce1ab3548232209ddfb1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3a6d8b8bf825a578ba5600a76ae8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50c78085bc5abb27b97ef88a0ede42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1965d0a06b10f2c63d9f0f8cb511f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89861690d789ffabea09b547c871daf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdda4e6d7fdee77f4843def01aba52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4adca1306746e4c2b02c76c448c4c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c680910b9776354688bed22efb08c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ff228d324e61d7f2a6ee1a0b11904107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1424eeb7605cdd578d49afef2b8fff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ab5e92b4b0130819d8473ae9a3ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941689b7b5f5fc9501688ff0dc4d5b13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea899fbe648e5d39139dd694df82cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad5537f3611d76a713926ba344e1f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1300eb15ed65e9c8772ef4a177ff2ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1940cde17849fc0825ebde62a0c13d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4feeb4ad3bd2a677addbfa8f11ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d979684d28beae2c07fca129e4ef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feaacb8236bea31efd89976e3dd426117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f855f1666abab82f6d5d9c554869118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f133b512f1c5609d81a9400eb4e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8701f9838cf1eac365fc98bcdc61c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a3fa9ffe0eb11de2622656eeb9fdc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4356d1dda78f9dced9e3cf27c538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fb5865476504153f18d9e8cda4fca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15d54647f2306d5ba62b35316fa57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2405f5ec3c830c3d30788f5d8b0c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb84cf0af3fc7f99f3abdf991603ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164f49fd61eef6d6ac8a3f387d4a198127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb73291142c9804ed6a4584abf113e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4642ee0dd27a47eee3be94f11516129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56a96d1a8d9c3a6b130b535209f956130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770a8296d2d289196188a7259d21fd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d485a1c6b032cf577805137dfa67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a4e2a454aa7749aad5a601ac972a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086b25d93a270dd4b4502fd00372d3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af968607684a641b7150ce61b8d336c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc944e9489006a529fee7e5d92f32262136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f9366abac8fe8399facedf7442307137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42cc9bfb013971f04d4da7b2b7d47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad4c298347d931e74fb9fdc3feeece139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab274fd2708bb5dfb8857c13a51d87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92454607511c5a493b7975a776dee80c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a1d4f508a4c0368547cc9322ae7dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667dc7bc38ab51120a2611fe8b33ac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d442ad52e4d62a81a5d7359ea638d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1999e8be4269f3a8808cbe85d6c2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d6988eaecdb38af7a6bcdd4d4812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138dbc27ffd2517a8712d7db4754fdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641165fbf5dc2a79dd2901198cca19c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c408978cda0393cd7bc584b26ff85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7414acc43c2c323a8bea5d49ebf73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c621436d7d89cbb382bf95d7fb59b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ea6c8d8df6934e334f1297fe1896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48e06cae0e4151d9d294006075fca4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6a75f59f6197175a43e654273128154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66fc4b350f664a6e3db59fdf183c30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19e44e779eab99e128cdbe7d54a73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d819549b41a9eb02ea0a8b556535cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cadbf4d8e69507ef9b6fb5c83ec2ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d810077748e383dfeab5279c0beb3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ba20a1084844cd5bc11f7371c319a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c3848f71df029c522aa1abdbe29a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa964dcf775948d82cc0a909e910e586162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e41aa4bd7f69584c6f6b14ca01a86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd62b6bdba890ac335a1c3a5e427190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f150b1d8695c5c1b2c540cfbfc3753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926599e4857027509b732fe506032a10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53718ebea2dfc0a5bc31493ad98fa587167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1576faf164818f621980c8a980ebbd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9d8fe3befcee6d3e1c5eedf53106169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f60bafc99818f4affcf779df410888170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6793776c8eef7c1667baff154bf591e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522778033666a56ca5d3b1cc63ebb4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc9b69b28fdaa3149e26bcd81b7ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e1040b2f7c1755453de2104179a5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb7689bd165509eded2be8e57985c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef23d548e5635f673eb89adf7182868176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b7af8f5230ac4f1fe661963459b0e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51661f7a0c3f3a32b93ad6537039e9e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97488fb76bd17912ac93a002db462c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3a59412649d1546b54d94234e4f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d300fd3c3f62ce28143a586ca1dfb9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1de5c108ce1a325288b67af01ade6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f580dcd4dbe8c60d72a5481fb3ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b1728512c672d1fe4c8e710934492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019d5e1c329a3a365be7c36ce2def6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bcca17c902cb9b6399f82553b9876186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc2a0d4c6372efe7a3e14385a4426187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a89ffe97b00d732f8a0a21e71d7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c54ad07edf0b5b72bc88c27dbe72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ba2ebafbd6e259c5f3dc3ee7b883190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f22fa2dccbfef4c1b35345a1ef69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4b898ffc07209a9362082df51e1af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c74136524616ed10f2cf090798b8b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4da21c61cb9b632fcac585763a8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c538a6350b0b3a66e6cb41722846be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36e5a454a659fca89d4d3a09d6511196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28649fee80c5576adfa2f482398bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbe2ec45e4f3ce8b8361da06b12be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afea90430f8b5e5a251fc24650233a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951554c6f75a52d9c8723e3d1a43f2ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17db1ed10676f9a024f14c82dbb70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e9058c6fb81fe14ec58f32d74a1ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a24009f79224c3d5678756eda880203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf09e3a778910f79268eb0cbe95f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056524e0be249a63fb9f468ef422618b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43640d9ebd4de4f2b326d56cf938e5bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7885b506631de8f40f1a92c8c5ea1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8be7b2e3f54b1ab3b721fe0a77b330208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd019ff821fb5495f89e25dd85da10b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb014772598a37e8e3beff4c973b6ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b439a5ea89dd9710dd5566834a0fb0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1641e60d1a6e4513d8327f209e15553212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3599669c2538417222a759cfc993c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba9ebac0420466ffbff10eaabf8ef4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40679a453960d768e1d9d270eeebb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc9b11c9774f158fcded8a33406532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a1d28aee147e8f1a74bcaba2b374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6103b23ee419fb8cfae855159a5ee4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e345f001f017f6f19e327e0e2ba98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941a4209ab6493fbafb551666bf21f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807da98d8c2cb29dbc6f3a0084641e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b3bd8596e2cb7745f8ae8ac0b66cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a6a5a5e5d876758e1cfbcd8de475223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc1d1c94beea9386a3d0a41b76947224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e833f4370a8efc47d21a2e96d72e947225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce6d7b8b2ea98dbf44f27e66a7126e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4594e89926d31656a21b7f95788306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703f824a1dcc6ed345e4e809a5a0519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b1a5a717d3703ae4a79553f479dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e99593d4ea85f7c628bd3f457ac3aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fd5d1c69645971087f91c815958cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e9ea251850d3ae816f4ee787ab25232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9f9b2b84b3864b39606557341317233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c65356196528ffc34edf978830d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f1deab2e6d2a26a238188bb3a4ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b5965927c1cd22b3f3458bfbb1eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb64dc4ca4690eb4061cdabe6de654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faadd98ecf2ec9af00eed791da651e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d7fe222aa3b6ae2ca397a117926c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c421abe95c43b7e7b5d052d67bd67af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64f7a2a99ca240da111a8d9631db3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f51353512eaecb4e9759c24ed4f86e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53675b09b0c2a7c4d78ef1dfc0e8fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81153f585feab364229cdc35ec6d7d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6bda9c0b3a741811319b1efd73eee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1d70fab8d16e7d61a02d0c89ad1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f234aa82a4472c16701f47722e68b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d820be1979281a8b46e0158518aadb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0e23b31964156350178cd3288beb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321324b1923d1cd9b3966bb81eb27560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef10435b116d926ee83e7387eec82c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f25de989cd09c7b6b1c8804c94c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9ce719cbc2e7bc8cb793bf38c434253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f47d9d9822cf8c98e5de49bb3c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a12c586751faf97e244c96fcdf3d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746359a0fce2164f4fcad362756de993256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333deddbbd1774ef8d56e2cce5dd064b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68db39f580c4753104fe864a2b926a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55eb6eea690aed3ccff8108afe598f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548ad9633c1a64ee4fca1f6e442a9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be852cda576770b7d5765740802608261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e06810cf38fd9a67fc0732505c63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374dee91a8f37b96f66bc3bf73aa1bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0381193c6c2b4262397df188cbca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a5db7ac62f01da59281e87627f95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e5ca6767cd45492e6dfe9d9785af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ad8098244658d0863b33709a074c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156273b93cf0da0d14b81b247482e54c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a7cecc53979b299d5376c8250f290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b1cb35eab9f1fe77e84120f7c1d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a0b28187d70524d04d1b2701fc51f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2547bff563fd6af66cdcf28d540ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23771c929eb5a7f4eb8ec444cda55f2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b7e78554c99ab33f2e68e20c6121274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702342afd8b2c53d3493e17216ad9bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6c7e18a5317e95454dd2d9b68c9d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c22912296f717ac2a1e4e754c0dd0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2cd7e83c5274d53c692b271a3578f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de16ed28bb9ce8886732458d337e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d4a02dd2de6ce0e319e784a90a036280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783188a0fbf8fcd9920eed32904368d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415f96dcaba165ee53d5422969f3c18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326ac284c568a9989170d195b47648a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b07bcf3c6f3b2b1b85bb86ae6169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f41b8f54f3f3c57d1e76541984f5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159815bbc6a04750138efd2ed9afb388286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a587d4cab822d096405f57f066f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e149e35f4fea69020e92dd031b2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc79f91c13723d2d78a0bebf2bc68f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e60c03fbbff8ef58ceccc1d02b9d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df3434d6d8d04308e22c86d7d1d66c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc784b2624abb747a3a823bd7cc831a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a19ce1e2a8390c523be06fc34bd30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6a9a3a475f3ef2ed1bc31a56991bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75810aaf2b305da008b09804142710295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239426feebdf67874b0679732891d576296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f771acfc1b1275a07bd054deb1070b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e98d58f69c6ca4c93319dfd193c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526460290c3bdb3984f131ba678716c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292697d33acf086c4c93778cb4cf3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f805d6e0e42ac832da76c9f57a096301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816b2f22cd5dd6a376928cae8b991af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961e60e2d1379a6a00ee8f1805bfc37303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc1ca140da41576fe1f3ede57b9ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384436f7ab5984b6f3bd8931a0ef9d63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73753c9623eedc253d4aa32fd8846cc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1937aaf3ae8e09b54c97d55739c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526649a4f5003ba88c901b73b7e243308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a8a3fbabad1e0d179ac43fd723469309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a59854bd5348200370c2063ba5dec5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765e9cdeec2efba687c1a51d5aa9f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8224248a9dd36ff17d30878ae7ebc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d67c26de51bfd48816eaa82739a80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984822d61d3433cdcfdac79474b2f656314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc821e4d040a6f62d36729545b3fe2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af56fccbdf1db72a7429e935e102741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab990905106c7337cfcee3a33abf2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb79430349e6e6316d55d14155d54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0817c1d7510cb0214527aefd87bc30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed79d3cb05a5b133d9603755542a6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb6a9999cd044cf4a7c5033bea7d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c082804d4a5e5c219fbf751a4e110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949e6d9049389128420a28ce6d8410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85b95975d3cc735652dd52f32c071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034938e2001634e7c7af28e2b1fedfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1f0fbf1e162460582227c7d6bfa0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a558b7b27024cbeea86c7f0b1d445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b87a456613b85af4803764a00ffa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d553ac4370a19b76f2fff5d5a50005329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b2e51ad9319e45a8ba9b3bf851723330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dabcd80831f876f619a0d9e09e96f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1434943871807a207d76f2a89d42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd709d80b0247a2f94c261298ee0334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349fcac5f712957417a64169c8e39e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b7b1d8d66f3a6d0fc5986824f6791335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fbed4ce58aaccd4aaab870e26481e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05490f54e73c8ee866ea8b793d4b5f8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce67a8a621f38e120c391de0e635f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61499d5283db6abdc9126de5a3aad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc977a9a1b9e3acadb2d9c86816db79c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e53f86dbbbbf0aa6cc077fc49a8b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf571c608d07ff233753d53dccd9978342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a48bd6a33c9be9f779c5b1440d73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1e78feb499ff5d33ba79cf6bdaeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856acf76b30922b47893d7c39c0ac2a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e86fe0e3781b58c032b82e54fae3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be191e4f0d85b0d68c2d0cc0edeac235347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b518a80e3849a2fa04964b5a7d460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c967b6f622ee0ef66a7fcd8b1fbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135bed03b5d2d33bafc5ffaf0089fd6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f60e8a48f6e58cc24181d98b55ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a2a91286beb683486c576183e7ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca58187bff4f259d4665ad137083e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420017b078678d095f43952cacb65b97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510261a4d9ac03826add6b422617be75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0f40f0f8d515852c921c948497a7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f68a82b8b60299f282f9a1dc0f95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc386ca210d69bd4ab7dd896f1c580b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254e2c55c11b1b555ca61ff3813c2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a684ec5c930177d0404c8400a21e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd4307129fcf5a7f6e100c8901dcf8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920dfd28f10e5c8afe11220c3371ea8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d35b423b180b5d05d7b9a820f942363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489c5150dc252d64dcff2cb8c133624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f369eac0e96935997a7aae42ec95a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eaa7a549557783304b21f8a190a45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55247623547524180db65c97ba7f05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708e178af39e94ec47ee2c62f3900e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33befed0e17cf8575e23bc2efdc339369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe565a40d51b89f3b3714446943d22f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994c30756db6168cec1b803b06ca6ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30a16d9203b468a5bbdc534eef4e99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921027cedf2595641de972e9aec11b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3b27142934356ef114f0a742a74f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437523027add13616c1c9571f3361f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4546892479f9d08ea161f385544fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e500d82daad9e003dc4958a1f7b1de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6b634654b4995eace869ba8daa50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451cb0eb3211d3affc8e231ec978f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6e71406529d67320ac61b7bf2502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb504144744c4333e4f1828d2e838fcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7dc987981c196d3da35ec7c322a19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ba56b523549edac752a4a387c5ca8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2823254f58ef4576acba8c14d2c576384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec37e92f5c450d281b672fef6a5f7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aad96477aef3618fde3f07bbebe32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016b9c450b848a01487019a2cb2f92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287e163c2118aba1d6c39b695fa7745388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044043a9371da4f40c07d1b7c319b15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ed98e55f02fea9250d3df661cb47390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f69fc0f5691930c082d9ce5ca80d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3425d3983e192f6804c6df41e6a73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659813e56c7e2c4ad6bd3e7f4b1ac7ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487cabd0bae0e962d92ff1ab12f293e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf0e3a6b864a00a8d017b19fb2b7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdc7dcadec2380ec3bc1eb8aaca674396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb90e16152aef296dcdb77bf79369397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46494637f9e3283b51ab9260aecd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d7d7fc529833b7dbb12ad2c7e6743399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3295a6e4fbde7565f788f01c19ec4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a752662a5f75b2bc282ce451aa714b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebae742203610dab4d6568a0e3fb0e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54ba6ed69ee23d3a14cf9092e87aac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4993f4603058ffd6e483f0891f6537404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa7b88edf87cb94e9182b7b88f25e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8adec7a24370ffa4654895c240c68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ff2a8a9da076af04c4a0c3aa3dbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831939522019fcba96f05289052b903408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a992926540c3196c433a98cb517351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89716d49986bf96808276ba0ae6b271d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510fbd44b0aaa6e5223925dc50f07f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7908e1c5d2530773b5d2524fe11bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a672f2be54103c8bcc78ead6f0a19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b8f6f7d0a73a731b6db89e65ae6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d6f8318a23d35b417ecd313f14fad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df3b95b841e9fa64278a790b93ec9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7da896b16d917cb88d795f89b06fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e3abef6ca0b2f86441e7bf6fbb46b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccc20029eafb9600654a4d790685b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745934998577d6731d05c95a0d00c0d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4c291bf4bbc719c70332b9d1cc80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045f8dc77019465a1570ab7d17227a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7acf7322397f993af26c5adf2ce4b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4541aebf2612e23701f698fb6b7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9b54a9eb708ef4b9c22e8d6ae4d66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0aa4668fc44a85ecff16709fa5a68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e47dabb6fca1c5e847762258f6e8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e886f9a4caf1862089b25b09edfe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d8cfec3741c9d423051087c9d483a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eada0850e8511713f200596cb2c53d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8269cd6545b406825c164a73ecdec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2ec84008b4d782f59093f2912b20a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38acfb838fa7f3a6f8eaa0886e0f20c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a33c84adf7e4d012d1b5fd6a2c16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e741ddb4a8d7c7383e7588885348ffb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3520b146aed1c2b12099203a0064a5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a02d4d95d0811b711ab733f9a8171f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d8794c3a5d1eb4d644ca30cc40f15438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591500648cfe576aece96554ecbb60de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6766dd55f187143775b6fd705d73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e4981de68170046dab47a1b31d0a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fee36ef589e0c795d7daad31c1971442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df92ef846f3702028b6c830a0226d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe56677147d8f8f28efd686a6236ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c64c4136f8f259504f5d9eff0f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408ceee1295d229cf77fae8649180d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7ff4d0cfc725453c4ec056bc5ccd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec62cf6c9b8bad80c8aa2f92ddabea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f65af534f258a61bd1393f44a19f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bbc1ab1cd0730a088b14b9f343322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93552c983d72ea62a0ec8812058f296451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c233703f996781067204bbf81d120452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446df4b001daa406e91e5a05731f51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52905a3cf8034f1cd40aba2cc9c88de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a31753aaecdbc92213479ada82cbc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf5e4a3989612cc2a0b060519c9f48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a11ab599ca9cd8fa35caf0c159b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bc56607432bdea0ebf09e1818083d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01caa69507c417e2534083ebcb89202459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6336a7f4ec070d02a02b08730139b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4530d123598edcca10eaed33890f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dfcf7637f64a1104e3a10e800721e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb309b90503922124e7506e32f14e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82045507a053986c7685961143324d55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23fa51595dd8485b9385ceb34425ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa327947fde5e7bfe33e343534cf02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d0719221576566b906bc24f563f7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18dd71c81439bc0d8efd4a0e48479c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058177f3d4554f4676e42e83cab5d3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9970cbf1186fa4570808f63120b0eb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb619f5241fa4c3a7d6282a444e43338471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78f2a79ac10f64f3329cee99642d6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264c6b427d001207f4cb482975c108e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1892c48260091eb10476ea840522a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f156b8b02565c36c687b1fda6b2396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c55332c50bbec63864f1bbd02fe03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b752e73e74fbfe70ee7c80a0207092477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b9256256b272cd85f9691a2b9218478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce73e473848533c8747d01ddb0400479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6fc888b276bfda805bc40cac6595b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425cf82aaa41afd35d9a18dd591b170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad819476b66d18a722d71cf96be9c8b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02888b822a73b32194f81addd98e6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722600a4a01596b0c6386403d3c48f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae242eaa4e520e038763799051d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4345c0a77520eae34f314642cdc75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf2f037c68964525d1a56bb8c8a425487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02648422d52c2075424e58ea6f5b697488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00af7f20b946575959441ad97fd89d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2849f7806a78b8a4b23d8f6b458af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de28a3626593fdeff93c67d0fb9285491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fcbe45da4b3097263d2d8c8054ffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a6d91e6fc09414c575d7959a0145493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b0f284527318cb39a25441281635494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7460bac5656c63634074fbcc2cb6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f4fe46941279d72d9f8721c8bac3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed46d7af2d1530e09e2de44b6d2dfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca44ec1b27bef7c856305e05929467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b989511341c044c8ab75a59304ec3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ac6cd549f3a6631e613310d4ab10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356b9b6440db7a874a6fceadc91764501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d0d8869e01c9c49ab48ba44dd37b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ce050313842d1769f84196be927c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3d1d5afb3ea2109b20410c918f64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071aa520fbd3a4cf45b4a8a5648c82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de6b7187bb7bec4da4e5fad13bff4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3da2265413c6106d1c1b440ed31a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9be3f64ef91bc2108ca1af43653e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3850e822d38c42166086dd81caa005509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb1d2c86032a55f9f2300e11da1c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbf6ec4dd130308ca7629535b069b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28790e606c78b106484f08c28e9bf8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8b58f53fb5b6c5d9f9fabcd02e40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab2e2faa4d26f1c705a1683be66ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472e5ad71104c9a7864ec91dddd0ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d87f87ddbaf8b1993938468a07e35d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823936a66190b10d08c0597e6593bce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390df2bfb97bbccc3f972b8d5c3c7f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb5d5df858a17fa0512979083542e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef4b54b6477126b56e6d9232c2475a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f95c7f724368dfa64d026f225d3f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893bfa73968cba4bc163ebaf48bfde7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ffb69308aaeb350b9e34430946ac7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71594d8dcdf2548a07fc494a4fe95e94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a4dbf34b4bd4021d57f3a3747ce1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc0bbbb444c81749754c5c7301ca5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1568e39b310052245d50638c95d95d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabf9bf0e513b690ba8e81dd6231622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b245c37adb70a07bee5f4dc42104a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250801ae35ced2d1d6d11a531bd206a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10abe28bf809c99e69ce41d59bc30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e551585289a364d5ca7a7a6adbd75c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46058a48a05b9b470e3b6f94873f29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e344294843edd148f264b3129405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a987616b8f2d9106b5df039b6acdf42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fb78947b47a9d172214718a43f6e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0a44f5f565d88a8b59a6fa3f6dd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b7409285b8f2fb8f252a196e14ea6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a849e5397597e7cb56184acaf1897c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd438188ed04bd2d08c60ba77183819540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a8ac2f3fb2e918d043725abec21f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69adf9b0871a626be3113fa48d7974542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad1f9c75d9d3df3310d4ef92db314543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f1e971f18183681ae2f354ebe4cbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe234d804a3d310657d33a48341fa67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f17f79b7e832addb4bcc8af8ec64a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9714fd981fc5f54dca307190a9b318b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099190d7f04fbe1bd4055139b8d8c80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8e6b2095dd4d2e82995ea762972d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de99eccbe70f4d1fdb0ccd051e258550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff84e94fb0fee44c14043540cff401551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175e6b50694c29557c3379f93758e3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c925494b6235322028a033f0c115d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e9d6b0baf5e76e27a6c4b98e1cef0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232799129d91c4d45be9eeab4f0d539555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee82fabbb06407ec111c600b9afdff9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb529acf88b4b3b6af661b901f05b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c5647c1f4eb67375f11d641789ed2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644319b6eacbe9f7490784c975898be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eede8cd3eee1be4ce6dd031daa320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54ee30aabc21cd491b1da1ad887c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312b823621757231cf326539f9b2b1f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f97b315fca501e594b5f842ebd5406563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cbb71845c825066745665977882a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb256e26b6520a115bd0a9a188940565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630833eac59cbd46bf2f610c070e8070566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d7dd7155f1aecd55bed564101791567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f2a8a96bf9f78e570200a31c94784568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e0fea0112ca4e365c9af6f517159569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf1ffb135509671ce0c163e26fff76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65f5ac21489d576f5a35e1194a3be5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e9f31925c0e9f696edccc4b4da9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c086aadfc5aa5ca3476b94a361dd2ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283568006c62a35104a1bd8ac06f517f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1b413aefcceeca72cc8ba27fc8f3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf921b535b2707845cb992b84cea800576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074d7c45127eef0d85906295f83193577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c64f05148da742f45c8800dcbc6ed9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6eeedde929c61e91d552d6fd21f8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d173945e503be3d97fe2516261401580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2543a19b2fe5d1a25b7a340bce8ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d47734b7c1684808514401cf84ba7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ead4222b661d2591aa0e2ef7094c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937dd50773e06da4ae47bee8ee399be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc2022ceb24e06581baf63c2571d7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260dbe8cf65960df794f7c7bf2d78c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647778dfc8c28a18ec109ceade5f05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f168abd02c12f1c272b5365c0876588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188c3506d054c0262e13d5dd08125f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a880740456f623773681ad286148cbb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47cc29275f4fec5e40621723c46ba0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc235acec49dfef74a350eb9ca7513d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97378112c40fbd9fa9ca9a83f168a40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee835db4e0ee8409c960561328f801f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcf32885b5ddad003560ff508b0dcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee49cdb32ad35b0b9db31a9472657df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d7f64d3202928fccec92043fc51a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a152e5583d1b0f6a62b883c9cd6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ce0a86470f2ac19517c87ff85832599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31005f9b4eaa8a0122d7e2fcc381b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee75ed7487f48bb2d6e51a85ef0eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c308e7b17a6c52dbc292ddd9c0eaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c9a130af390a35ad6786d1d1c0dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a72d50bb31f54bad801c08cab20fee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7566ca0f81b35d5938822056d954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0492d82c24a8f0cfb3f2b55c0ddc66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16425ad90bd4213a8d88376e52cc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b38c1fa3739127213205c32430bb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10869469a4103470f57b8a59c98127609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5177b6540ead037c7bc1ede41189610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67392e7e419926fa1f6c90a46446786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18bf7f08eb754ba75b1a2bb939c77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c79dbb6e4225544afb374843c93a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb070e202c0f83258a514a9fe3cedacc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4d2b2395fa643ae84bb3df58c459615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9d31d4dae0517ca77112159adc1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff0c713c4488fb78aca5e85b1d962617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e30eb1de128461a3259a43a2296ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692433a45139d87b479abf5c3e9e22a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3aa39e0ca6f81a0285825c02c2706620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03c8ce1fe21d66c41c33e2e60fa8ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b1fab8c320c1ddb2209db20437fcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4380c016dfc456b3c33a958a682c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673a89b9c9b08ed5b57bb2dbbed8b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a3fbf55391e70ef29f469f5853aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c84caff7fdc47c4facd58a552eccf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd820285268ff7cb81957e55fb79b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0aaf6b2746dd5d319770ff71a9f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b9de2d7479a5ae03423026f46164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293e39519daf5c2d6602f4d125f98d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc9939c0ac9e3d7fd08ec1609b0dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878d509a4a12692a8438d72f8c517d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760948687105e8bcfdb3a8d7da8c8c2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e796bf4cf39aa0fcf33fae41d59f52f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66dfe9124c478cc581442184107afe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae54b5c0951c9aa5b21b4dfe4cd8520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd98f0bf321c94bce598e8bde08bd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c45c2738f99da23a1587c3fdcec18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c00e84aa246aba854f5f8b1cb7499639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a96c2e540d12a06fb2049c764c79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9614e539564bcd8d0fed44afc5dcd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe76a731935b4178e8a2d2de5a881d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456133808207eb93520efc77f8ee208643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d871fe8f310e52f242dccda75a2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a3d43546cdcc00f7768ff1d5cd53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc6f786f4c5dd3eec366ac00089106646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81957f6c76eb785a44788999ea43af2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40937533f6e268185044c71ef8e65b3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85025279f7f6267a368dac40b05b1f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d595694f22fcee923835363a94b1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb07902cf947482c930ab90141bb9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af1b3726cb0af7d3a9b8a1f68baf3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097df44f230b88ffd58792db07116e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e696412ec6cf0f2b34b928dfe52cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada70d80fc0a9819b21f0fb32f994a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3846a9e0d826669739cdead0c66e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe092e523ef39364996ddaa35302b98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2bcd4a9ae7a62f8d6b081a2487ab7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b4f06a24f959d9667a62d053df10b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b6994842517f1168df1cdac7136ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68acf37cf20fa99cfabf1e120cfb537661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb81dbcb836203a9d79d21c3c36f2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d950899558db04c82f8dde87f97ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d5f998e6129695ea082205958c27a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a28003f3bb2bdd4ee753caf47332d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aedc99e1b5da7be1a766bbb1679d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e8b9e2d2dba98b37384becad94d52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0aff90ff09ba8cd34211d7f520766668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c756fdb8572ba1958b0857d3baa5f81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd422430272a452cddd1edb401319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df20fe66c570788b3b972d102586398671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb420b9ef2167730853659fb637dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6496ca55427f3c4d01d2f00b98c1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded517dbc9283d72ba3c23435f4f87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae798c3345c8edff12eb9e00732346ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f0bb75c84d3adc9d7997723fd3e76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c6844fc2527fcef4f0b335be9ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55f1c8d5140f0bccbda5668c56220678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3abd1aeac024710e1cdfebb6b8f9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287266c5dac2da1664ef90dbc07f79a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf4b3e4b2ce796787ff22d4d52ce79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85eb68cc5bedd344c448992533c3ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc188ab8e2625c258fbac684168be2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a1a4e0552d436a177648b7634f3cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780866f3cf11a35195c5a408b16dd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e240375fc83b5c580878fb163d6ea9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36e04c278c377578c2a0d6a2878b18687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaef3d6761fca2b30137add28a7ec20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9332bcfb3c7a3f9e996f84ba9541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9daaac3bbe11640c3ee525a9e4ddae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b32167156bdea96d90aab436aa4ee4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a575207181f400f803beaaf1c2890692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f53d6844fe7986c9e53af12b67d49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335ab17128df8af1f35ed4740f5491694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680d3b3391a6abac3cd6166692f9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfae8d493dd088c1b8f1f3df14128c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da3f0c34176159e48d94c3c1b3e7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9aa320587b7694f003aefcee0cfe6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c3d8323598e087917504442325241699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa56e2e36f51f3c845619a7702c813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae42757657e8654700c4c2adc4131701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7c8e36c3889aa6b6867c24e48acf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89608f5f4156380e18413e6efdf10d10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee88c6de94c4cf0812d5caa51522a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb7852c421b5f1e6ebc8f2e605088705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602db24b864d5f01755fc2fb5a58eb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a49a776d93446ff0456bd47f33801707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982a58a8524b0d1b91cfa9d7cddda7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78122fb43ef8a2b3e70da7c8f8de16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7cea9d171dfd5eaf36532938d4e6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825539b2b4ffea480eb61e4426df013711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb2ff5c87ef7ceba17950e0126c396712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203888d1b1fca5d93cd0d2341760ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad671e646574c9fd323aa784d34d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22954579fa870860e07b24ae1bbbb37a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623c33535e259303b4dc842196ff82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6ff1fed0080ed2a3396170c48b87c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7ca34719e2d92f19f1bf70c019889718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aabeb1e2626c6f959aa53cf14733c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def8a035dc3ed0e021f3a21e1d5edd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086ae0c28179e4bad0c2c4c1ccc3db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e049f7467243f1e4d792ea57fbee9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65100c9b06aca2fb0f60f7d9bf1da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ba5bd61062ac543e806c95ab2fedb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb90c59fef5ac81f2a621d033a807725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764b338ddf82620ae1033731e349524726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec1b55ab69ad65ed7d5fc09a04947b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5f1a2927c3c52d5a7e0222c76676728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfcba714e5635bf56fb07120bfa38c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04378b5fac9ab8824712bed4ac917167730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8acac94bd135719cf4cdb5de48785a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7650df080793991eeb942b9179bf9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadfb95b4c32450ce19cdb2ac7b2d5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3d451e0f06da0de53b43593639de3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7effc7d82ebf6360dd71643f87c31e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598897d6dafbd8fc66f939e2d9ccc41736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2487b667082185d56df9a501be395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7b04351a8068b351434b5124cabef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d51e0ca09a8d8004ee3d5a325a12b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b9b4681caf82b7f41901347c7dfa2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48cbcc53580678167a3d352287241741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6131fdf60d2f92c9182acb5f3e12a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953eff497d5f63f5674627cbae5b0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa61e7671bb44e6560e970615d8337744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f49defcc96f90028575a7d032859745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee3da0ce277b1cdf2a08a317a01c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345e43ccdfe395cf08a1250c1f159a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5392c9d28ddc2ec0a4d60e3b76b77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4679f0b97085ee46a9469ecec8ff1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dc239b69c5a96bc37819193e53d4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6389c956a64d656e7f49832c284d79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888cf1c1dd9c8f8d4437a75ba93a581752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bb3275467edf414fb33f7642ad85d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d44c24458a034114e041c501cfb86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233b83cdf1cef62252fced695c715c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0857da3ff24ec13479122cf3de771756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8f90b34904312f3ab38f6c4dc7395757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2b66d0072cb59587644c4eb81197758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bc7030a8a5de1e5cf61664680d1cb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>