--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c36efc08c0f01ccfa83de681f84021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc0415421b0607e90cf3585c1c5f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da5f051d91f5dd0872844b466c7783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f554c8a2949cbdb6905c12bbc4f5794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb5fe668dc295162864714013963a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d328c847117d2f29e5a4a4b0e0296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1ba469bd2dd08b9e60c948ba56957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356097e4ecb53e0eb95450d9dcde6e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570258d17a00912778b1bb8668897d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167722f493c82afa0f9c8334392edf0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abaa48b9d3557a13de487ff6eec32611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951044db2ae5177ab9dd74c6c87bb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238c75ee904466776325aa7205e8f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee817c48d594abba82ab20a923cbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9993775e5ed5ed663e95210290fb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91b38fb8b6472ddde14f80ebd209216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56de372e9b8185ea9a418667c1fbbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972f34d294b28ab2bf434c81c70cdfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c3becc45adeb4581d8e25f37a49d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df7a2489403e55ac60d4efe95ac15820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd62f9c18bbedadddad6b988332f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194d4e6b398188deb784191aca383f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f97660b2292575862397fd59633a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f69163e225b1cbbcfa93c7d5eef8b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f3ac5166364d1c40da69274f337ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e79bef870efca0f2b8de624c8b9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ca2f9d522626ec640d51b9568f8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c1f7af65d2f2e5218f749ded68cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609082dd70eda696ac9183865035a3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c744edf570b510da61ecdb14bfa1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6931608abad56ce7b76ce7344e24431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b0f980ffb4e32d0cdbd96489f01cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c235b360fccebf6558ae8eade9830bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aea5c9dcb6a323f19eb5a6ffa78df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e58458cb98dc16e36fbe63de4387b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7503244ef7ee7d86b4e21b8b7f4bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e897667dcfac0afb9b434f2e492cbad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c397a10ae425a9deba04893e06299f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5fad4df8e093e1064922865f750039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c16646de452b150011675ebfde5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ec7fcfc1c5ecfc230b9dd90c0e81c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed68050fb9e904da7a640ea9e37955b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891e5cd224ab8e33567989c60d19c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60f6a13927e6378a2bd7d1dfcdf62944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c232255c730a2b6674bef22f675c72645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6be6456af29d59b49a3f682116d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624ef48dc7c1deb520ac485e70112a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae010b17b66116937dd97ab48c9e01748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa52bcebd6fc837a6e9c49f4c9e06d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6dd42ce47f28e4ebafdbac88fec550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8b5d060e519a0a24a52250770c3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099610b8a68d2ea96a4667805b8eecd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d14729da6799aaacb18789eb855fdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad00127fe6a871585e2894b3a533c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d12b36c0b14acb8f4317c8676bdc5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16b5d97ccbc2e9319bc043fd6ef43b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a16c634b4773fedadda213918ae2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9796369496d28ae5d15874c2b51e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91ee9950b6a4134038ad8268c282959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0a8a31af44537d25e8c7dd0daa1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a270f934264832527a9dc60185aa6be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4444aaba154440039017f13def6d7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d457cdcf9a5e9675ea24971689e781663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34de5d281df473a50c74be097a62964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386857a21e1ad75386069dde77f8f73f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772237c5b66a70451cb70696c07a09a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38772a5f33052901f86b20b6f8c6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f4d9b82367b0f703b7943c1d87ca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c6ea7c6a1cea2ea50052fcae022b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31adb828ec19428e648438e643362970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7461771a153777baee6d1a18724a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264f536963d004800d9d17a8b184cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1170cc0b96775ad3606ec189e7931273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e07aea3437af5be74b5e06f5781a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e480465ab334fec5f530f0574e056f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191d2ac9c8400ed36bf58547abbabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a40456a973c208416472123143ad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2ab6795df76fe5b917966eca5f8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5256f842e0c1edfb2bfd39593c10ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c539bf601fecfca4373e20e3f121180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ffd3982c0716be3da15ff696429181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3be3371965d99f92c5335e799e86b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601f8eb3d8bfd8ddf5041e924cad42f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d9cf550bc13fd106b1be1b9ddc3e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ae9ef538d62a00b3bc07665a329a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ceb9186c886715fd66f8dae8f52f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361239259303f7a3c633d61258380487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6af0d5b886cfccbf03aa463f87ac088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43911b26110174fb61901c046b8f837889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45f7d2c7963a41d8373231ddd38bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ea87430fa458e1416ae4513d787e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c594de41a519fc064f08ace0d99f85f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5bbe9eeb992c92e8730261ee0cdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d281b5f644e289d23d82c1d3d65a1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb3758522a9f421d4fdd61a8b769395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88f463b9ad016ec418704b367779c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e6423ad07c1878c3919236a94609697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ed2fb6d88490916a13dbe4952f9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7875965c96ae3955d5f3e5fc7bc4f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460b2b29f0bddc8899cfe2dcd774a2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626eaaa98a018c16822ba80a9b30b7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511871f4925d98ebf347e8c052e5ef2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031ecbb6e38a7dd04827c8de24146c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a31f68df6361b84f853e5581ef1ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bea91e71b41ea3f5b3ae11a5581514105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edde3f525a7badd590da2339819567106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cfc8c1e79d4d60fb810ee3ffeee4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a113ff0b203427ad70640cf506c622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923eb79fa9caa92d1f4a9207a8135bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed1b2aa82f7a137a36b3d3bd9b425110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a969feccfbbd1578144d67eb9fc7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3237f7832bfb865776722ed39509172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ed2ac72da82f76300b73f76a90eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07edfbe677416c27d4b64e49edf2016114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c080e375ed5413ed0a67814a0016115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dffa4202f5fa7d5713a53f2bef33e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266ddd79864e87f107aec4ce5909c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc367caeb78f1d88859e575dd20f9206118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d052bd1759dbebfe9a4abb40d46d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e572322b30d4e173c79a93002e1cc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8adf0b2f030d47258fc546b86a135c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db86ea0a7cc4cc977a82c833eba2094122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a97c3bb7943eee22733e235082c91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ae3abf2e18b044e51d664253fce0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b4033166ce0ad945f07fa0c05f5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d184c59fef287d1c3fb3493d31d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba951edde3db5cf3455867e7f31170c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0ee821f240b1c5946228fd30eb5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb530488eb6e3b90edf558862d2f241129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b737013bc194f11ece9aa1b4c2557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea9fc48f7dd78b20ede35148d859c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b646277a78139d774d18c59630440132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257146559920b45cbeb3d780227dfb57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439daa1fe6f12bbae63559a523427c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf861027c8b89522ae154b263058a67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a51214d959bad7cc4ede684b281a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671fcd4688488beacba9cb1e2f103e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec35ad7adb6d37ef5c6ba27026927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce006d9f0625e2d608005eff2b641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc87ca61b38835d7b5af2f4928c8859140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dffe02897c5e4c3d9c29ed3ede54d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3d648c18301abef2099ea2472b0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d97f65f78a16ed62d6df5b7e0768143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41835b3f768ec176536c967290999ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c51c58ae28876eb51c210ceac61bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb10a5736206eb795e36962dc48bdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0e5b7c82777d6a3949f2ebc563c35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e138fef1fbb030e027e0476fc6aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec211c829d1688fc58c971ddc40c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcde5adf45c6cfc72d4a99917125f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1142a8e1493fc43d55d4ac7a482d3b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd3b0ac3a18f633b96a5523f6a884152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f129575220420f29c492dd61319410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab93066dcdd65bf37b208f0e8ff5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d3f7e7890a17057139b728b356f11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac086975a0f3e4f9c7f0d3e94216c6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6619876e9827123ffb1be59587c06d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e828c5cfd9659e9f3ae6f5a3734f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ac0c21d405a90f46bb2ada99cf747159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ffb8b11774999df32c177d4ecd668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133801f0a6d0df01d35b7199515ca125161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48604bb9f932346873fc6ee5fbd2ac50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22283fe5891e1dea12c2829c9f9f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdccf6ce282ba2d248474db4233956164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d30c4f3113938494a74f77454a27c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8874306a8cd0141b9f26c15bf7851166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80428edc1ff582c2545f62955544f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4a020114625d0f40e162e9a2f192168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5a3194ca215aa32348d27491e8b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eaf98a4a7705120b52771ca1d68f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac507f5d2e7894d95f2dd0adf1024f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd33322497675cfadad2c6765a9eff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f57c39e637f284c9028e33ffdfd6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfd4f5093c811dfcae1009bdd39191174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6df31364c1a5be31c2d7c23c49edd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126b40072df4e14cd3c7f7048226b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5753e69e0048bcc7d894c0c120571d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce440c964dde7de9f8114bb687d0bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b25b4156352216fb76bd2d61e366179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556c9ace555c7085f62baaa20c90f27180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60cdd863260c3577c582037aad6776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b0d1dda0f183cfb449438057d8b42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c354192ab1f0985f79e3f8c5926e38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7d3f2b5647eb2f45f4bda1f9d26d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c5b0dc987e72cb1adc4cf76d487b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115cef41d145439a09ae88896ba35ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4866fb9fd36a8cc0aff35c9f10de9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cecea597df08327d203dd62da5c9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b6074f69ce6b693c90efbd206fa6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed377d046a3e638827476105cb22551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d129336d78545d2e3d7615789eb85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904cc238b4205918f7957330e47522192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53d0249082c5d88fca5efcf658b29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632d937d193245fe1b310eb2f24d08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e97c1b62a06514d8cf8ce15fa29a5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af00729bb9c0171273f70da1af898196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2bda3b32b383980a78cd22ca30d07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db3e9f35bf66999836abb14693631198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5d6742ecab8604bdad5691d121853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d10710ea6014e31e7f59af46402957200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98a3d0873b2cae8e2d18d053032016201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb07e3524145a5d82bd4e724343ffbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc969df431c44004034d8d0900210203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b58b84279676777604300c8c93b618204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f16d5b85422942326b85bd2eeb51f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56846bf4212b1e3df5964e91b238d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8f415e8d5597b349d3299b4475b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baeac04106a1f5b43ca536bf1fb99e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13630d2f507c77ad5a8f44a1390418e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076fb561ac7ac9e6ebab904a9f6b078210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047c159b3cc652288162ba5f8ab604211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a094f3bda203937c741281eb8bc07f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa3e5302da051344a067ab8adcf53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806af83039f782d88e5a2ae8f3ab86d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d84d8de2612bee1a293a1ceb093d37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820983ab99af1c802cf021ae857c38ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a5718fda2353494676b4d78cdaa0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0293a7d34a08a6f219cd670e94028218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccc3d2f6fb1e4eeed964f2124174e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8a8a52fa3141d22b641b55f1fba6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f036eea7ee5b0757ec9d00e7d781ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fdebbb84741f114693abb72767e0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4c5d28e6096206b761765b8104d3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88eae6309170ce974802106c044ae86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd2845fde606a91cb02f1f456e8b8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0611a14dd55f59073f062729da420e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5723ad871228d81841706dee6089fb5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d4a63d072b2a41518e6e60d86ac0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55533ef1f04570259eab6d8a059de7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea0b581e8ef705e107ace295b1f52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77f50664acc02e94f0fdce024f0932231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb230cf4e7aff9849e61a609b546564232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28e8d3629c208435a51464e0d1f9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e581894bbd33dd187f892d8572b6129234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269f4181391d413e950fb7c17a3fbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f70a7f51e7c73e694a9f9ba908d70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587314a371350e4e7c6ad2118edeb594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d977ed3cc1e9f61918a0b64cb0f5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f57dd2744871afe01fda61dbe3a38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a53f20d983c30a722e83413846009240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687b4a6f7af43864a187e80aac5de4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ac77447d0abb6fa57b82bf4fcf6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bea6577a9c0546c1e6cefa6ff5711243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578553e46f5e1aba7b2a2c68922e988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdf83ce267de0ba2f73e1f42fe507245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36acfe247defe0ff279bd0e3f6ae670246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8afd3c52605934dd20d338aa5272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0836756722d1d4c0d8419848e3bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54aff021951f34d82726c66f0df8d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662eeb5ac66833c06ac033897bf1ebf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79b14e3c2438f41ea143799749c49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e448fb40b9abd62bf5729f90da5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af31a9ef1dbabddc05aea1b76583db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171fc99d3fb32fd46581722b7ff3dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc7c5cfba2c443552dde6ee71a5edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871303acd37abcb20b66845db8cc6918256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39039f64cd1f4ad04da89fb39be164a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3126619f349833f0b7aba66a65d348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724493a781bb7dc770d139aa98e525d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ccd4abc6c129f406be0d89842fdff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296946e8618ed03470c15f6658e7719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c951200f2f679c0b5e3d8cd210f99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f839cb6b3075f388c9d6b645032b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9a950c49c68a37859e9e7908bce0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec1ca8b9f24e737f6afa6c3405534265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47258e0befe0a7bca50b173849cc2dc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f48f73c80624d0808b5fd1d6067ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b25f6a962d7cb10a27cd510f18e1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c4caa7f1c541aaf7d7445951cacbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31676d504e95f91ea2711058725d1747270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2260955150402464de906ea9b620d64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e18dfb43c070aeadbc711a93b2df34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d0c3280a1f08fdb0049d6dd0f05b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b2f0df12772a9f23e0d0ac7166bb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b1e8cc1f8208d58ea9de4b23fde82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617f29c0cc66dbb6be15e3b6b1cb71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925dbeef7e6f135744830a0e123c145277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52df57d67f8442ae71979233f55ba2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3de24291b2d824cfc0730be8c0529279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e4e2ece3bff768c4bdecaf5a34f43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b566c714a8f89eeb214ec661fa5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86966171485716a87772741c4d0d627e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e50e6f4024a10aea964269a57103d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736a995e604c3ede9d5a0c6a922ff27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b87d7c297c14213a5164fb167d353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a53b4648fcdddc05bf462cd3cc66286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44d1a790424e53c1c0635afcf4010287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8252e79dde1b8221ec1defefd8ab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddfbe6ac1646ef4e6cb22eca7d9dff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfaa6ad49c67bcf6acb5f02c40a1da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03afab0a66b87347cccd241bf00d120291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2315bb8839d00fbd16ffc90c123bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4320b00ee18928cea9ae7ba17b969e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab5cfb2b5b803feeb55edcb6f2d00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f534ebfe1066a6fbee442c04c08f84d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8dbbae129a1c57fe73aded1924902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dcaa87fd351257040cf100bfa9a02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d812704204bfd2b98dfeb18a14223298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad8c53d30afa66b867a8b0e9aa7452299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48a741b575ae2d7f6e20f255e131be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15198d72933342c6a7e4334ce3bceb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d89029676442e4ab4f0fecd61727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f7a38a4be13f955277e1e116899f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e8bb33be32797a308f1b24d072d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe911f837e5134f06d775efddf4f7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992581b9fce93121b8eb21aa7aa3419306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edca014695e022587572ceacef7d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90631164b7c4c52cbd3877d2afb26a53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8322c67f48a4897dcc018f301267e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839160fce63ecafedb4ba3834a20281f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cecb057a7c42ff9946f2bdab8bd087311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc748e47ed4eab6a19cea0998e71b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df4a4fb335872989e6e479d3a49ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66369372ce2c2f002ba0eafaf25cb721314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f997b6eab5f3a6270ef85d2b427611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e521264359caaed6017ce2a1fdd63f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61fccf96c592ed3d34def42804f45a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151bb2b7144b2f7ba721a9629335543318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6fc245ceccb94098564e3666af5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e4dd1f638437c8cee119ad9eb11f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00680c2c7c6f539f4d12f12e2c2d4d9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625900f02aa5d731543f5aaf7d253f2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc8a0a8f53f885a5419e2ff7a89e71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61935b50d9c033e38b6dc398df80cecd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f606fc41c3a83ea839f08916e29b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4507cb22b070522e91ec612ec936326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf498336c838569968c78c2e0372605327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3433fd2c140d8e05aa361a9fb6083328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976117e6be5853c37d51a22a188942b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b20159f5f2c1098f30ffd60121cd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5277c8dcd92b2ca7b053a350ba15e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b19357e8cc762431d395a5987311332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3328224df678269c8eee802b2f3e29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422f56fe6b84abdbb6e2c27e0158a90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce0416b7e35a0afa8733ff8dfe2d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9674ad6e24bab94f820ed9dc41abd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03cc2f50044099910f1f7454f712e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf66c3570eb5e4918d3a68dca97e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d5cad3ec61669f0ec9c0a5e54f3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9325e3106f504066f714445123e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e8469302dd50391f461f63ad557bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8cad94715957716099d16347c94ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510165de2335ff0f077d6ab7d7fe3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d295743eeb2cebc32a5cd74aa8a459c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621fcd1d33b72bdf692d25e8e7ba62a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a430eab878fe736cd4962c016354346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1175341525552ec55d2f0e274504a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ff25f0abea91c67670598c045c55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd646df105af40ff3e41283cbe8dc22d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074d622864ec83b3e20796e50d70d06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8546d55ed5957c1d714759711f353c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a74f0836f6eee94a0ac539ecb8929352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f653b68366a88f54e83c1e2eeb7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc235f9c49105199e06229f17d052a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a860015be72f5c7ce83c37f320ac6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d61531db3f86c8257ef820a3406f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074638d8fbc9b6bc84b5f3fc1db45693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a50fd42558ad9dbe2b5d93ce13eb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d01d37d3a4d460f51ce569754b982359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac7f5f1f33350914f9e355e86a5e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6389a68fd0dceb70947596c5d97ae9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343666c840e6fb32ef78865b4db1514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9301e36865a848fc66c6030298dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3d478961dc3203e89eeadf47286f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c928c592a480d2c9b1614ee6132fc4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ff4649238e72398036af35af7c80d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f61bc46113dd3e410038e19ff89a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386468cc081223938b93e5245ab04e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431913c97b004b937140c549d7cf516369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b29129bcb9792e79e4956dccc1914370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d288a4bbdf9a432a620c5eb6eb41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e810f998acfca8300dd958d42a7295c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e903a69c5682629092b3fe59773fb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa56d02fd9ee1b26673231df54523e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f84de7def5933d9f19fd40709132a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa85e2283a0067ab9e3604db2cb60f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f541276f129ec33f75a2e6bd564ccd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407030478e0d086e0548c6b4d171c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d52d07bedb0257149b6a11db9486bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594095090e85558c198433ba5cfd1e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566bb9e52b6b4b3743e88ae44f167a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae76c1397e7f059b51c978b81518a77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df710456244976bb5e616b7ffa45a844383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9773c6cb8f84baa8c8e27b5791641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f416bac3e44378cd0a806e004a6f33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f01e096f818f9000a61bcb582092ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c957596d52f1000879dbd69d6ab8ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36555574279ee90348165c10e59564388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ceb8e9ffd3e3d7103bd65b7f938ad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581bc3e894f2e34ea6f6f8474f01ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5506a8632633cdcc8f1c769b72e75a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e994487b554d8766e896837bb78f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf89e8ebd0fc0d691492d7ed2b3fadb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2cf51ff25d512a872206051cf828b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29128e7a4e857134b46d77116bbc0a24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843780ee4a16f7a6df7d25572ee6d4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7295a553f76a5e6a6f6257e5b16f703397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071eb5d8c551e06c3c0466b44660b4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf00e7f1843ecbd8a67b63be0dbd2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a540499991ae7ebf989b4b8ecf55d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273719c0f0e9095e8a27a3783af8dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b095da8644b6e692699a6bac6cfc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cab1486348d06a65c310705d42f64d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be321b588b4ae80ad06698f208b35ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6618ebfc76e61a6948d628b5d83f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05224e87bd12f35106ee456e51f4f715406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a175c7aa2a6c1c0ba88172c756289f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ca49953c6af4c62384e4c4dadee6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefbf85bacabcb90ba689f6968c89f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0ba4398f532191ef23c54f4f40d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7a57f1329a5b1e5340134c104814411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a8c23ceba545acacfd13cc020d1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f693af21411aa533bb4890953ef40a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcfb8714c3f30b7fcb9dc1854454ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312e3611b2fb5850bc113c4996c362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e6923694186efae2a8619cd2db8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d733ee85d9eb59754249e35fca3db5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ab8699f1d81331c050d75091d744418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba90ea0705184f119e105ff726a475419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747cd07cd99eb62ad23e5f19fb85f61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6eb63bf368d777e8a2ab2ea2d69e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a7d166b38ad4b487efcce86c86a56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea65a233f28502baf22c3cbea4d41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2e2936bf5ebacb8dc1c4d484c543a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961b4bc9800e772469d5aecd858fdea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33406a8e8d68c04ef2a8949bada8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305a1f763dc81fb8fb68502db54b3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119063b912aa0376ea8f85c889b22b93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ac65faf27133412e73e4d0a9ab22d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549143c556f301abc0364546fd01d295430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39b47bea6df07edd4e19ea9daf8d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f6893f49d6ec6b41c0a252b55691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49313d471b0515dc6b9b7b451482f12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da63eaf8e9ced44de8bfbb56dae1b97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb10ff63e1d49a4f476257daa8dbd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c280762a2dba87061a4c65069f1d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ce00d54d75833d4516f4d2216843437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24eae82d11eac69af59879f2665109438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4020ac7e1fef53a4ae9c2eae2f74f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eaf2df31266f54e3880b5b34098e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c603b3400230fb0e1fd6231e3cef9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545c53f2a16733550656f54659f65a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ee2ecf959a3f603b9e3edc80106a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36183611f6b59250d77ee3f8fc4b804444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d203846c43a69d210e5c35b76c86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf2163f9869b3ebc8440215ea1ca84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dbe1f80e600ec489159ae18856740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc5af612939abaf2d035a4d67ed31c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a10f2886259efeabc282f8edd3b86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112681087b23b9062027515c844fdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37897626aac3b98847199d1fec694ee6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110024ebeb3e604c7c8bd859092a991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aeb5ced563843c2a085876cb4f60c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bed4d11f2e6f4645ac1ccfd0e8fe37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3cf7813050f47472f3693697573c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948a1e73c7b7ade67e3ff6156bbd88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e7a7c5e4a2c0b80bbedf3b1e1eea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9f5693131315382d880f15383921458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474a78b52b20bf9d11a059f96c0208b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f380dfeb12f5480af963273d47266460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29245ab2f2e263e11a4908e0718229d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae3cb6f34e1128c29d0b0cbd2384d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88d9ecd8f559c5b2acca971b8e6aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086994e6fa2ae5aebd6b7c87b6619b21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcccd2ccbc9ff0ac9b7a11bafc29d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caded097ac9fc1628d6041646c6677466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c923062fdea6e24cdfeb54c5edb0b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34a1a4b16eb62be4543b1761d8f2d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223102d3d33e15ef6706438b5ab66e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4f84fb3f35562f9942617ba992ba5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833be5fab99a2f4fdd40e9837fafbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b0c27ec3ef64870c20cd316f3a0ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a469081978f81b345fc96cbf29b943473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d588b7a12006859bd68b67dcafdc0d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985542da925f823dfd9c93ee5d415a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a837c44c209593bc76a2fbdf9a77c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548546aa2fba073577a2923ea8e146ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b142f906cc58e99d55aadb42d60ce32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db78e1678f0b4d75d6e96143d078094479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d299971d79d8a6f0c62af8f4103088480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7477bda5391e06bb33ea3f5f014a984481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf65904a8c7945f02ee38b18814b4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49731bac65202ec8c80cb5ca6b0863483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2477d15cb68d7fb025dc145948cdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caf49d879a865b735176acc609f090485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fec7ee8ceec36166f57a1a2d65976486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074c814d16fd1a1c8cea9f577caa47b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a253b0c442f8a01f8e077a1aef64308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3dbe5eb6a6859f0f9a437104429bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb1c3777bf46a4bb4d9840e7b362f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1398b1f3692036e21aaf7cc057c030e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb477d039b989f1019f9311a67c179f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093548c732f545f269845660ff2887493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eec522734cd0fb5a7dffafcd169f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97ddc840142732764f7937ae52b8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5e47230ddd8b55e1bacf10e16010e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b560df667272eb9ba6298dd4248110497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4f1f57d254ec065216b6640713a57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f4dfe6ac5662323b0917a51c9fad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec78afdc9aedd21092ce911a794672500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d7007ad670167938c9bc797bafd9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4579ac21cac0545b95fd14285420502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f631d2e5bb2b0d8a3fb62883f75f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d210cf978409048a7712161169aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7394906e11d32da1bb921ff8b0955505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdba80e2d2bee2aa899f3ba6e630ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debef1df4619396df805027c6e3f341507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694b5de33bba1c7458f78346d93160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82782e3585ed7e2520b26cdc1fb2d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c445e1f8ee2cccac82b4eaa3d7a6c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36930ea254bb157960fdb3be54142511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704efd2f1c574936f130c8113bb1b39b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102fb49ac444b478c6c41d3488c99a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d2d4ddf8db8bc452e0811239558f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5276c20ea8261c52ccc70432bec48f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8810ab6d58631bbdd4813b740bd19c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eddc0267542079613ae1c2711897f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ff2b805ef429e3650ec7f696dfcaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851e60863dbbc1c93ffbeb78a23ef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e6ef1136e29d1ebe3af7648cc269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a153055b6d9c8b8f9aca97eb3ab3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb919cc37f9c8618690aa04aabff2de9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203981584fc7dfcda9ccfaa93f6d58c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c33c5649d6047fa3809376334cf877524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412187dbe33ba4715e0aae817618f9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676291fab0dd7a7432516a6fff904e54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e114655abcbf60260eb8c562a07e14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ccbc95027166949a1b7ed64a39679528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6d1270d2df9e93d8d2da1791fac8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b78ba107eff057b7e00ceb240dc5a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d6272e01892b86322ad3733da6ef5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295e9a519e841a5c3b02fe26915196532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d60cf8ed0ff462ca53a968881ad1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907317455107e92cf7104e9e987e0b80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ed7b177f3bc95071ca396a6b59b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4a5ad8b2356727d8c87e6217ec60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462c2bfce2ded8d863084c95eba02f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bb859580625c6365b67d5ea129951538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2fbf9b7fae4b33e49fef19bb07138539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d890ad6358ffac03481b7b702a1671540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122eedb392887a08fdc1b3200b1042541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba14e6e9f1b97f30be561066afefb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0056c691263ebb2d176abd1f89d66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbba8b31114ceeb7e48fb901ea79549544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c9419466abefab093ac394d1dfbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2fdc972b122980c49884ac5242499546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a9b274c43c62aac5150578bc0268547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d79a43e6cec803836e1c46ab0ac8d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544e5a116e81f16539337a546a10b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16009f93defaa03a2ce0cb1423ef540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb9d2e06555ce26e40fe6a166f1c97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5e4c892922077083a37687f8d9d13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2ce58e86f51bca2756c2a37883357553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156e70c7eee1bf0b752bf84beb8e8fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9de563d35fcc31b366d6ee5744ef05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b8230a93634286536d81de0f24472556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f15633d2d7c5324d32fff6457910b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9295389ee784e1b40b65d92be3c6926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b38a2dad36458ce29df1a80d488e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87204b0580dccf7c01682611286ba555560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803492792bdde02578b21bbe0d258fb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3a0eb1b6cb4aa983430c362f63fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c71e8906e4b13636014a9cab3c4df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26558e768563e673ab07a5fb04eca51e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abd395788daf79e7e02546f54b2486565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389813e40bb2ce9ba002565aa219d996566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f5fd5c9c74ae96b17e1abb2104a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3399d724b17a0260942213b44fb0d67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05bae41c49a2dbcd71b64a2f58cfb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fd0e1019a4f8891a610118ec267ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268824bf3499009e6d76cac87e8930571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251e92d67a674e42022534adf6abd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220445840ef8f46a773bb3cfbbbc1ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cf10febd6741e204bfe335af2e4b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d500198859d431d415210aa283714e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec79b70a013984d51a509491e40b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917c2d849a6cb83df482f18c733059f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434d65f0a48942d71e751394b07538578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d4b57551f426ae3e5abe87b2efb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa078f16c7a642efc3cb63d511a0a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0db11fcf3562fe862fdcf9f9178e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aaa72cc6e3c44bb1a1836002e1b26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df37e951cb2e31ab15374a59b76e95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f98a563f6a59c5f9a8a9b0d4d216d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd4a2976ef9df0d57af98e18a25795585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed30eb6619926e703efa66abec7f066586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092cf18c3181d028639aae4df39d69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870553ad8e891f02ae32c1b3d372e9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd1a13c940a835d95a0ab7675d689b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce930c36a6e2310c41d9ca83e862438590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8bc5b7fd105fffaf28bd268525160591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20497062bf53e94ab0dd5c82d24ff530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3775fda9adef72c854dab82589d52a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70705f43a7977c37546d87453458fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a74acf0a0e4e91c9f904dd0e05cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92069590a6ce12a1be6f83b2f0ba27a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3954467e72a2ce18a1df26c9cfad8da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f02f85a0fdbc1d8c0fb993f0dd51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a28d42399a6e33b05e97778d160f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c9d89d4b9d9578e98bca6ae69a90a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f3ac182b7d0d43dbfa0835705fbef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4e242533de127405f5739308ba00f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9b536c4d7a61e4b15219bf605129d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64eb03b7eca8eb0d4e230ec6f6c072604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382cd580080ebf8fe9338fcce614166605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c445aa97e9a96842d531547e8027b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc9b7294c26e7804872286a283dc96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdeefbc3ea5c71b940e5eacdcabeda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d8d9bce8764fed1ead1072a2f7d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc638461ff528a07de8fe048aac4066610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e17023ee34dfdaef40e5801aeb61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cd7f1caf302be98da705143834272612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e457bd413a7d67d3dd78533d49296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275bac0ea545304c954446f1a968cac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e675baab4c6584044e5213f0dff09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a4ff9e9cec6c43754a4ef0f1bdb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06401eae8a4ab73c6557d207f8c95994617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582912559d83347467e641c1c3a15d64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5b90dd6aba8c0ab48c5f9f4a3188f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabb4bb76a87bc7d25c1718d9a803c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001bdc078da44a8185bdb16ddfd254b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51df73eda64fd86bee56869c2ab0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd4dec075905a6c424eaa4743a7fc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c16455a7f779b9d78895ec217b79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb877bb6f342fffe69d272b4a8658625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23fe62fbc37ecbf97dbb32fe139625626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031d7ecfc0ae5e99d1f5ebefa772fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c4cd7820b4792ea1ea2ca9c30e821628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207b4f55bea0eefd8756e47008eccf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574a7a300b4a962741f8025b1587dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8453bbfcf09d74cfbdb4fea1a179a96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b243a56f07a9426104d8ba2f156d5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b9acb32e74ab0cc022343f35a233f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a51ab12bf6c20c1acf417dee7d7234634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9bdd4a9ecc0b4bb2b2b864cc6280635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26af16c704aa945a9923374041674636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceefde4c10faba7a1b696c901ae88e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe587ceb1402bca0d5a955dd9edccb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f90f9f4418cacbcb482d57da816053639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3d6dd80776eeffc57f5b12b2ec8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0a7f49a84e3c0e2b7007e823bb7e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac6657dbe0a905faf8d66659490a4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26d1024358e91bd312e2d175e8cfd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5136c04f73c41ce55c4cdbdb2e1ed4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62284a05ddee30f61a261ec230b839a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7564d5b69d286434d7fc1cdf1e7f54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7c82445ede9fce390c9457989868a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb20e28f21c2888d5c4425f055c421648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66db9974e1b6ed8ecb13d4f13d019649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf17eaca3002a0c4dbfe0eab4b32f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f60eeb3041f4e9ef84f563269336651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60cfd5c632a06d516a40f87f329526652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c0d317486f87ccb0122dddfb0adc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4753639004041026f819234fc14231654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446aa555b91ded7f2cfbf653f4b48f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556bf226811ee4b732003691b3c0a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df2618bc1597251fda55b08c9a58a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f4f7a37159365349d08e18bec5217658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9115d0363e2ecec93103ab668480659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d5e5acbffe8f033a1f221aa7845f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d94671961fc5e4651e86b71ddd8ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f38584fe83d9cbe963002d710d11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c969b2a97e9f6dd6b45aef940bd0736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1ac1a3ee26aacb35c12f47a3e09b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85140e99b59809db50cf2df7077bf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774419b0a5f135eabafca38b7ae2d50d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcb055b814d5499908bec8f4377e29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbcf1c3813635069ad251b0c414d06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3929b75e4edcecec0ece6eed5505c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de34b326cecc029b567148bce1a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b805efd01baa7ae571e6fcd56ddb6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767e2e955df82d9a3039ffcfca62d18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1a6ca84d4080adee81e486b4c4548673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2055f5623cc7b0e3c915229f7e99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf3c9b7a3975fb3164cea208d12bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7ce60505469ed82687b2b25d2e17a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acba9d739fe0024475b1cb3ab5ea115677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b4b48f2e0357aea7fd31cb982a97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86e0f1717099eeeaa4a328cd022bd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fea2454fe2f6096aa4c79b3a9a255680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff980ae1a6aa3069154e2e652b1f9f0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2810b032d87159cadc9d9028ab6cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c6114ce05d3dd3671fe1bbc8d850683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde451eabe8a6e80d85ae311613272e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524267d8473a923bbef09a2963d2d991685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16319afa9d84c89895a6abe4fb0734d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c6945c620a3a352bf81537882184a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d807727abb6e4607ef00f3aa4855e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60157c0e7c3c8448a5062df6e244b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a535a0dc16c43458d71a0deb09beb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea299baf12382da04dbe179013cc553691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91e3300fcd884462428c71f8314bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c967e19382580ed33299342dabf0ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917cd247b93b13cc7f670cbac35b79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd938c4d8ef9bb86a77aed668e605f08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38284f4c3a6273a965c2a58436b96b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e098a08cfb2b9e4ee65829fa199e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfe0b79bb32c1fa54c4129504e7edc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dba00df59ae26ddef2e05489ac298e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8b5f8efaebff4de08d0abcdc0e57b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8f35a56e4e9bf1d411445a2631b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55068e2e750e784abf4f613f8e56e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f0f8071e5d7f257f17669e310dd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c19460b605d1d3d88295b80225c424704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1148b47907a8a03f2389317d70776d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174013f840f50a6febe6e08b815878ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5fb0f5fd1a0e6692dcda8f3d3c1c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f488ddfdf67a73af7ba6372a512098708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f474e101efc85dbf164e69cecaa4569709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749ef0d4acd5db899e82ca4959602e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c91926a3d850480bf0b00d63e2bed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138535d3bfee82079cd50cba055e5b73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b6e927a6cd261064bdbce549bf94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837255bf9953d7563b4d3f6baeca83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049a361ad04eb73dd5a9fcb1481c62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92560754991e800ea5a7a3e6d7b0ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82574433b2daa0c5b62eea47fca4b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c53e2a83c0629630b102b4fbb2afbd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4969f19a9b297d665e193c50511348719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39b0144c57ea99c6eb7a011ae8ae7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d366be9c5c51001461ace4c245229721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b931c6f84a70e725d6bf6ba11c3d5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb2d9293098326e7a1e99469e03728723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6cf6c9253c61d3cb00e09059c1709724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0422f798ef9acdc10665bc1b55be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330028b484ccface3249bee740fc1eb4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49063ad0ac426ddc1f1850db4ae3f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d50ce3635d90bcd76a1660f71b62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b929f1ce766e85ffd847b1669440cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ac9e4b4dc60425586428ab5a6d59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6ae7eff6b0bf176d87fffb125b1df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574178a749d7d7598ece436c4b3d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b0d08b31295d185c13301c1f6a14f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34877812b71a00d43764a1833681eff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ccb011cb793f739c823193f46f73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad42dc948c308e1b08f29a7e3a8536736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d016bc11868815b79ac39c92d70b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df365a526595098f1c032a84a558b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9a9dcf07520f5cce5df52e2f4ab6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ce4e216e5839e23b8b19a9ab78f96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106c6e0c8195967c7bceac371d0c77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00d368c6431f604b541f41bd6e5f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf16dd1df1858c9ba5815d368013ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511352c9d3945cefd428dc308246b176744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c0274e4c71e7ed454a8d0c871ccc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e4c2f71e6be1732b5a7712c559239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06330b3c1e13017098a9ee4eeb20bbd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002e73da2ee24211a3b595028c01914748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576ee474304b39d4b3097b454fe3073749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9297e219b0b2dff93240be2bdc8ae10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34553f79d52a506b3343ddb11c84eb20751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a075f0f8dd3e2e42d69c499fbb9d3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1dba79a8361fc5f4f6880a59ef34c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1262bee122daadc4f37806727039721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7abcf4b6b88a19704c55c9ab4819c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfbc0419f5007968fa88d88c6caddd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422925573cf21265d106527c4da9dd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f979faff03699550580f6edd3586ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042785cb3510a00ae621d80c14aecc7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359550ee623c15f94924ccf92d78edd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c506a40d9674e5f93a9663f0d63c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7563711adcf788052c755a5d01b91099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cff90ad537717bb3d77e3187cdc5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3eaa53721fea8d64efbd3c51f04a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4e8d20edb488adddff80910c9c89412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76381160cc37ebd5bd950082372f64c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4955ae4fbc36baf3c08ea733f3d469914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6936ba86c618003a99628e637b901915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf48be9b6f31daa63159f7cd8793016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f8e0f43bcd6c274c605e1c2d138817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c77d8bda0749131aa77e408c9779518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144bacfe55254b622030e28da68a51f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a9a368d84c8c2ace49e3f54cacf1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222eb29a8fd76220cba898f0d33aa33821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738770b9890a4284f0fcdfe94c5fb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d623a8cf2e9c07760fbff6c6b488f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617fe9ab2054b2b262bc9b2110a28624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570335ac16682450ebe46337c99785ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63489f4676d1502dd25f737d5bde72826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba0f57f02d1610dd1566b8b76774127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336fd96145f1f2a9b8852c6c56c75d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43a292dd0a1c707ae92ffa070d69629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca4bd107f81bb5a6f4fa794b7d746a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c63bbc12508c11e5ac4f9582b664731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814e8546e97c2fc287587a2ed150d3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc03faf7e22f225d61911c26bdfe5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1242a5e16a3af4eb3dfffb6d7aae334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7be4641f338eaca464cec854cfd5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b847b963c0ba2693ebfbfcc29bd736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539cc1947cc0c4216c07c12f2b908c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183866663b63b8a94a679288d7dcf78438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a86f762dd83231981bc47da4133bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794f30d5b792592c04df630214fdffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f647858a675021b5e545d0b8d90d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e339ed13def9cc1729ed158dea5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c290ad5f3190eac540ce0b33cf5c8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b48069328d35403113f755952247844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ff1a580061aee3a7592b5cd87afc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0bf1c19d0f8f2af463a0808147ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e45915c0a270110f4c8cc81830ca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f6eabf76ef4b63108fb183889fd4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc7049a708fc2f1467fe6cff026d7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fdf959d3909356ad1abae30aec9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f571782fb87b120c36494b4ec530551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b43ab5177f1c0d2c8f3788fad4bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde1345adee588ab620a7f6821bfff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555213ca54b5d8e926404db5f7cb688854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5cb9f7ac6b82ce217bd3a655eb41555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a373b0a40f00ba2f236288d58a0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b29df81cd31ddecd5c82e9da1db5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276cc6f2854f439e546751e5dd3a65c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248ed329982d16bc001fdde627df6659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3509b7628ccb384229d811c9a0d49460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8187b4e10845af0545e50afa73bb1c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faadc80d79828dcfc9f8c1e0d662d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712bf083a29389d289922500d14ff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ec30399ab9e6c80f9fa68ddae88fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605373b708664b471f2e9a549f06f55a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdf57c7da7c92443a929b9e87a038a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146130e626052adf1d19571212878267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f42d416f2a1bcaba43f19a5c1444768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb3dd04a2496aa39865cddc1a4dd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b1c8c5826b68db545919a8cd6c0ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509bd7ea27483acaf5adb93f9e1e24d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169dce9f35ea3c84d15a57d281e3ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048248b24aab263573668b7f0e9f23ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac51c5f3353e08fc873b51b9cb159a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85628bf1e74acaf75fe6b10a938ed3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78fcac1e86860761b3dfeb47bc373876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca934a9595778733a01958893ac2fff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a7fcc285e1e02e36eee6172351ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f901b3e7e96cd500b457a6ac189d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b312be2613280881b502b547e1f7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0e35f186671aa142c4970e95a50be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea666aaf144ce78fab7ae16c3a4a9ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c212cd84a72d3b55407a25d7d8f524383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333eda23276f91c18d3e65a7e2fdb7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d561924aff0ad14f6ed6f10b5f917785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785755386736ebc3edb3508598e82f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad199c1397f82b5af87ee2b1c52b04f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1a4aafbf3cb75cf4e097d851ffa288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91af67a48f8faae5c4df44e11039ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eedc1c3cf5add371a203c974ac15e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1e27067432532f7434ebb0d44ad091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c761aea19071acedc2a5d304e96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca16d3d6f84e7d71b27207afe1764b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46eaa8bfb472a9f9f65a861fc148494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c755868a6c4e404f5dbaf3b1e924795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f0176ed32a27961f05ee83d9edb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ac3964f6ab5ac6569cdd8bca5c4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cd780e25e12045d1decc36f79524598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b6b55c68fb495f80c122aa6cf7a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd543ce0635dc5b5ecf030a2ac6f4e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092323c4cf0d97f7329291123b847f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea879cad5280dca291b0076934a16fc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ef9a29aa209d809f592a05d65cf65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d396d50601c380dbcd3b82871cd5d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7eea1e9295a4a8d02c727746e4cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415af91e459d404cdf34f4adb3549f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d784e3299364a38a322ee88d3d37ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410f2dc8f1de8ec19c3875ba6b94cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56443969064666a24583e3c111edf1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9913a0e79a52a0c84684e11d7348e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397f80f0f055cfe3ac9bd4ae1641d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ee0c14f118c046a6023e5b085caa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2c6a908dd37dcabcb57bb01bd263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2684f1e5560b672b4b6e71ecd114f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06188843edd5168029526e6022edf1b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c59eb594706b087cf231f701c039c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2442f5aa0fbf8b0b2f658523dc7494117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f98dbfe868ae564c835abc3624a0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f566093f7b01bd0feb041d8467bc467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f758bdf250c1098e3c6a75ba422bcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8724392e5180e7fc5c5b3f349f5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f9e11e9091686ea97996215b589c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9ced99d945944691caefe4c9f8df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211615f5016569104379911872f6d2fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3217cb8d642fe6649aabbb60cfeba2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501e2992608e5dfb66c3a086034e9f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf16f1d322c93e5627eb015febbb31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af517576133b9af80cad465ada798b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027477cab7f649e95471d471ea4e6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5ff079ed282d579416418099976e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f868d55cc55b52332ca5becfc4971131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f80609abf52280cb43c7d2ce18e0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f91d6b8b1e17504ef6fb09541e2902133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fadd7575b1163e5a8423256f5210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ebfb755807dc81cb81af13025cae8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7d36dace6e48a7ffa07851dfb7344136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7bfb7303e1c975bd019eb079315d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b2aa8b70d5c0c77c4bf645753f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc543be46a108f84c0744aa4fc84b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b5d3d955b6bbe0cb6bd723c288454140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b63f48c4f7609d253cd0e2f7a341b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868f0d58cbf527cec090afc25112c14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abfbe1f7a31fb711c729af8e4157ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e09ce596b6bb9a631c4d8fd367580144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc76468eec39b8375f459e174a6bf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec25cf139d716aae74fe06fca52fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d4a3343d8d164d0c7e6c9bf659f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7422b219abdbfb3506fb3c49415dbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9dde336cb25836c2d1238ef92998f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662564f502581a492a1b70081122ce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7258cd03b81611b44b3e48e81984616151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47c76a8c71fdf15f1aa2aa3d946c78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc54ce32bedd3a0ffb683238ab1f3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04d5a0b2a918dd12bd56a15dd4db1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988dc1b92613ed7085720ddc5526d43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc0786629a2c27d13ef7a398380490156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eb244d863b7ecc8e8898b239c32e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976490befad1f2458bd4c282a57f5c50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c366b4c4fb221b36e2e14710032402159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc5c31278189d6ed6504bfa2b3413160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad09256cffb8cd35f836810af315a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c16f281e3c1a8183fa9c3273fe6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359595e35beb31b90174576ca123b48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e119dbc7478f1680add4b9521973a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536e1a4b101c3c9a5cc12cd06733058165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26aa121db7749b67ddbe24cd478da1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd4619eb6af09be5f21448edee14cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcceb05f07050976fd76d70f14e9d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546840203764543130c1cbfd7a88be6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065efa09d8f654ea91ab1aa90189f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86791d355da3ddeeb904e136c01f6648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6602509c2875e00bb2d13f69bd6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47a75c046c224d3c2aa3c223b2966d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04970e1b4be4e003821c4c423f6026174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeaab43fc5d5129741fcf087aaf690175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4c8df472f73e4e40e4c059c334577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7890fcf5b55e2dd68c7c7c8199a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66208cd7c2f432a0bd56bc58cf2dc36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d80e26a1aa51337cc30e363d64be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ca9d2dae7786fc489fd8d7297ac4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174abd5965a43842076d7766328c04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd257bc1ccd8ef4a171ca06def3ae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7ca80feb12c8bda54ef3ac5e7c64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa44cfbe0bb055d96ed5aaf3525628184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6697d61b4709e3871fdb9a9245cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6aa401bed0930296da473e7aab584186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567954028206113dc00ac4e1f272a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a072e331237491e56da9de98283c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c865a7f2c7e7993b470a62bd58149de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c79d0b00bb30e55c331c1ba7ccf87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323115cb321ed8b7f0a0a9779665f0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39ef129d6f55321ec9213f1d486de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33122e45c1171b322243614c8c72dc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3facc9ac0b1a7f29895fa5072c7b6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fe3fb650382f7f7b9eca3e49af98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae36e4278e0f6bbdede791e08cb1e4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bd42dcd7c521868f7bdcca7e65845197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b655bb042957d49b85ad53c346d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196bd9291bb63a236660c592c52fd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e33bfbbfe192e7bdeaaaacc74b59ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef1cb7c1e888db549db69364e3605201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e99f2148dad5d173812c963ca9a16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebf6da33c88de64a082eb1f0403fea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7cbd9397b3134d59d93158d90ab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731da1fb10e141489a2dbc4decfc96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba466ee7329948c1a54c4bb39317b62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d70c7d01fc8aca8ce18ea41ab3fa17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42655c89c45e630a969c61e4ef7c3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb878cd98c89a7f689322304e4c570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007755a8ef55dc7fe24d66c3e4652de3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa74edd755f2c5e604e4a97d26229ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1044e49b4a623ed539d88f14e4cf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6ced7a044b6e73a040cde5513651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e0c77ac2332f6b0313c13dbc8dee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf6f80133495e278f3b46983c94421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e844e8258425b86f0c8e9ab68da048216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f14b37fc8f88f66a618fbe1919ddbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ab7ff157c603feb72cf8a6755c023218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765bbe07a7a647dc7a3b7117486aa84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08718fc807f842b40440feaaadaac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e779334fb0883d466d5a2ce2220cdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fae9fb250ac27f8a8d5441a7142c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f712eb79f79112d929518f2ce6a7db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345726151cc7ca67d56d7ee3452bb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382adb71018df3d4dd5c413eb45a9a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7153a6ba100e85ecdd5a28d7746f45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab6a01786481cdf3aa033dc0bca1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504bad48392962c322e973161fd7a7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b60c44ee97ee20135ffccabb97d32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b22eaf6503eec4256531f47b40872230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86205c9ba57714c4ba1b29211300dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb36ec813089e6c66af595b3d010de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb188d80d321ac5741cca536d4e3d38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e613189d37d9860dc843c25d0f6e335234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d359fda957feeee1fdc45c2d8a44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158acd4984f59cda6fae015538294063236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7f6ffac597737663b4a877cb388c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eed152aa8b491cb6e556149b9857f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b01c3b9f10d94e9b2ff96a8a46343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c95a2360a82ddb1195a8d4ab42f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea9d35539f11c615c6aab04a022b5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786598e84af1904047783b72a2546cba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2540038b8073357b7c84acdee58544d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9281668c66a52b1f1508d998223225244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e92e3c36268b59b2e5e015d38f95a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a40a8eef2ac9e59a2b0e5c318153d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478a65d16864e566510bd7c03abefc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c8c76057cb6a2b74491b4060ad34b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032340fd772fcfbde28c67e77d81b33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cda0d36e86c35dff914535a20629a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208a02b31a5ef97d88a543ba16ea4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a2348c7213c82819e862f7cd0174252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cad2e2b2c77456f33197762df4309253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1233bfc5affcb0df4a0837b9a04b89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879078721d4c86628691df69630769e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b96b4808f02fff37bfb243deaae55c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217b4d88d7c254c884b43fde17e3e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba85b53b01fda4fc80466ed5a8306e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68082ce881a7c5b137ba6ad6b9e0da5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17f46e07b067fb6468d2ca3660afb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0610ed9a6d27b644c736f9d0ccb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e386dc84e7c6f250f5de99942423262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec9b3def8378e23e890b36faf498d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89750b94dc4d7a9c16187de1f94a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97850fcd1ad3b9871ea8edb79d4f9e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a88032425594c00778c248d6fdb94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2c2829d04505fe067d502b212f36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363008e0f22702a148e2d930ba618a65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715587e703946d1f688607010fd3ed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c54fe1e76dee4f01e1c1210b0ca29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fad858887b24c21170ed1028d4737271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3360e82db70b019c023eba39d89bb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd1b1f02e49de582f2e41a44795c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174916eb78ef6da7336abd924607358274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3deecf7ff8eecd5f13a06d5d812dcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af20d2165b3383376e31069b502fbf2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae830083f6afb44a93e3fe78150d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf682c0e01521564015b82495f86c347278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbec32dcda00549041dabaf444f06f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7cb53cc9ae7acadd0e3d595867e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a2e03cf9542e2e0fa8e58f4046df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb378611ec6e684e542175b7075a0657282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff31e087b372d643b563871a637116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fb5d5b818d1b1dd7086119962dddc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7218da3098dc948f335c16f167ceed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daec74c9f8803ee00389acfc2a2421286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f745ec27d6291aa466831c142a3bce9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e9d4a754bc84a2b85e0e0ad1450d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd43ecdfdbbe439e9da3cfbdea1553289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dc9b83270682c156fcfb1dde2e00e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392a45ab4c1f9145bfd41b03efa64e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4ac88058bea221db4b1818715bafb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e962707948304e458ba9b57e12525f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bca5e660b45b262d9f4ff1120a751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57affb339481b05317c99b632def4ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162ede3c69242d8b242fe13110b4b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688f5033e2ed33a3a9111b08dddf0f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fc4e992cefe4039bfe7399fbdf372298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202313852a54339dd56f3f9d90de3d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952aa8240259081480212ebb73aba8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e088bc1a96e3eb5d8e8e714d54c823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9cada7ef9f0b608f8063eb1ceb757302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a42bbc82a6622a6d3e5b219d5b7a3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff27355a6c6cfe9ab24902f581f0ad1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754cb5c5d789c16483be25ae1bec25c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6d6e0dbd3a9e609686371ffedaeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afb5db65dc236226265e71f6e78467307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8d0d60eb562132a80d530b15913fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae677c1f9934a98bbba2fb01f3cc8ca6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed45843f45d084c3b1c222a0fddbf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d9e079eebaec7af9f34d72e11770b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f34f8fa024e427fd6f0fe72d6edaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e03ec8fc87eba080d782c4340f785313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e8e41c8eaeee88e33070603acd147314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcba403ae5764b8233e318c1f6724c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761db9d2c5868161549fdd5ef65e17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fae2062642043111c34ec51d49adc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bcdf054f37e30c2d6c59f7844d8a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ac715cff8cf5d30ba1f8f354f8b32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6880940328266a14208d817b66a7e9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596031b0d7eb4c1987a8badebbebc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c932261137218491c54f172f10e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db38cb6296eeca2973733dea7f21c13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144856bdad121c43eb26385bd221790324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6aa923a7b34daeb193a63ab10b13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e594bf2769be056ebc95f3ede343b2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e853fba76a650ad4990293b94ec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95aa403f0384a4ff5778a90a99d144328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b95f566a82822232460267a8f3f96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21b607a677dca58045c4345e162731330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7492ae842b0f119c5858f17306299e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96728dcea6a38dc0a35c7beea3cfa70f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf620b80a867a55be511afb5209a0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b761b7c313efa7c8a115417cc610334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394869bee65055019ac3395208564f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410580592cb44b1d24f2d751695c8da1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c51cdd3bbef8a89ac7daba92cd2240337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7c92df6f516e7e30d9a9b930ea942338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c8b7b260585de8395689ac4f853c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33139e5a6d5dd6d947496a91ec4df209340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56e313f6443b9c5919f90a7ebc9013341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4ef53ea0ad8a82f258103913a449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c25858492c4beccc66afb13fcce18b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbdde616486928f5e5674c5a005c0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb310eda96c874bb326c19ae09b5487345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155bfaac45385925e8db1ad0da1a31e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1de8dfb7dd11d51a971d1e513e2b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ea0e789a21f881b16c0a8c8b7eaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710a0d2d37bf19cb8ee61b9b46ee76d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63b2dc57a651916133cd27f54cbf01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c730ccdd1b6d7bd3c8bb04ad6c5acff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bcf3f82458e39411f6e9bb9706a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e43807ba248b133f0884b8619ee5cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472949aa3bc9a8ee8995d67448057e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64303d747ddd95cc0cecbd852f3fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6782e03cf846ac0224207a05bdc46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8bb4395efbd9c3c0c04b8b47e80c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef8327acd150a1bf5bbf68d192bef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266c304fd2fb99aa17c7df51c8c4761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497634b49ffe349b5b1cdfbbbf43ea1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453656eb0e238dcc92faf23f03d771d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937282fc5becb788b2d602615c936706362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dd896b31517cf837529ff0a62ee2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eba5161a4940ad7da67573f9d1c16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7fb67526b1459ddf992b97c5d507365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440b964267973592508f83080fe6886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a1eb4ca1ffc3fa7b226907c1b268d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32eb0ccddac3efaf13411734aa8640368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee22a506282769cc938895bda2031ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002da365ad4b8e730aef43d3412b38f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffaa18ecf7ca53a71cb1d1c973f15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4102892bee9f5093c61967a0eb8144372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c0e411dffd1977e0460076b4d5122373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6008966e88e06be8e5819cfb8de357e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f1fa27769e99199f67a3dc458e2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f104ce1e2c752ed4ac366e9df278376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c403c8401a9c32079d8cb5293c33cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022989e32ecbe11d7359649384290b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be3c5eb94936941c4274f48996fa79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441aa7f273ee81b558814b4b55a5101380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69bad44f973d265d7d5e1167c8ef18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386150a809c39f0fa20ecd630ce4096b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d95d617fe11c5f13beb44e34aa963383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce1a194c0bfa0eeca69ebd5c5bc27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a972a4285a339acd5b5896ca283680385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507a2c1c021ad44bd1a8b262706842e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee66e28e4dffe63ec8fc432996769387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f97628b2792c2539e14af25804dd58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce03414c91b7f9c765eef1109bb1ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990851fdfc8b9f5f0921f14215fbc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970016069209528bb6b4d2d2ceed3721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d6f8d61164d2877ef98df8998056392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d04819d390e6e49953a8893fd00e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a725cc904184ccbea702a7ee996e64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c94b804138479d45feaeb7be9373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983902b9a944d852a8311a2e6c89208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc4a4a88fe05578f0f11d3a52a36d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f254760afcd222ae82a1c86d2cd9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e2beb704ae9bdaa33bca4834adca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d8cc1d8e8a38c3a10ca932d1a98c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d7410d03462e48065e8e709fc681401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b38ecef158eeaeb786270729349e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ff69c3aad577b5d74d9afade9ea71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138462476c1e201cb42fdd7fb60a55e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d919e50e93e011b0674960699ff6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d095d1a4cc8e5482c00ae3eeffdc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77d8d7cec4415773f9602262e01eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d420ed25adbaf4b8cfee19b689375408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915170fcda54cf6cd8bc0e64a6a188409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba25bc85bf48adf2db03263a4bad8fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3684c1be4798a0c62fb18146f03970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c1c48a2260f59735d64550b4c855a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91059b67d477c7d106053edb49333e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d322ef98be7e7b1c6119084fd5c20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3df60ca4e38094d23fa8ca4be134a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed21582f5c605b1568d79712163161416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3356dc78fa8f6cd5dad214c76e477417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9117bdd7c2f6c965e10dade5f7d192418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a48b75f84e35598a19f8cdacc769419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c256977cd1a860649c4a624c5f2a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedae5870406c6dd9adb2865e332b8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954d7aa80fa350be9d17be92c5b54e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade939b9e06465a56ee5517c6cffb51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42eede01471eff1dbe7cebd2969a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941d3154666984054f7c50141b59cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bf74672fc93453f87f33437435c66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a871d514b22a4a2abc7f3ac3d48b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803a91c18da214484feee808203eb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4bcb282ab9055299ba41f21a0a653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b579edb3ff96cb14fd235a427d3de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df8da2ae3d75ef2b2c145c8261491b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119b2561ec8be7718790f7d3c278c2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77162ff807d327fe91e44d2e357ea6cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d11ce160aa27eb7232989ec029ece434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d899f4c116b37aef76c1e0c3eadc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143f1476b92bc575e639547398d594e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c2aa419c50ab37c636dfe7a01cc6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e947ea65296f7fa6176a3de4d8b9caf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef6f4b1ed2dc4acd27e59f10f741d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5325b34fa61000ca55c5c35effd64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34099d3fd6aecca7fb7468d3de2091c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692ae54d86dda50c60f71244b01130f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7a7188630ca6cebb7df619822b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e3d20dce8a6fafed1d19c39bb4296444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72977cb5b43c3f04c3239445ee47cbc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2297b3a5a50b0fb0b501b4da3a06333446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618b67dd9142b99b69854dbcd3e663d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa9d98c1218c8fa87c8c5dcf88e22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41e76e5d23f19991d927a29cf7dd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d7dea1a68cd0f12c9fb31c8eea93d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523a5ea2652c1edaf3b88eb505b153451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557578db470dedb5f1eb3976452b6a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c837ef213f6d5dc5350c2f9b4824fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea16564806809cac7dd6082f9c0aaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978b719c0509ec85f166c6b7237675455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e76a2a9dbef841ce42f0ad41d0500456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b099407be46342339af64b0a79b247457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983e61e4f565901830dbd0c87d0c8ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78020faf78de6bff90e195bec04efc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9375bfb066e7f34311143e43ced49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c591249e884db68bc2271be092c72b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53002ec133924ff4d36ee33bc95d48dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf87ae36a117208eb3e98dda891e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cfc4f2845a716bf24a3a9ad0bea6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd878e35836c5ec519e314ec82e272465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f017bd0e0d137c119451c499faea82b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629aa32d77f5456b797191cabe8b85d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a1974878aaee7e209b326e1440e6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9e0d2a0d362ab49ab168cfb19fad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f69f36caaf6194711e45f1a197463470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cacc9602cccc6fcba8b619e4baf5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546a76e43a9052c8faf881bb1242493472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e8cf25807e42345ee2a7443f98186473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dcde0a1af84369b1db1a2a6a4dfc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf119477ee2e3a9ed8adfca1a54afb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a79ba29c174c3f9141a114778a5aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f539a7b1b74a9174c8e4c1aaeb8b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995fa5e4b78508760f60b70a48a443f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48c74e630a67082f1aec5703e9763479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1c3623519e905cdf4601baff66a6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d41927eeae2ee3372e078759c179481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eabc918615a2c57b04da6299cd448c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481a07f32eafafacd69722ab9e07195483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616c753478263d512be9c101fcac082484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d3ce00bfa7e4d74b6fd10ba55495485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c15e2aa360b85f1a60a6b903c250a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c488b01830a9c59fed181693ec5b3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9085ef2a7cdd0e32f9a7c58f9569b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33cf0f55fb9778dde049183d8ba81d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e697e6850dff03dbc5547a36511a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2008010857fc458cdcb99c4cebb26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368eee7dc88136e1012a880c52ad559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9d5c193f5dc9805c568a3ebb41682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94182900e16c2b1fcee7babb8dee4c85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc1edccec4a501633228d310f9b41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf95f5a0ea06b1925af4da50d22e622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc1f8109558072c0c5eb20d815255e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a18488f57921f8b3e34053118dd70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff890dd9c3bb627aa527744111b4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7c5117c20ba71a902d11fb48d9ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f105667df619d68692f1de6f6b6f40c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc570203b30acbe9d33bc44468f5d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bcba1912e8dc795cd9cf8a2cde881503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227c242881129846b4c267fd10f4302504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2447ccb622a70b4c4ddd1b6f3bcfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9d1a4b528a6d9e846e348b2316f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252e28cec330484349b14821ef72aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13123448452ab1318b6e492cd126ce44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5888b22cf101070bcfcb4fd2990d52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16650e28aa2a86cc008718623e80ada6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98ac10f7db9404470918d91ceb4b4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5facba476f52c64502d8078818399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb551ca0b5fb663c3dc994192c406c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf8306a42c8195547873eec145889514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3c20ca5c34ef7237e09ad6e9820fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982be21dffd5de0b79d8432227a595d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094af904927cde4d12b74dd5ff923cc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0841e4a495551403a3c4fc507ae469518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf162e25633acb60525558c9a19b85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62cee2dfc7b28b0d3ad0dfcd7347cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e12c0888a79eb069d2b2dce9a06164521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9f0f64113f802448602916015cea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cee40b46ae3c3c7b70ad943d51fab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9117a5688cca151932bb65033807ecc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d203eeaca714708b9e32643a71c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b267aa8d0e49e8236ad1497ff190526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c3075b9631fae8ca9837b0b32b90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b9e2631624403672b65d056b676a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d348ff2e40ee290f725798ee2eb35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd96e04e0507c9552cb248139cd4acb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e01bbc511902f9ca43f32b8082731531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1baa3c58be78ea3e4b53bc2dec7314532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3583028e8c5df0cc62e1b4de5c91a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4a4c1e32dc047d3f9843d1cd35286534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac0dfe3e8335f7127aadb249a64e3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf7fe3f84f2d50305be0e59663ae10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00114cf950461b5ffce6fdf1f84e58db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917897899bb39f02867a9e307f0031538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32267f2fe0488bdc227e760c5de40b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f68190f6ad055a8bf3dd8bbd15775540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1798733fbd54b5ff9dc3546cf4d06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1c452e22cd132d106e73d10947db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a06cc543fb00a34f7dbf390e1d9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964712186b40f011f81a63d7029cfae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8daffbfef518422a0e74512b993d94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6997f1afeb9f7ee2ac5bffd2e95ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e264847c6f98d724b25cd58e3785547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007dcfbefddcef045e49ea439d4ac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a9c5f485321491ccf493e3f9177a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e06f1d8fdec1ef2f4ff44a0c37b1d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d983ac9a537fa170808ad6c56c37a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9b8beb73318ef389274f549c32f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c5380238455349b4f7bc558777c91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4194f4c4f056e927c29448b2a18c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2c2e6411bebab92e8767ddf5d128b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638a189da96891f998aba79bd7fc93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecc1f10998c15878028bd548a81c96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc43777c9c39e6e301edfc88ecfe4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efffdcbd27dc7323cb4195abc8fc57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0cd939a4f2c78c67170af19746e28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375170663cae60727aeb3164720e5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a920b3d4c851d1d21c8e060997712562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af412447cd36997bfd52919c5688b68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53443c52091329f7fb28cf080eef184b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc70d80cee9c2df8b607657da72b6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a0433228f6b251b0c24baedb5fdc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7d8fbb3df1a221435953c6acd9142567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68536a4a7e2c2ff7ccaf506d9094095c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d88666b797a01a45b1a364eaba793569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a162d1fc53b6c4cc9f8f68a62020b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9863057e25b04c99da2bb56b4f9df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeeae993d4cfac36f2c21b46d6c904572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e0e969f6de7d401805629d7a0bc81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb3ec6edbc8b067f037f9cbd83e1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f277791dbe3f6ee2a72e0cb691675575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc5be4f653713ce2b773b4aa030462576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d90f5850d0f4f5b51c82483836a0d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d1a68c538ac25ae1adfb4c3c0930578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b288347880a498c2df274549045746579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3fa931045997a1dd376be91245568580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012a1199c92b5d402515b8a471cd98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1042b96ac42957f0dec660ee2dcafd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34b225b6a576d2c4700d5dbf993dc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06812c2ac96938d41a9b51399098529584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135537e87886764c968f1841af9fa430585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fbe116415db7c1bf65b4af291b9af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c702f1a0d17d6224cd51af6059a20f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf2088dd9e326fc011c0d36aab622c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b60670b45982b9d351c98228cf76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbec7a079681bb918f0f0bfdc4113d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989ab2d0459d69f2351a13f8875475591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca36bb3f93031b9a94dee5af8ba8888592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58395914299b734be9d4bf5a36959976593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1009c0fc4d597c7744b02209c874594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21c48cc7c1d5e096bbb67ed938e94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992970ee5869595f60372427e660d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9fed332d78f450315dcc7b6a15b23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c05741a983b793169cd88c3b2c6f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690600aafe1c1febe37f18c84a65b4a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cd3347ba91c4e94a7b7fc3478052f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb170749199b753884d411b1aa9681601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b9bf53c9a8914a09def5c723af30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c50a00be5da1ab6efc8a7fd5f49ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2b86b7dcd0dcfcf55cbb966cfd30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ece69b0a570bf4e6b08005bcdc48d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d51ac5e244cfbf5e46999a0212d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db5b2117fdbc498773b2fd4a1034d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7177d3c1791ccc6d06d884923650c02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28fba8d77f02304dfd66e312ffd7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf9d1e5579c6ff41dba89731043eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b912218fdd9de9665867c974b73fefe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99205e2596aac34d9558c8870a4bc58c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2bc95de0ba52136790cb31a65f2e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f8fd6edbf9ca3ec7c6de7ead5ec3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5573ad1a1535375d4d499c919fd2f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba616fca29444c218e57451773c1b94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba3dd5d51864087af642658839700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fe332112edee1dba213ab2b0a520618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a8916e963445cb74515ef6527b215619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed340a84208700df5a43de438b058a96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b432e7e1eb8a8a119e6c9af13bf7a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9880b87574de79e25c72a7b8aacd267622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89909f957c4243fb04c3f4b6878ae8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b73df06214ee80b189800fab2226fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583c98734a1b715f7a7d59ad3b7832625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf08f1bcd44132c0e6049c1f0e75af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b149a4f91351d92f88cc07ff30d97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf709ad71bf4f3d07dae2265b0296c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd929a4316fc0a1bf8d1ef03596464629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed753636768524e3c7a8da0a778f065630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde966379d6722e6e9008bf44185159631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a403d31b60554a3f407640b7a70aa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc53a69f126a366a4a0a190822a5bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259c3ae4cb6c8e0eff49092b3a1cf05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3ec7534710002948f7e5173cfe02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f83638bd90f8f8341bf673fd73506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47231ab98ef2b8c6372a50769f7f6113637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8e526b4f84b76ca8f18a69585ee1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220709403f53d4ceb0fc878a2bb87a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101d598612c0ffd26ad0cf3c54706bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b7e27e2332f08e956bd8aee87cf67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca989f328bf1634d550fc94d7c56bc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549045539e7b5b86a27612c90273e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89bc53abd2ebfbf7362860dcbfa75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b68b092aea4ed8dc31f2da1ae77f6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a03db2e0ca554f30626493e5a6d245646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f340178d7e1df79f45a77ba0990d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f73bfee0b4a5629ec9c03655b8eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d1e020b016a6387e37210d76bbf49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299a6bc3fad3e90b22d6a8bd815784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20984599d0faf4c43dbc6f272faeb8ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebafffe67af3500da80c95021d9110652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3a2137e40f752c14a60ac44ec2af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a75cd6e281db940b5059e3b22a31a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56935462b2ff4e80c7cfd54d9487c3ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aea1532cc81bf91407db19b60b759656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01eb33a05b5ae337ef7223ce80220657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77e296d2ed7e7c64259b5fc6299103658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ed7b0f2de3602a9791528d35b77a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8941db5e8410292a397b01a487adb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9d97c4b188d68acce376149dcc54f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12a3787fe14d5381e4fabf3e16afb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37449025879f9201d912e1a3375d71663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec928ea163cbe06364b7c6773b3d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0dfdf193ea8c2470438361982cbdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853678863b846a47a362c8ee8199560d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f009fa51e4a7e28418decd8558d80eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a52ac7e6a934232814adce875aee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253a03bd72462a1b4076d375a40c96a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d32f4ef40f66e55b5c590aeeadba51670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4529912ae6ee70e06889f90b3edd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427cd6fdc51dad5ab5b00f0b12cfbf8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb7b4a40480ca21dce83897bf6f086673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744479afcfca1d3f1a0a990ca74dc93c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a0a2d5f4961ebaa38c6ec427bf4dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970ec9c76076c9c3ead157edd932f72676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc45f38bd638b1e9549c8ce93f1d8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a6b9fdcfde0ce9042cc8fe3f9863678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedee6176ccbf23151c13c71ba2cddd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970529bb0dde0fb09cbe7f3870f845680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570f4a0d5b0d7a44ecb5310819d21d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23f968ec5aa8440f2da8fb23f4cf73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2f22349d4a60098144dccd466ec5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faffe209f3b501a2250bab74876775684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b593b5c1584e43d86704dd78b20c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929137d72a2480658a95057fe7bd16fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4586d145efd333697588ef3472b12ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6f540b0a6f31ca1b40efbed77559688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb55e6496a74eb36b372c4ca49920689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b521760de749dcb28cbabd94d03d9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9beeb695c72f446f6d686d5d41629d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1636ecf3c7c845cbc2b8aba7ef1475692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96996180a299b504445b37443fa9d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1b8b4d010648fe96ce0c9c9af3c26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9842ec712f78c6f81eaa57038042695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e7839cc7a523f1c75328a21e894ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec3a8e2fb867f3784443c1e7ba071f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc7b56676c0e3c08a7a9186e82498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65995205413359fe7062b8a4dda89129699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831bbf277c6045cb660208159d84bb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20c9c6ed8ce5cb162f74b74ee3c330701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41d4c38fb59f358c495a1199637348702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd88d738263319a6b3a44ecd4859b5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e5654760ad3ecfd74d7199a282e2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd9935b82583334527c8dd16095fef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4f97ea7588be5eedd729509e8727706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb042409641153a4204c9f460d66b7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b2043c21d14184dd67146c3b28711708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b8a7260701d9578c3c9c66c3e93f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce48d7d282a66b0e988d0d9603bd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd5a90fc381c4bf39d6b6e3e1568e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231483d484451f8984d0796f474561e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249506d5504e4f6a0a869996d5f913e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40342439fd7d4d4d57bb0cc10713516714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e2718e9b59fed16f09d9127645398715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c9167f42155d2c5a9e5f3e7f09f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a8e89a4239bcdf9354b895310c08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa89706a377ee0e636848a638dc3d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d756a369b5ba0eb6f62bda7ea206403719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f23fcadb44c01858346827d5ef8b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b6fb461e6988a6df1a507854afeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43c042431354bcfef113a647e56358722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d624dc3a17fcd6cb19d6c003d90ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c50aebeccdc333f0f4a5fd850478e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db171f9808b6bd35f916a8943c2cb95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f13a08aea3af8beb1d03ed2aae4fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2f4618e9e82e632f283b9a9e8b27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06768b370babb943d0791d8b09d1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d811a0f07e23b8d714ef35b7f235db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc96463403b6c4032413f6c9f19e47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ecbfbc1eb82e5881e38d75dff9047731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311ebb9dcd4195ff9123922403f5cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ad122046a524d6d991b9ef088448c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68a81f5060dfb02dfb4c89640bdd13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e1ec78027fd6ec972d3346c9f304735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc767aca2191b92c753827d8188aea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff30ecda30e863be2da83fd21cf14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1dc250cc57052962ef6a17cb8bcbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a0c4f84cdda00731ebf51e46b1e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c828f998a7f3ca540fd1e5564f68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6582de9bebae363cc2aeba44a0f936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c0834a39f4925ca19f9e2614e9893742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b4006956ed25168bbf55e67d8b67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f19fe264577d5e2a62dbd896fdac88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d2ba6925ad98bfc3f8455efd06c38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee580dd88d0894cd7395b51a964768f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039068f90979ab47afd57f70870bccd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861a716928e97d39b0d1e96c73e429a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30ed79a98df6bc3cb9ed4bec5f834749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3833e8ed2872f5f5b6830127829e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272c4074ee13cb82172c45d60eb5c9b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360df666559e80bee650647ab3281f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a37ff5f882b9cecbd15b7c606f366753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>