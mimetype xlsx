--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ede3ce849f4cbfe24a29b8c638321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9672bf06a460f0e434d7000520352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978ef4bc4ed63218b698a6e045d5c213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb80d222ccab6ebf10edcf23d908f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839834f254dc1b434ea64f73c84e88965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac5e14432dceee7184bce7a8c7b576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708731733c9fdfb51866b80055fb8637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4b51c1eddaa1b8bd2bb9cc8978148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e3c0e0841bef08a5aabd9dfa6d7359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ab6ec1baa81ba5749b1ee0e730fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba86f53e804c16e7a7d6fe0f8f224211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dafd21545e54fc4db3d228120b2a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39af8fc44543dbdec02b8ae5905a8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d365680eaf64f7f312b729244df0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30debf767c08914465803f7842af803915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec638a9f8049851f1840051d1cb05016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b119560bf4081ee9ef7bff8ca0c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f222ead1a2187783898ec3eb897ac118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8041da2381d0d94194210f4435def19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08072b6ffab3acdcd247e27688661420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc08f725b6a60f89b270c2eaea7be321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba113f84673edaa703571cdfe01b27722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964dda0b5b6ddbe8697aaf583cd4e3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b313cb0b77f4766deff620b5273624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386cf6483432f29d3372673da147d0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740739f7fd12c36c1785bbbdb63a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8900ee42275a9a25cb54d457146a0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883103c1a9e0cb28b33f5ab8e63ef1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175878d71acdf59099db37198566010029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57a87cfa0b64960815902a1dd72f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c3cc1901747334b718b7248215be931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933c2a618be0c1f54a560193abe657732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbbdeef13d20ee744b0a9d593ea23333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa8771d281615e2971ea00c6a7cf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06989055213c904c273b2ae616e9b2b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1e8af3cf48f386de6751a122671936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4297453e6b1c40d48cf47732be11837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be92e0f3c7ebd433a489c5c83a83738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8023770e32262a0ac25be3f38d7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d273bbfe211c370595d48b09c472a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea4773251864e2b75f7ebc5cbc38a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e9f762e47e26f866d5d96ccaa0c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951076434a4a480470f01b527cbdfd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00227705c523fa540f44a06989602c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f18762529d50e37fa418ed54452d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc04c4fb5eed354b8cb0719c112d7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dbcbd38f8245b965dd8aab2a17a9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b53c7c018e8ef9d0744bbcaa2842548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c63d8da269567041301625abe0a64349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e067720d8fa9dc6f912eea3ee28c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014558b2e9471f3e19ffb1609debd41451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acbfb6583c05c841798c4332c85a5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11480c52126981d4ce00257d1ca2a5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee230f9425b04e30e97abd5564cc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c54f0d130573f7f81e8945f70e5a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbc4d3d033610eefe5cc58f2bcdb0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4424cb8780de57142146287dcf3ae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f53bc4382157167cacc11c03789ac158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050401841d180dd2f3534806dd0bd3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68932bc0faa9ab6ab647e4ae8cad8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61faa0263a5a21fb22e951722dc8a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4e9c129a841eafb2d2a029bbdb76e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d180e4d2470c37288158d9fabf64463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d06bb04d38c811bb74c3ed41e13364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d57aeda43ebcb0914b776711003e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba9adf1b346d3d551a364844560ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e87a2a05cd47e0f6610da187fbe8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6d7bf1f096d58b2ad01a2253e7f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd00e65c536f3b9a3087045205961d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6337485290c4adb9bbadc54deec43a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751594cc40f95ca14a36eab99d9bdbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5acff6c8b2fd151ce0373e7e2833b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6635972126f93bbfc45b89fc27ebf2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8de5ba7e159c461988d4cf0edf7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d686c5cf20f18e8eced77ab70dcf9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf0131452c9d80c038a7af3951286076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2aa0a372a2890c239f2e66b0dd072177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e46334f828438d5a3fd962b8a875e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64114f9db64c05c7f70a9087517ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f20a28f19468a95684e717aa68a63c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8a9eb4ead5d6b15a5a717a0268ce781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854549b4dbdeb368e44ce5e7ce8add8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b1be2fe06aab9f1c16c70543cffb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6143d987b17e23bb7ec9d5727d2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ebcf4caf16c52dd9b8940912303cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dfa5bebe20c15be22c9a0ae5c72f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52c520dd83d9b62ee2096afb5fc0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e06a2421562536d7269796198b0da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea944b92de635551b87ce10ebfed7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753a84828cea7adb65d73bd24ddec790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fab220f842c31d7186815b77edf3e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84887739ea153e9def3bd316b052c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd26d924aa87c451ec90c19500cf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de3b96190073f4e6ecfbf49cb5c51094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ede6394e934a5c54d6676d25be9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902bc98aa21b07c6e2362e2082bc1d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fd8298f4b8092739feb27645eb59497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc45cefaf1f7e037e38d16c6bf073898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16866e846d307d4c9b5d01335804499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34823c728ea6c3899d45fffea641ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1b1c3bc7a4b2e0c47041edfed1e74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e9f48c52f2f110c37f0cd7bbebea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf50a810e101bbcc9d5dd4a370ceda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31033949f4b09cb98a9d07cfae50b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b37c722f1ae394564d6a1b51b84ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ff8a81fc06759c1594ffbadd1687106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f306cb2d29430e47f8411c0c2eb06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a76dfae1728aaf3a20c668233e76f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ccce3b963b51bfbf1f72174e97ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683703f82807d0fc611ae2c6d40a467a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df15ccbbfc1573adadf827414d3aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615b6edd9b95bf20fba00b68b9c857112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3be0989041de34291dfae593f853d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04878e2caf2498dbb76c6dc39178e1c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076505ab08cdd80e4068d468ed8f4ad9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2346b49d5c476710c0bd70527f12a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bf8cfe392a4c4342658212b5d9172117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc7233db878e75d145707a2dce2890118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eef63d1e79e18a178bc4ba99049b00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c937efcc4f1795b40feed0649eaa75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1b103237232d315148b5dcaf9888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155945c988d5456734febe9b862368a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531430ec60fc634e4aa91f247c98ea2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa01ba819711d5a88195bf0fc6ebef5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857b81ae4d6baac1846198b446775b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a74b258a60dd5958dd961ad1b4763126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4ae1072f159c7542c4ba02f563dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfae890ffc0279b6b802e609e6ab52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d984073e3f143376e67d1eef36c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480416eb7d23c339aff41e3ae1e69169130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7926ae923d937c5622729a4992906131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2cec09e620659f2e6db4968aab7f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a550e1e6268550a3e9edd39c1d94fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e9cbb1f3377a11aae13805be1cca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0452304c69bfc63898decd3a3768d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd70ca93105eda47f2bbaad41e8685136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006afb681189ff9f5c29d9fa6222bd47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470d988e67c67019d1406048e4a78d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1e726d270733968bf0da12e707f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7cde61df6336b792603056fc8b73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d962fdba77921d72ec37e24056fdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9382e6c4f2a587e028eabcc52b28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e2c6c76e2fb3b004c36838a01c2b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0cc7161a929abae454c6012544ba9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0e2c8543e285e137c0e434a6c07a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66f42f42162eb81e095b17d500599f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f04cf98e265b9e94b35c64630da8ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27977d2466df1dc9bd8c6239b4002148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd199e780d5f5cacaee35e98f28ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b61bf0564aafbeb9ead5f6b22716150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c18539dc6a17b28f62f9ff1205dc86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3fa4238e3add57cdad6037fd297c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabfaaf0304ae93e7e453c68a994bbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198982f69cfe307deae5c95db0b53e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a10eafedd89c721fd1747dbf96f90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2bc2e2bb18be58abaa9e985a89d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32a57d74a54803ac6c24178354e656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538946e99e990bcb431e6d97ac55d6d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed08b5c764380468c51cb80d6ae8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173b9cca883a3fd3cba4e0bac3954ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826c74a42b657961e62b93f6736239161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb31eb94fa735371fae9243051c45e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31d2f2cc0c58dcdad07cd83990374163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1e353fd5b63320c8ff7ffe49ff528164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e8ce084b14bb094ff124a224e7809165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affb8e94e3152a2553caef91f7437fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2977a6d27ac17d24b097d9afed96a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0183a447719dc71f55ef16cd769433168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b8deeed5f34f8b54769e9ae51a38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e70a5e307c607f7d83240100e4916d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d36a24a871d2c04e952b264e5420a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6640b22311da89bc6c27490d78c16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc5f6e0d8f8e92b81cc4b68efa9ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150072688227db756d24aae6278f77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e97bee6a45bfa719733b93cb72b8b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c67f7236021bfc11c746f7901e9d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe069b37b82cd0300e9abb198089ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866060c70eaba6152152b3f2ad99287178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764d8a5873252fbd227abeb163f89c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53dce31502be02cce69e9a3c02d067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fdfbf7027f8caad2be356e27f7f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26bdc0af3bd2b1eae26f2066452a79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c091b0d164227fd4c3a88f2a7cb45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def819649cfdfee1274415ff556ffe4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51fc4d68835f7b2230b18ed2b0bdff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ebc88007e7509119c528a2116fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5405743f4c6e0dfc31cc2205690e4d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3683ec8cbd736564bbe860570f5225b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b93bd3372a09dcce7d31f34d96bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40116202fe763e33dd5d36140e9670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c31d4fc69e607bcbda4188a6dfda0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281d6493e1715716987146dbe4b5673192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5996d5ab45279443e509e59817bd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c2acafacee8c50dc69cafd2f2b1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9fa2bf87fd3a90ac59c54db9b3755195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea86352b81bf80d8e301d001f921ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c84f14aa86ae6c3f79bc9f4db6c728197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8675d92db67a2f5c834bc5516e99a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ea445b32fa7b78586d50320f63acf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabbc89c6282872eee061f16da1b46e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451ea9a9b5ff2915a0f85981d4998fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1298ec62b6c5514dc0c14b556aacbc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21e2a9fe4d68d3463667ead4c932d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c175e206b4a6f06ef6d6941c4bbeb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95fe9f799c9eeb0a7b9712132b5f30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db4e5dc0e5c375162948b5d91fec2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acd606fecb2fdcacbac7f14aa40ad7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66aa20423280a3577b7851203818f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee97c64ad7a7b6e4105aba9f17c8ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e3276968a815852ff7d943e9bc12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d511f5fa6104dfece2e50ef9f66355e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eddec6d3fb2037cc00c5cf3b918fca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fdb740ce506a34f5057c6b2f0d997213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75892df833692a7a79fd930d342a3ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d47eb166d2e57aaf6514c94769399215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58752b4bfcd57521de2dddc93e9a5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65f386d37d2fa6ac140160d84e5733217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53c22b6b48759fd91d90b06ccad67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388817d3e0d27ea833e7595291b510219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf09200905b6bb8106ea558a7e7f29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282f0347636399c5e9636d78f401cc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f68c5d35985c6399974adab630223222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423552ca6e6a3fd8e152a2da9034c3c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2183e1af8b00820be55a5a19b904224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff64834788f9c4e12458e044fd8295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7fc40328f3b3116d902ec96e0de10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffce30121d77634ea76d962bb63e85b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381be20b7d22ba35bdee4e959a71a96d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb16b1be4763a80249c72cda7aa64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281f18cf83ab3d85664b23267ed21fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083fc2c38d9a41d727b8898eb2341e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad45a5c11fd11eb72305811f6a1e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71759b7e07ff78b1c8e283e40042ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d7ccffd04a5cc05442825cb728617234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb213fbf3948cadde85d6bbb6095bf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12521ec982ddfd3803446ea06271c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4716b10a2dc57e78dd1123c227892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb2b9e9e523f7f13992515e571b92a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc6375e452129ad3f0523fa500315239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aca01272b83029c7d8a194bc5d79b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cf0e01722b706c87697a90916c4bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b962aa7813ae0187a011e6f59fae2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee19bf1862ac7e9929b1d57cea3e38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227b71e4d1020232abab925f52e1bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97192b6489789d5b2315ddb2b091feb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abe3f7fd3f0f01854202f2bd3fcf4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3324c9de69fe050adc5c55291f5851247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650324e7a7b74c94414b4653e84f45b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4722f88dd3d73acecbf5688882fc39b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081ff36f901f34e933d9508652616cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ee8218d463bf31feb71c82c4716f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56c9dad00116724cc583e2bd3d3140252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f3a5673d91ace938fe52063477f81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994010b34dc5576262ea21bc1c41c14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e074723327a88f55a5cbc18e54fb94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e83cc5962a692db02fae81d37d96d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8706d10976417444e4b4297fbacd5b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa8ef82a3bc587f9bcb904955ff2eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76820268fd678ad2d0b46b22223cdd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9a1c4826b36cb00bb4124f6edba3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633b21cfdf44a4a8bc9a7d8d4066711261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f0eb0944989cbd26303f18d3602d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda2fb528d5513984397aca8b0811c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7497a0ad1930e25fb2740993ec63852264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1d2571ea68d7706938f18118e23a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8972db5a113f8220f959a77a85d3795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2fa749733328edffeaa8d8d6351ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688fb5b394dda470e488012c5101912268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a757acdd6749106bf007d55977fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74933a24080cd0b952123849152c63c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45919973bb8945761ea09a47ef845e93271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37472b0a10d4b1b55f61a904d73db637272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd2c1dada4526edafd3e1838f94ef7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2e5fd19baa0a4bed273c4e255d1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a56f2da96a587d2e34d28979225c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53d9506ff42a7d209f52985c03b1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885211bf4b01835af9391d49ab374d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc11c1d3daa22a923c7cf26c70b30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb39ed8a8c79bfca874bf1c8389aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ddcd26e43a2932e1861fff56039b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fac5ad1ce6125766d22dd2e91bc75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe04dfd385b8338401664ac2dc480282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bfa748b54b1c75f1069d28493b7a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d97f1e675fb4c309dc6cedcfdc178284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956776f1f9e4cee8b5a532ee1b557052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10460064aa4fc563a9a25b6d8fded8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b703b3d858bc063d75147c979e76810287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9cdcd515dd3ed86b6c6a7e2979c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bc31cb6d8e6f46045ec633899cd7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6422f077984550941e53477ef3b7d0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d8344c41b11b57dd7ae58413ff671291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186db657219d03f328930a1b1581b44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acc2305a58a099de9ee6535e0973b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c63153f05c1d6f3dd13567c017bb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24861730f969e0a3edd072b1610165295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b74b6b91d128a46127813f734bccd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247c8579ff8def30f5e2ad4a3378fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ddc5c66fbb6acc63777e1319fdf91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb837806120a705df04528f65092e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aa3ea6da249fd81e6381e35bc5586300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb78cc27cd3d01292ee3627b51fc79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461c12c69c99e50520b55d4e059b95b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c074545780dba098862483b98dca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580244fa3259130c6e1771c02bf3c69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108756d3c4ddbf8a2329a0d177d82f24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e5ee008809d74bd42521e8522749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ce17f405a5073aa9a5994d0ae785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce6dfeb70d1a89df159b4cd48f304308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe25304186fd439309ff3cc7b871f87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8bda42449c371999c12eff27da388310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121d5b28b14f628047b06ee33f96aab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f258cd3ead372764b7ca9db68489c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c474474e48f9d0d5c3193b4ac0e2e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ccd59e5bdc9b295f2703cd2a75f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24baa3005bc52baf397d737869bacef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b296ca80e23cae2c1c78b5b395bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9d93ea414275f9180008eedee02c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8ec008bdc8202b8428a64fa8e5363318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89143a5dc341637302f86b80e19a58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ecb626e1a949487e5842d3a9b938a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c78183fe9db9242ed2cb284c13880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45e4d6f7f3ad7ec56f5f2cd422621b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c151b25751f9d9927447537c077429f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815802404c863ed3513d2ffdd6cf5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070995d4e06c7e686243907261d2a82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d30e08e82df4c678300df7995a464d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101c8d518c0b56b2964e8a90fd6b8ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3856a7ad8e2a53d245b9426d21db7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31af21bbc0c2977b510f16e967b8505329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b391c790e3f153bca34e389ce84c4d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344829a67c6bc96963ee45077dc4d5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb246fe2e6bdafce617b5197faab226e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8900cb6c35fac1b569deeb92d2622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7606cd6ca4d51aafa32660fd319adb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6456e409a1d85d7023b1a8ea29778f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c21984a88606217e558e6dc177464336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b337b4b4a6d761c3a6abb39fd57bfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a726380dfa1e4ab17f732aad6912e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d420b85598f6529d286389d76043339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6e9850e9c784d959e7b501569cf0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c20582bf2b04fab772d01e9120d6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ff72e353146d78f92df3187ad5877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2252df4c033048e5544ce91828f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652babc7ddbcc6ac2d83175e8b7bc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb92a242f6a35e9d42d788a1f6c509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4a15fbff60d0489239ddd575d143d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6319d386b8a84065f96773effd90b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a60d8b25a5f9edfdb6c804a0f4ecf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53c66b4f11a9d0948449a755364cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05635e67b50588fe68c314d8f4f64b54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e391aaf190ed0f36edca68c6f47c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981f0708b0685f0b14fd11fc2c1a04f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c90d0f662bc869202deee81f1c9be1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f07ebb6182af2ec06405fa7e89b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f41be39927990b62ea3ca2e00c53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d19ff957204dbcf987e5162148872356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf74415bd05febb479c80adcd3b90a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f895053fb8aeab70ff654918fdb1f77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6581ff561eadef054d80d24659d91e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a793379864e302ee96e9726fc3cc1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9cf1f9dba8628fbb58cd169e3646361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e64ca09ed05c06531590819afcac19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867efaa108bdc91572b550d8556b3a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372df61e592c7be4a99a099ee888a41b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1699f9aa67c24f64abfe4186c1ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e9436d93ec28b351ff5ea5e683e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5579117dace50234a291effdb4db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589159c2c8c036f584d1c24aed67479e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6041544deae540b0f346b38af2282369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded5fff896a43bdbef8d7d71cdd5a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0dda4e94aeaec8138027cd19487d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7beff74d72acef87a86f59dfb91f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ae0fe087acc2b5f5857775b24283373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24700b97a31ae35055e384a7fec28c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3603ef9f486edd3ed09a140afdbec1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598825e3fc69e3e50fb61ab39b61a117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6668235cf2e9d59ae373289b263177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda494b100c37ab7c8b788931d5c58e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1074fb886b2185df0048f34c652f8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75da51dd3aea69cb01eada634a2121380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398724d56231584f392f98963c9f6e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821b8c7cf73615f69d72c0884c19f8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5591ebe0431b6bd550b168674c20b7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21688b866193176bd9450f95e97745b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6972b7332bb78452a25cd5d97b23d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281c501023017b7d656415444988e30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ea0901fcb56fceaf1b17ed5e9bbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935fba63dadcbb87e52d0fd13b8d523388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b3e30c944504b2791913628556380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1a85ca45232e04f3aa969cbdbf448390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40106aa37d6e43cf5af2db8d9e5adec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033145864715348a4e6d4373c96ef313392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03c0bb8f2d49ad5162e7d7dd416813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48026b7c3c7111c13efd184345d4b06e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa6affc93f8777a9b3b4e185c9d6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229e2debbe5bf4102490ec120062aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e5a263703675d10cf35f89b844c84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f610b4085cf8080afb5fda58aa33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa7dc2e5a0aa6634833a130c0f82b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9d49232b321cc3ad1ad45053d7fc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ece76b00d8944127b20495827f5887401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640545e16d004b1a93f6b93d6eb7e75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e444c487dc12132676743a46d0f3b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30110bdfdc81aeb4e6181d211ac28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67b8f6722ca2bf051eec33482f77a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d6224cbbc0be552861844e0df76a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc664fb39591d8e47d8907260dba799407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e2902929ac16105b69c7cef29cdeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cdbce0c7891f30a175eda35705667409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e42c827d125c22d95b4ec65f755d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca681f91b488846fc5122e8e582ce49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9ccb8ab01b83455f948d2e286f504412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bafa827c28687fdaf15102bdbd370413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc40a7858d1f638e69b111161012eda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64029e0bbf29e2bb21f222301d7c4cd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3d3a49bbb28abeee10f233e56b12b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd08ad711f61d5f54c67754e163f9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef458b7fd784d85466ef56f86f934c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029520f3ee75daca5701b89b9cd6c471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159154165e389be5f404d0651c4e228e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6579b73fca64ecf9d6702371f594421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5358f81a91f8cbc57e67c61410c5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964af8ed49dcd7ff77a7ecd442b9286423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b7df5f54521c3a50222a33662bc8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39c3503ca2edf1af1f0d9b92884bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd47cf89a4c25788f5498fd31932b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a2765fd43ab9b2882d0eee53cf43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ad2d31e136c1d2ebbea92bf787ddd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2f2cab7d4f31189e4f815d7ba209d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6cedd55063944f2b7853c0b1af360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c36b599e85a82501c2809eb0580e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d3d4fc90ea2c36b3111fd8c9af325432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df5b60ce211652389e9354bb448e2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7cf053473394836b64c73f2bc5617434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda22604ff3566bb3eb58742d8d021435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d420261e01e8233507b04a7db538436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d97b9ce04a7e50288f8cedbd671e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8e218d076e9594360dde0d6690f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35cf54e0fe1ab2608e3c45ae4b4dcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228f55292d9c64b6c3000b4cb802955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf9ed2c7e07b86c582f9e1352a3f73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb085475d728b1dce833463b956b31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a006d23900d9cce28695a00415434443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6e53ff44ddd2338109e055c91bd33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f84739ba29d10a3ed025d8106352445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0cb6b4fe388e179c59ee8efc9409446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240bbca372effbb00aaab84445ed638447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdddcff77babc38fd7f1ea4ea18e594448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaae0c13043cec72463e7c0794f3c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16765386ffc4c496d63627c4923018e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32022e374b39ec5562f4a453130576d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a94c6ddb3513a5bbfeb5fac36361452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7531ffd29c17bde08a9790034a328c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b66c5046797a0ef57d726d50d38e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f031030ffc5a93aae9fb4e97f8e496455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c223e732319c5246e094d46fb3db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50db42b4b10a11559c2bb2bdd3bbcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85009aded0fff52b5d9f539416335d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ede0fe8e8453eeb3edf1dd053cab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12baffa95a441ff5c4774a013d10ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487edea377b96049f6a30fb71c7e88b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541963b82a6cf160d1a21c96bc04813e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf17dd281039383356a66afbbee871b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba4e3133d3363a9200495e25beb32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3e6c9f286de13a2ff9f744dd985e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109ff8036fa3bfc69b7204d54ddfe12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ffa8389baff76ca7670f5812e576b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc36dcaea937bf7f35e1570578e87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc324c7333854b14a1c1230e4648e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee496977ac3b64370091666ec920c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874fda226f9547d6eb0e716aff88ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c637ff81bbd5e6577cd50d3a8646ff1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c873e8ee9b54a7f26749e3763ea18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad0fcba69846c8bd70294f3f268b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aaf8c7e55e87ca9571283b36b6957475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816de20827c6cbf64ef9cd39c0eb148476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0f0e55a3976d883b86061898aa8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd6009539d835ebe604d860eb2052b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adebd55a173eec1cfa909005446626e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5c334d86a9e91ac2f487ad3a3f07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d8cdca1c1cc4926f92b26470471f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c628e8fd7d871e7113e20813a1a0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db65c32ef9c7dd7da247cb74f5db074483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0f6506f75a8b7f668c3480f940b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3437f7a52ccccb97a4140df1c14e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19056bb164812933332e36136e2bc90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d204828fda5c3ed3da0a5c3a619b52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956be700512d491eb13564de08e07af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576157df2d09530c2090b27fa5f5ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294977fbfec6e9dad597b815a75cc484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a282481d2ceae6243f63098c20ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54fd9724191dd144a4610bb04bf019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e64bf285386c2dd63c6cf980af94e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313c326be9753570c9af17f2d672ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ef2cb7dae6cc1c971b9e9a635525f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013bdbc8d9b4e91616521cfc0ab5b93496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921f8514abb08f665ff24816c01ba7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138582cbdf04b0bc4f948dd0531c90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc1a1b01ff2816434fa599fd3bd090499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecbc2ce7892480abfc939067bc2dde500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279c439a13c1bdd5229a4e19cf7ffe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd46e60ff01852c1411ba893537a0f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb19d2def5231294bbe20c6084056ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d946246d083325afe1f314f27159f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020569bf772bceddf8a83d5657c1fe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4875f2223c56fb2a159bcdcfd913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d358e3496831d6a19edd1c4e98355507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca1a2fb71a1464e6f4fc00e03fe46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cceb2b50702c22505f99ea1f74280509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a96b0149c8de1266f4b088d483e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d5cb5cf295d368086f1562ff2d0a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a027de07eed71449b53fd61b777a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8e46b5f59ba91d377fee60fb47662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b4f5aa2bec27592197f69f884ad6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b451763c350b36a8f3ad9b0e7e308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea58b474d99a933c06a56fd0abca78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702b0b3daa45de85236031469a9e5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92c14b3cdf184ad1bda4fae5acc81c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71e824452b0b23f0d3ccbed08cd636519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445bf39dc8c6246a777065748ffe176520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a885dc217f3e771f9c8a32d02f202521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129efbd2b66384432a0c5ac14f4a88b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350a762b77fec61b3aa6a954bf4ed9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228dcc96c30f9ccca2d48a3e8ffa35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060d4179709bfc34be40e86f15c613525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb886392ce3eb6a00e59b6a8c4a7b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16305180e09776996ab70a20745aad40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066dda83fdf11b835dc6328bc365239528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6889fea69ac207d4c81735bd39cd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fd976886bbf92441c1d1e813862ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb6e4dc19f6cd92fe13a40d61ef23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29849a78edfe7645cba754dd258b8a61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f150c3d49e443aa11e6d44da616300533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38398926e2726a033c93679f38c09856534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed7a391b1636fdb7ef6093205e35a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e3aa8bd819dc9078a27c869536a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a94b1d24c54ed286d05f37269d98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d07c4c1edf402df61af95826c800b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb4a02c08250a7bdbd8bc656cb30a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab427c73996b3cca8f3eae0862dce9ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab03f96d5ea5f11586d7df1140b9402541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e87a057ad037d411b606c2eb76cbe8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c24f3f75d87f25b41fc4956d1563b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8974cfccf71dfe08067dd31524747544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f15a0147223d4f23116c4588645cbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1101ad79f902dde9976f2ba369592546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1c4a2211d76d5ba17525027ccad7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5845b257e8c780191812e2208929cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee08409fdcae50743c56bde45bf53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed9d24d975334773b10f8c8d56111550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b2d47323ff7421487b2609b7265d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585bb9761f2b71efe45f06372d2d1a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118798cc0969b7c929a430812651cd27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631975fc23bfb6199e8b3d389f854388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fb277fa2d08d96233022358bb968b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11a2f3ee0496c5c41320d1c2c6ccbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f58edfd2504a7fdd82654587c8424557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1047dbd739f062d513f1d20d6d8d78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d09b88943871f0e84169c63010a9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfde2534a2c8a923e5a85e3242adadd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67182054cb3a8278f0e222ed5040b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339568b1306be3f81c4c224227e4dca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3af3fecc65493f85d5bd250457ee4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19633e280c3e1378d40c551ace896fd1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac56bc4776b75d66e974508dc5908565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0ad82f64c917b5fbb612e01aa03b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b5eac4ad24d95bcd98d4aebe67eb4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c14f35275ea0633968bc1ca7a1cdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca421a0e22c4e6269dc2ea91698a55e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ea6c13cb24aa7542ab47fdb91d97d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976acfcca5237441cf12618807052e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83ec1dc4172d50e46cdd2a1c26672572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399965d24f0bcc7afc8c87dbf65311fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34184233eec4973887d1ab3a7f85ca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fafdece579e0f33cb181fc26baac2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde65d0337a729e0db0719b649761f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2259b9217d4784c93f7619f7b70bc3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e1bd08c40455bb8bddadc8fb61591578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d61061bc69d1db2b34a982d4b8f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d81d7415accfd67ec2b1fd963842580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0077699bcd0f381c96ca246a88aafc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e54a785825fcf5209a5cf4bdcc1fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd9ebbdb0aafcc14d7dfdcc67b7de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296d1fd16fa8a5f992108a2f298c82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24452b009412b958e47334e883daba9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167eb5fcab372ae6ae36cf3f0db09fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013360e0c98d67f7650c37a063a085ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1145b2d5a2bbdcc627a79e3d96d1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fce38175e9c54d10040d480c8c86d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c20dc93b69a3b96f9a7024b4b463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86ed85f1f1bf2943dcf0740d24a0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae136fd75765fb6a0b7dc6dd2acf93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49ae3312c42e9bd30cc30bd3b7d34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1c8860b9d0851833c58ac504e7d72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c30133811ff32575b8efecafb476c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5dbba9dea167cdeaa149a625ff09596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce7ead54657f70ac693972b552977a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae1f40a8b294f5ecda87233c6a92e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305abea44a35e2c64fb72c16552060cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034402d3d28828d6fd77f2c48787158600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881644c14ad39362c822f525da70808601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487a9fcc3136198ca46d63e671bf729602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd61cc371f4aaed94a9b10722ae0ce8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d667456a580ce82580324852a75d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8919d6a1de6d07e95154adb1c36c76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19806d3b077e109e2e36614f159b008606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c09849a3b04eea3c69d05ee5def61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61813ce2ba0724f34a76334886d5b231608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b55007b98a16686fddd941b2b66f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe66e147a39660bbdc35f35c4d87dce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf3fa849d702e144ace795a0fe1f0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3136e80ff19a29a027efc36e8a646612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd87ca738c93decbc4de52fc28a1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8d5524fff543be15e08ce33d8c562614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a745113c9d31309ae1bdc3bd32152615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0379683a5c0b51ad5bc89b67bcdc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b91c394230e87c39699efc418b3d1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7346a0a0e8c1beee173aff0a448b89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b058602c44eff36784460e604c88841619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3174cb3e2d68aafec1f687d1b210951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d23be7e4f70805eac9392149a0c1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e622852babe30bce2921bf093e01a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685a10f4fa46ca0b88deef44c4f456623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b56d49cb52369238ed1cf118370f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942c253b5da4db218f404cf8253541b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1de6d4759835804831931453f99bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc6c91465134448f7119aad1eea383627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a609ff48ccc6faf2883d12b0feb8b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcccce937fb35367be2bed9a55128e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76927de0aee8e8ffa8f01c6b5c374fe3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d187f1fff8a64dc3c8e880e368360d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56847189a94a11d920d2626adbf36c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a1472ffd2987de8b8f5b07f4ac41a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67a9defa664677dde947d8ffc0ec5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d470d0d2d43dc67c40e8c2035c17ca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5fa2e44464a4ace763f3e220482e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35b8339c5bccc7abea564c5c52f0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbe01fff48bc2222dce8c83a5584f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c25ba898b44f9a94904a1e35732d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10376898bd5f925fff72d3284f13a22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb175d630cc1176632431805dc77442a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d899a43b6f51e5e351865d504ad4d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297f238049c35417a4aff7b4e8286c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a590768c74428f212dba34004af8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5793feb80a864e5133232146c4c3536645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9c089a55a2ae69a0af4ad8d418c2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9028207261ad5890534dec65d92e1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0268a9591760457994744562b22b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468d7cdd95f955c31d890675298860e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fcdffb7eacc8ca8e40016c144801d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05747bac3c7ea6e43eb81d9772b1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d30cc9d53b6147ea6bf924d8debc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa577ac68e9ba3bdc5f8eafd7d2e0a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b760c2a85cebbef35363cc175f75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6d29c1d8b84a73f68e0123173df73655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1f83293372e289ce5a4536a678db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc95bdd5ac8c9376d6ac23bc49dc47f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf0908adaec893190be56cc8b3c23b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5337ab959e52c77e678f51cf14cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf79794ab5164e41df51b4a8b009fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b823cd3ba1bbfb53dd6e6542416ad96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa6269bed4c1404ef7db5026f110fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf30d7dc5c6500cd4adc6d04b442927663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f670602c415e3b0d400b0994941d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91883b0ae5b74e1226218c7f2bd7747665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f72bfe2380801b1ab77a80e516da8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f9918de8ec46cee8142f55a50ca1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895e06e01f239b2059cafd717623f13668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f7d9a10d57f230d143d677c73ecb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435363431f525e9a0564a136d8eafa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361e33afb4b627a1b1bd28a8349f92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7efe3f70137949bec48c81cd2925672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7bb263cbea79748457c3ccb051cd2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a917ee939d64b28edb2d7eec70c7c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993281cca4ddc2a7d3167b381f69ac7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1601e400d1ad55542923a84c430af99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a111e54889b82765eaa6ab097ddc95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67b62f4ff615bd64785df244560c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a4e63d81b8b23f5abb0861308d2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3114a8879880eac07e6eeed11b981680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204a7367c6624260453c2ffa868b50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf74541602e953450e70d2cd51b381682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5a646fd18055ea7842367bd4feac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf0fa1c8aa52207491cbddee1c5fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71647969ba416c38c38c814a6b72e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dbf894e564c0e2e19709a398733fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a435b3bb42c958ac66d92e0d52a07f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc42c76e339fcffa6a9da5ac796e383688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef0440d6108d88643ef9e7cf3c2a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe79d569221bbcdafed936b395668690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6b62b13a9d4a6a1d3181867f1ae06691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bddde02c36d1572eac941903ca95f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d89d2408b7438194c9d7f9d8406eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41b6b413f05ca89bcb61ee03225d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c710755af4b5fc7f793fd118bcc45e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcf7ce6f5b6ad5a7e91ae1fcdd1893696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58dbb2574e1212a0024f3767fb8ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c0d8b40e25908ea6d5b0ca6c23b8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585bb42d37de3945af8f9ae0754db24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b758d6271f775a277305e5c37f87b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfabcf6a3b477f4b5ca1c84bc1a231701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb7ed20f0162e91487b69a966e01db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e180f71e541732fce8384ab49ebd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabbeff0380eab7b179c160b62fee40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b9b1f5b9676e72f0df0a5a6a0afee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda54f7a93c1d0f32a727f4c46875fa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504de654ffcc0b2b6856b073a76bc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025669606586a053557219486c92fc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69308ad2d9600e3e074c69b2c85f0b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73805aa03ac3f86dcfd3fefb5c0d1023710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018032023e50eb3a3a3909ab41bae3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7b67f072d1c7c9f16e22ba9ad8b2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8430f012c09ff68320788c65794cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03bd90b95b032cceabf3f32e0b01f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a168b84b41d9481f16eabe7e49519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ed3be54350f01a403458bbfadf9b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01061c65e1eb1c3278dcd4f60b86d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233dc01420c681d09bc493e96a0cf6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dcdfaa7ac12bd8ea4a684f1e8d4ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef399737b54dbb3e6a8b0072e4b36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9957310fffe780b82f8a01137fa43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ae6faef71c6d78efc9b740558c979722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6562634c5612dd43cecb3666a67be8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368662ab410685341c1fb0f72d89df9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2783ab968fec0e9897d14d8f8e6a9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a518d69dec1a9185ae4c767eb73e75f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794d584608a05f7e80a0f9e650c49f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cda48cf7c852577e6fb420272656a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1824afe948b4ff535be0a8371e3f02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240133a5b0bb5cd973802b1c5f619f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35a2571181c7afc02b5cfc2dd708e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee9985a2b3ea32469129831af895a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8bbfb726863f2212dd95cfb67065733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a4ff4a07b1c376ca98c352fdfd3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01a500ade7d67752c4c2c5d80c732735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901d297cdd75c58b304622f1434a66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5f00b3bd9869ac36b481e9988d29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc082f8e335638665770d7c0181cd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439807e0703e177ceaac99fb96fe46f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953545ca45d809ae1da4ec4b2dbcf67e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9badaa236593463ecdd63426e652f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d63221cb7fbe0ae93e5b00bbd3bde742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8721d53b71a702cc43ecf1364bde4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d966970d4b7280022d5d53ad72ac84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc340a4087fb01a87ccc9c417488efe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918c8e09503a95253b021004d682cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40738cf0e9f68c8c94b31206065dced6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159169d03035cf424040710077a48724748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b016a1fb2d1f9a425707681ab382749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e8e58fcec38823ed105e3cc6ca61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64d7248ccea4f843d046551923896d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b2163376e4caed655cf8c5b205f03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c3366dffd85faa8d7ce075a8f5c9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e61d6e3b9ae0500ad86d7772c98f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b29fd103550d367cabe1a9c682c20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb1d632c4bfc653f36896fa7b2649756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db256a3d32ffc1e215e20db6f9cbf24d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b23bc9e5380eb2662ea51093c9ace2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39bbeafce6823b3666736021aa956c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1db5b902deffc58ede13abd2fb6571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a667d8eac40a4c7fb758f77e89802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325114e15756ffd5b7a78be108d6cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0261590728c7658b5b27f24c74824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe881b4f5ef4326d1fe2afec11fb5c085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042212c46d29cf0b1c60530a5320f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1f3589fd15c0acd5d71cdff9fcfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427703394319cec2c0221105f17c6ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66473beed64a0bc6e222cbfa97e7c4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26103c10aacd00f8b6cef5b544fe65a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a4f1f930005bb9e7d5bc2c4aeaeca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4c007212c6df5d8707d322f4db3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37ba3040a95692b601046e18e7eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b55cf7c4a47126b80488e4e3989a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e08793f8a0310510dbc487c1814f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bdbd25f94a992a9bff557172dc92116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa5742934afcfc993cc4cc2998ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea16c221891f7e176f4727fe710b3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35388d84a019ee4df5e95e491bb16419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cae37ca002adbfc46d87bede5b170220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440c978b91d3ea7f1c30b3efbbc63d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74284fc9bb4d7d290f422eb75210f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7cad019f513f5d7a3f63c8fbabe2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef957d0a227d9c8727b37f1f30e6b9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068947ebf3dce894e4b207630464294825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601210b1da7ea783d6f997b39223b8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8d6d7cc16954a06fcd790d4078b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225c57b5127ca2beee0cc77635ffae328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c16ff1d26ab13343d7ccef1f33db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9a66e3cad59fa626ee6fb6ff397f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c08aa5dbffddf661be7140e42d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f410cdf015f64c1c1a7b31e0572df7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a296b0b54515a9ab81d8e557e2fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7146fd92252a06186aae2c730e37834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ddb3863ea33bd732cb617508219af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26332951200fa62264862cf422f2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17fb204cee3da7d0d7a3ba2ebc65637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a6c4f8d3c92289d87328f08a41f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444778ef830ca52065b62de0d2b817e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f354eb92169dd29d228d30cc89dbfc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29a6b1b3b074500eed381bdae114341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a80bc1365d0eac6dc6c018b8e4732142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d59e999574ec890294668649e2b86b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad073a957424b19ce8d86d90b51a5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad6317cee95b975a577f9d9bf825f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee6374ed5de75a7ecdddc0fd0b705746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0c51c53407783811a83e4e34263347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351a625f3d01444ba611fc205534cee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb6d1fd729e1d1c0f07eddcde24da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c80e93a22a0deb839d4cbc3610b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff3ddaec326a371f9c8a59e65b95151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749d783c1b04b56d96232bbafd2c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5593b7e22f0f04c20de5fab9144b6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810108c3d721f72a7e58af43dba76bc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a996740369cdc55671cfc45bd152eb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6a34f0ae988b5f7abd222a426b0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655802b234a1d39136f41e053ce2e39a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9000c25e95a613dc09b2ea3c83ae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d35d8875248d24b00f9a17a8a85559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749648a14a266e498c3ab3a18c1acbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d52f22afa6358565384789e3631161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9674943aaa83ab0ed7b8985e676a6bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d0c0a64ec7a5c8ff38a209a2419f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6ff245c0cf9941deb7c313907ed5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689dd315657e08414b1b8f8c5e4305765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc49222face613269f78cbdd1e855c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45f6acf7211ea115df231f1395d87b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249868bbcf9222548739adccd9c46db868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8583c380c8531166dba77603b7b1c4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca527446d9c0e8b6b6ad1287451d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d53d59363ecf3c1d2fc2d788f1c02f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b81a1c1ec3bfd97cb9da785969ee372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab21a3f1fa7795fb10dcc56f18d3b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d6a69cc10ed1f7d9d4f398e5254cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2f8f82b949ac314356f90a49a05875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfe64caad11c1e116bf0c31d32141976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e36d25d03df1d4604d10c2e9347c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa73a885c7119fd2063343aa3a1106078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96116a7a9e4eb379a6e0b3323511bcaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590fe9af3d8df6161d01ae6516a0fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c897bd09b5738cf30cf71b7a834081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b02dd0cb3ed075bcc5304ee6392d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacd29e49068d5a5cc05096784d1ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b2902ee22c30c58178f15e43f449e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6673c925fae19ce7dcc3a5780ee5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c153fe5444308c174e5caa7c0abcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1c3d38341a2b459ef69297c41bcd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15303f3214b3cf915e3da55493d481388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bafd298eb2e22712325f0e8f5ad8f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf5ce48b83e00cfffd3c221ef4546c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd3d8288bb69317f6acc8f871c3c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0d6d18fd71c2c9bbe5219218209592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963467c1bfac673171d09383b7e575b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb22e1f776ece559c9aad6cffaf83b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a8822100f84dc468d76250e44c83195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395237b02ec726aa659e97e92bf9d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d3783535195033678be97ae1d6cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ca34f78ab6212d7e7e100244199798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acbdd2616f9d78b1aacd45bb162df099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af4a291cccd5c70e21d96176a7335100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018917153f0118741a887bcd815af06b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e6db21c536dbd8322e1726913f8b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e20e4e8c87eaa6ae69154769f5d38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a41c1a748e84c45c94b7d8be1b4c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71466e819f6ede263aae056bcf255c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe24b168ed0ee85a3ac8076eca86c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16664471f1fbdd7aed8ce925b7fb2b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54845fe283b4d04b5fec32d153a96385108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7683456721cca5d61f5df56a6c83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8641f1aa3d4cf28352a291d73d77d54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd32b34d04f64da71cc30eb56e0bf9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4535cc3ea451d7cf572c312dc871a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9ed3d781747d53626f7e67cf88c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6111f2fa95247067b6061f2972e4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168391f38ec66bba7818f183187627d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf7882b1aa5d56803375c3c8ea914116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d809b40b975eade64bf32ae9ad188b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb4ce9db3268f7d8994f52378a277118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fbd10389811f023e6e447a5e4c324119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154634b288f686d4e96dab2e630b38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2501e9ecb26698d60b96528f5e2b0ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935fe47ab8f80261022c31ef054adf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d16c7eda959afe9b80db65e0e87bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84885e2766436605f281465771cfee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49cd8404e86b02f48ee5327ad260d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489063e8afa3189a9f06f404be1fbf91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be677afd8ba76c01e2d70bcdd6f37cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa2ad16d9828fb02410b707724fe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d2a527b7ff28f8b11ef5a62f97a40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059714c2d26abe3f2df77a808bd8675b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b0f99257bc5280c7058e9ed0afd74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244cfc34cdda0ee38190e0bedaee675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841d606a55a40f716076c7d41fbd921133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580035b75280fb71af700ee118c2b3a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2eb3bf84d18eca192dbd53e131bc64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0beace34097787b4dc597c807c850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c108cc663546da85978141fcde4a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c4e3dd8d50bf7e33ccd7fd0588e57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bbad7ca9d7fb291adc41252916eec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876abade9f32295fee5cdd2adb7b004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f62aca5e2d95a521977081139c9488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21b48c3dce3d7ab05219e49ace2bcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4feb8b0a946ff4c9206d5f95f84f84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9670341f429a6baf501cb6355bab4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac13a73daf1d7268ed57e2775d69bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f35c5e587c53bfe3885b2066fea87146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d19d4b587fbfbbf2dca06e18081a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac1f52995eb486604469a8069abc45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb969d6702fc5fc5363b351b627409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889dd5eb9e531a71b4b36ad4ecdb8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ecf3825289c606207a31e0a1d40c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1156c5a205291fb18c4f359834178152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95d010d64ef5f1e07e147ee8cddf1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916433377c416fec5f86ae09d8a9480e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ffbbe0e84a2b564976d1dd67b8b42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be41036f26d4932defebe33d827f62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6c4946043b2b06e04afb4b4e1436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb13a7bf9e05597186caae87f14491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dc307fadf3c56d28bbfb7b359e1bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5522149b2ed381969146d9014859160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961fea5c948c620914208bf509e531c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f96e32edaabb7b068175e909f82bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6325d1231108eb03e3e7012d5454163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e79941e4e51c53e54df6e443a2b027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4d4b808639e1912ed9c7f26e57cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c950a8065a14d02ecb2b56a69e0e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e355c33dfd0f2ead20216e6eb8656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ab7aa6c2dd8df47b24c354c1571b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda77b2de8b037a8ac1b7a0effa4f5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1408fe66656b5b9aa930413c906954170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb8a74c79b5b1746e8854b11678e44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635314e97c24971c18d755045cf176172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4f09397c4c4102d4f51a933e741d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783a4caecf183c368d3b1a49edf5fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426a97f82f7f7fd57bfd026efea3c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204fe0d2bb89c8f12354ea6886f3c50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd69f110fa98a422b433a09482ed9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895436ab64b1ee1464384dead5e5fef4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1da5afd23d97a6d970bd99576b8f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67409761b362eebf1bba59e453c99c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765e01212f278dac73f7708b5240ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275977a9df7637c704930ae77a002bd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd84a2e8c17448316f1cfb23f805fbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f627b778237d9c6ebeb540f7e6ecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681e783dbab0aba05f3e83ab3be5f74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb08f70b28e53d94378e9cfea97873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f665fe3f45265cf95156c8d556dbbab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee1ad345d294f565b26823eecfed4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad8f62d9e7432e271a9ece5c707de2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec17d6b622f02f52faba173f2a99a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5e02b8bae7892a3921d7230e324a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71627a418871e60e516663a69a98afb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb987a914624fc17dbc446ee98f5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0155e04544a890edc3fe00d458c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f88a89f1df23c7db4710e06996d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c852b594e3e25ac7305aee2222bde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ff1f2f545a02bd4ad4190fc9c6c97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bac44e2d7ae124e6a581d28e9a7b59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b683b88905492639fed0246611f3bb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f24d16797ac78892f205a36b9f626200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742be3c1cc1770ddd1e0ee62b97dd83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0983a98d8bd4952a1e83bcc568ec84202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de3db298ea4ce05e76715c24379e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b253a239b93a2b69d0eb75911b6586204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a1ea8c283645776c39b1926c3798205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f11c17fe024a1e769b9f5ad05465b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4e185aebc3de3f817c972fe94d013207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151795b8a60a4c1ba657e222c5b55bfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec1e0132c97d961ca953217b25a377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c00d31d02d8655e3763af5214ddf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2374106e366cc974be27b484cf412211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f6c90469335f4a637a75c2817238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2b880bbc665f0f208615e21002d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a16d12f4f85f9bafe87c3228af4b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c562434bf940e3154f2152697f4407e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e727f9bb98d1e5fac5e4da2c888d60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b5d0929822d984ff7776a82bed1ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088625565842ab71c32ff781b115938f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdec44e4cffe94b93d616e5eaa5e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863ea92d554763880701bc18e4aedc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8376c6b51cfd6f9df48918e13dbb7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f8c5804349fcd4b3be4a45c994734222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50f210507a643045a54335b0277790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b55185364927bc9778897e94373c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbf6b6370833fabc6986739e24473c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717867e18f54f8d17dee152e1330b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca177b0684623b0ac3a429ab843b34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb189a31e6391ef095179c8cceed5c48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f452cbd11c44d033ea34c6544cdc9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d929aac775706b55e80260294bb75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77f9013003e9d58a4031129f87b907231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dad0eaec5a255c3f7b71b660571da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16f1609b85022fe4cf5c6bcfd93c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d01721b3c78d91f3ec7c32f0dbaa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30077d9965ac0251f6551e8959ad7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c4888b4dc2b7f62d357a1c354fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca612d7d89c41b1a403401adbf344b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecad2e6c194433cd4cda4577dbb86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0876036724844b4b659d9a472ba92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e1857d974e8635651a55a561693d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c346330f9b653a8960d9256ecf3488241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc647d6c634fc7a6715c3b9d185de3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d622b8df0aa87580efdb9b40578cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50311d891de4a4a50ba05897f1463a7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09605f66fdec7c26b800649401661245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94609d14e800e1fb4df4807a5fc89745246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22741fb4beb48a8e224dded259ea5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b50af2ab1f4ddf762e519f2d2cd0fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0169799b3c4769838e621ed6f210f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f24a10c241babe644f7692af90f2b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471fe0684b4307deb9cdd24d8db13c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7094b1681150d9558222e5c8b37e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8f24cc8e91922c98f19af262ef6c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd473cb62b84b6b6b246932d5ef50db0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5c635ebb1ea2d2fa4c53ac7cba5a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601bbd8dd3854c6efb86c724d6ff50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5142cd5a421abe837dcc937a54089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2557389d422debc1470f24597353258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f512c9f339649e6be9814c2c39f4f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae6a63e8a9ca047a2c163e638506f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dfbc86af1f61bbfd9a4196b4c124261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251271b31b97f4a1945a4f4369ec211a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae21162ea3451a33d9a92bdb19f4b7c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b28babc5bc11684b3d7dc4708e565264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b41ec20f0242bf509ab6d9b8a63c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e1052cfed5a586d712be573425dbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5d24e44601a4b75888ee987622fef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233463d6c698752720ee79d3d4d7f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395390db134a981269d2daa386ee42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5530936ed9e6abe988f02cef7daceb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414217776517f562ba7e837d819d0dd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f46dadbe6aa55d080fa6bb1aaefb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abce7d003cbfb9bd0b01a30f8ffb9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497396eb4d1fbce75f08c50734d63d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bd09a0e7a5721963873dad3076da0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df5ad0d7bb905146481f115953094276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6a719553196d0b2e5d2819ab44d93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198faf4ff572666dfeb5709f6bb677a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850803de8ad63c3db7c00c82d9d4db6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deb745012638db462d7d872030bc69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348f0919031bd4cbf1aaf01e71e7e0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4253e5596721961135d7231e9aae77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c30445020fc705487abee95ee940c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795eea2bea9b3339534a6b236d805079284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac07753c28464a3a82792b0ded31e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c176db1391160fa40517c0d4e91d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040565d39b366a6ecb6c9ebe0c42ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cd558847e1d0709237dd775abd3cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7e183685c35b5f5d1a2fafa2f2e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b0c9e26a71dfea1225b6be8b1e7fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eecf24d2d3669225b5361f858bb14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59cb0becd7f031e948343352d5ca31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba60e7b6dbed0e963daa6863e1908293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97a3f6d55d66fb65ff11551aa7cc7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067c7624b054b71a6299ec01ed4599b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17896ea43fb441fd63c83bdeef4289296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103efac9b024bb53767c2041296a562297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3aa8605c8ff851264492dbcab1b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3db4a188d1eb650c78703a4f870a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec29335827aba92783a8e213a8614300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372eb47880a6260bfdd2ac9a8790196301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a24fe535962536af3d408a58d373302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8082a28e89af686c6d5546c25726e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c8b4958f4c218bddab10255956daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2dd07bbb5265211f7ff78b6d07b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b7211628c7a749278615cc26a24e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b28beee061327215a9aa9b9342adc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fe855cf1ecabc6279510eb636e3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92ee211dbd69256d39746df12040b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b133c6dd96a39aaf504cae38ddb26a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b1c0f5b91f89c93fb2e5f9490bfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b405f94929957ac22fcd3f3bfe831f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567b3a36191566be7e7cda2388299f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9eef067d54ea97a99ed86d115059f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c26b8f1db8a850736d501fa8dba9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919abb2f5370f180c0a78c0ac81ebc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594d5a0c58700fb0d5e30a0a202abd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4424b4f04d4d6a3c79133db6832d2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a267ec9ad4a09d45560418d9b0ed93d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f602033249a5d3c2aea7d544544e22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852a3bd8bef33c951843c25f914247d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1bc24d3c5b64fcfdaf4dca716025322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d94c29476e9cbc5fc73b0eb53b3c3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a050e8c48d68eabd0551078d207c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d3ae6e941b052c21052144b2a0838325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd03e10e2b594a0ed8275b714ffcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888a44d8cc727e05b43fef442a35d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dbfd605d9117358dbf8e23f574bc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729e2b3fcfc040dc7b32e438f403bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf0e717c9b50fc08a534709411b460330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213240c9b6334ef5008ab0cdc6cef988331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9520f2b55826e868b13174f2f86f9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd77a189fdb932554d82e33f73db7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5844c2e869a1b3ffcc3d64722f2ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c6d7f78a311c9190dce6b722e82d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec45ee4c14501472420f0cd1b6a82c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5819613aef3adcaa4efdb8fac1f10a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003e16a80389dddb3852a9d84944aed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f778b8b8dba2361ae81e28f992a9c1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4b6e52e25bab5a3db7ea092b98bad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542d028318c32f364dd5d496fd63c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a6d71f61f5660f8a8bc27132bab6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46720e852c54a1701742adfdd5061a4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f7c25fafc265b30505f834641468344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd5da3bf798d8e68c1c316a763a445345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebf1c23c9c9421690e1873d48fa03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4d29e1e3cee4aea84f72ea78ce89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c891de01e15eef87e93eda601c54f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af13e023e18bc8ce8198600fbf8a16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5a05903d7faa929f25d1d250a1d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a92f5c0a73cc531b70f5ed7eba5c02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f15ddfdaacd5ca28c11b87a11224352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d2ab91cab13c6c1c337fef877cf12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146ac930f0bb746a1bc5985fa5492e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520c8db5f7002548575dca0a71ea3a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e118c8b0937a83117a5c8207be46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0dd60a9055ae353d93098772ff6df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e713246fa5ae86c223fd2f1afdf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d63ddcf6f9cc4f797739e36660a6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20151956abab5e88123eee7bca8a02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd97dcb6bb33fcdddc85937dd82268361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b0d623f3a1f0eb103f4386be0da0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581c15a4ccbbdeb81187d120b5c713363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971bff97f391037faff77cab874153364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaabfd9d754ab8946ce1a64bcc75f0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef01e6a8094813a18d9537d6752047366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b935269d65b79cba591d8f903be4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7fba1a4103ec26c5c9f6e14c24adf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ac982fa0507beeccdd3d483af11c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f923a91cc287fdfd3c96c5fc1afb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9ad5218595643444e87f892e21e98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340f02352db8ccdbba036b2815e3e4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df4105dfab30ed77573925d43d3bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84570998b0ec777bd90194b058144b5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b0df6f222c96dd9ed0a6c6cb27bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf1c45d90cd59dfc44ba3ed240e338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e125c6f79314e97719fa8d835fb543377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffea43403f5ce86616b6baf04b16882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de96ff20746b6c287ac016a6a7dcd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb2ab1a478e23bf19d12558e835f20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902811dd8ff11ca325c06955d82db50d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c81d4c068f77cb5889a432f5a9657c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae8455808760aae44d42b07f098af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe0aae670010c7b61d0f2ba3daac9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d821278ded085efafb90cb219cff63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7114d0d772a452fcf0c53f765574de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ef44550c916467fcfca068438ca1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301746ea61dad3a7aa1aff74a17695388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a19a4ca25c12cbdb6bc17dc9d7b06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29034fe6ba5f711690faa9123d17d4d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bedf3e254ae222a77aee0d3e61c56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a736a83317a8b30dc0f4b765aa6fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ccc8d9d8efeda422758b1e3e1727393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2414094cacb917d428aa24fe11b20f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7a07fdd5a98b23ed34ee67756e2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0489c1a49435d1c6a84f60c74b9c5bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11275c6344d40e8b4f3160e6792329397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213700a25a5c83b63c0e83e6b8401bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929ffb26d3a01c076ac4f3453447747399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a81c2df122d7fff64c0d70fedd6351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f06a11709c9718589fc82d0a47b32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde1ec29d3b8b8eb7bdd9855c451db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0319a62195dec34fe9c5094f0765403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbb5e59abaa9cd32ebc37b9292a3d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9bc9b006aea20f5fc2b0a9d8d7df4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6905b662b2d7e74e49c1e2a134b082406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43996fc266137fc4311e4d5a095e2612407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b66943c6b57fe76452fa2183eb3744408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb18038da913ef720b42b3090cd86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab53988301f25414fdde79deda2e36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed78f5a7470004bfe7f1a51c394c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef06005acecc196d7f67e8966bac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183a5ac56776f8e1a0bd21bfd83917413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664383c974bbd51c80a53141d911334414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544421e1d43fd513f81bdbd160a1a12e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf31c12989aa87eeb308d85cbd613416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ece3638e534835d3e9e9f2f38af88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4316b65ba26bb5c20d984762c9d663418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d5aaf70c08c88720161a5dcc6d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac94b4ac95dfd3ecc757c0a1a96708420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf74b54c8332186103f516ebb7941a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e05d544bfc96c9a4e5e7b20b1649f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8081826cc87f169256a26c97334969423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0fa26604fd56536e195fa1555098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3d04129ca89c054c04bd81d655f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c84c8a5a739a57f28de094005eb4be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad1cf3863295f836de836c8bb111d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cd8974b70908fcebeb7f989847c79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25479d93d6fb647f8b03f58d16299c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f638be408bd530c32fd7dcb8444eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ed338ddc14b0da26c596ed631c73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c04b53035abf2bdf63a3eafbedd851432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df975c72b907563f9d300fa2dd0fb97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ee929c7079d0819eefabd4e4060c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19e53a85a3e161356be325b6df8ecf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f900e5fa2a67ff9edd818890b92459436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a348f3b6226e0da1a96b8588c0641437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e70af9cb3439e8b5441a328b667269438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfffe95efedb06fa50fcec5dddd4bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f656c5324b728d930a551ef2db6d53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e806be878eccde91417ccbb8b22e75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ab1efd71415814aa7beac9b99076442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5698598c4cb6e44b17c2e2548159b7b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793d36b50aaacbfb51aaaab44907242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d420be61fff01ce49d9bf144f127a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa2379bb6388e18dc45991a6462e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d60665dc2ab5922f6a4c8e9aa74947447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a753f1322882df95ede5fd7ca0a7e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7b70bda768662625a1fe7a884470449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e525a9e2aefe53773862013d2edb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509f859f634c3ad1a7fd571281f96e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd9daa3657afe9276642072756b9e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96d1e6e662498bbb0497cdd12eb9ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12736dd7aac13e38e7b6acffd17a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945ad7ac432feacdcada5b1319b0c7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2b2d9575b84b95c3f2b4cb259bb92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959cca83859a4b22efa48c6e79ca47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a4b9009bd390747e3cdc8e3ef02e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc765eaed426cea1d230716f79d4685e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc003ac25c9f1ec3419afdff54f429e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6362712d556a4a6e13c6e1de83f00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229c289f7cc75aeda8e437323726f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b4858fa1030a815666a1a3151a37c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339070a7679c8e8f98ed5036ba8442464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65afd661e7e4af29723fd97542615465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9829f33e31e2bf67ec3f4dd6a53f4d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3164f2cfbdce09b5ebc4f19449ba89e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d49a358d6bf24c0ca5d435c9f2454468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fb88f5f7cc3826f258851757e1665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986b5e0ad94d0434dc23714ba80ec91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc4bfaaf04226e97264463bd671de8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dd17dce4322b763a525dfb8185f3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a38426e0e42cdba4d82f4168e6a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfa1859e2093fbd6eb32cb720eab02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f406380ff972090213971104b98e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca09fc03f58c910d0b9c967c0ed745476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e59bc8a7b4d3560b1e38cbd85d783477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703306788534107e78a906afba62b14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853ed76cbbcdcb6cae2a22846083474479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7b1f02237c4c80ed258500f4076d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77723f293f7a4212ba8b03193f0713c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceec8ec58b2b7a665d4318bd42d4cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c867d36d8f1d9b4e86eec1dd718b78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442328d380e22f5e3baa5ba600fe9790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d77bac3f2d88f9a0d12d4c4b32bc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a337ae6b2d444002f41bff1c7c384f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341dd7730d1cbfd17f78e62238cedcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6bdc0945763db2e37b59e23153f11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfc80c123db63f13378537d0413a89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933422b1f2ac6b26262f194519b9a636490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e5e10a0a19852f2cbd5bb8cad857a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ad35fd6b4fab7a9bfb18471d58c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d633b3f261c2a641e81447ca461f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e1fb5bd26b2ab37ae589e419dca53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d50f314ce74cf982c4b579c7d88c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85721c3d4a128756ff0aa9eda100be5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9d485ea11364a2ecff4b48869c729497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeefc5bd79ad11142a719c8665dc9f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e6c096e2deecc956614ebca5e6e28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add43d72f00fd70e12b590f5f152d07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f25490b88ffadadd316573d6a2255501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972a8f14a08047474f7e881f6e4fb4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68de396f47cfe4584e1982a9437c51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d781a5606208a58bd0f398cfa82a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fb85227add8e850039de7db2b3b4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95904d642ad1b917978d5686c3af9c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78147a149ef3de24599f978d49c1a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1494c52271d5b1aec85898e4ba5ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3f9e7b8a0c6cdf4a94a080fff9a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d3f01d7bdc40e5c0478e66f41f4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fddfc51adfafa4379daf98c695ada511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b29d3a5336f813b887927b219b1472512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f329957a8d7c5da3e73a4a913e9b6cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f4e864349b4785ce1285437940d1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee26beb65c7bd7c5aff4d3c972426515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8cb3ac7346372fd3f4ec46cbec4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ca780505ee7a24219121656e73abe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8074cc6cf06a62887757cd43cab45e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd2d279f4a873e785dea14f1a1274519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a66ec7bdf6a7dfba2cfc5b1466c844520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad29a612846d6133e1343a075cd9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fee3a8c3f31c03d14bd6adc7fde3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e23e54eb32945221e03646cf9d93d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee9086bbb006ff77fb004509b0247524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b23fdfe7fc87e7fa4d2017e24005e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fa72fdb40928822cedfc6c421dc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850875dfd80bce75d0c861b36e60419527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec146a4823a8d56eb3004d9e13880eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76978e57d310738c2aaecf5d20b72816529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098346fb69108163ea371a0d70c521530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163c45c160a17e82fd9e5f99c3489d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299313df26df6440ad1e5247dcdb4d1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45aef9dde00ddeb57c743047e9ad4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b349b5a39972db82c176d819621c011534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c869f830a3bb7795755608e13a785535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af7042ec3edcfc9abbb1ac143a32ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721603d652d70c2be2fcdd88aede8b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c7b0558831221264c463b553b576a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b8c12086cba3f2629e87717b0467539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5892034fe3aca0356a67f41716448e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd0bd8bf50931cb56163f3bd1af6ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9796833f6b36c4e8eecb055039996542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ca6173e6c6f5739acafd83badc46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f123575b0d3903f49e560d99173db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fff4447d39422d07d11330e9e2daaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bbe531b201db98606d359fad8c650546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38536b8534b84f14662a5bda137dc401547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c30b7eb79438feae11ce17d58c4e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0002290e9c9e5754e5e724eeaa96e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423579bef14361b908a6ab90c3f88c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3373d41434e2075cbf9a3543578f58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ea5e2295eeac699b3bfb06650cb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3cfde71a06b752ca37705b6d03460553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0a546f099125a9198b5c08738784b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589939e47fccb6446046b0f7586ef40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aefca38087385ced939090b07421f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db7c97ddea49de91490ad68397de19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1e9b53daf7ec5dda736cdb4c96ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1f31ffa9a43a68e0a6439125f2b98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d91d0631006279148aebe444646cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02ac95146c8c02ceaa4e04878216a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97675000656bb3b4566f29d56b938313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca04b46f39ae6cdd3e502ed4f24a7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4dd9734097a9a3568c8e2378c764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8b6a6c24be3570a8a23b8bd492db0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc83f526838f4c403f6c5e1a457fb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03effe7e9b64f4b22f1d509f9a0d27a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11ba3aa7ae0cf39be1c9900517dfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fe50942fcb226129ed90ed73908c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc3f10046306b7cf981963ac397e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cab29241f5486ba5eb67b33bfd336571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12397dbe17a7a4a1bfde4c6d87d4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e52498211f0e8ad349025a6a1839e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdd778f22a321bb4733c6b6fc2e2bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96537b521891a76bebea8737c30c3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fab484868c3718acdc3f53d57d857576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8d898ca69b82d5bdee40a490dc7ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680f56a4a9626858f22c3e672806a84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30881a020398509fdcd69bb7ce25e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dfa9e922c998eb1209ce2ae3c65ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba67978be64d1e13d74c9655bda709581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b294b4a09e5300edcddc05624c6b56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aface045e5ff3e1fea09d490ba8f4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e98bac05623a0ff4a42f147a35d6d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3e818673f31d60ed3fa30beed850585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7d5519adff6675931a62277db8d82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135ae26b335e444edb08b712bcdd2e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ffb95448ed577bce7b67996a5acab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f906e51f820dbcea4b4ceb3f7129f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feda0c81d9e73494716a966b1fd236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edffa6c3ec30f2f232d42a53f45d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc959c5aac1a7f9fae34dc72bcd15f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be1b57f36498724ad0c7e5f9e3081593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cce750c195ee602b58893cb0852de0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23d4a4c35d78696c9eb55c3e4e833c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c803e7ed7b4374ac3dc632630d73b9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b965912a7c77f7a91d712613c71a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc727d8a422d31681dd308ece2c8e0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bbdb90ae1d2b662ad11cad35b342b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634835dc1e4e17c4da22ac79c176b8d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d59a5b760efda935020e8845df4f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036911846a72a923494324e2cf8c04c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e93cfe1df3b705b239db1192e1f34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852561d2b24602169583e0c31d5d17fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e17835b9a3d146aaf75677f0a1b68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e534fb49f33c104ffc7fa7d2653c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f02b8ef7bd8f377434b5a15e265b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d3ce9f5db4646bc09ccc7c51a2e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b0e9cf7bcabf1c21d41943410946609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7d30a24309fae7c4bf1128ff3d07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559baa421ff45b306362af8af8938fa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86219dfe822bf9ddaf217837e2f2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242bda014fc0774f33241c3a026dcfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbcf07a4110e6442aedb9ca3335d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fd87a1aac0cac97dcb91110e1a53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d363042967d405295e75a024cb40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7567065e647dd9b51f951c8fe22d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb735e2636c6042d98ace44a152373618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d430eefe622dc343776ad99fd6942619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb86511d463c9334d5311a1b3f5b64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413cea8b725b34af645fbc6cf656185621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ea101760b3616a2bd574e69e50d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0f704857c5fb4a2eb379d2cf2fd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71ec0102070657c104ca59cce4fe8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c79b46dda42b84dd65d3a276e5d69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9a00e6f95ab7f22959868c2c520d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65fcc3ac86ec982cd6e43e88a04782627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc89e13f07e39f13c878dbaea59da8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d5aabff643858831629328c722bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e84bcfef8bfcaf157256d456811b46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a07b6a6d449a07a19d86101ba67d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83735f6ecb034e269377790aac0036632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4859461996f42e0c7c7b4e99f5d96c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b181fc1f5c621643febc35479fcf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4216c7440a1b6e422bb73fc57fcf492635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbe3b4fc5b1b11f000a09a7e3cd38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d0f569a445cd1177645616ab12e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57bf841ec03918d400b95dd0f62b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f7e383b74252437a8c51a9c827c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c5c0db60610f73827c1d9df829684640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea870b38e3491e53a1526300321fa8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8530f00f5a042ab52e90af6c0c52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922097e3e0eb774821b635c34208a59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb13e24bd99fef6f2b535008e6f12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010069f74f97d14110d0a4fe8a8fadc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec152099c5a7b9a833df9dff730e3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9a0e570603eacb1d490fb7ef1f9cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8eca3d41898fce9456be6ce314396648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc15155c1fe5ae57aff42fc4a53718649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b507202812e1483a93fcc921f50ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027b5740ff0fae00fa5dab0e3a1670651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b34870a1e57df96da38ffcc62d2940652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255cece713616ac73e9271098f63cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a57869ca0a40790e2c63655522430654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22648049ce33703abfbed402e95b30ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f653cd23b77a039f76281f1a2524656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3974f55e2807a3e840ea4360d566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38995512da313619488bf701cee2e0d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe478a820aed94b54e045777d6a6f5a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af14bab0ee49f8a69c9398723910b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67dfa6a49cf1270beb98050411beef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcfd3798f65698fc5d7d40c4129509662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a5244d008d5e6b30e0931286db7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03903c2ac0deadc58b1d7df21473b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c973dfe90e8c37cc18f545e26114f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e15d1d1b939b41094376ba5b6d61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb20eae9cf0928de207d7c6143ddd6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa19b7da32657b9a3c41ac7a2a61a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571ca0cc89fcafbb1d03d8d863417f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d53ba38efd313e11759c191a70058670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e590efe62ec370a3f1f4d9cef247671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe65c38a8d7ab25ab654f06fe95c2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf25a7e5b5c4cf6ca0a3e835fd0f66e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f3e2119dbca2ddebbb9b0033dd70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4866f70e99228a906df5442360bf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219eb6d8ee23ef346beeb0aaaaae3ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c634cd2b74f5dea28487af247e196f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467d175677428b695fe9affd1ade7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49daa642ef6ea0562e639af263c6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e1bec58ec2f34f328849a68dfefa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaa6bc1aad08739bf375f79f608bdd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0cd6624abd765d5f92e54ebe792a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45785b4d742f1b876a5808b4dad3dcdc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247080017b9978e065483ad56e51c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c7a2b3f99c5e4250bdcbcc5aebd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210ccdce09c77253549262a4fdcc36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae480ad75e66a528c084020c5748140687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d6e341b45fe801fb9dc0a8353bcb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6421a5a6a9011b112574bb8d4c49bc4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796526c184d1815787909b061303914690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487bc2252f98a02fad42ce415404e3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca12ed91dce2aab52d12ecc394b0258692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc76d0a44411b3267d963ea5d59357c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef57275c4e98341f3c2811038f9821694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4731eec20b50251bfb91983222c0ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481ad62c69bd7589acd3d12afc786b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7b5d064fee68e3b29328a696e7de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb53758bb3d8bd2f187693842567c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5674399fb907b606b582cedf1b70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b2afabef525b4cdd350ab0df2c52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3af7e02b782608266190db95caaa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10ea37381ca3e2b9dd6d12a7c3e75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaf7bf0919982c620d5eb8f513b592703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b42f2fddf3d675a87edd45dab15f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95d23ce2077457114a077272120f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991960c4bfbf9aa82d1f9e41bd3f4ec6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0761e7aba7c674ff9ae270b06ff1e3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a21c67d590e8b69a385aec6e1308708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bafc190b78bd4747a08a1d6a4eae8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad158cac9300e50a9adac762f3022d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ae551192d41e0a2eb5f68e2e27c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d25b175f5c76e4f85befc71d868f29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2039bc6338ac9a19c9f6511098475713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133528c0bfeeaeacf0a95b7c967a0d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732a4a2d7e36bbfbbc0c4476e0d2dc1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1fff60685f767e8c9651bbb1ebc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4213db02232dba7505d4f43059444717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a881124d187b1acbe844c8fbda00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d0b110e2a6ff34273e53750ddb56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc035ffcc813e3fbd0a0aae1d2af3e0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ff8a4224d091b8d6099222078e12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c98b574d375638950bd56cb01cae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c7f2fc1ae09b058963b1850cd43b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d61456d505f6668a08cd66c0fec514724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cadcff17d4a91e3fdb6d66fb74bd2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c487e59e6d1629b8c360908e5455f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460748541c1e4265838990063ed1372727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71a32f60922093cc5d4f2c9daa277728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48411ef92f9bea0ab3bd182ba2b2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba8640fc98f8874fbc03ac4b50543730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf4bb671f3d0d13175f010ef22195731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d68050d83ae80337ef9b3d0a6874c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73418cd5edcb5dab90b9df6a34979862733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268467ef2c0175c53c9ad1fc281090734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156f92a7fe57321608fc963d00d709f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ade013ee5a197df855e98eaa066f5d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3ccfd062bc4b30a1e0470d0c950f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c67f3cc0a80e0e4b26a508cd78d80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4773b2b04c2abee2f89da8ac9db47e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337c704401c5d29b46c3bb5226ceb7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ce77e76ddb0c7c490a66591961d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e368cc64fd48dc86c9dc9d2467e30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017f37129f43a9609ee8c2f672d7cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950bce5264ca7cb8cffa2e9330c323744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b031bfd5401d6fb61928b814f1901f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def48e1549752ce363d12652da77c4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496579c23a9fadbe2a7adb3c4f58215d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c708445b11b56ca8815fdf47331c934748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5358900a93329f87ebbcbd7dde0b95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a74d7d19cb2c4df11f2ac7738f86a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055795aa2946486954dc48d09ed94af3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fd9908187e284a530ce5fc803217752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6c3f8f0b73b5011284a66c7f0d75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccacdb18d8c5629211a9e1127b207d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fcab9dd6a57e011421163ecdaf3ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108cbfb1cc9e912f7003b6024aaaead756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74801310c0d10f8f27f7dc420f39bd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c630fc483314b80c1fd976730bfb5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26301535719250de9cc6358a71f37ba7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>