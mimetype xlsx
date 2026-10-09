--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aff24ceb0faf708c94cccb5c1fee31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e99f12755eeb81af9565ddd0a31de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ccc49b8af511578bcf28652d4b4043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb20dd8c9903470fbdd6325734555b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ef11201e0fad76c9d54512c2f0e0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c870c03c59045e282413d2402545b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777a83bfc7d4c2749b5671c9cb7d9ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ab706e04e2bd484b42a29e8bed6d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c4c4e26d38ee755c0239b9f172b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c080ecd9f9e51b95e45566c159032710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ddb02f1007270920b1286fde7ba9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb5734ca5d220c1383eae45d2e21212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1b74ae1a99c74b8976c93bf4e7fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6d451e5b635b1616680f4a248a1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b84542faf9a9f9b08511d49a93a87f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c8f181fb4dcc2d64ddf390d7565a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2291f857665261d5531415b1a6df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2de6233baf935360d79e168e0375818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fb5d20246cd865df0abfc768455ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d947dcd21e02734667e5eeea27e27b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17250514327a198c904ee70af45b617b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac964b0b4beadb26da9210b8136c28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd362a20aa512681742941618865d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e1fcd7f088f2270d8ee588f6072924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d1c3041b09bccac1b1dd30574b16a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577a8337e59be89367b78d5c0485e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6555fe9ed529f7fe2a1eafcf4c4b1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c31efee7ba29c798b433b134867828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da833e62bc73b9d29797ad933871457729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b7e13bf29237b6578dd1a3a86de430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62009bf5651a8a2626b330f7a5b21cd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c7280d8e6962a31b86b76e30fe5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b10c0a51a19e1d12f0f5d3955289a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65b859c823be17a94693cb8837bac234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4972f54fd1701d8173e1fc81085fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e8cd7745dc006c79e21d547ef69e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ffead5c3011202f2b4f566fee16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf4577cdda6eee1c0d8ec5094290e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99259c27dade0539ce7672bc6466339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8b0c3ac6be8d4ad652509da94090f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5c0fe35383692ab7767d0649f78141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680466ff132aaa883b9ddc3d49e70842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479186d277c1e8ed6125616418e7e8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3b88fa167fb344c9639f7679bc2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53a3db9e8705df6c9cab59d21140a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e51f57aaea811bf340058688dfb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e47e93b181275e7980323fdb88fb7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f7481206e40adfccf240932815a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4da4ae67e46e9ed933c0773332f2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7aedddb7a06a1215786cb7624763250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227667c620fff91f3b9dd4f59a0c1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2b321073afbce5c533208d24c91c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a1eca3e4785ae7017fcb16e03c6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073e243473f5860f858933b481fcbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ba03171d352911e9043454a9cf0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1b045d7627e8e400d6f5198ff907456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374ce3b0e32a19b0b36f6fab82fc0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2cbdbad16b6fd7e36f0d8cc330e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f258216d29d868b591016f3bb3a0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036613e38c8c32cb2243d3d3e1fb5ce460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5168c006dab38f0dd301ace425bc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f5dae79ff2040acb0f163bc4ca8ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580efe2ea9673cc2ee30c6d270296e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b8b12819914c9736dd2c614483d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b91054a7961da6c91b127622a8bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c37ddbad680e6b0880d05ff5dc23066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d902651305904c93f099524cd3c4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49bf34e558cfa8f35b927070f4693468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eab96d004ec33466fca9b469c3f8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12733a57eb3f22b7989119f6a0d588fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c7208daafce320632e50ae07689471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40919e2bbfdac711917fb6d0ad988b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d26d6cfd7c78d2c17d1cb334c581f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904426ad3cd6d273c9f3cc4e803fb2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301347e0fa76eac00bbe8b16508880ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc26d1610a597d0e5e711012b61f1ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ebba79671f0a5ee7a18b33ada6a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb798ba64f3ddcec4a6779bb209c092f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347cdf7bad6099cc2059f108431f3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a3ec4b7253c429127d47bf2bb2dd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f92fcf63ac067866a4893570aff85481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0590cde644eaef275d47d391928b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254130ff4ee74b5cdfd93cc90a29d8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dd17719c4587f50d0a9573efb477184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e680a49d06b77b37aef78a3b3b067485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0b171eb637ad094e64d7897a6bb8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb458e6bac31d9e82b1587b4d73105e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421d0b8cc50c4898519989f4898141088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569ada697cbe268a634b145c415f1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de27ba3a4a1016d3b27daee7f44e2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521035e30c3f100f1f51845ac3b013691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9979820352776a03f13127df961492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd39684453de7f718b7f04dee410193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceabea420553fa494465efb62ca8d4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aa152fd09889752ae65a3c9162b2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9351566323692d8aa8459673b724bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d5963fc5d91da35d55204508fb9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea57520d5a86358f5a2188331310e5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1997e4816d2313dd7777cf6a87db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55f930c0e132aa8f26648060d85c42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0943881094c32e38870806ff3b103b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989c7e10b60b6c3055196f2189257e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95558e9e591ac6813cf133303387e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2e4cb2588228b72fc48e9523a2fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc880f8bf7c7d3b92273ae6cfddab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694955f741a87ebb0e9226619845ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f9700554de46345ec4326d2b8878107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222639bca28774662dcbc2bf4a6e04a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0a48426e9554a324743b791863dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404b0aae2427407f5c284eb3dfa53b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069361030ea0a8156c17cfd623173845111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53440c276c5a9fb51dea18a38c9f034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf9c9d9acba3eaa3f932b5046639d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dceb0ed3503b01dc47ddb27dc9a5dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699702acb04c5adc092d7cca2fee726115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b573981c8569517f9d9fd4f2e4fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe805821c41d52f8a82396b70db151117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef002debb68216fbd1f58fb79ab5c5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85673ee7934f0e0f03754079df5206119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe0919c77f7c55fdc0bbe6f694238120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d498a440271d4fe1cfd854188b9da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199382bdbc61904676d84c8d64e42a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cc3461638e6c37b11c32fa09d737123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cc229f908b760b4aa1a808f98bacb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b513c79b25a4b6113eba24077fddfb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99555faef93ee4b1a2870f0eed5caf46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1eed6af454de31cb7cee43c6ac53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4156bcee93f308d5dd88a2f53faa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c97208278affe6536fa15abeddc9fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0dde45d5e774d9836d2c2c22c2401130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8bb63164348ebadaa5adb4123cabe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700522120e7aeb67a8223fe997aeb65c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a0a8a7a4b69692dd3760d052d35c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce54f099c5c5208c511649f8b2dae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc147e00276ed1debe34e4ba5216d03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c1fdd5c0dfe3bf07d98622a6342a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2c7b115e19b5821cf500e4b2e254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cb71935f4346024c71ba06dd31840138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216be0b3f0999d570c2c5ac1dfc27cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc0e6ed2fd104d7d152ce9a6e6797140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab543e416b866793c36393bc844ef52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4630391edd2711dd7062d14f70777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7f7d7e349b6813f918da197b1238e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18855f802b31adde9295e4986bf807d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb87a4d2177a2370f71c1c09b679c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443c89118bce559b0a2288d13f39dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2cae0162164421ed0181648369d0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d051e1916db7dca70b442afc5dc47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae4d3f1953b57aabd2aebafd21fa46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f69bb3fde4d57f3a969cde0d2f8c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf54982e71cc39346cbbcbd55a409151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ae1895cad5b3994cf94a7c235aff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b4357420a6013dfee6913177b98e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e537ab85c7cf6a590afd5243b8a9e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95375437c69185b8853ab052dd7d3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d824e1f4d4519cde98df44c667a701156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3b4e7eaf63f3e2defa110b74025c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ab65c235855d4ff2dd0c3ca94eae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8d34c91c8e5283d684abd76f4b78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2481df4e2b46215b98799eab792848160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35d50fb31f56cf85a13dbfd29085e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7133c624d69f9a32465869a02d65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ea18ac605f73f3e5ca7f853fc6ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78861165249e0595f95da667f5b0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039227519b90b2e1b5ae6c47015bee6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641bac1b799801a808ca3317cdba734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321ffbd41fbcd86946215132fc85db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ffc1c54afdc34be4e284ab8f1f98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b77f76fd0c48ba41cbe74f7b6b7ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566ae5ef4d97ecbb20038b96662016170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb5091de7ddd3d3f061e59b2e318a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9515b986da256a3ba58d1042f6dd5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eccc35cbbb11ef1e987e123b539a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b1039374858e228841932f1cf959174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e7ecd5afa42dd305dfd6a9137d683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42731fbacfcb3faadbe3ea87b1a73402176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cc87ea1acca9fff9a17197221944177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24602d30c95e24b4c4491a1fbfd0dac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551a66f65044af6dd06789f42006f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a5b9dda9290d76800ec23ee4e08a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519023ac53ea77531209c78247ba41e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7a22e8b451ddf497e2ac62c654ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b85b15e864230eaeaa0439b8a6b47c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b0a3e84a7ad911e8930bae448167184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36749c0cbcd49b672a74b4e575070185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb972eff640feb3dd0bbe938c0c00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a292ffaa49921d4210f19b8a6ba5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224610444efae942492b8cbe5698ae6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fe98eea7faa922443d615c7d50d37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4f6ad889115ce6acf0ff18f9263b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2257b22e0508dceea6fdacbe2f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc159a26a17782636c7e6bd2489ce7e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf5458e10702a03e713b29bf24bbc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f6f1e4390003ff94c457c517aba78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952c1b1e7a76499bf291ac806327df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2983f41488fb7d0b517b7a9c4c55d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66848916fb2fbef6be50b3f432b38c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ac51e2bc30fe523d494a4d47451fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe0969d37b330fbf6e4eae8dff8815199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0636e78d21c877ac97ff2e89e4c377a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785305b00863e47cd6c2f3bc8e1a9533201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f187089b243a0254ac30ef231a1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0fac664797c7ba984fde4640f3802203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd30fb29831cfb21a16b35743a5b75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5763ed10aacce3298c10877d328a32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c496d52304d036c82101d281de2ee47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60861239da80bb0e29fee0ed61ec2e81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f289109fa7c62fd0a4fb5f2d89808208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa93d63d0d364500f0e500ff8a1535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094e91045df49b10afc18ee65cfebc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abd3501c0d4b5bd9dbf8929a308f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c5a833f7a57c0109180eff4cf312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb08849bb1f2580e4b64078c74f6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5c333b5cad4233f6ab5583cdcb6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3433e2dc92e684274ef6c8025947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f79f6f67660b68564e6d4a8092c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7522685ca09b7410f64da66924e4f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b30c66542e04c71780ef97525f138218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5bc3cfb2349759d5a5b7ecad77e2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202631759ad5fb954037b31d3e12d5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa6812aa8df8addf1b3a3f91d6ffa1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b186f1cf7f3e2664e6f8f29daec76f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de714597e5edf0126756191ddf8a28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23b879f509a6b4529293a3bbe2980224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a312b160cd792b439c9433e83909b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575644ac73fb048ae77d518907ad8c33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd612445f2d79b8aec0ae04129cc8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc86849a36776b69297b7f849bb089228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ef72c64e90104bd27b4c1a1cd9c6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67a06e3ff48e626f09b4743074bb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b955e36f23f5b957c12112dc72a14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9618a1aa912efb9aa04cf6a5b7264232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524a55d3083711a30ee5dbef7cd7760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e091c4b2ee99863ec0218f9cd59278b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf29885ac769cd412985edff2b39812235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda10c3ee96d1684d3cae5635f6fc70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68dc58f261e224d25738d27ccb5a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35496dc746429dc578ab121539425671238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7925300065514dfad9c8275ec07883239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845432b72d47106d87b4b47666166377240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec5c14abce4730034103b84e82b62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df2feedd4870717f774853e5b5077242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716044b0c95f581067c48ec1c18bda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823796b2efbf92d01124d64ded41b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a017fa8dd7f5b07fe4f333f4d4dc0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f64507d4d7b0b8c0fcc7737dadc272246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da501aa12d9ef1d2a19cddad6f2116247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625ab626896d338ecfb932ec6a8c8e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad26e6d2547e5de44a8a59013f1b42b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35a977ca779a18a32869bb4f2df0f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205abd07c7c85857cd89dc03a1649dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93081d88bdc99ab53b94b8ff6f028d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff20a7637fdc90e81e9177646db1b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd694ebd4af8ba72954116ff3a70127254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650cc230626d6b327413b7d674bfbb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef16d12a591c60dfafeb44c1efc4d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6d25e523747457feb3ee1bf01876257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec002322356a5678208023d42b452c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3556a359a77785ce9da5f609ad70c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343563d269a8a9d4743040edb25833d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8ce3ac47ace747900496a10f67c5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3593215ea82e2048f1cbab62e228a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987df6af9d4c89e7b295d0803b8d8a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0e2115d0f9b4604f4e76131a002b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5859711a9653cd7061dd902725b1367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7de08cb4540779794d9d2e0d6c741266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d2a8699226734ca98d8bd5c762d4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7cd5dc5cab8f0e259dc5ffcf745f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd185edaa5dd256e3c70d3c2bf0956269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3002097aef87ba686cf27625a699270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e847bfa09c11ac378096d36d675d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5fb1f64d8c3eade1b606bb00230c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01040d6a629b4c1a286ce40e85e235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9558de46e75680a03cfe44dc98ca32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8de0dd85fbcd9c153f10b74880cde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b0da6a7d8284baa102fec8bb0ef7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587addd3645a0c3d9ef3f1d1b497ade6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacda3f1ebd648a44753f85821d0f02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7643b62e1b6f52a497b8f209673c3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd5e70126908547e3e8a937c4e4767280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1197375cf2202fb1ca6b0679ce60d48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0a3e8da1a988ee16795050b649e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f009970f2345b72b616209bc0e95fcb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420473e49a7bcf58ea786a7c90d554ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276696bfb85a4b8ca82eb1719a9b39f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82108dfe654e03578687ac5e389a6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ad1bcb356c96ff85290880cb7f324287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e24242ff4f4a2e56ce9e6c2611c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023a022fff94a1ae5546850a4ab9412289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17584cff0264c17e64066af51ef88766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a39175603abe631b3d74d9cd58463291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26ff98585ea71a8b7fa04ef0ada9f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a065f0995284543901f61baeff82e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aec27496747f7c23781b465975a26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f898f8e9d42df26b3241eae0a57a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b0335d88d0f1263781dd0a1a73cc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ba938854e21354e3b66221859928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb737f4d337e94e384bde8c508aa7344298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bef7083b539afc5ff8b74859ec9ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010cb16943adc7012d9b429e082d7ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6987e681c003445f4edd4ced0752dfe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd7f8f10e9763f1d6bca5d89145748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a762503144b1be01190925b80d8a9ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae99ad5f64796751377252dfcae511304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02a0852b437877546092b94adac112305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f773c34e68340eafadd6cd5fcf299306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef78c61439602e2e33365b0aedcb2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452b49c9a130aea0c5058c036e2c08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86659ef9ab1935bf4ba9c5e2704b4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae7d3d5b78636132d14e6b08062d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361f144d90be0affb993d763769d6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ea96c9dff7530d7267ee3535d307312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793c0d904e85fe5a9279cbd21a5b1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315be1fc667eaca7a17e5e565ee3b48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa6b09248e79e77b82f50df990439e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c67e32b35d86cd4e22709b369938316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7d4e41eea477c83f6419376520616317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b24157236f8125602dd284a422b47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f98c5c91312a70e3c8e6c33352cad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80d21951d2907f364c20492eea7a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abaf819f217980240b6e22d39b1e05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ec9adab2d05936875106738d0b524322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f4fe14b094fc48dab70d83ef4d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8747cb6a749bd3759472e0b492ca93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc36432a2a1e031f9d4fecc509aa79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7837a6c372808e8ffb723a950bc580326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041495d109e288760c725bef1023d06a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12671f18cdfb4bc392ecb90efdd562d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a4f01144277084b438c7615780f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3fb66786f9f1503778726ca5527c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed3f491de8a5de93ec206ea24a86f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f20ecb5084b429571dd5b0fa32aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2faa6e9618cf689398ed82882ea6c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e82b8c87e600862781aaa097891b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd287b75bccfa9131b7c892fa6d84b9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621472691a8e83021c614c6921db5534336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885c0d013424541da442d8bfc9da9ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd56446dac49e3417d34d6ed4fea825338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ededfbb93e6302794a023c562ab1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11421fbe17f8be43c6a6a3d776eb280340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda53d9985e17c2106c9c031ef17292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3d8b4c5d1ac7e02cbfd264c1c0eb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1dbb6060f6bc438443fcfdca37a5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ae910ad7e04c93cbe702e40c406f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74792d841f65b271a85bb0481d6e62b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b4fd9a4eed7ed0f1b0544b105529346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be807b2378dbf8fd5c531b08c42d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810093d98e268fdf5c5738e112eb9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c467b1b46dd4c6f471f3fce7208aa90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeb7680a1b0a1e9e53e3a008c4b2b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237506ca4bf6e3d7c734e6eacc3889f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba31b8f6fc41823586f7c0a77c9427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef74bd92f9cdda6a9be52108aad6aa9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7bf1cebb2ac8b0a96b23e21b9b5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d10a59fefe72567aff4a55676c83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1475b4bace356dc5181e64c636f223356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72765c793c4a55e07f4c4aa482fe2384357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d40b4969c93556a83558a40abf0b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1195a2da5da9f7dab76fb546d72a29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f347c5ae1cebf45b494e493a8a5e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9099de02e3df626e1a6cb898c4a1fc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1830dc47cc01d06bf570c46534e222362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ff552f90671ed4a7cfea9b35921d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754545e71864e088d4881981b85127f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6662abc6dbcf2fca09b0a257031db6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e288ae32e421a0df1757b572db12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3768e7c1d7d17e47bb980e24d189eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b56b7ec8e9cfbd4836a7e42496fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e532716c6cc374e56075725302454b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38f7883a20f38e6f59b5e2003cb343370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c3744138dd719e1fd593f3bd7e6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a4646d06d59970f754206cdd63cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eebdafbd7a806a3f2551cef2014406373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c84f37185623e4f47320f5205a9bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6291e3f343a9dc905d40bcd7921d32375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d9b1ad75abb9f71f40d577e8c7c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b88acd9b40926adf392d56d79fcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1b2a78a77051f37051ef986eed6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f18b242fb55c27af72860993eccd14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f49dc6117df234582ddf9248c448380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23406b0472fb0aeecb6035f5c556f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011d27b7c70040390ffc24435bdb311382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a20b8f8c8ae7573d4c28bd90e88e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652bf1e433e430a2087618afd265b10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8569c51b2911cb86a846531a3ea7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32b0ada54672d64fceeea9ade2f567386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e761c124bf496f7ff60cb9000c2b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20987e07a3bc7a167d7025c1d964e10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d316f980fe552920c9df3fa83f5cb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c00764e477b14466f80dfc45332fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc8c85c4c96022da304d9dae9f7bcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b78ca2f8ee8b4a84b61014700256e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046a4bf307f714c0314484f550c28c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e7686f534cf25a37a1bf7099dbcab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5144d6ddabc1ada27c81203f7810951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c65096f00291bece6b4617749ebd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bcabce22454ead349965523af7efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1e70c3433ce5a6e6f9bd4f9208c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c701c7dc8f3608af3b89da809bfb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ad7858ac99d8b9fe12f6dce7d4d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eea633a8412dd23319e826dbfe727401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09417c2b8780ed1200995cdd3cb9531402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dce99684441288525ddb807725d13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db11812e267af300ce81997edacda1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180d55abcd48150a5607f45c9bf3eed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d3db5844258fed04e39bb1eae2f4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d38ceef5183486d6841b25f233be407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a573590e92f8e586520d1d26dd1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477494fff01b684eaef3d2c203747c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219e94d8c6eafe3a64d546266c2d1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c807c7a700286bc05c1b5965c3cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3dde256930456c38d92aa344697a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b91663f58aa0e69d61c248cef1527413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748452a3ac3f310c282f72ff1350b6e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d77a6b7f0418ffdf72f53d0e23113415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed758b955ddcacd4d356dafdc786b3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ab22f64e064fd10f50b7b8764db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505db0c233377ab5cd2e07e56ff72f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749b5b4ce714b8e0c2414fbf5a66f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61277c5676e8c64c7fd847fbe7e0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d50992452d9ef5f73b751c121393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a6d7663103abef53eb75115fea12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb586850328fc9af59e943b808fd518423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ac5504740782a572e52626f14d389424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d551dd958bcba6f352d7789ddd0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59994ea42537c55cffb3bbea2def852e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2a6a1e278753f0fabba3584384ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3272b9c61c6a01600d12085abc668b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d049b58306f20e4f8746146909a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127fc51420a4b3596525ee685ff251430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047e2c4ca29d119e079434540a29ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83f96129404da319d3bf891ab15582432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd90beb982b53fe1eb641fecd14ac9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa380bd392fa5225d9ea943948b963434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee5a7021eaf4cca1801b94fa1fadd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c5f3450d5c46f05353aa1bae65fce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea6804a604161fa6812007bf8f155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370427974cf8cf5d4eedd5fd9a4ec94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f395f54b80fe99fb6991f1a007ac6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff85aeb2059c78ed27346173b8d677440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc4f2c80ad049ab4ab8d4af05c5f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c70e3b44300fd38d3a75569dfdb41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17597480a7a971d55d669a1312c3ac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4c32bcdcf36745939020e9737e30444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cbf2ce34244ed409062d5e3f2ba54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ab49b48353ca95cdcb9521f92dba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b4eb46f20e1f786450bdc2d2be411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9257c308781d059b2cf25e9f7d11357448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6325a80bada6058fa94372c977dc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6245b27f3673c2558d53918f2c61f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78f1f4c12d4c4a5f8f2cb5cc204cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3113ac68788ce0a84fc6b2897087ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b2e8425abd4fe4788da992440d2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5180dcd8c79b1139dcf85e12bb0ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711130574cf9513a22a78e8a929007455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba632189a6ce09dc84ad2802405a3674456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60520b5f0077c8fec9b2bb6b5a2b4ae0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba60b5a3a347a583903f976c420e023458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f4e3569dbfe7ed362c40fa7a3fa7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62c5396717b9b8d67c09aaa68b0e69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a129680eff23f65dcfde15fa7fd6ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078cdf36a6a9c938559300f60ac50a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ec0ab3c2e8311903ec21fc67c3c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeecfefa6201e93a0bf9f94127d5699464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3dd53fbd7bc939556d25beff4298d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448cfd72cb5baec3eaba09c7e6e5fbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94a8fdead9d85d9512a8c48253a2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d058b372309bf667f17775e2bb1bf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba4e77bf798e8eda41a0a63e4b8136469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691a49b0d53b87e8c92a309d4310ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed142127de31e3abc7f6ee70fb8e3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8361ffe08575a089e5b6e5f0c1aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66558203afb67d1442fe301340a1a11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31b3b548232b6c077252390dc6a9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf7e1aae30a55505b0bb58384ffeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb76e844aece70fd2c35bbba876d3af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baa069c848467db139b56ae3db4723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973493cc109f574341114e95c5bd1fe2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc159332237ffb7a7c87be38732b5591479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2e900eec32bd0e87617c67ffbdc6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca01d16c14c15666643c3392cab090481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd680b8b5578340986cc615887410482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621b633cee64414637464743a98ce56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06086a594f051e2efe9115ddbe60713a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7523442efcafb1f23b08bdf9b32f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe54c72da14bb5104b42232f790a69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb484a04d74e92dfb3e4e5e26bc768487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488d48de156da6ccab0e3e42e942aa6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe925f6c2dc142691385e61de34ee78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b20f209f4d4ceae16d2544f8840e51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452a240627806844c5c2645deea603491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd53ad1e22d75b925b8bd104546d0e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f35ee5361362478417d11951a80c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69dbc99dfcbe1fa24c47626e49100494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0beeb6f27f330bc16710661a86fefa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064329c2ca74a7889074646b872ad489496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c2d787ea6bddb0c643597c04bfe09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7ea2556689bf093bdbe66eb0675eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d62975868c71ae94f4ee4d4d08c2d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15ed6e4c43ca2eb497336f9c98c9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03afa9eefa14a9af020145cb0eb4b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb9ad9f68e03e420cc84a596010952502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e9867aa0837fc1ddc5711c3c2da82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619efafcf08a36399da45b3418ae26d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631167e0ba9a54f777fb4eb1da3c90e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403f6a592d73cad80cf0ee91bc3900506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044734167e4c04a6e9222bd1c0187c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab311c8af2214fcdc9e076a650a8a2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde39b0330cdda101863918b16039aad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ad6bce785f96990d95c8e5f75c53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36aa7c465eab74bf82c373adc551ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab15ca2aa6e40cd891a4d1933f9143512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4386b50af030f5c1aed8c6c83f2f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dacd7431d77ffe3de4126cf6362eb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c229b3de1794080305f86e2715079515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667807db78aa8fd1f65c8f6b45393412516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c7fcada6e17c4c973ecf722540e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffcf891445c5ad8cef45e53475cc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce52295ec6945a01ad3a4cc1777f01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055242c2c92ec53bd85fb907302a359520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9806c57a04e93372312619080d70d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed58bb3d942eb8faddb54d8fb57e69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5860dcc1e84a405d825ac831f81af9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79ad61e2ba9c468c02d72f20710813524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c67fa10931532276a24a62f0fe773525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc84293b01111b0f2b496d912300f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c203268c6043c2faa947ee61cf27c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1a8a1980a6e9bc85927f7abcd6d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe1c8e9b2910579a05df311361072c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaabf9947f84a781a2d5b612bfd9d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665211049b2a0ff5a6f31f448dcd958531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42cfce84323e5d3cd251138ce5f0d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d2a53d204e655b914a3988b647aab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d3597453b7fe1163a125a4b4776c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40b45d017c08e79cea898f5b98e67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f4b9f6ace97e5a5fee43b6939408b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca16ffadae6e246c6ccbeb481a762537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff7ccf8c5dc0964f9e827b9840ab31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f2e0eec4c013367801daac6fe62bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0576b2435c6f9c5ab2d788ded959096540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aad07753a42506a591012ceb9c300541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398ab66b99ce1e1e7c664c5a9b900a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde6227b4db60fc114f44c1c6b00d7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439b399eaa418b730b4cc2071b49a81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be508e8badbdd0f1e5febb2fdea8d1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae998788389ec9368e310696c00a93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d097e2e5e50443bfb722d68244802f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc598cc87e08eeb3b440d7eede0ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d226ed5b62aec9625f45e74d7739e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d29f87c773b45605ef585e11f6662f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a43a73e4146cd9cb684d0540c9ba8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1124b6146cb0ed20f24905d3e8d71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36dc8ee48f443e2a9dcd81c968fde8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c45782b94460483fef29ebea2da6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40414ed42230a5b5237c37b97b13ff0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7551e40253ebda7165db40e7f4a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890525075a4ff33020981f0ce623d657557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ce84cacb3c82a53a0a884ced51714558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ea8002c8208a4fe8fbada8bcfffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5fda7753fc62227a7d637420d397e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25085a09a07decce033f1633f51737561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a51ef547cef8a0b7bc79e6b0355e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d42d76e20b3dba2aa9de133593d0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f82c26ec9088e8653602609324a5a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b0297668a515dbd63b65bc946000565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331697b1125b28585cf73d986ba16c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb761baa522a718af3be8ad2713179567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164f90b56ea4fa3a2c9225a90459ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085d6a5ecba8283512cd8c486f4970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea9d33402d8ee649fc82bd5db3b2d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2dfddddd4da3e5d307af67e18731571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b08bc497209a2581cfa40e58bf7c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097eae417e489bced8a93bcb297155573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf45bf843dbb70803e68265d0e0e496574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e15bcfd5c857ccefd29bc258f8cec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b506f36ca504b62b61f50c30bd8e8cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e5aa56a076763d06c135008dc8b3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9834af8be7d12ad04883e68f05a685578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddee8701f4b905f1c7d0498d15bdbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e76cc7fc0961aa3b3577a9fd6d632580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b568a8d315798ab73769cc74adf7d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a665f701f64ddb8d7c070916955ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3920f450aede4b8227a4b6af74582583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ef7dd759d2f3f645c9b86b639c03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9412d822c33e1da6a7a2a0496201a61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcddd9e5293b7028340690b1c011996586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9912e5c3a88fb1c2bfaa0e1e1979ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ddeb00e59bf112a07be24bae2ff25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6974e09d7b0f7014399586bc68fad8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bf3a5f4368115d8cf687c0bf1e0ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc863357a93b9d6bedf76ca4623578c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844cf70841c2a2690810c330e974260592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b6bb319b0d77ba539dc1d4a4a66c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215c116fb3556b99ec2fc3fba4f0f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2761e160b83b40c7de4cd621a0c200595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dca653f830a965d2c0438e3af60c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09603628853c27bb2d564c3eb409056b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927545ab987ad494a388e456770627a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466c9cd75033eb6c27c0c57e9a689f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6202c5d4285b693a4b3b10892b80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ec3f315ce9179f199e0dce5b901d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fde10fe61bbe8b63ba8451c3922f4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e75c085c330405d49c60a7088bcaf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8fee3da7b660115c00bf84a5e54b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82501a767dbf2e29f76998cb418b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4eda8a97cae127cce27e8db95c564606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d478858e6299990eb159196c5394312607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef2d9959cb5009a2dfbe73ba41d050608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04724a7ef25ff8a205c3136c1f4fa24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76026e7fff275f0ce9902772152e72b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7f42ba6b025a16914c97babb1236611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fbbfb857780cb584e0420372e735612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3361fe293d562044ffa76054a8ccfa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec25df46ffe505ba20b4779966a095614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a0d624fea07a4c8acbd3aac578cf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353db2a873158cac9232282f585880616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f4d5e6aac4e8ddffd68d5d08f986617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7aee25cc8784d36c1139abdef8c26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf20c1107775f6be68332759d2388619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb72a7c438bd70e1dd70c90b7f010620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b4b5234366db2632fcbd1519c11e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a81696a5141c34085f41a8f96e921622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a0bf5f9688c2720e187cab3c59c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85022fca75b00ed56fc82f2076ecf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28a775a30f876544bed492281802be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b262f3e9913269ae225acedbd8540d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff64e49daf34360ff84da9d4f5818627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b86e56fd3ff030bd8135cba42768f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4f58189e58ae9fe2d3b1d954ecb73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2fe3871b95280a7bf4aafe93a727630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ab51893dd0a6a6117592c3279eb8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e2dfa360a37db4130392ab8a5919632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca520fe184a8c136a9224bc2da9084633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb758257d837b00f40666175ebe61df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107b835949739750989788c54a041f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cc944d093d738d5c6216c1ed92d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5020b06c9701569e068b529137650637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be9794553abb454a5a8d59d94e6107638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9575ba980b38a4d582df03116e9d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b878373fdae670e6e0b3db4a28cf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d95e1d03c366bbd6dab0d31184e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f06a72a3c83de009e63f62e231539d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409655b279bb638586812d89ada9f0a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078426268d7477bd70b6a66ca59b1c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b90f6a6986ee1335ebad14b87caf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88a8b894a06e65169f35be960c248646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9451909e8260bc909d9c0e15a8a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7ee92614c984865c3f163a2a9c64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c80de7bf987b8fe82c3893ff7984649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f443113ea665fde89d7c8cf5acf693650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6337a125c3f9e1452b93c85e624a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7025d7f55914583044ff9cc3c3fc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc99f3816c9ec2dee8b3c7fcd73f3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018149a82209dbcbf0295e24c91aa232654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b17fb113edf68a2d3243cd58c796ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e144b7d4c1fef8c7c1504106d6daa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4a15d47c00840b2fb6be026ff4a50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613989e792ac55bb5b400dad8d18f17a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915723db6c77a4d2af2a8bac88ed2216659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965b5f74049d936ca890f8157ce457660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd888054371521c4983268657607a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc593ebfc0fe014b00af857b6827c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bae5e3876ee688fafa012edbb0e26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad72b1d2279fc9cd21a2477778fb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e23ead763fe1df0af223338085c2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc2ed1539ea7b06fbbbe01ad405cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581559d5661082df92312aef92f7f52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac07235dcae0494e0dedd50f38a1d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295928667d14f72faee82a7015c7564e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b8028422b678090fccb64ff30d9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f26e5b999c4fdcadefc3fbff7ea519671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d393d746c6a20d873386b29d5a7e96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655151fb5c1310a64ebd15a24c9ac749673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b47a5c85203e6817979896776fad73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6487616caabb6e512dd7fcb3e8a442675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7b87c7515a05a8431cebb235b749f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c392db0941eda8298640bbd56ae6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e46e1894c7de034d99b3c0053f96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a14b45ca794f9d7197d7e7d2d9f20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096435246a2b4ccfffe24e9d35b1065680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba509bbb0c9bcef3eedce3f27d88b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82069b2b9b7ad75534f8484c9e2efa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a3af4889ee1e44a73f23e9360704683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b37e67282ad194e86841f5c78ded9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cc8073aa803d0285b97520e59a9b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa616eaa52b932e118733ff60ae720ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986df3e69f02c389a553de8960bff69c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baca68ac5db11501ce6c1bbc72db11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204dab66f8ddb8cc3c2ca31bb0849a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d829401ea03eced78329dd4a07d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7619a7ab6a91af225bdd2d9fb0bcdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c0910fd2fe2c4040b245ee632ee8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270d1cc157082aebcfd4ad3afac336693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f63486cd64fa1d34d6e82a92440b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee75c1220204823ce03acc428fa5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e40db4a42459e61d64520b401310c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d09f0a289446838394eeade63cc58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f18682fe702db96a794ee80fe94f33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016a83b166aca1deb1e864a8cab1b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62281c26bcacebd6ab5f3c0a2c2219700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949113bdeb6da551c71f6b66e5be69f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aae0affcbe1d5ab0e75055d056e49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c9e528c2e4e1cdf2f997983536406703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d0293538fb80ea7c9236c02721473704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d256fc399d36e7b27315a5cfaa8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b4d4dc5b1fe5fb456176150d33a4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c9d05f2e916ca357b2b11ef79c4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e181f4c6dfa99314b67e5a447455a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef084ce2bae6c7d29b013d665e43ef1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15f25815f08e96877be07e4a847c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe5d56d905754a7d6fb082ebd2e169711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630698e48982c4aac2834d3969915ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac90dd11262a75e44d60f9a8b0a5d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf049de12be3b1b3f7dc52097d31ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fae5bfa8cff1621667257d152d3ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82ef9f0e75014c6a6c55aba85884e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274f8ca4a2927aa1f813897f8b534b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034ac784e80d2c75741a6e0157974a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d82ba713e80c7197fbc25d09dbb1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632062b4e94071db443f8a62e927ede6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffdb0ab28be128db73ff17064fbbb3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66889a2f64104321befc8d4ba655801722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad8644332f9610971b8716d77ba0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0bfccecf3c1e32487d8fb08f408e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2943e37aed65ba1ae7c96c81c38b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29685a8fb6963359a52e069153eea51d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe1c0e749774be937abc97d85b5d5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3ea8652bab3714fe8740819ae18b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61602927942d437ef793b5078cfb1ec8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a806a38bf18df96d8cf6cc40761dcf6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d52d36fd271c4a8d95f9f7297c2b66731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6cc8abe41b1ab07652ef5e945576d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683be70970fa415487ee5e73a44c025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3f5442cf9815431d891a7b9f3393734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4affcd7be5e06ebbf05e2ba1b7a919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4f21cdae9f1f329bcf955b84b3002736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57204fabb6b83943bcba61b42c0b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6fd5e094ccc033f6d09f129862a7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf470a58a704c59e376922fd485268739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d6faa77fdf0a2675627efced5922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae15eb9b16e50ac57519f45c90321b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed398e20315a676992e1c180a5b5b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9093d4f745206ba1230fb82c752b00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c314955aaf9452db2316adb8aeeced3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9590250a15375d3d6d9721d4f02593b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c3ba0f6dc288c9b2372e088d1a29a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69f6be3a1f5aa8d0be01a4eb3df502747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c9e0eada0b63d4f643f6a938b009748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1325599c5302a6f7054c59be7e1e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e491e8be0ecad06e8898b78545dba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af60b35b53df836f337e7d1daeb05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc91ea9b0cf3e8021e903e4c2d0b2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e9c90bcd56835c08f119caead1e22753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbc49fdd9e50681ec1aa267fded9d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37eff954ef18431462bf27eb8584d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e0dcbfca2dc6f07ced5b8d49814f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6fabb9b67e633a44f330ea8737e19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf5771ba74f694333414a24821cd28758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752d0d54c0a951774a7e7886d74b04a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852639090c74135ed25557dfccb2311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1ca599850a874973e7379affc67252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09f224c991e6f8303cd2b8223c71743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5c1ab61abffdc3340dbd16de51934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11d4a4cbdcb839cf12ef6068e3bfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadcc73f4069b8428f7593b7486d6bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dba9c565a8d114ab531c87cf68c6357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d9cfe40c7fa2d2f5295b38d9d07208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183197a3edfe601791416ad6fe783009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063280677a53226191ebcf26023552f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f08e4d7ffe0f7955e8fded01d46511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2959ce03f481523628e4403f876f44f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fda9f6e7ab1357cc044b87f69c90b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2d4260d05471e415f2c14b3f5af0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0a7147377a4d0e593fd7144c36b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd97188c74f444c9085290deeb4d5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9c4142e260bf18ce5cacd33adac4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb68d0e7b4f654effe5fdbd53af14b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7110d8bdfeb9f697368865c1fb6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea9854ab3095264b96df9a3c7ea1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad3c8984d3c83b6c57ba47eabc32a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32465cf576f66d762115475388c230f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a641ccc2374a84c0c8698eef3340f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030949e1c1ae5631c2e307157fc8f97224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2655a6a39320936c10a48c45ee7a45e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58676aed5bd8019d9ac2c59c125509c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb8ea0c649989cce89202c28d8890127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971a72500430995e90e2c7b1e900f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488285e116333d695511666975d7a0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0165e6242ab5387fb429465bb270430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd359c1379747624b5630ace889990d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ad26536826e02d5b8c28c591103932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a02e4b61ed1e5a4803f167597d028833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25b2288adba8a3601a57ac1e12e8e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5aa01459ee6afeb45cf2d57e836335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48040e420b2a126677681b9b19b446d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772889e8e4040ba9277b9e67dce2475e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0fd5eb92e163bf54d4e2f7bf506838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc090e99b43219fa71474134dee50d8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc2fe984a250ec111e9f00039538f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746b8cd315365f6a4ac833b61ceb1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c90718a7505561db39f08f9a4e11542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2e1048938d3ba071b7bdfa9577b3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb783a238175e6dcf3b1532a26dd5ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da2414da98077843046b05151067f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982373cd6741f6f115fadc45754b142546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1f508d8fd9f59c04f5dcf6cd988947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ffa4d4c52bf53edba57cbcbe5d07048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea170290a15c32806cb8d46fbc3d5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c775c4197f0b5d7040b65fa50749be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881f978d9ecc80465d2cd301cabfb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead62be23f80cc91de5357f56fd290e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064238374fc101feba20a7fce35ba3df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e040237992d3a4c5b696cd8726ce40d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109805be0863fc1dd94e16898febc6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2d4b33a2870afc0590db2bb7c72356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4162ed108205996f6b86e6cac5ebf5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e77ae3e8e230229e23b382830d57958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e9d20c7e2eefb4c3e88cf1bf05ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80419c06c7ac9fa46157573f8fca27da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0ccd55956bb77ccc3497d0bfb0c4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e7c704224fa6eec7e2cc99ac0deb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29c901ca99c139b75cfd5276cf64ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c90a557a515b1073bc50fdbbb211464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671ba0ac9bc570a4555f58ff380d3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf0301162235e5958b213e425d2dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbae0052e0de0f965c15e9f048cc7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c863816f8123f36d8d163d0bc5454a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335352d9437b46ec632dfb4c9bbe937c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf71107b45c5ba22b6dd89315bf268a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51453334260b34663730747204b0e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9802fe62775eee5845901265f29e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938029a28813715ca5d57c8319f78c5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26868d2adc87894793b9924d5940a4bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d2d44dd8e1747e3f8b7d148796d0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41571eba9fdb38419c44c75adbaa8db876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e90139c4549e505a9b415cc73f1a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de871db38c152917757d2b797ac8e8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7486e235712eb6b93f8bf2b251b3c5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f53943208b9f5d516d39427a1a04f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f64daee630446f73b75a8ce4c90f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f6e80a4b6d70c8f8e14b57cdf20982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df4b9971aed3ad35a5dfc111db0d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c06079fdf70ae137ac44b1d95faa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17d8a818fac51d4b9470f659247e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c797a2fe9e01ebd2a675478374958a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528c46491de713efaa4686b6a550bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9887adf5f4451c5cb0401271f3f95f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f40a0cf620cde18550ad9ad9c989389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ac7fe16df5cab4e5cc1b1e8e29c2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf49b2aabac25c178d9d1f73d3ffb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b378c74396184bd3106010c5681e4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39714ead13920039f41ea1ff2c4f8e6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d70d6cf58aa639fb0739dee1550a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257828601fb59988ddbf26ae8e17a6be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aee818d173e4f572596de622bd14796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da58e383cb4f19fc0122be8ea9a7a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cbb3da3254ac579a42f9cc911b70398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f4087a36ff0c1b0228aca284537099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c00c282f548794588dc9025e8d5a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f663b89d3e3f124e35a6e2e1ca0cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfba5a5ce3b6cc81f167b890e0d8fff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064df8c7b3fb98105cc97c3bb167a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fefae41a3fece9899c726c4c801d09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8792144e244aee30bc9fad0fb3321105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b1b72f95ebe64503b998bb82a5717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324cb7014c1c2a326e4458436c0c6f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e811b96f3b829f5f037708f645f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e97898b462139b051d50ca08405b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b300ad268aa394c48927a318036b21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b7cd84ea2d4b9cef0345e84a0ab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fcccccca5eac53c43ea7b85319fdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af141570f4c4700f905ae9c6fd99d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a72922d441e3622bb3cb018b9bb50d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4b3c3a4652a441dab5b0007b2c21a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676b662e74600905c541a6bb42e50e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a23e53ed8795349258b05261609b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e9187bb52cc6b58dc41f7720a63ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb1fa5f4fa7020b76bd9d7dceab1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920aa3ca0158c6e8e606d412d8ff00c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5aa4f7c7b0fb5aba8905fb7d2081b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56764429cd53d681c55bb7bdb3f88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629878208cd3e13f93bd01c5db76ab2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda581bfb7da6692f9ff0af997d3856124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9b79586b9e8efcbe68b480dc315e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3603243bb322a8daa823563bc00d8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2370a0ccdbe4b561f8a7a22391d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d36c89e6505f96bb3cbc98e05b47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eec82d997c672b0269ae6d7addae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc443860ee3403664c216e864d3e9f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535a6718e11d2aac793294d5b25aa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb7cc2a30c125de551511ce318c3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49da6d81595c7dd6c7322117f7501133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe0a218d0e47cd78a26fa98f77a63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b60935d22bca80bf71726b579c8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526daba327e05e3e2b576860235bd2f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884add5342ed25d27861fd7bb6e5de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f65bc7edf97e340431a502e251dc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15dfbb13887b2438cdab3731225f2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329dc390b58aa213480330b3614c173140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1933099a716bc1825dd53e6db6d59a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ebd8b334570d33a699c38d85af37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7decce40831ee16688b904964e3c421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc06ad97676283efa6c70a402f8c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c22d74e5b4a20d679644018bf132e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabac451ee2f0a5f296104d4d3bf8f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547b01d815e97fc621368cc5463ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8bc3ee10d4dfb5f89afbe79766db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f173dcf4e14b1c26fd371fc6c8694b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d614ff8db608dabedb67e3f8142dfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b8c4d48c020345f4b862bb8d429a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54f93fcba507c2d9766aef791d6526152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ff4c9e5522f49360e3aeaeaa8c6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9d1ed6d6479f88b680bf4f7134327154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47723587e5111f197acbdc3301d55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aefbad044bd1c19195c2d2c666d4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d4d73754db890fd8c07217629d436157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a10e617f16ec9dc6c6feae8e7734e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094349b02f42201ee5fe7805076e5168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94033489054eb0f6a4cff5d8b1d0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8d78f7209bc4be3ac889eb18c8d7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d04a01ca259eec45013c12d14c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9204c6e0958502e05fc6a84f98af836163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e8abf4e25a31122f6f62bdb3ced08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c11ce26019b43439876b1ff8fc2ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b9b4a0834942bcd07ac8debc3418d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c19a37bcc3355df1623f5cbc41d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3885c8f70785ae450c58e5c95fc75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc59bfcb21487eae8d4c45d8f0029169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb30da7de66191382584c2f57779a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5fce165e08505091d121d96c1a08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a38eb2bf66c133808ee08926598530172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a93e1ab6d559468bbdc6816992508173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142d8b91b8747c6c6f363f4badfb43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597417a74e6eefcad7ad31ebc5984a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87c9efbd58c920d8b777f408e26b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01930c595e306b8a42200a5ab6c68487177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cdf3d6065f09a6dc5f6b568324ebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c1b0cc80299ff3921ef32b4e49a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da00091532b49fd69167fe3044683dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a910924ea7fa1abdedce2a98207f8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ed6e74ca7511c034b77095c541e12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda411b576e3972c06bcd3e96199052183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f02926d9672958bba8838cf939f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a3efc344b087893fde78bb3a362d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98639d0697c5ee267058bb4df5f650c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee027c2f994d9a9e3fd3f5787c5e2286187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c700926f46be28e805c066cbc69d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c47f5441d6017b3c8c36a43c99653189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120259d39d15c1339351d00155bb6f36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5603731391c1ab4a7dc1f17356ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b399db6b73a77940a862fd94028ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047abee41a677ab05d0e6a8516c6e19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d4856040b1befe434df88d993a50d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39a392a90474de277a48ee67744d22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd25fd54d5f8a552c5f5d15e627d09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1ab334b4dd315242fc4d94ba9a215197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614d13c343c7d09fef7b9a0743f3885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b71210b028df45a77abd3e9873ed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b36105c0f33edfb2e5b23ab1399e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43632662d93e1d4fbff256a984adeb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b63dc902dcd411aa55cb122ff5404202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a8cb74d55735527c20e71c8c924b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537267a29495f97d5b6855840fb97892204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126ec35569a060f6d2bde9873ea9e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454bba93f3a0fbcc9d138cd6161607206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd57f633b3dd3a94e63f15629542f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4a908347dc2100d7fb3c5d580561208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e7afd8ad602d8ada8ce14d9f4b1ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3ca8ae4fd739df5d8fc9bd2c615d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bfc5613e722f5617b31f2c19e7625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86b218ef6f161e728fd7173438e32c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614d5acdfc2428b3195874c9e0c503213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223b8dfcecda18c645b16f45685a88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005455eeca6a4d705216e5812cdaf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7646e3bbeac6257c070fb3c02df2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7449fef88f9de8066d7a43445521db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f35e396014aa7b007c7214d9c18f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac93a9b728e151cd85d72e02fcc0f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2210194eccb19a1dee7b3b684567220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a1a3ea5b642fc9a2dbfe3549a04e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988a6fd1699a9ede3f20e09dd43aba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440e06dcb63aeaaa21a7746e4ae35e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c35ec378b459c7d6180ae541b748a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f41e111bfe894b668e60f45edb4b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fc40cf472522338846ef51df82fd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd643a21cf57807e697875088b0420b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85108ccb3b3970363c50f81d61abf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8acaf70a161f07dfeb89b2564343229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c481130d5d2359a6286ff1a3e9459e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442a34cab5c4e488bab1d4bafebdbfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74751699bb23df245ed7e682ad123b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393214d5b10fe6ccc804319f53ac83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a4e8d41df12561b55ab2c0758c46e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182b0797b19c0617abbc3460033060d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9873c7ff816101bedba6ee584c45c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae99aff601515a9de7f76f5b980bc2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1419a610f90fc97dc4344bb166717238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406d7f4ecf97e6461ec16a758b2d7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d27877c0b1553fdb4a83dce6a048e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49659544f3f45f48a868ace0b7da2014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abd5b8b267c9cb67f2da9e64164fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286115845831a2c8c0cda4a7544e365b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06c4df8930e9fc692089c14322348244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689d9a1a71c2fb6b35ea9f73d1c88cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24624847e0110585d56bea6415d04e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e9f67bfe811bc4c5bb5ef6c129f63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88282e10f65862e145d8c23fcf43bc5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe25537a2a09cf1d1fc45367d9bbf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad469ed41e492b028d6b8cff78c25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3bac42a5a3529a3b8d1114848940251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d4a9ec974d426a98b125f7543cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738c2cda3176e3d32bed9f155613a20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763cfaad1eb403e8a9412e00b085bbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37f7ed5a5d5f296298a055ec01de3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dc4211592228f80de7d97b96d16fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bc506b7c81c01b3393896bed4510e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adf90a6e4bc8d031f0948f473ca593258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dec3a8ee41a320e9482ad9ff70ec4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb4e23db715faf934b757862e8f24b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5d0f2f69461ef2291b90c2c672b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903072d10871990ef11b2f5c6ac2e900262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1276cbc71b65751858cd6d8d051b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f52b77d6a481c66ec8dfd3bf5f99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadec7a1a8ad125492747de301615a31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c4179fb502b48a73d5ee045e43775266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c30401f2104b3486923725d49556267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748ef951e888ea30fbc63aae2d8933268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08aa4cf6c643aff1b7d9f8158d025269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962bcf5a8931dea65981651aedcf6cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00dbf2639cf8f9ab01317c6515a59a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df93aed3fbcdd61c8384f5b0be0de2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f481e3e8120f874a47e36231ba4aea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ce4f3b7d2e188fba0e3b87ad2532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabc37c2de0624d4313098e8efa05d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d1868d73f70b64251e4cd2a35c483276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfe5b0e80e4bd410bf18465be7a166277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b513ec031c274b9d03b50019da3113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6184656ed19007c73a423a173abf7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ba3c7af0ba44a65383f70c4df568280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec717b1274315aead0558e7b084095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9285efe747fa18d549611848366736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4e3a5abefc708dd12975bbf966527283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e06e6c12ef0aa835068724b537836284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8f9bfb8562fbd2c630fba2e420a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dda6a57cd930511a0c064b3dd46de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408c0cf25102cfd3c72d15b16a03ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b049a4c8a4fc724da340f2a3eae78e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562afbfc163f5f1e88c9c1e5541096fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e554219332164578739783b4c9a3ef4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4fe1e9b2ea769b5fc46cd9c78876291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a161c6a409c0b7261696b658bfe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d01f4c9afdb45a327217f26cd0d61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0a63b3b438d94696661e1390aa2b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c49539c24ffc89e3006477d5146d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d79f88ab71f4cbf73f6e256722009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7400ca263b3d82024e995c34266b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371caa295f157ddcde97d196fe0425a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f78f4784c98ebd80f4666d0f98c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6affb0fd6d6e1080b86a2faba5b55d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d0a655ee9987fb0d5e845843eaf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658829b0bfffc80e3460a53f84db57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f5ef8929b47f73772684d1926bec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0f4f225380d9bc02d0b2ad67bb7f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6207386eeef4d8f26bdf7b76e60f1ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4358ecf304a52d6cb8c7adae3f5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234c1ef06877828d75a48c877670fef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ba1670f8a0e3b5250a88d1b7c16b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea39c6f8bd265718274070bfce556c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba1b76d115b44e4aa72e3054abe594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157755d987a720e9addefad5c9426b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553d331457a43b1528710c5f2589ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115a0c1eba9162b6d2e2212fed5401313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa8ff5858f2d9e3f1730303907fef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba67c80ecf58e736a2e4b6177ccf90c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a587d7d79a7e5ebbe10f6873a3a6eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b42d1e2c457ca51b8b6dec4fd46a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f39c8a9fce9d1a4c04299888ecbfa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61abcd8568291058128e0c1edb9282319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893428c8afa0d88f2745ed414a973b34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed45ea2eeddb67d9126f0f58d763318321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367edb71e5523ec27868cbbeca01c2fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e3cb8bcd42bffcb7d3652242955a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb5c028ba6110a912483f3326020c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c712812bd1c884dcade6f21342f07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd96ebb4ff867622d5765e92af37c6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159a303ef3344917028c89d55c8f7a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6be7167246f2721419e289fa1a5b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f96086da3f6b5724cbb19266c2cd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b189549e5af90ef285084a9a1fa1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c19aa40aae6f26c827dc9649badd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59815398d32b747a5e3b516e3c11036332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7570cf058a5ff2ab07af8e967deba9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd882cf99ac3c6fd626a01e4f4fb56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bfbc0deee73535c6cb07d55ac928335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e09ddb9f83720b9c623a953d0b26e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7d56d0c981bef7d5dd25cce60a7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976a927ec698161a6032fd8594af442338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf298d2e1c3ba3f42f708b6f7402e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba1249ac14ca424e272cae1cc442a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444ec84546b54e3e42524e47551bbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c6471513b4225299cdbeb71b7e414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322febd5a6cf60ce41c1f82a85e4ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b89c84c56a331d1ea4546e02164e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3efb48bf812cc79ebfeaaff8f515345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582429f18058255dc298a3b2eaa583a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af147202f1005e5e3acd92e7868ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09348880500b79564265c005e23e33b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7360220e07846c6add38c26472a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab5477e2dedcb9f9faf5491dbfbc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a873de3faf1b5e577a606efa6301c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae680adbf36c9cc07f4c564557a622352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30929d0f9a34f6529f3a21fda32d48da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ceb0dc65951d418d053e8c338bcc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99f1d9bd9e88b907f052b44b2f9f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd409734829a040de0218372edb7fe2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffa69fa69eff40f2a0f926f65280a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4d430a51a1a10c2d5906aef2b8bd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa7f8eaf23a9cd4bb4a3cfd281fc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6280ac3afe33562a64d70fb59dbe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeee77942304b8aca5e8f8988d08ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a737ede440a9c445d7c6d0ba6476a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ab656606a9bf2da8bdd82698131d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19386f63727ffd9e3e302908247c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd002356eb19d1267e95a0936bad33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9634a12d9df38dd3f4624865458d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a8eb9f5cb60fd7c909756ae7f0d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9f91760ae3aba23e24e1847d71cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611dc0c41a6b1afbdb183abf27c8f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218711205df4500774b89b2d1c92bca7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9773e82ba95ac4d0529345d5d277b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e865a153e0f35edd9880f8b461f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472f12999a93eb63431d05ddfeaa66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168190aa773d1ed65de43b49dd4274374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca70f802fb4c555b325621555651c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4705863bb4694bffcf4150cffc4f15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d73c95706a23deb41cda2f83e9902377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd18f1453f5380dcf7516e3f211c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab6472ac16564120fc19afb000bcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd175aab23f7554eb9be7dd4cf5b082e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53443a98d70f8cbb186d51923d4a26c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee1ee24eb388dc62adc7305de4509382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86afb418eed354a7c944bb0a85f672c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e096abfa9494b208182d135b97a2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418fa6ea571ed07d2b8cdeb00c0c2ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004299c87982561d71319116adf18fdd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534b5868ff11608f5dca54b980c6bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6541dc7d16ad7b0ee4bbb306b483d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd6fc17ec1d36bedea04fffb41bbb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d25d07b073df8fb82a960ec806a8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be300db943c835bebe0842c28f143c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a3cffeb9eb38281b3c9893c1388d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a87e8b9ef3cf3441e6efda8ba3ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2c90cce5c3851901f0ebd1affc3f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4cb839ea891e674eac53314ce1d3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66614592ce6c953846c4263791c95d2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72fc2ee73b97f7b25735787bc68e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dfde80d26f8f7718d5ed6a375cea6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275a77b6502bde1f09212e7d1377288399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aa9a810c94e04d97509f0788a5232400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5163649c1354ff21ac00d9b8692c2a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b364b16fae0cd538f5a2cb9125c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95de7f20acb9760a7dbc76abf4a285403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9dbfc61a593885059c064406061db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19d14b20f7714f9c63149cb4f86e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205054f3d77eb12cac12d73485e64ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb33cc6b4aa26ef7059743e7150b0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cce3f60683d33dc1d864833eb7fc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32f1c3f89cfaeb97ac99524f473eff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb008dabf3f60cd243de55ec6ca9b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbbff6d00f85649ac8cbbf339e45d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02218daa55e9d93d32c3b66afcf44ba1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294acec1bda78860dafdd58ba5e5fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29938ee6de78676acc45f3e6abba9b86414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec189779d0f9564e97471cc5e902a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de1db623fdcd91e9f7a1b72681c6c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8ec1d94b787e05163a7a0dc9b30a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d26c735dbcf0812c6075c19091d16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89519767e1c115f1da7004f2f1787419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fbd10d310c027f05e5ec6d6651211420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e0b186ba650d89c44e35c430029be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203353c7b6887a87f3cfb61f94db655422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea4f0fe3c1795d03cbd2dfed1b9658423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54330d4a65797fc75f5f901d78f7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f299eb0eb014dbec3052d45aa9d2628425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac481b64be0961a53bea2b4fead9a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3537e8c3d8f543982b2ef3070bc0fcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69cbca20ab6d68dd9b3f95e7ca3d76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a61e62b86e9821c04e63303a9f46de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9fa0eed3cee8a6766905c417af18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ad63607360e435dcaf25269dfdc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a608d4b8aefafbad270e92c7dd6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d63cf1a69e55712d3282447c43e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daf261f675ea48a230e534a269bc03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d6467cde3d47a45a5be817cdb27b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5ab5f66039a9bc83d8c54638301fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1bad7352ed5a319c96a7b67f3f01c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745110ac83a8d25f69b097928c8eb0dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0318f7d9eea68e001e59f2967464c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc983a6f0619499fac5e91fbe4db1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b9c5e1adef808c71665a1991d16e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb7d560fb3a41f2e3ccced81debe9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c1d82e59ea55f82486be715162de5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08d492db3e9cee4f05e026113360cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be549811859a40408627f83cb473263445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c50c71edcd6192690fa3c2c78cc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb1cd0affff757486bec275aeac383447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c23341ef76534fbf84018f5edd64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e5a204aebfbefa5e5f4240651d024449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7467f8aa1c862080c932103b80f2bd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac3f9cf136854f96971659bd32025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bc17d5839b781939ca98da758176c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b53637133db5221d30da399e8f79a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b25630442477de896c51934197635454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdae1f6114b64dfaf695bc6409565b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd0783fdda795c34750f0dea26307456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0892ce253ae4834eaebfda2821a60e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54d458f7d865992d9fccd526f390fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2486396908700fa23bb69fade2596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458787c472a8c2b1d94b3ccd973234b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd35ed2f4368596780e5159a0d965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f68a14c47aaf386b4bb0d4fac0d1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0bb831c0f69bf654e21f0a074b8d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cac9153f1a4d969f87ed2eb701b66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8074e463cff7e50e48b836823fbaa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81759f4625aac28b388803148373684466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3152ed7db3ade536b7b52b4f2bdee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6b674a2b717ba68194e5847737522468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cac4e4753e919fbb60c07293c6d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee36329c10ff995416b052bdf5b5dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4d5554cc16463036c9f84a48cc21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd108bb723021d124e83050907e0500472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2c9b0a7b2f2004a9c8abc01b01c68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d363fd2de3918c573f4d6dccfa4a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19464bc97c81c6dce1a10f1d9decac5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab227f89332323b7ba7276ae6c13a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668e0a7ed3a5df8d40e061c807f910477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845b8386ad6a6d246d42c0ebd9ddde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83f3d4bd369fbf54d100cdcc99b42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61da382b4230430a39c81e93796d6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8aa645f5ea9649fb9744b72b40042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96dd63529c1b4ec06a6fb68d51794a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8dc63d685d0049261a2bc2cc840d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e51223c395fa3ec9a9c1307468baf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc38c17132d9344e10a32e36b03d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f8edc316b6e071db0c6f639e0385486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc71a1c33731d82cf947f6533cd394b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fcb66601e7b7d8b4c84eac1879f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dc76b019a730b81802b11aa23cda4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ceeff06cf37aec11499dfb677ce09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea871c92fd57025a7da303f8c55b7f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5899c0e77fa8493e32f8449c79171492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e62fd6408b0dc3eb0e62e245da5057493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458aacf6b3ef5d0441dc574bfdc942e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db5077695ffabd52b9b59d0b54d39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f013770d2eb71bb1f357cf76f533496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f008f80dc2cf5839d8385e95011df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c60a37cdb71b98da687f780e7f1b7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ff2042d5cf8f83c2e0f3616ed527499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2699b023a4bab3ceed7883df96fc06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad644f237a5979d9f3868478714ee63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d27ed04070901b5a99c8be014309a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f25fa8d2099b054adf078ef6d5cd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819e90892ae8e2b008f47e394fdeec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf1602aaf2abf54a6593f39d2c40e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d731b3ac6798a70d7f05ceb7af7bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cfaef1bc00e700cda31f7f040fa39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ef0e76f586a1490ad308781dd72b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3ad5f1cf7b2ee5f514e9cd1219fd0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0eab7650875ebd713928c622856b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05baea5ecac781d102f8d2c331cf39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e410aca982243fa995ca4b2b3c1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90df8baef1bc1ee85c048fad3d2f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df6288bb95d46073834c8c5f8e52bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1734c4dd769441136de8fd4db3a681515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011233cc412c0ba753a1673e04bf84c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315de1ecf36fb63a1cfdefc2ec987fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebded55fa6697d4c0054803c6f2a5de4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f985727d6b7cd11ab1c53d6867776c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba4a42e082782193ca88a3b9cf357520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79daa3443584fdd9e390921bfc3d79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c372d3dc010d80ffcef65a38579ad8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa31aa0746d4c682f4bb80a89d5683523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1afec3f1347acb82a63d94d72cb6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda4669dc891d647e45874b0f514843525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b677820a68b4dc4b688d569c6b9e09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8256c68dd66a122f9c3d3972588f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8b21f31d753f0f430eb6e4aadf44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e00e121b2c05d2eabe3a435f19c1b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba91d64bdf3ae2a0e880b4384b5228530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4e4552b9fec55586a6e97bf862512531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2851e09d6f5f6555d9274bbd39e236532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349384f66806347c3c750750df65a570533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c4024203fcf48cf83d5957575b90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17507a8794a75abc084889060e1835f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f82698518a92844fa016e73a29552536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e84372c5ef0a133f518f4bb26b68ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ade7953d3121d75a03504425639e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86019eb04dc2a7bd8719fba02e9d1f3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3da754fd4e4930cb0ae8fdf6b622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d317e104aa433f67585c97383123267541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae316c23be628aefed57269fe7f834542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b18071dd240318db48e7140f14bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4c8a00a383dfa46779b0c865a47e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b43de7271680b8889a8e0f30f6ef6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a594f85fed55c68a164ef10e501437546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bf0f3361a6461a7532ad40aaa2bf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a693aa5bb05923e98e34088960c0f36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70eb36bde55fcee09a7981ae2d4389549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74a23a7fff7316f61bdd0081b3ca31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b606c54b29c7019cb4264e1bb3c7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ee36781154bdfc7e1b22466579f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd60c58f058301c0c2727964bdc1a9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83673c43cb37725f1c289a6a93c54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7243191d5d06df031c8f60c0f19e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df84cd2dea0b5e29989ce62e819cd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbcd41207763e4e6968779e4e05ff8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25832808ca34c789d0e1c4ca3084cb95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea068b6e61d9eec8dabdfaf07694074559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a870482e811d27a763d01647ce144fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb2b6a75fbe5d0539f2c03ed88a2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd5c38da9d2982f099d2dbb7da136f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461516dc9ff1cce4da71310fbf8bd13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30cb4e7f677acbc0e10bf34829039d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94fca77de26cd2164ab2b44c48d239565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3f13dbaf7ef89aa6eaeedddc4b97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a10c5b671204b5a7cd63856ea254567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f987fc09282549802c78a2a8fe431c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a565ae5474531991eb6f903405cf48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec444a1ef8755d051f437756c42bda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3eb6637ad5dcc339ce9f3daccdfef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae030151c98ac92782f079d074866572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfaf4001c393f3edd98e27b212992f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587daa3132873b6643364658e5c10c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7086aa5fadde6e1e7844bcd1fbc69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cd81f7de6864207001d5044b061d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6666462041ae3854e397e436fe6d41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5315380ca01b196521d54441c211beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2198d8ed6d125f5557e5ec955cbe2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c375eac29577314e3b04d556f9d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c66ec5d9bb56c5a2f3a9ad46b6d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a9e68afeb44181869f158c4e567f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729735d7fa5861c8c15e86e03efd2e51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59392d59e7a1f04ebdb6bd5100eeb23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b45dfbfb8bcccf14da30d2b7f944585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ae55164562493e2a722a4456f4c84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753318ae4f84e662f302cf780f66d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b004b6fdf73c7be7f849367c8dde701588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093af278d3444f1b99c386742c4b02c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be357d0d7df20c8c071290e9403e404590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd852914c347dced27aed8d43fc2901b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b5d1b85f4a73823aa3126ff3054d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb16bdcc0cab1828d116e1b7624e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b3561069ecc95cf509b221dc04372594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409f357bf5722ae1478727c9a16aaef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d7bd93445cd013b3cbb0c3b210a42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2ba07659022da6939eadf997dc51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a951155b7a70a625910401e328b39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4eb2bbc736f85d5d4a9e4759609e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d06f31a273eac753697106f84bf56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1601a351fb095f0f3aea14fa7018308601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14efc4053d9ab60a0da8c0a81423c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599e2b9b6a46f41ce01ad2fbdc7e266603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2be9b971cb3e9ebd27950e15f1e5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d640e21e2f06ae72d8a6222cd43a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b28a866fcaaf148d18db48d09c8d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5243a08f60fcf74b67e0f87fd3e1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7617f743c75f6ca75438d11e40b53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f098ba7262e59e4ab4847e87b0de7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3fb8e9190a3fc707fc1e2f3687c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db094021e9768bbe98418f1fc380979c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff823b0ff5fb3122d249fa822fb464af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82113fc8d3c0b4d8fe2f37ede080520f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a675ab947e38a338025cf528d324f4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f67186fdc2faa5f174156c7f9d03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9157bd57e7916c7a9cf2048053d1ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2b56039b2b2cbd4536676e394b958617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae977ce65f10f8814e86a27d0dcc0d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55a0344a1e0da7a5caf17f6c1352c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac187fc8c6d6db14f1014082c80611b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c06fca538ea6e37233b08d5e766de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec355378e0dd5b79f5d2401b144d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1676c53513bd4c9b741147936dafcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5665206cfcdb186bba2b5f9fbf9eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e10e7db5164e1bd44d0b07b5f30a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc25528ce0743bdc25ce239c411ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a57fdb8c9c2cfaa506af57b0b2566627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c92c5fde5da6b98fd45324b8c609c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ed792dbbc7a12884e7a9015d37c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0c02c38eee4062c1b069a2b54801630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312c4bb4aee61897c6b777cf3b10bd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861eb208b835f621e9a961f9f2f37b2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3951afe0d25d7732c3bb2ad5349cbfe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8300698b6e0021896872f7604cfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8dc4d18d6c453b1ec5dae503172f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893aa1b10ab857f865a2c2b87587587636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9c5c402c01d06e47e595243e4428637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e0f10e823ed5fd03b92695ede18e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda24f672e196c4b18c7586201253f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faefc771330a95388ad7442dd3fc978640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70701e126ba8c14b0b63a65f6f15b99b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32121aa11026a23bf7d66c906223b762642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b80e4b3f14130f3c73830861ed0c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f1aacfff93b6b566bbed288d82dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc341e7fbdf6381c4f77f95ac36b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fafdf1ccef89120a6e72a74e70ee8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca516aaafda1e89c2494e7769688b25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62554d77d518f0f3b87a274e34a0e6da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bf5bcccfc507447e6390035ec7e60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2a6b25aece5673124ff04277a78b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f0e7814af671da79026a1ed1dc922651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f652ec3fa4733f8d6ccb6d936f0e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe5194cca9a03cfbd16aebf81da266653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f1e8551fb4af7828c4c527202f3f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289b820e7376a3c61e3625716df5c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323528732f60369a506d4e0ed16efef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef894e328da75cd8fc3425bfa98ce1d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d38e8c2a7122a484445e551e8c7bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f5bc31318e58b999647dd72cee91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10482dbd8b02ce08c52bbf3c500c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e665d25b2ff20c28c93a92834355c07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6535df9ed4e8ccb7f4d5b0cd096cbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3434c946732ffddf8199fb0908ff3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754660c1e73bfa1a63406f3f0d9fa38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf16f1a20fdf03c223f07791705e1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb184ee6d4a5a94a83ab0a3c963c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31621f5c0231628f007b349ef7a110667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9c90a7b8508c086d3a8cc17b6a41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65181af88d1fe5209e22995aec7c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab7401f87ae1141b8349da05426c86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025706846e519f06fac9e654f48d26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434a953f63b1b2338233a69dbb55f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd42cac8de9e220e505d9737db6edc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61891a663c83b2140f7d5c7ee8983674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244352369d5993daeefcfbaf23bf28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff86c473b019dc51aaf3f4cb09085d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affb70a8d3be8f0714794878ac6eba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356bb25414e760ce421de6fd89048d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e74dfe7a5330cbd8e01be237f183679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bad3556f8aff8851b979b10b8f474680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df73f555105bd9168a819079e9e960681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e48900289af1781488d6ab8692779682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b1ac76a011f0d9d3c5535ee7b922683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d112be033c2ebde8ed46e8319515b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aae080571abcc9fe66723fea28d6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed4a49b726680876d2f1bbdc548b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ced77cd20f2683442c027b2038ae0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe250bb30aabf46953ec0ee436ef0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97144a20dcc59f9b9366f4cae4f9ed4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0246e7200313ec0e66e1be4f7a15c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8304036e617be1464532df0279ebdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747a61b083b0e0fddeb8f6838e32c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722730eba5ad2b1140141e8a358e272693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d4a11f12410c1685300531f5d177694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db738542eaa19e70ca3c654e66965f30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ce55c35c5fd85b1a68a71e76cc780696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ceb6fc0f9f8613e9641297171ad2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345658eac8949c73e801c3157801bac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef97d28cd88fd863a38578b8aa974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146710db51ea644c9d4a81c615dc8aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ebd121b2ff1b8bc316feee2b29a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824f180532df49bd0b4a0e25926b69b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90594f572f7fd26aa812a4a1ee12e49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febf7c48882d4ab557362610e37581704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c28f34d677c6fed8ea8df4742e8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cbc96fdd36011e4348263b952a1eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b7ef63fab3f04b8cb58548a6229b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d6eaa0fe94e0c8052d3c31b0e11f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeca63c47362458eb415631253abcc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a05a7fea0d16dfcc47692bc8e02b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aab13c5aac6014764a9393fe46bba2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78917dc01e01bc3752f642a0548f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb26c4cc076211c465bf3bd4a84ca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a9c912b2fb3214da5d3238c17b37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc108c347f45a942bd923aa64f8f15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cea22bc0e4015aaa16e1a0c6c591a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df440873c5dfd39ca52d20b443254190717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d34ecdc9601350c3eceaf397e2a4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ec011afe2673b6a9bc8724c3a021719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9121b4363737be609d281dce420389a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361efdec7835537049dc2159975073d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726338549eb989beac7d05795b3aad16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45301fd97f1f5093bdd772372615d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f744d7cde0c93144fe605b49752c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a64adfc631620571ada6ff787bbab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195eb4b56d5195f3d3c99691427064b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5240bcab7dc3e89ffbe96c1b1a8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755aac0a470ed56c63fe0ec4d8cbc2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686dccdfcf5da153d9f558b53ac9dea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998806a3713596c9cf2bb8025252936d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde20ae4943da7b19e2805862eeb0c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e574419bc097a13ea9644d45b7a9d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646b99df44b1ee451b1c9e5b8ded4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3db7d6da2667d30ded7a23f2a8262d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb872e68f6a75091ac70084877b33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d5d698076941f5ee32cfdd34e5a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84b5a16399b805fdec5e7b998f5f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a29012e36a4ae5ea11477492e1ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcb76fe8db3f27f3ac427cf1ca705e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b57eeef0b04ee1e395727b05f30f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057b2907dcb0e3ecc80e2582e35e2b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602af10fbc142ada4aeda8163dd3ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd435735ff268168ce3c14452ea076743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74322c5c7e33b85eb79fdbc188a934744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224ecd6f610e14392ae48d8eed0882745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce44a19e1926ce474457c034628a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817fa00e188e5bd9f5dad227e5ac9a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a6eed4327055fc1dd460cbc4610d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbb7ffd527f16fc7b33257871d020749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f032f2bd478a1342d04c47c9789912750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa0454adedbc0ce1ddb69421c7663751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3fe35d1452515e30e5add5c3a26ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c42f88dfb163a51f3b5dadaf809603753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c826d9ec4329581754f9006c9feb192754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd75b80b786146873671eee2c1d67e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1fb00b854d5e97c8fa4781148e9a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081cd825648a39b8926b8e5d0d49af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ee919559057bef4d29c06992fb18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b973be4c9d75e651cc6bef7407056759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>