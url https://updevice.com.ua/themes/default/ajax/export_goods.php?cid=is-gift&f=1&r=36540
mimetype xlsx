--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed019a5fa7f88abe55a2b382454d9281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ab3ce8d762d93753f636e2d971e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd9f313337986e1210b5c1f18dcde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a00f285e22fb5742240c9c808274e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de841a21dfb284af5a66e291019fc095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dbf8b8795854f64cb99ce0f2fc3b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf699909c7ae87245919c75d2a8d5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2d49b170a22b092ce39d8e6b5c5bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372b34a30a6b973d7d6489eeea3f0b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b835ee474efd023dd272106c0845ab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6ba442178262c973e674a99fc00e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0eb8a8c0bc1cbfb9b81b34a04c11912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6650b5fe4f5f6041e0c8fcb05fa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a349effae98743955f7a4a4b1deb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e14dc9aaeb76d62efb4290532797515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143c7681a97bf3f549ba7d13789259e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65258ac07536432e02fda6dc471b1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b15af9956a465cd462d30c0d5588f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1b6288d34a7b6019cc0b4d0085dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3363b750af9fd661e0b383570ce6b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15395606d27b47bd5198c7fc396e36e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759488b4a32e72f3005f04217de2a13822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2676cf88c4feb4bbcc5a2aa584ba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff1b485842e3b6d1525f8839ef98a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5041a1e7cdf72e16944dc4f07ed3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be8cfc77fd8ac16655fb3fd65c778a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bf119604ae063ad2369979dacc12927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ac796e9645a494b57899413c381db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45007311bb554bc4debcd9d0f431759529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacd752a9dbd76a558197ab176b4b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4043c0c9f1f9287f8dd366740816c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90ec5c80636e45685f6ec11e4bda932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9c6186ff9232d4b959060461a062f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff475406b83ca0f0ee2b34a2f11a2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2863ab530e858b81779e8475de6eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb29283d1ff012a51b4a541ced5c7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d633f5a292c9ecce5665e25d3afce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0189fddad38f0daa337121b55244a1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ecd6d0121693650063289c7f2a6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1c9cd86952c99a8e33c063b0b58a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161293d209734db526349b5fb77abe2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64e4a518e25e9efd285640959a39442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec28a035ec266816eb342b16017c19c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64489bb33f4f9de63a86b9ce4920cac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957e9ffdedc8d0d0e2eb0c0d3c8efb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817d19c58b74c2772664c3935625e8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b0a2d02823e782aa62ee4af8216147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71118f9b9d0397fcbcaa02f0e3dff4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660d6ae48c4356270f7246a9c07e01f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205018cc6cb01438ec5964847b08e6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537cfd767a1e60654e8dc95e8f2b2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a66d4dd967c81a6599ce4aca645e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd8fb8d21bf6fcb57a7159b9e69b5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83481642ee71062afc8aababb5af359e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139d88affc35db35363db301f86a4a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0220711c59d702bda6e348f05e53056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1c95453dd8a3d3499f169d357781057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8bd014ca2c97e5a8b858ae09e88d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9d5ac2173f30abb72ae28617a67b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4cce4ae38d9e5c2636f2c14a469d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a88a3b6a5e764a3b791d055643acb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f96f9996a88ca3a1c9434890545662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bef1d516d673116bb8d55252d64dcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37598aad35c3af7942d3856414c471264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18526e3cd3960d9ad622540ab3a2607865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d191b2f2995e349931ffe448c2b6ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a49b3ff5b37d7e73765315b5f9746367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277dcbd0ec09bfe1af7b19b9dd07dea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f978e8a6a3e6f784fb8de816aab7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e235040b9821d73123a8f554b19dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308af7732cfae3b409448e826f6d8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41611d30cce69105d186a261915a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05f5cd093d7066d9d05a84fceca84673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5fdb270f6a41f98bc5795a1b2078d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a37d17608d964a83d3d0c5ad287cd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2e1399f078d35f9f3b47ec6db5a8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88186334da73ae85f0199325cadaab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036df41b634cf664ad65df5babd1c1c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1478dd8b1107402f55ac5467da72f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e828550e3da6bada191eaabbf6e3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fa79c27a4753a39efd092fbbc3d7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd74e6919124231fd81a18011f2dc8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea2167b14a242ff1fdeee41cf27ab383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42704f1460a6d910c39be4c35fe1f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f4af80d3b938daee10e71fd39ac785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d24ac2cd3f35b0b89a99ab39a6f2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55010bb86b87e2bfcabbfd6d82ffdd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca61580922f8a41929fd18d17bd2cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e584f0da53e45be597e6c93fa21489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad21f6d19f7e97a6cdb62e1c30cf3a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733f1b0787eb123f527f39a01a326f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26467a714aef801b8bce3b9c364a02b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2ae6b4fafd684e3e5c1132e1d942293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d1c2d030d1b9c89327b6cd908103194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a952e352d548a0fe685874799dba0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b837a194d2e00b70efb485f16e9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51231c9feba8c867538612bc06cb6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68696b26c25041d1e79f1fd95c7e35ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f063aede372dd69520ec9d59a4099299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f8b1027bd2d3fd46f62b70129c1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f866e7fb79ed519ca4e1a9117600ed4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd6a4a233d3ef90588ac8675ce34ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d2e6b99a5890387c8161a67865ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d056fe4a7f0b24bbcdf629458e294f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea7abcc4852fb2a9569a1751af33d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417b1af7c055affbc9a12b71f418a4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2f8c693ad1a2c10accb7a06c9fac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21adb4368f6e4eafa159503aee50ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1435df42ed0db1c9f87e28cb8d05c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e20c714555efbd8a67443f4f7673a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95bbd5027523c41922b6548c9bc3ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943b948301bbc705542d18c8c8b5d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda981a4280bc58c5f227ec90adefcf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958410a682203a90e271bc3373d9752114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd8f4d04793e8b8999b9fcc7127907115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed46c8de62fa0febcdffb6b7a512a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bbeb8e979fe915b8af75f9acf4f13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c574b4732a8e78b8abc6db9199d9c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5975fd3ab4b45d61328461e2c2450119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e05eaca62dd6748a8b2d7849915c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48777f4e423f1926ef6a779a6969efae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a4ba85e74336c8bf709b5f374ead122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551009902556c256aad903508a098c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96447904de1123653860c663d6a6d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fc02f47f07fcde947f38fb9d40aa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e81ba8baa643e2e02cba970a0e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b77ce9f11e96f0dd3d225300a03918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5127eb121b10137c9f31f424dbc03da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b6f84311c87c47cdb0da71d30f696129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893eafdce2648011c360f8cb4011d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f22bab910ae4ade06c19326e37d8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb7736c413fa16456d640d2c841b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651abfec688534a20bcb879cf1155424133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf06d6c5085fd5d752b4608c39d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045974d3d53aee4214e2e292486e900c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f4b2e71990b0c66a3939b1cb6d62c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3ff797eb1f021a5d6b66fbb56a8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d56f048757dc5b12c72d90ce7827138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aaf41626abb7f6014cd7dc5ae5713139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699bec9791960cab3e15f50037e9d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237ae562cceea7e27929552ba154196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e722986a03c295955611cc00eb3ce1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bd2927e181dd4c4b890c14ec45058143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6acc87392f99bddcec96f23e3659c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9fb70f77b155ada61a7900830b69e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f62d3595bc9e490263dacd428b3de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70591de05e53fa5a110dae17cafc791c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4295fe0e9bc798e4438b830c0c1ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326e3c98509320e43f0bf3c2d5abd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0b15a411b25d0df4488b28f97e231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08f1e40065328a8d1facca6c5a15e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd87f9c8544837519e30c296569bed9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9a2e77b48642037952506add88835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675246b182f29437d5c7b3b189283dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd74578668e20ac884abcee16bc293155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a5478f72c145ee08b825676d895da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced8c538eae503a0804250a9972be4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26259d071973389d6a4ec7503bac1e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6b01c4c8e4f3618d53c42d0cd0d78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82c54772c175b900f6e3473669f0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c45725d2e3eaaab9bd5b5243f3eb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f72cf7db2985a7cc238344dcd308162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ececb7bbd744305c9dc339e27dcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d22fd0ccb5fedea0077417f5a1b5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5f2d33c198475936f425252dfebf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082807cfffe67983f7e2822423b5cc15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a529177a026ecdeef24ef1f0370e11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b63e75691b88110aed8c8b498f381e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb8781cc8b033d74dd215164c1a86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4609e5fcbac3f79adca1e9142bfe231170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977b307c7ca543f39b4088740a056a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6acc042754381c86987227d2b8b73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1acaa3724d3e669d41067b294dc92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299b65e7efa9c691d4112c8204989e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d478ff4e2d9205f25de3d38e664f920175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a913ada76b19c8f18719fdf2f8279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a1ac212919866e6929c15a587f19e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c690f8939d7827f01d2fdc68f52e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab007c1f3a380e01c69a69e6eb817179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205287ea7cc4c720e63c492af8ccc585180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e830c7b8000c80bcce60de8773c25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387d68d0650b1ae2cc94fba86a93440182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19990df136192bba92dd8d7529c2c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5108b91389c217095890b44cdcea3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c3d45561a6aa996955f73320b8e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f631c0ecc6d4702b9ff4cdfb6fdf0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8904df2be44dd65885ae30ce52628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35518ced284422e97e47ca4126d1c39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c954792f9233f870e2736e1690462189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6fe0434c225de6598c59461b9608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701ac54f19d99123700c5cb74899400191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8c51fc82688fe9eb65d5aed22e69c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d9e39af31f6a97b30df5bbf6d0f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe59cb8ccea4135a240de979bdaf46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b076ce94c7dfd37d065d35c88e6561195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d85aed10b5253628d986e6f76a62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba45da5739497be6788532fa37fe64d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a19491b4a119303cc1c9760663a3c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16cfb174aa264496ad7e730216d1e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c59f54185ec0da4b411aafefebe4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cedb0d475b7960cf4b28a414dd1be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fc7cdd1c0aebfdee6b69e7bc42f4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d684acdd14b13f251eaa6590b462a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08135a1d0991c00eabcbe1f5e2b67455204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e727734e53663141bbb5eb05ca7337205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e50926be99532c465cdfdc13e2ea2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0dbcd02a4b51a8561e403f86bfe3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad6b622b0e249cb7509679aad3116a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df94d66fd4cbc188fda5b38188ed37b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef771375a3adb13f15e296a8669693210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f46330341fb98e30540e3a6fa1df6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91ff6a3d7ca6af737f27bc36b9d94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9503da1c80f186f0b6b09e9ccfba9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06efd8e0e0aff9c29d6aa0cec434bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b40b168fb15c69916944c4d246109215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe92a3fbd9c9e3fbfaefb69290540216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863cde8d37059788dafb3a436e7525a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070d8e16bbf368bc3fa7e639c4e61b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ae387a295f2e662106de3f97f5e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c3478c8cff8cf4d87bb41c641f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fd7591391775d42fe595a5ca49e61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebe6598b41ec594a929ad71e56996222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d89f8b536bbe807e4e30f380f573223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081f20fa529477c0aa172b2a18ee59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606dea7fd6c1a2fc8c7bfa967ba699225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcb43d9745ed06e78efa968a37aa83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fd12cbcd0ab3878e194e94dc3adb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b484eecab7c5566af916e2a2afcf82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df32ca4c851fd4f8b21d69b684f8461229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840fe69e08cb45aaf576930ce656ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c971eb58a91adff45d73cb110620c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4277d9bcb2b0b523b134d17610554232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ca229105b01dcb6fadf981bce0019233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad3be1498bcab969ae68848158346c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad6d70a817eb1d18848ba538695ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1027fdd970a6b09fc748fc162afaed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d44095d8c4cbe8ff323b23c9e5a05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6201bcf1424fc66ff3a72b80126724c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6685365354cb4c797376d1312c1db5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7f574ef99890237b3e61c47766584240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d25f1e14f1cd712e7817f4dbabb21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353532c501f661a9d3594c8632401a2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138f6cc6d0611f88acb268958e2eb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e42b8af274a25c9583f19eff8c4d82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea92dcaec3261c46a22bffa43b0b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e0d082546f3ba0c05409dfe127795246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19d81c4f3ae5e55a19771529c989b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310231ef2df4598c12257591009c1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6837ce04cee67680e8df57b613a145249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcfdd72fb5d5963112e43520607064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713389151def83468d05286e7ba72eb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269469a5920eacf0bdf1fbc0ddc8284252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051013921ac3d5f25cf0883a86c42d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992758442906cd99234176243652e1f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ac1fa3484bf9f02e7cb0a6e8d0208255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609169fa4fe1933d183118e9ccccbb59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d6c17c359c4a98b46c7eb11b1b19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee09d6c2fdc65b58ba656407b973d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beab1f9ab15e83f1085b84d0120b0fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a8ac7ef479c01b46efdd382d23bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a1bdc9ad8ad97ea982266e036be9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4fdac62dd01244f96d992756fb42a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645ddcbdf33a891d37eb6863af892a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff08e4a76f4d5e5d114896617a7901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d26da7afb1187cdf09978fefbff81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a2dc1bafe864c21b2f2401199c159266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234428395846849fa4e4060fdd21e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e291e11d32df62c4938167622cf1bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f2084d204a1bd0f19cf5c0084c31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9eee1b02f1c2a3f342a34388dfa8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e95afb09adc53555b2c89482cc976271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a294c3760b7a3a3211156ad3db0944d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cd24b784210bc1f636425e145422c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8388ebcddc72f76d2a2d8a02a5812274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ea4c0fb47414f339e5118c97aa2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a535ef4a7edbfcc533100fd979b13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d96ba52ae32d7deb2b2c61be3049277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e678af5aafbc3d036573443b75f5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748495cc9f6d4646704a9542c34c08a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0949a89d0c9193d55727013d6274c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b9be63d74c65614908e181d187d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77052167e3509c47d5f889b9d8d14b6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cc0b9bdcd49706fda44c2438b17e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa59e9dc34f4597ecff358f6ead8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c84e9d0eb008771162918d3c0b921b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac7220b547b218f41dd4f0bb93db0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccaf1f363c986e804acf90c6c813ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7cf177c7690dd5a256f5a7bfc3a2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb99b0c4b833928c40a56bb7d354f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3ba6d004a79a2a611b5a618aeeeae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad07f5d5d841fd4e6576d5ae74fd9e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc26aaf727f7d32a0f13549140e9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b8d7831a048a9a1af7dfd914e825293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982fe57933f60384bbd024c5bb8cbd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1766568630b921cefd9f164b13e33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535c857b0822d20f94baa723800aaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369003356253447fca8dddadba7500297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479390ec2fc7352937b06daa5032d384298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b35a6120226fb3d1f15d40f0d6c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996a19d0368f9ab22f505df82ce4ab0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2c655c00a4581701814f94cbd2ccd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422733977f61bb58ef2b9ef182f60eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8028c85e24a598c849e0c91488fd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8676e5db0b18abeb701cc6aff6e7d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961582e5b66f66f72e0f70a701f796f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c261ff8530c590f5bff0b90f5aeaec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b707890881f5d584e2adc60fbe5866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9567df254e64db5984b9064e54d856308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813d4c1cc72321d6f9862859349eba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5bd5ff29a65bade0804891bdfd15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd9ef29a113052919c653dea548f32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40cf61c18e609b458cd1ea1306c99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129e015d7c7a4c2a49f5114c6a788a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ecd560cee067cca130c2a059b68b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f49ea519fb0f0024713259230318315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4c80467011fa5e5698d4b08011f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66f15a772acc0ae13a9d867064f93e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5753227c01e740c6eac897e7c395a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d99abede900f9edb916e929826120319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a937f966886367989422a7213b2d6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653c31e1cf2d742306c669d3045122321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e6aed69234628ffbe5d92cb80e06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cb9340f4f199aa2a26b6f9aa61dc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906283302fa320573d5bed1ca667354324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb18b79c5ad743a6ef4db3feee138ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adfce8acf91546b70159167712e71f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826afe7bf85c7ac23590553d03187b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9188c129991d1b5bd440fccc583282328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbcaaaca01beb0319afe6234dde2ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4ca8a5ab558985665760fb3f85f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a602896991f4d152195bf0d8cc9937331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea60038319b2c641deebf2177daf89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177528444c8876010765bba9b644a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0f66a9a9ab4e7c3ff67a3c5a7dcbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f36b4157d57f486ae928b65d7e77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796902e356189678bd9bcb5bb2d08077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325fdaa326a8a141a21586f3939b701337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6f94056b9e4b9588b63cf2d5c8bb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e519fdff27e91d4e9388c3ba60b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbcd07117307ce1e0f21f54f86b255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9d44ad92244df12ed61c24a65a70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f7754a752e51fccd2be5ca230f68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5254b3f4917ed2534966bcaf7a2a8e2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463537d080d3935115b50723875529ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ccb30916b08188749f3e88ff3ad5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95f2fcb5329d8a764c6708afde540346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae26a17297192909f5417312ae8bb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91201e2eedfe94a0e7e6444d75d6822348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33628a2786cb1dd6e13255479c3906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a3bedf704f76874d8527fcf9a988350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cdbd539adac673ce94be55dd41c6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3d42eb94a9629b7fb03c7bcbefb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72396e87a2a9a535fc8e9e499990052353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d630e561b8fffc58ea7db67a9095354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bd32174a97a50ab56d1aa69db9d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421975dfe5aa74daabe3a8fc70b9166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4326224ad238f9388012ab0e2359118357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c78460d98149a17329f5a10bd5090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7a039e08ca1d02adeff77880c41f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7debe626b12afc3828dccdf3f2bc3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c0636ba05b2d9f88c406fa547dd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a0a81b1a63e4756f8793cb23d92a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f423f4be649b371832fab5c218314363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3ee0a6dcd10162d5d8cf83f1fc2c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6257e654696d8a4d492d890382dcb6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c36052c361c0c33eba3530bd7e76a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444291e1da8f10a5d5be224d541c7117367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac6e02993573f43ef80f82be2d3a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb2b8c2b6252d7ce3426ded5bad342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb9d0ea0d510da939ab3cc5776339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e406aec54ce5c46ec9821d16657b41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ffd7a34ad042799f4be55f9a20570372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38579a34f32bda43f8a7d292830d37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9332fbb9ac29d08292c6794a0f82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb3899401df61395be2bdce041e9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740a4d373d7ad75ce28e4ca9bc1f3c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d57de617feb7f36e7b4998d1fe69d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ccd87107936800cb1b3182bd19b42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dc3693646450fc02a8ad207eed61a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a14b3232a1687f3f2682b16edac8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e6b98eb347fa8172fdfe21bf3125381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d9830fd41e5fba90db1ddca95686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f9a615323badbec16d534009c769d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36789dacf6d05fd3ba4b926bb39f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421255023ecc297e585a828d1326412c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349efa971ed69ae762c556d5d108f7ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa78afc58c634653066ab90416d804387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e09505767c8af8d9bb8dfc265fc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be5d0d4c3f563668a6463a28009a6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258df59d10de611bc01d3b96b94527d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d24a238384dd584cdc21814f153473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c40015c9c1fcb2bd93ad907889973392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa087f0859b65d5bf988f09fe51b6a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c732f92a3f692d1003519e4c04466b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e488b617c8dfc78e4bd8cd520220395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d4ef0c006a0540bcb4eb41d2e809396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d4e09dfa77a5ac5d17e1fc0fe3bbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288f6be87e07c997e7030f699a1269398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871907a8fc77716239ad90e041710b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50fe368768b8473170fda110ce9298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df57c9d26dd36861cb013c3630be1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea6b2924ca56f0437451600d4a8f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729c83688195a333d4d492b9e9a1c4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca6935f14bf519fcf3acc7d01bfb9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656328c8957c185b0de80eeb74328a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3249f5cc5e02378d2b06e357ba2486406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d36471602be738f7e400d78a6820c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515c558c8617496a3e312a32605b08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc40e92bd55837ce6a2ca0525a10bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a29514b694de406670e589ca067a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4ebd1d84ffd2b1f5afa014da08d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3cdf558c2a549afb5fd8eb074f0a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b56a5d36e217a57a9f92c4e9e675413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0dc3baa1cfb1f31f58ff672c99ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990e42d9da44e0225a4827a40db2859415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569e298831b0facb5e1e0f43e11587416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c546cf4215e54e645844618be666b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ea7758e4327a3ffbeb5e924c6bb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea156befff9db58d6babed20bae8e6a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0dc77976b7511ab798e0e64095462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a9b7378720d64f77b0f43e5bd55d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddf23e8e78f657d915821eecd93967422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc3cb2a66da774e84c427613ee101423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567950adc1c08575dd2fe95464f4c68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a3fe0b16f683ae0eb74795e99aa5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ee7648eb7ede305770c8facdc59ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37814ea3f0db4b2b0431da5d94bb20e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfca259cac78d7eafc11fa40a404b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a806b5939ada7c2dc0615b1dee5a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc7894df174f8a546633674a72353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec13c5ae2df7686b41cb3eb13a7ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d2920493cbe2258fcbf9ac5efc8e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb3f6c3bf88a89291d2c45dc0e737433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59679bbc9bc592370c9fdaae4363b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322db7765405ebeae56e03db4c4dab1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd933ffe0fc1590344640651274e8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed5fe2c6276659078bf53264c94c26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba659ae1f918d568b0a47960800f9dd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799d7987bfc57b53fc50021152797f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7c356bc3cd630feef868ffadfa69d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c961aea68ab2d4c77ce646be9df47e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cc8ed08262e09eb29fef4188a6d37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f299169228edb4c91db64bb48f1dc54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52267c430589d67919650358f4271452444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23813492817fa4ce73f9a7319fda8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2df303fb6a2dfa2491dd10d7263cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a5918308d6a96f01f8b9aa1af480e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea23216aed4aae23e5e909ab319fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f65e53b54aa827fd51193f65c2715449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425289faa387b2989bb180f010174db7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e10f704057cfc89e8c7fadab522f30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01b8b62c574d12583177c3daa838a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d52d3fc64a1e4b05135963941aebf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192e7e314d29f831ca57eb6022be04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950dc747f92c6cf433b95ae0b0146a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7445ddde461ae458f50957cd6c7a942456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39546a1675e74fed44510e4d7bf433457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc60fa3f17e943a66e3157568d69f6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764a27b9f4e7721f22b38d26c2c051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f483bedcd4c60a6ea5c333d5eb46e45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7e9f3fd887ac0c4d95021748cb79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa2e83527c3b1b1908302465aca3d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b50c6f26a561c5f66ddecf3bad73f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb6442f503760a78d6e279fb76beaf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ff46052a6ebf5e60df2d34591a019465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a6fa93d373e3362904e207e1c1c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ebec2d0d87136eae08fa68634c06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491fc7dafd678a9dc70ab4387e5b4cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c2261464f43e2adc8792cb6928bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea8c7ec170352702bedbb346dd691470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae4fdd7c64aa4a8e7b3bc38b1e7f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7cc2dbff5c27174727d53827fa5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40c3cf77f0c2b16a656821dfc3ed8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b6edb6788c3da7c464212904278a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ec1e92933eb292bad6f0f2be7299b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968c52e6ee65c72f5ce33be6b4c05e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251a38068a7a0c320b6bd3792c8e62c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6ebaabce584ac66ae43617b9eccd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77cbf630c78f161c5a87788ad34e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd63b58c298d7596da63ddb5e855cfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70619ef7529f79666428d61cc7b1d53b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5677230199be49d6dedd060c07c3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6846f6ff0b66fc9e43ec6287ce56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196285ab810ca51356fb0390284b3ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375616bd321f39f81eb2a9f0def14b65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c3c69e85f48d8b4aaa64bb852fdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c02b9b5fd3e0fd1abfa8973f12dd7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310d549f7da78a147896c76c6eebae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d5576aa9a37f40d678583cebeb02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf2d50ac5aaa23506b670173e1b07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13e976beec149535e4cad232f1f52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba982504a6d0f3c0bec7d92cf37d83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b6ce41a381a09fca6ff1f4787377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc8f03c37c13506d43ecf3f8bacab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427adad34c59a45e91b362f65c8bba56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04689bbfdc302b7f049f738b28f517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c0c6833e9ec120b665516131834ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624e82d24dbb5f0d3ff06041cfd4866498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125cafd40e3cbb1cbcd93b0b44baae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed8765a1c7e29b12712f820664d240500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd23d45f4c5f27640d8b82ab71dc891501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763edbb91836361012828d2ac3736ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb31090c35f334855bb5d2bf0b195f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098ce8116398f19a6399acf94551d07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0728922f3f9f6c8e2b967906052a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d1db46ce67a9a9cda06fe5740b98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102345e46a56eb8b4d1257c5fd04c5a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d35248202e5f8a0723bff5d354e146508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e2453b2c84cf3e2df2440746cc5e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e7c750443ac0dc6a0e12201316d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c92ba6192b2402540f5661892a053c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453cb4f6742e43dbc5ce10c5d6d30cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546aad3452fb6e638056a9488a3110c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105f7f119f85c482bb4c44d8d192731514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306abc8bf92fc4888c36a39cd22b3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18453c3549d05a225908b818a6c7e6b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c578beb14ee49cb4cd0095b38f1268517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5073d1fd3cc6c12a0fde672c3f0ef7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c410752ccd30712d712b42941ed792519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5f07f2029528e5b88c308a75c408b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23c9a440f501681c432e7c32a25adc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9037eb319ff39bf476e11efc7014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e68235556bf190455f078f84e25b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09066aba427c098edee5e422fb5c562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec16bd5e53d8bb779a4e654c550597d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddc4bc0ba6c1358b0ff4b5e9b49a07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377f66abb4d9256744f407589c7d37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb3a10f285ee68e57dca0d0aa39fcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a369515b9b6c896fa9652ea48ddeca4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b53e073e01126a823de574426af44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520db12d1aec2106a6450c91d7a26827531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b63af7558e3bea1bd641956cef7691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e500f7fc2e9f78a97574bc90535af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef91858bce6bfe7a6529a27973c6c45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a5d88cc212aff153059f41648082535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31abd52e589b9efdefd0632a3544f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a11a8332e982f068d847dc2d3242d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414805c4faa6d86da4bf76090c487ad4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565fb4429225e0cbf0b9e14083b405539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa557cf11b4a5d336c785ebd4aae109540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252edc21605888b702d76eef0e2d6ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d361a120314f9caa34630d8ff79f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35676a7a396674d4cb4174f03368f483543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b3f1ff35c355f51793f8842acfed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd691a6ae04d98d2db95ee521b42f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406a6fba5d4c42ce808d019ebb58be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305b11ced5ab6416cdda956fd60729547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ad6a241c19527d50fdced5b6f1a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d66eda935539cb63e391b6c49255d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3ab4fee5089a4b06a3b4374f0b305550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e4425030798ec18eb35bcd1faf20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f449c50ceab11d32470c146cc930db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ab23ce272e27913bebad47d04108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574c8cd2ec161b08fd7a1a0676fe9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d58c4d485ea4c947336c1d213588d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e5ab43b3207559bcce0718073acd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f9ac83a0b7b43436d133cee04d6a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2044ef187230ed66e7ff210da2568f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cba36bdd0734ea24fe7313387d15a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d5d0fbc88ce7a60d26e926ef6394560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7128895e4a7d7f8f8e43f9b03ad75561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33099eb4bec81f48c92d5759282e35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d98e8689ebeeec9cae96b207ce5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95fce6349167ae89262d092f3917b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3fda27a16c4eba52b89c9b36e1c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe821f8dd729afbdbdc05090e01ec44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b21f34042eeef654f90f2cf238b5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8908f482493487a913d9d76063d61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef899617de720585c7b2daad8e2bc94b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96e272685676e08e183950c34c9394570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e0c839f6dda2fe137877a96a36bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b9c86b37e4f0c028d1db80604db7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1690f2227e7c7487c9972437e20f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b537a006a1eea08617d6e0b925890574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77809c49929033e02f560af951751f4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973bb2e2b698e64ba74055b548fe4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0076eee3c5ca4932338a17a2e7b6967577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93bd34e4703209ba9aa6310714f17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c5ecaf623765dc0a9412362aaa62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8dae67cfa7b7bbb733e7b17c9a950580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aff945620e1008d9da48c16c93499581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8ddd0dbb991b9e4dbc97c395e833c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2628861174cd894ae4425ff7e1c2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4f2727750b3ff17216e0581ae2b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493b2e4c7a904f649a70618ceda03b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da36e6d7fee4997a8d182aed573cdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a3dae07c4fb1b054cde161d32056587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daec75fe3a62c0d76deab919c567ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8f18f1a181fe85a2cea8c28cc26f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2e3158753fee399ed1bd1d082645590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7af18a29c4cb5c383faac35424e56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e99ec90baff8912057e63494a6e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8085a36165492d16424664caa62f0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52918f96c3b2296ffce0beeebb026f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5b80095d3f3b22ab9f9cc818dbdae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134130f3a5b38f97cde7c4ba2caa6e07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e713bf97f18a6bb2d229f61160973597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f84f42110d37feb77f70158ec82bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d6a4076f1821d07a519142ed61d1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63706a283a64bc7f742aca2a480396b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0feeed807341bec38f49f50bdc9421601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874d3da2d45258cd4842058db4e386602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b74aad8a62894da451bcb815b6514603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c86da99d12e6dd62f2fb20f1bb5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b49a199827293f24c320dde1977064605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b1a027a9a19225292d2bcf8c450b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6578e1ba7eb3907501bc69663671a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4571e9246962e116684b51d5de18476608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ed3145c2b933370cb325e3e36c02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99faea89dac6d2327a97d526fb9ae3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9f71abf5545954ce507d5a9423aa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48047dd37db5b0ffec363c24cfb76bfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34b868fc1aab4c541bb8f1736dab93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3e2c874c06d14a14526c67b3f8ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87e8476709bdf7897f13179678dc6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b587f9291578649e5fdb4a8e873cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfe8886406f1ab47cc060e3949547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea4b82f86552cb9277fda6c4e8660618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820db371d0e54c1cfbbcf84bb9aeabc9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca124840fb10ae9739b3e6ac28bf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bdd74610f6a980155641836d87aa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db10542e9bafbce5c22e3e20a2e06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28dba044891ee4377f0c771784b76d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d2d313009d318b67eb28ee747193e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd35f39671216d7d436a1073d8dcb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d997d01b79fcaaa8f63a080230f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94341e52af1c6167293bff96255d4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940fd5f913bb327dfb265ef1f4f2327628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc4b350955e4af09a4d5b6bdf5def629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face1b9dc2bc16c956b544f8852f6887630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe5d55a5d425169fbe57c99e99164c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40d68c4518ef148656b098e410b85f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2ac4392dcdd1e7e6f7a4b934d5460633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878fad1158d40aeaa4d76d62db5448634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8a5eaa39b4b0789d898ecce23df7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995a1df03a1a55f093a11815f100d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ba08d06a8371ccd85afc7c4be742637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce53784b85bcc97c1d768b271ec09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dbaa9baef634e0943f209b226749d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515729ee4d97194f5bb7aa32b6c93c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d8ce250c842f0e31c23809075993641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e65a15765a4e58a2d96e926cbc17c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2fb589cb8fea6dda38d7525340f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94827a6171fcd26735934ece5dea52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e312363a97884016f84b02890cbcfc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15bd8b5a4d33b30cf6a3478dde448646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129b888dd72d793d9fe2724dbcee66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689c995bfa96f7268842e38bf8172f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bdc8126283cf330cbdbbd8a016f78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a577905c9caa594a80081c332d1fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f69f54092042ac35abb1ca5622bd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ecfbf9c2717a12db0c2d2f81d7974652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07083f75e673e96d3d91d6e52538ce10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707dc16ad349013e27ce5635fd8feb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c3f23754a3a2f37682cd74c7de4b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ad3e9834f0e9a80d1e27127ab4f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6503d4af7e21e70fb45955cac782657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749bff7cfb63064bf14b2f2d633bc3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e3e151d04182c81ee47e1767fe25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf783e9c6289bc74c17174065a813660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f8e43be8aec93456bed6a8ed582b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aca19c4e2e4f68e61a7ebae159aff5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abadde978c6b18848b90a8a2acfb23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949958ac58161d14db2772fee6cac394664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057de62c3e0673b3e8bdf53438781f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9482fbaf8bb12265497baa8bc6fa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f495f8e3b215d7ff9b267de63e7f01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a6425184cafe502721fa3027f0016668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5fe791633e09b08bb1f4810282496669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af8c30eecebf7272ce48de48bee732670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f97450e7f8db6bb63fe3f6a30998f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f395893dc5a61b4bca3c521e3bdff61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d813fdc8f2fdccd89bf467e728057fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86375448b89ba6c79a83735b98bf2628674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64691e08e178af2abf9fb387746c3875675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca8a0ece41dc6fdc75ffb872e0ba09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab936de5478fcc53197bab89df082677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d71578725a4aa9783ae11b6fbe02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2e242cc81bd0a43825cefccae92e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beffdd6593678efa421ec8a307fb26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf00b6a0700d373f359259e04e684f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821beade49b0a6357e8445837517959d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb29f3a11472109bf919ed6d03635683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22a9f4beabe00a5366c6816fb7145b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a0e41ff9f0dbae37c718d8319b1ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b39ac92f9071859ef88a086247d35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2730a382ec0b5b296dc5e1ca2f236687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450f2b222ae174f33d3630f6112836688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1662764be7ceb72790df5b9a4becce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f427f3e06deb50c70002ec8440db1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab7e2c98c2f47bdc49cc5c87762d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04748c5dc554f9974e65cd3c88c20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35232e8234f049dcfc9c0649cac4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaa962e90f43df0bb308a9e77e6e8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475982a97ab6fd415001e2bae33457d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678174a609d163f6b4cd49c130bc7ba7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad8200689726d3fed0fd05393b108697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8392b9dcc568d1352d6b19b5aaeb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d85b006c297eab9f31bafed49bc4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564d32979bd13893d35ac42ff29f68e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf759232190c17b37df5b0c5f5edb0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f75da174662b54bd405143d12bdbe0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8391f481739c61e0062554f8dbf5ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91531e3ec1bc8267b8c2c67a173f5dbd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fa457076a07f2c10d996115fd1673705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656300854f0afab992870fc0b6d38cb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d4c7adcb647b9a990f232e526903f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafccdee2d3eba16030384572164daa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87875b7e57b4daa1c2546713a30f96709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe5430abb25dc89bcccd8697a512d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35a480ecbafed9bfb53b83293ab97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ce43aa5d7a125153e8222a6621d79712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d05fffc52437c34fb7b4a053a8a3c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189cce61f16d930b2d6b265dcf249ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a35f251a722b614138568176b80b23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f889a595ea9d5b63d694d82e0dd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0716b4bc0337dc7b889bf42077049b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee9775af2613b06ed05763ebb9250c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2a4451544d38b2b34aa710a75dfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccd1865d63e5a6d4719de3f93b195d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d3f71fe0b8cd7200f1987c2d9cc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bff071b3b829d11747668fc7fbf5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df226695b84d6f7094ece830174a99723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f26726fd46e7de92bb03d9b530b45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4189904b8bd2014e1d955aa09e9ebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8be7fdeb363c2a1fd3471881f34f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b9e988b790963de6bf7687e54e0c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93794968f014a19411c9899d36dd69ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11e94bb7d4ab2f440032a8664e6ac5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632354a343ec49690ad33dccf38c308730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c84dbe09b825b0e6d873b5a3ea919731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921095648bdb7e406da994fea5372519732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7fc125639923236dc4dc73798cde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c25e3fcb3e72e8cc1426648bfc372734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4ce5dcfc12aaa693af82f24c1f8b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c303348540f501a76d33bec8f5c0cdb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc04538ceb2cb0f2452aa14d322e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968af1693d8dec807d01bc06083b71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296a420fa2b052ccc53eb8f2d5e595739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eace913a5641ba46a777c90a81edd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7fc09f55a0491725925446f831ab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd7aa60380f4617aa3b79ed6db37bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7365c84e7292d8bc352d245eed0b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaee33c449898b4d49ec566b1940f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58278bb3ffea5b4326ac0761fdb4ff23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc016c17b518db427bc712c7c27c038746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ea5e55f5335fc3947613774c7e2d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ba6ddffd9e978f47a2da34419fae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb0add946ead2b26fa544150dacca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c71b57cc76e23ff38db993574ac4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36399db803cc6c2bb63896580c2f9a0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097e988f30ddfd6d28d26bc54cb58b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412f4ecf204aecca4138cc40e58c0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6a83d273ff19371b2dac408fc39b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7acad05b5760172c62f927d213497f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f727e241ea54eca12f7a931aec16f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b265fa0c7e2dc033646fde18a6129757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedea643644eef1d06cf2c88a9317e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497bafd5c1bb0c893ef1858171b7926759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e09f1579fabf84009c65f1959a451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8e5912b9b5fb8e3eb371b4587f922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564a6b44a6d39dbad03422ca24051763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139017e38a8aca0bab81f79e95239c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd8d2cb34424a2df879705f63d50f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee4a80a3551d7f9aca6c5c48cc77d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822109d2f9476c91e0c59cdf201a36867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bfd6607382593674728833ceacfe48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b228a8af2f097f6a13e90704163923e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502955929e7e1648bde9edc0aaf261b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efaf59da81340dbb55bacd93d1e8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcce0aae56610a02e08d5f6b51379612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12106ac9bf0ba1250fa08aa8a1d58113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb69fb9d70b001df2f9f4c001f13ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b8c5d1a7a18735bc62781921720315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a731dee80f60a70399e05cf1c25f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7c43e4e71c6b62a8d3a7ae1c0bb4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d7a524a2230daab1475933f7202918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445555146c1394666f7e78eed2428619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4a014948d18ee55efa5152bde4b6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b9a59d7676c2a9f6c8797d72a3f5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855aee2e1f544b2279a5455d47f928a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2436bf912cdf931a44fa513f413ea0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c50d6bce6bbea65c19ee7f3faf6e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e31d0855551f1d94ed7fe4dee192b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08e9424db7872c9475e233bddabd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1bd851218037f2c80e2a50bb2fafa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf7329c52947798ed974590d7ff4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa8de88604fb715f54785f9755123629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6f4ca10259de3b2fa9f27507f365630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f1e87a432e41b1cb17b35facb69131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c893161726491aedb3d53c4e4950432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c567552fb9790659207c87f4408922233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87b3384254169d31997ac8239708934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b397a338de713729be4d73ac1a97dc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24a7dab83b3616e482571267014db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276c81de6b83ef43ad61f5e0af5ac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2212887c225ce60cb613542f022c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dad49fc724fb9de3186b3d65ed04839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fb2f9653e8cef0e8295a0fc597c4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b6000980aad7870af4856b252de041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd1f960f2a3fccaf9a4c16f3c340242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0d3457f50fade87c73dc76477b6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed71ccc89956363164891cc7e539844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d479ef32c05fe626315b967a04ff6c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5de04d6c3e601ac14800c99bf1d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680d2a026413c5e26718e08a0a8739247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5247bfd9163b7e321ed32e8c9788f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251bc0b23d511e83e8dc1355003b7b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84fffb0e8aa1d61ddd34af9d8903c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37e7fd5b625d072712f7e7dceb6e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0f01468242136bc193cf0ec3469752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb535ea632350a731936649c063c6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf13850675444fa416cd956b88463a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505cea94d7b56df9ef868a042919e8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f433ed4e8207a6adb67cdce52f49256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9927af117af3aac314c993155e0d2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06a86af3d951b9ae6335379c981f4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b08662887904fcb76d4e6318ad4bd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02e8ce3ad97c23b0644ad44a05eb9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c672bb31e239d09d98d8a55ac58d18261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a4282fbdaa0b270096943d6dafb9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b687dcd218901f7ed452d18549cb9e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f37558ca9b9c397c7533f690c377e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae296e31b0171f18142eb7f5d7687e5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc01125c75b58ba46c8729ad131c7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca3512f34117fd6652b73329c4a7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c08aa76eab1563e15324e109f72c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d2700d44e8453e03c4340ec79f92b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49c1ba81d52e4b352eef2df9e7a8d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea0c09af5097471f5fb4ba80e09ea471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc8fccb4578f000bf7532e58f866972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae3c354d69ef8a698ef09b9242e82073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ddff64d391c67657b7c2be3d994774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517531d5c67ef6b85e0b0edaa434c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f66f8ab077ff826b2fb907ebd573d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e79aa15268a35fdca9f163643602a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c578e8f4483a9e3755dacd310e2b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7cf09f97968d796c68bad9d90b1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825eba7e472b1343f0b0ed7cec7e55a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe150c018062bc88fc1d3c4311f4be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da179deb6f3b3ffb52e8e5315a017b1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c0c42b084516ff4a6ff935ca17d1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aade75e0b403a76a24164a57a1d81084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac39a181387e416faad9ff539ede8a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06631ef79cc10e3ee7b16a6416d1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf0e8d4ffc7c55a96e71a8ea3609d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d6f93dcb1b641d284217309c24d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d45f9cd73b3f9f06d5ce7312af40ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb66424ce9582cda1c0d893cbbe02c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedfe20f3c9bb8aa57a89befdf1f77391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603c2305b9e9c3d5f3dfd49208a48692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2f93eaed522b29c03d0021a0a3c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c00dbe9d46eae4bfc352e9111eaef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a07589cbf1e27b216e638de3b872295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d37d6caed2e47c6eff0957296ffc9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55f0f4424fa7d6ac6d509381dcf7a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa1eee0e55ca27aa22b7532dad51a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece421bd9ca3a9714fcb57eaa208a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784164c233d261ef66efa97b99c9a1f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff82679b1919ea905fbc8dbf92b8f54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d465cda0723500b47bca47917881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63cdf0b88d24127b1c004b243d58ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c9d9d261f0b9da1645990ff0be02f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb6c49696e9f19c808e63fbc57f4a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0cdfc88cfdd39e9e8b2d7b0e88de8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79aec4b27a699d6628722268f29cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa15c566bdad70021a6dd6635361020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df573c95472954dab1f676a40f37b1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507339c1fd8ec873566914dad62c99d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04955eb2db4de3a6fb16abe98b2fa40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57c59b52128ad65ebb8e99ee0fbf19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2981126f345d63a4f8b1d6c112785113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1500b696c64f446e68ac53c3711b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de192e9873c5f7721432a7a63e58724115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac94b83286212c823903d50e9bcaf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5110ce160aae957901b990984bf5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a00484038a2f1425e7cae9670e104118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8698d4b1d870be8784dc0823b61c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e19e60e8dbd17be2032d3c13f951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee509cb7306268a8465ec06d18e10b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f7744328c53e1808f1a48aba19521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de09f42957507d211ec6602ff79b09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fbf5e7731c69dbf4d11f3506a52cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c451af6158325c654c6d44071fce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085cf390d599736ca453b24270efb76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8465b9ea73a42485bd607de7e76eff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ab4ccea94d5422d7354b8faf7191128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad27f5deff2f7bbd3347ebbb2e353aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d2a2e904d46ee4393e5ed3e1d2f5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c15a2f7a15b29ac49b046da2a3e037131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa4e0a2418cb7611e5cfb52fab3ed5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753714cc3dfe15144284a6233c7e6c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef524dfab5ea1f73a4d0fa29ec86e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9e8ab7bc3dd2c068cd471ee084724135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc0db5ee8eeee1e2e4564e9809452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a676b9b87d11abbdaf08107e7cfc57a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde86d2bec918f6d16f233496baf583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496e985efdd05896816a389e128bf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50c2e497415c4868497d0b443bd464140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368cdc0ac7bea10c0f6fae7e5dbef4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e7e77164c899c9d2f732812ee9c3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff13cf19f6af6ae33ac4b4b83c4a66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cbc2b0be98cdcd5b2f85b885bf01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca1406baf9dac0fa13e4fef4e4393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848945b8edd826dfcaee44f5f830490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dabc0c6d127f847f0a1a55364703f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb9da80d7bd724f98e1f4cec1a9e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94f15bfd88f17732a625c34cb71200149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcd72c3e0de64872077e709973283b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4bfe4445010cac030db8294e11a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190d8ebc571e953f1869cf81c35c310152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61e18e1e7729d8425a77ce0edfff4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157a25eb7099fb5f74e7b02bdfcfd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564690399d11a07003f0dd3fea20f5a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608828c2622bbcb3950cfba57686658c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ba9516582e61c91ed433fd179790157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b7bb27bd2c6f603ae93f1c3e568a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd66e3628de9d5acbf1cf842e388da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aedfb73b2f2651723bcda52f6cb934160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f41f54246cdbefec08cc6cbb8424e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23208eb2c6eb1dbf51f11fa11e1cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2573701b931888a88081c7b032373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7bb093b22fed43ce36efa414b581164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e0b819649e456b7910e8dc31d8cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2077abdde93e5c0445cb68b0394fc0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab0b60e235b1222086c2476ebae28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663eea772d53af44ae406ab8a17e164168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d67484806af79bfd4ffa310f87878169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfbdfe1a3e80ea697256543b304665170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2af2d36c14d8931951c429300793171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18bae51f37a31f8031dad746a4dc79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbcb04d17de4ec3ec6a2dcb078b1be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff3a984209ab599c570d110f18509174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc19bd73f11f5c1198a313211f9a112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d19997038b817452a5dcc6e37dbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ef04d630e3bfb376f3dbfee1c6f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a084a7e942c18c4fc6055621333458178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a37dad99fe0c343409f3ba03df52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999fcc6e5257540107324f9c6f2eb8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cec988bdd6ce111ea5569dd09d5f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702be70078e0544834676d1e13c525182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28ca7e85dffaeb20d586a63b8258e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad228fd72b47b8bd0b4d8f30994a4fd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58aab31986b6579a50dad9bc5f0d99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc7dd09b2f7a1869e0d31e3b906c3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f8e3b0c949c77b26eae92ecfe1f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c272171079c4248604f2e981fabeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbd1913f3b3d767b06cbe3965590e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baa239912f606e7ff2127b05d01e4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c8eef1fbd439dcace2a28662f776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9592401bd09b7f32090da653178a95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684962b0b126bbf311a60b571eeb102193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd939bb58741af6ecf4621ed36fbe869194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c42ef8be7f8e55402d9597c4ba18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b8e92daf6345ff55ef051394bc03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc301ef6c0979fd4bd53cd6cb805273197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb55e6825974ca31de20a4042938f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a817d0961875ea9135ca1a4156c7c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848b0ba94dbed60071c6bc98e20d8ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7ebca24081f31d9a849e6e75a2da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7a17a108f7346bddc024d158b89c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823775fb4593ad4367376455cf8ef1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb02e13942dad3f8b678882a983c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bfbd904643a8647cc449c532cfaac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83ce6928927c9c35129c28458347a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0bd16dee76e1a2df671bbb40f937207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb671763782488e8cf9dbeaef11fee9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f55d20936ff399289e5d676f6300209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a5c062c48db84f0b14c7ae101963210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574102e68a2ea1aa89de5931334d9ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864abb70488323306a680698d41aa11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11936c31c5ca9c725e22f821c8103213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c22c5977c3e9d3ab3eae32864d59a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824a5870c034f6be82568c278d86c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58517505e55ad58657e99ad568cfb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea05560bb7682ebce2b1a4c178b7a28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109164f6a2781820bc4287c07eb15b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625715d0d1d9b13530ce365319fdaed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa22f7195a16a24d271a22f9fee3910220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943af705a5642b252cdeb256b3b692e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf8dcd6e3494a2507ad57736c16baa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62643226030bf05969e90afde1e112d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1204021a808965d49de6fc69f826b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e331248a01ab3431e32e545bb07a72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ebd81086df5e38f7cd82318971a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28168d121c0af68538c69438672c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58454a7dcc1c37ea946b0d8c2a0eb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677e5453df808920b659cefea8d07f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518830e90a9ad034b4a94d03ede1a84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50ff299315dc62305bef61b98b0c74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d55d484e332437dc5ec36ca1d113e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b86820813b7e2e30d6ba202068ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644be051bdbac51f3fc24cdd8a3c8c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19678c66d3b9bf25a2d22032ad8bece0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf0bf0cf8aec3589b28915bdc1136236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18d06654c0d9dbe0eeae976eb7d3ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886b55f5674cd9cb8ba0e134bfded7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82037e194de09f8a6d1068520d3daf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3075c6b492297a40cf2b8a8825a40f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d598430743a1e9b2dd882cea70316b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486788f236896d64e14874561b924c80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b357692a315fc610e38f3c942291243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebcc8f77eb957cc677a251e65e002a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad6910bac9a28628f89cfb464666cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e2edd481f8e6ec55854d55e50f45d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b099319e400c7bed132b3e376c6a168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e8dd3e2381cfa3552086aed05bb8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba2ed127764ed2fafba2fe40a6de28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092700579f3fe944118ef29b73058b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014705f7d4e6eb85ca77db74ffcdfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccab139306af2741b5969ed66c38f54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596131ef59303c2a76580bd413083073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e51ec303efb5cbc47173775dfe399e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be39f7b897da0ae46dc54e3d609cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c067c53ed95601bbdc44b3a5f60fab1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60c44eb20ddb4338a1bbc71acc7e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dcb425380b5b03db536a90f0810a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddf905847f26e9cc9ac4c7016292b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e69b732c46aaec6b5304d87e9b514e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26d0ca566db3881e72b43e4f605089261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8689963b1b59fb04a617e9cc3507d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55817ea8072eae171ec82ecaed9abd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7dc667a0380d12e5a0818c6a7f3498264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db860336a86eb39cd532583c2ed594b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ee336f7b34cb6d5d5971b6d3d74d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa02c14471b5bb785227f7f25ac117267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036287cf34eba0a247f413192f063c61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3dfe1635e2422b475503bd781bae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59788266d6ece00e13c7b1ea3744e1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9f8da6c2c81ae421a84714edecce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79493961c65b4c98d61c92aae8f9e5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352950438bd2b10ab883dc2c25c86876273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d44f9ec0a9fa51b6579973aed7bd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42566c5dcb977fe10fe6f4a69573be0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1818aad68e08d9ab6976caa272c718276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680fc827035a2c521f02f78d828bf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ec35e99c35b64e46eebd8aa8795f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3c237775da6e505d4c3967d64ba7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf165d07d62b9dd4a7cc950ca136a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45a746d2dc697d57d0814be25cc69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e287d51669c86c82b4feffe7ea38f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd871ec24f49870600b90fd29ca616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a2827aa53fbd6a34052780608844d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c10d9cf258394c0d6438dd40909c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d3772a04b48742cb1437cddb1cdf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a052dc89925439cf97e4f5e9107c73c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6eaaca669a318149a5e2a9005bf9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5509c6a1d033c4ce865e1c7facda3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874865dbbdfcffd5e2ee95c7b524f5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37852446bf88d8205a39a42dee16abc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be506548b584ca9479ae050610669e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd38659d240f13fbf55d0baac38b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d683b4de91beede863fc2c6e2d73ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6ae896f09b6bee9d1f7afef2eac06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac94c74c58b3bf5fcb7b8ba6669cad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90305086a5fc099f60db8cc91fcb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786e7d04e5654bbddc5f73a06b20fb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825b8278eda69fc90a25a849ac452e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6893d649d55c862532796b3286dca3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc30f8c216471b8348f4a04fac1a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38e6f2fd652dfe12c9d61486a6d03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684763a7f4aa5404d1caa76f6a6de2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941a9916e2234003a05ddbffe329470304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c2d28fb5c23042731ae95a94da498305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805cd630dbc0d708e7ec54f51ce4ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b92d19e773203a44074688afdcbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd051ee4b31bd25bac81bc283d4632b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31ee853f9e5d185a16896ff76c120309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f443418a98f0db2ca08f1b6ec4ab4c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e93c6035114e51895aaef447c907a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b465647cf60eeac848e1a4b2313a30f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca765ac003b3d196b069fac53a53b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ec3453c77c2efdfe9b00f01043c95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f67671447df074f44f74f6b5b35272315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841ced6ad474090d89a6a2ceb85d4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c75b6cb2c4b1632d34e7af176f540317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733931a2f832f1299281b98a532988b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a472003cf646ded3d1d846f49923b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a008f16129779ba9d5a094a47a9bf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52462d1362b210498e7e89cde84b926321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31fde27645307407fb1c008a4447d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93016f672c425cf1ef5103c57cb7dd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83685cc6a73d1de356b99d0ba3fb800d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f238cca2a3e377df6e8eff772f693a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f32c10027dd37a15a4e6443e06118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019b83269d8c4a06f1250ec3046d32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924ec2ddf6e192990c3d41c7d87499c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd48f03e6ba164a6b0c652ea0404e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f6f0cd67768d0385ade6d344932a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fed92f75e09e36e6055fb8985477e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd40fadb3ed0b0f339c45f537ac477332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0189c70b9c0fb8b7a0cd3b23709ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da588dc372101d987576721bcc6d79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f690482e5c2b555f8033c73bd62bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fa78b9f9c58d624214605f18164f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ddc1e8368b31e9a8eca4a77de6f1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138529bf4c59b41d22f8169589fef4ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b265caa6d7b1a22938915f2567ff60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824840b54dd680be305262e58ab6528340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca0d02af6c9d1bf6b80dd2e0a3fef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eadb5a5559989a33a56649d817472342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001b72d68e68005a60b53212a1f840343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b7d834f6300e77b66db0965538f83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e98c8e3cbb7441fc386b942e42350345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2285f51c809d2b4e937874bb4666c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e5722e74b908660d04c261980fe91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6479cd6f1ce302eac1aa03cf0a8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c7121acaf81a321a034f8a610b89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d99df42471c27093aa5f681f8646a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a579a61aae8458d2abd89529284482351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69289396ad656b0b794b23be9511dc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df838ef881fd78009cd0b0baaf6fa3c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd617c5dd6d3a0ac75a004a5158cd87f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9929c3d772919f46c931776aeffc35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf89e14943a939336a4c46b2803e37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b7ae3a5bad1e06fb70e0edb3eb71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7010cfc64854a9023eb56ffbbd6c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4617285ccde0302753edf29e7518d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5792fbd44feb4949be2c197bd4d96e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4759bda65632552f810f79877dc28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94b095145a951ce31077a59152878f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c6d4e554e3c8a81491f6b18dab16b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6c3892a2b3f1e8b0eb989bfca642364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0894d3193e8a437cc639aa373636365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d501d4278f1adfce49d6a79a08af9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65a4b17a1375d3fb7b47eed0828bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16ac0a26baac3bed6706525cb5bc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afa807741b83efd3a5d8a75854cca7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd350a02eca352f75bd70f24846590da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b9811d64097ad3f59e565c876cd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746c527729ef202d55940dfb002972f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201770ce97411c72b1598a53296533b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae30e4df0d4c00c763a836b2055ed5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f76c8022e2658060a8c44c8dd4b6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f162aa6b045bcc9662cdadc6791df45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532f04a1de56973e0fc91dedf21d5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d25c6adc27abdb5a8edbd1f819910378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21932893eb167679588c5b91d682b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1691ef0bf6c160309cc55d4cfe0fbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfbe6861be58e0ca509dcbc92ddc2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d3a40956a6a7931bb70e2c08b451382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7638c6601660922600c03ce1680c6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7423440b30e51a2fe8c41d51b97bfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27064a4462e46894c81f2393fc27836d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65fff8687361d2ab10081006acad2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b9afc74b467ce029ceca076448b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfdd710bcea270c4b34a80f9f32d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee07da980fb6501a93875573724fd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfda681ca92332f141cabce07b5a38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c129b36cc854847115b0f504599bca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547bb26e3b1e0e2e3ec9676a3dba38d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cb1a6f32dab2d843c53cfe7d07572393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc180334e8951d9879423c6c086a0865394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da7515c774ebefda47929b0937d65f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae39604f282b5e37c8c2baa1e5cabf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4052fba075df1b2b389bf1b1692b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40faf6ed2241ff67b883bf6c97dbe6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7820dd07a8d6583dc859be36899098399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff1e85a6aa9f1a7392247be74e1d21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a2535b1e8f7300efe501a5469509f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1076654766adbe064f7df6dbec1845402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba9c08e7ec77b61f06c3bb03799ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742c6d71489715bcda585cb3863a46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2676b922c771fc5b4fe9d9bf3c7780405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239ce7e32c198d5580d4f85949d5265406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43223d8317411520776589f3678c8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb926ea267bb78bc2274ed4e3adb0d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a60a83828a7e36141e8e6cf0c364409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46a4cf6193a2f194f0a6241c81fc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1eaadc4354961a2d300a46f3b663411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2d8f474ef1be485414dffe9d3117412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084834bcbb6466e25fe2e465abcd14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ad98a3dd37d17de4210abd01f9ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59f54f8d0a4ed11ac9890a2d6a67e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912c85a59d1e40d02f0ae16e8530268416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132a7d11eb4e1a1f08fe81a30fe1b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f0227d7ddd8d02b62ff3a5266cc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf48635c2011f287b6c39ea83f8d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f9852148c8fffbac13ff2f697bcce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aacda6d10ba2394685b428fb929de9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d933df20840e65de07e75bcf6d346422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8399099881272cc125258c32a398fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e37298d466d27f5cae29e5aa1239ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1f14f1c2f8012a566c0e6d30f465425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5467705a0da1a1d0faa0ef4b2d1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0792ed7ae41f7b17007e3f93786204427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1135196872c84d8bb9a3e44ca49ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2112ad663e5d1cdd296372b42a35c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b31096f6f0a5a908dada3cdc46c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7dbe988ddd0a1f6752841f09d9637431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87d68e76f13505527c7b61c7a72cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b73916aee30b79962c95bdd47cf7a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9291409e2f494bc7a151cfb55abf56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d7ec93bf1579b5c48addb58c6dc31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c755644acb01cb4199d672bf98efc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4f0a638d1c6e2ddf7ed70b6a68cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6445b7e73c10cef6aef43f8eaf184e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fa800cb1a29c9c91bbc68c138f1ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d170e0fb36cb0c639b7d5c32f9d4ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661fe5c01a961e0f144ca61c4542124441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed624730e2c4c56f162ccbbea1f28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14ee4ccc3924296502cbd0962fa7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e158c793423d4fb05b8cd255717944444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50abb653e4f8e27c8e390a847273031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2efea5197120b101e0ff71988acf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac9fb93293ad5bf9c30cb6b716da03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db534e3fceb5d8d8def72f0bf2bf17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f6e84e656a0701fbedfca2fc15b00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331fb8477e22097c3d51980719c09d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b508e030633074ce623a926b67289451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeab02037e789f35609c284d128745452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f2264d0c53fc2d24896e77abe526453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cbdcb9dc637a4c62b574580c7715e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3fd8f344974d6997babe792e957e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765fd2c7849189432f61c73e8260a05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a949c086bdf36a20ecbca58e811834457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80784ebb2cbb722b9d475a029e5b0721458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17268f6244b6d0ac39fd5f8b784e9747459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c36f5ff2632616d7e6a775ddaf5993460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15fedbdb793f50cdd2e767683659fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637aa9a4f1afd01f8d4926838cdfa4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88751c0dcc75e682fa7357a84b221463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd574fbd0b803695d8a2c0f288bdb422464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57bba476c1dad669c0559874dc03a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611dce197c26781a592aa75c7ce0f14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bacb247ce01f99054ca9e72492cd90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7aca211c4f6270ed2e6cea433cb19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be990c207e215a675116ec5957c28e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e88b6c2a11c3d77b6e0edfc5375f1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753dd26ef492d5116cf94b84d9ec986471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e80043586b5b434b32292a8cb2c84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0923a3ee922ed0d22ae8be6445f2440473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d38e50c182221251bc365a184eba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f7a5250bec315bbfa55e12fb0b43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cefd03960210e191aca0a0d8299d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad19ed7996a752e311f397a35913d68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0f1bd42cae658efa13fea9d2b25ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028033910838283db3f40496b1027e39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3330b9b24dcde0229e59168b13d840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023bb40f82a7189dfb3d23aa89892ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dac1fa64f8b469865d71608255f79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa7f482594282eb38e29cad7417d74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652811b4e0ca102a6b33bd9c77c6d7fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e723379af370dcf798e97e941b3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e153decbe546a89fa11e50aae658e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515f9fe109190074282c3cd0b08b2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1fba4609f020f44ec26623b7f626488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce83bee97b67fd7d6d679cfadc70a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadded071d914a52a664a8d71099d98c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbd685a7a1901fcb5c75198a9739b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517fa09201755e7e9f88fc648a08a84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45ed76eab132c5040998796d11cef9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f9d83944b7e7a78f838bc9c7e2e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f886ca266967872801c608b097b9f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a619fabf767028e283def45f96fcaa2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf3b22d78266d6c0e73e1480eecc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad1e08fde1fa16813ca06758210ba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640ba735b0493d614feb88ab43fd07f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc69fe28be7070ad9da426f1ff765500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c415d1247671199f777d1918e36b03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df5bc493e38ade1c1d0b580ea5c2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f881390bdb548f93eed81ef7c176503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fb49dac0b35c4909c8f9ea36314e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbefa9a3e5813a458eac76a3f157ccc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a49e170a628af0df18182dda714acc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798290ca3fa662c7117a61603e66439507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a1d9c049e8f741fb36985fc2c0241508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b10f8e65b06332cd13a9d462226ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565769f472b47897b19768a2ccb313510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ecb3a0a51628e5b402ea9128254aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aacec90236869c7598c4a5e718563a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b118df406a9515168bbbb46f23db92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdbcc508c1bb1711d2908bccdb5386514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04448ecd383e9fc9b4c07dcfc16b45f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8565babb1222dda0f5d78e6ca9f978516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ae5c8cffd86d7e81865983796a09b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73c1f6e9dc55be6cf6dccea3b82cb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56c8799edb471e852ed3124689b10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce79a0a35316f15e9812d33816eb7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353563c69da0cf203a975f51a8b7b943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442300d18ca2d5116a6fd4db9b8b97a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e8ba230e480ad8834bc6449ad701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3cc20f8592313fec60f222ecc14c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080da414f959455a492bd7cf75178aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb61174e610888018973ca0339717fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2ff065e7e8f44d3480fc4dbbe88f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb538013237f753eec6c226248b556528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486721f6fdc378fbb5f9ee67e51d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec74f232d556b54bdd187bbfa3b312c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b9115342a269b6afb3069641a99c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b760259ebeec64b70b62c464d12ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558451fed3253ed1dd7bd273e2b979c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe007bf9236389b6dc8e122351045a2b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a127998c5b3dc65e40cd4ae87adf3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb50f2ef7789af67837ca2aa0e1717536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31715217866e7afec6246e85a6984f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86653bd7218346bcef45fc4b45beac1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f9dbdb528d58cab00cb53a73856b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e393bc0aa55c2c7d05cb8c9e7736a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96de84f19da113fb45a7ec2ebf5602541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff467466f67a3c42760cb9bab2043d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc772bc23fc88fb375657746732827e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555b349352d426798469e051d35c93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc7a41aa8bb72108d14dfe0b01380545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5804d1459376e3cab38b999f14f047546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91c7e048e32f5ea3e1976f8fb094ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35cafea8839b66b46a4ae7c32b1b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ba9a4d84965531f4da329de7aa13a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42f2a4a73d9ae35bacbb0dcbed9cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc697d7150bbedbd8aae4daf37359a83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22e78b76b7f6622bccbc3205a62710552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7cd4475b41187d45d832abdd1a2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c8c6e227c12f891bacd985d02062b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117bd965cf69184098879e5f6d2c82f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6ee607d5f60f7df645371321c175556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05ccb6ae6fbce4ffd72d2c146ebcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8338edddbe43a4e7b2272844fa7911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59dfa49ed40efee0ad08e439b7d05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6c21a5d5ba59c9198225c7336928560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46836e24476a744a9dfe8dca61883ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305afce2bf8f2208fcb5f665e01233b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b220bba79b93baedb7ce3c6084b099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d63432d47ab102f0b464de66e158564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38918ab7ce121a3a41158f296cbbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387852f52f9ddb4ea449d7d56255ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e97662f8b72b7a24751ecc0fe58ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109938a78c05dc07af98c3bcb7de02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c15a01bc988a019e335e7d9997c754569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb7a0a9a157a70f82ab220c712333570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb3187a054b73ba6dc287245ddf00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2607a32b0d71c056cc77473446dd78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37829e19c8082aaad50a4309f5c8f22d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440d485d59ce7269393f24c813af4ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33b2ba058092df3f6f72e755922d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd801b64ad46791db5912ba604fc08d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa78b41c53751b630382f557ecfef1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e94ecb4736e1c91fc1d6e9b1e67839578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894291fe79ba9a287cb5dff489f4da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec149c50a9119cbbb9e61ea6723a323b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4a38de3b61f1549bf70974b45eb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe424cad13a89ed99f55731dd7bf5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfa540cb459998e0140ac3bf6b2e6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858dfa798c45a18912238b216ea4c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597194641f38c27a97dc79c1983399585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b25f2fffc0538413b55834e822851586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaedaa119106f2d86afdf29a8c6fd83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb9c339b9be87b165bf5ee5bb70e96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5f26b91cfc027fb2301972a35cf3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b20d981b82d8f68e0d8ea687c825590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf0b627b07a38d7fae4defe193c10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ceb54ff16e2bb6d62fa45c83f9c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc715749012382cccee7a5436af44b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9c0400ac06994e939172a33109ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c19d79616e6043d8d1acf8f73dfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22a9c9cfb2ac9c7d1a404d1e8a400c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e284db826f4b2b77030df6221377597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec60aa7a9ff9821365e35d9e95e40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50478829c30146f3d2b3efd1743ff56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff077cc3f745ab5e67066ee3d32f9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb332837bfbbe73f78ef9be5ca3518601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f10aa4060322320d10fb539965d20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e13befec35cee79908f3d3c73de27603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64acb1b283c01a02d97e701e968647604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd708b75ac7eb5130351900f035b83f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35135ac39f1a7874958ea9f36a4b951c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9346e0b98bfa41fc03486e3ae3e3a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e681dcc85475d8bf76520c9205055608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c55e8bca547a47e85d422d1b2c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151965ffebf761b20e328e93857f7b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6082c4c228b617cb2d3da0e3ee628c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9c6ddc9475d536ae29b0ac5480e63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25381cfbeb01bb559f087d7a424a45bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a333cebe5af3523ce84e917e1cb539614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137d62a2e7339be9baf9d4182d0a2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed9ba84937909a219caafb21268ef6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2bf07fe9644b7948ced10737a9e22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a8c55b405c9fcca86c78b87e1a8c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d125ccc32de049cd2a97a151acb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e51fe89a74471b75402d47ac785f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef5b99bbcfbb27560d23ccb760a752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c9e6c04df51b52b854a11d82a2ae2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262c97a5808b8e0a66e2fd91d5e9df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34d2907d2200f154092f48e49be7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801e7544dd2b97224a4c1e35ae9cd96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98d78af1c04933242bc2c35010742626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70ab05e4d47818303f77722cfba80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d15574b55fa1d489c6fa31346031628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91e2d19ab657494aee055106780d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e948446339ae4bb0468b86b18b949630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305988358f15e8dad886f6177e28a98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf844a5dc75f611c87845f76ebf09d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b4a10ee09f44a9526edb4e784b782633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d581296ea2f8dd5d110ea7da2b83b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9ca145fd6a8137d664c11e2ecf1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150ea7a216708ee58c3b063e6db85d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a61b8e4395a885920e6cc9ebc16b68637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f0fb49be6262ad915dd5a47bcd874638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b125ba0ffec1396b545f648a976701639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d62f4f41d547544fcbc1f26e53b01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4084b4720c90960bfa7faeda9270641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9eb12f4471eb1e11d8a524615f1f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43362838a0b31bc5ed43697798fb4c14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95d957c0517bb9c44175bf73f912e4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1a245d14421e5cefd208b8808e3f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b087e8e962ccc56c15e5dfb99c7ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f0901cd0c2cd496752811c88514ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3df082cfac6476cb4033429de4e94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274b2fbc541e1f99a1302cc9253d26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d886bfec5be4337496735f7a78c5cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe5bfa61c6e3993785b9ec3d9a3e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed22e5f09b987eb218923ff5b62e98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d052719b362d93780a91512853048653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ed50c9867d020437b3a5fdfb1425654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6454e64bd92e5ee0b11f4a54e4c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876138d733d098b4020dfe976629faf2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9336e254ea043bedc0f190ca35276ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea47ccbcdd8ca475901b0a8f0355cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdcacce34fcf6b4f644d00828bc1a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff409277df04b2ec13c9c7a8cca0f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45a94c3c9afa94d5937fbf0b03e9b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc78afc1c7ecafd50a1dec62b3ba13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ecc07f38fa2998b58f1538722b443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a400004c3dc3977e069ad8d541cc93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73da4d84be30f7fd3e493c5dd0d81ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad98aa4d84104f9b3ef349ddec3090f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd5e2c5ec207b7d815958ddc6a24ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb147441a8723ef40eb38725dc6205668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf52b21f3b05fb1893fb19647290412669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59907e2a4cd42dc3ee82968e9901850d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88ad8fc652f55be020e157621616c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc1373299ecbb2553c320b261ed8ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea589a8b117e846e78beac79997096f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f1e1641f4403676dd7ad8d583c83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7662bdc3d5c32bfa081332c74b8b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b20d015190930c24d8652d7b6b37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033eb85350824d951ef881138f73fa2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae3996bff2bcc89f2181720e1a296678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b87fabe8dc8003113ff613d3febcc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a531e3e33429383fe6906b16e1b42d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11f8cc8c92a99893abd94a924ca1d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23cddf9ccf7caf59d415f37c7b6b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186236bbb13d243297f49a83249bafef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a69d167afb84db7ff1e93d4c96d64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b10d836c7761605c29f3fbdc8e5b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b08da3a0dd29a3d799ad70ef32bc73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114f6ce607cba1afb80f53b8dcb28f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253822ae0640b11d59cc4a94b45a5b72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eac74e4e01497111f693c1cdde085689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158adcff20c38cc89c6426247afe2ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad8621619b1b45d939db1285d6ea9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e2c8278bf09d8c46c58861a5cd852692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3369cb41cdf6f60f21d2c9594f524693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129df4a764c60db68fe6f3e191d5f01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201da6679bf3f825ee40a4da24ca21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed6c6aac384395b8b6a4a665b4c5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dff08ac679cf7a28ea7abfe509d9f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cef5b51d651587b99e06555ec5dbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741aafb56b1df4489b0bc785b475f61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11f4af12063994a5a6290a8debe7a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400dedebf54d9a58897eaa79b810e51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff8e6871197afd2ee005518c9ca9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97826ed2e88b807f67717a1060032f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2211fead8db31be8284e74e7e0c7375704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389bf01e64c0d52a01e1fe129c53b14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd33fa4f03b91c01c43fcc2a91f741706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554118cb22ca8541cf1f863ae338958707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e424f5f85bf80818ae0332020d93e67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf552a58acf21943b86446b93aea20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac899275952ba0eb6ac68899eee859ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9dc3dc1a4ff96235c45c8f3b81cb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec98325e49a27c4800120b69ab1b839712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb3d7160ef3e7627bfaaeff53283c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05ca2643eb6a74bdf016d2a6c056a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb68908766be8315dc9b68221b289c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceae48e13c597e950679d7c5f6ebd2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a045d75c4dd19739e7600ccbbf565717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5575120d340bf9c47c52084ee600b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059cc0e54e8aa20d72dc062abcdba3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdc5528b32416e9adc150270ae70d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d911ff0260443fa1b31ef857b3301fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa46b20a8531fa46686b4a60759be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b6ed08f5025e5150206c81189350723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf59dc9d58df5cd9cb95dd3c6a4a9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca4aabdec76c635fab2e8c6f5d45e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441d96d6d4c6d5b5c563e2434336f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802358ed7a4373db852d87b2926783d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb7ef7ceaa96f504688c6d35c548bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05c0a8897f05de5ef5c22c0ff71a5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585173f09506d3330cdc816e9e442fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e05df74ca76d918b88c05d7dc1f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf428ee615f894c6d18deae35b67d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d18142a8c87b8b89e3fc3210991d10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fb28e70db353a9628d6770f403bb3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3ce4f8a47933128f2886fab4774a8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a629672b6f464f3c760679f1b6fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb4593dc5ca7d47fdb5875d0e4407b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcf82fe68bad19d59fd6124fe6c45b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd10d5759159b43d28791b75c7c73c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534db33043915c8efa80ffceb8bc2608740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb787097566a35a15fd64397775b9df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642653c6225af3a21c6fe3e4828e4b81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeb0eb52b9ca2a5f0fbfa56a26c8fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5793275eff0cafc83e91764967a0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168606c301cf64e805ffc6d36f4f3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797527345e807ef954c20514fb98dc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0f9f15ce0bf23d833c2d64db8b36d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ed3cfdb4d70bdfec13330973fa87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2c658a6b5fb5070300dbf57df2fb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c14ef0e29225c06728bf661f3860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388353c47d7458e6394796b2a4ed325751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698dc3b730a58d26d26bbcba04eee8e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dba958670685f1399ed09607bf029753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851184f8edc3fd57c907ee96fec3c295754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7ef510b519b5c3b67461f791df16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16edf193a2692c431008ec432c5c0d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9d7e546dfc1d332415417e941db5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4f9adbd3757d01f54192cd79f0bbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e348ae180341d64578ebbba210e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>