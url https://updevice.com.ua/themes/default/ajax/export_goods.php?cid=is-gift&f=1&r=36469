--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaae823a49d1e314d5c387a079b3fef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83896f0a52a525452ba1d57c6669eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3ea418adfdd17776a4b1ee0634523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88bc3bec4329a01df972d653be8cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840e3e2a14134bdaf37acb0ddc42df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9c9cf34af8cd0918734125653a476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c99b23095082ed74a0d5a277c45df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf12b0dc45ce26ed54bcf17689afd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d85f46dcbd0be582994b7ab69001ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d036abf91e0e897683b75e44bfc949710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955540a4214a690cf996ddce866c68d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa14751990dd84b5df952daf4919b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f973f2e8141698cf4e12a466215e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3d69c86e59ee13818c85d1a9ffbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3ebb2051baa4c927bff1d01a19f8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb4e0f157c0cfe9e277d1cd63c32c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb2201d1aaeb12ff474005ebd2a0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789350f51a2f8d0166d7b3efe20641a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20773429948af2fc516a4d922cc641d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e507676ae8da63f28d0a0cfd1234a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f56479d57dc90f1b96701ffdc4a8fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984f7d795f8731cae52002fbde871b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390cef8d681dc9f4daa5d71d74d89c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18e74c369a3dab77845ba67f41f0b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ea65b8d522c3140f293c545ca8fc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa266e605f108923cdb98df95fbc6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b599653edf7bfe079fadd104842be927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d4d0a3cdeadd80e59e4c1ef785a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cac063eaca833e65093c329da8cd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277a773b8f5b0dd5bf977cd7e82aa430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a4fe1163d7e51a53600d5072d99f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e36e52f121eceb3cc2af10903870632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91b0ef1aabb7d86e147df93f73174933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93751d8360cf9f537f12e401a27e5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7334ecab8899bca454e5d43bdecc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040df735ad70eaabbd20d13a40f731c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891ac54ad19ea8f84190f59cfdad2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f014d6b395692fe846cbfe3f32004438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4de03b4372e4481c1dbbba27f5fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ae5b0f0538f6b55f08c9fe567f18740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993c4169711111e6fe5c6a1138d30a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da75e002210ef2035c78be9df83be942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a997d91235bca019534f0166b1eec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4002ea8f963a4366fc8d34f2fc2c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb958c6a60db42cc3833179eff6c7fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c4556144778bc75f9ade6041a9f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3b9bcabe63acc029a742086c46b8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b30a2c5e566a7bb34f9b0d432c2b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74fe3e597abf04c731f762c588d1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff54aa947ed12c027230589fe5cd7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cacf6ff84e58e02a591e14435e667551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d7194a4b0bda96ec9b7b74136d11e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4c35fa1d28386c77503ec03c6c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7621dd49baa3ea6ec27e73ad6bb6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74b7e4f8c8c0274d7cd871293a1f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237ee7d49ca5b2ede8e3326c358a26756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cb9654a657ad9a8a42a31761ea16a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3afb8c0f502244516c5c142008b6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62370672c0be9b1b4f384cb54e326af559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314ec784d3b55d2e63a3be413265b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29657b8d90b090753391b42aabb0e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce47ada261c66fc3642bbe038d0215262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18521fd1e242c2d4992f6029010518063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf85fc000bcadaa389f6a30a97ad6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b916dd445981cdd0c2347a5e96e3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c2cc3b0d0ec5f569a1c5c6c876e0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c2d02449dc7d9768abd396ea47d1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d88755118b6a15874fef7af47f0ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a11e1a0193b67bfc16fc51a9c153869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db642c6226b733d072bcd9e8a4cdd8d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbead95b81727da4be9b8170aeaf7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de95cdb15f6055786be723dd50ccc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ab7eb3519dd88e46b176760f397273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e1c5dea726823dadc7622ec3da2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6341d0326cffe3407f975dbe375a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb994039a308d295d542a339e85412576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e36382cff69ad0ae86a3e784acbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a038cf4e68b60b21c1687ffd674fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985e81029a5ea1e9de6b25e863acb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119933e5c71da690ace32857d427a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f85e4a63a328b0e2eb00f067900a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737496b0bded5b822586554519dfe1f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c936a7d23611787439a9c3894c1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61bde6f1f76f6c03442bfeff5e886584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da47ab574a95548eccf236ec886c8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73417290c94ebba8b1820ba58c77199486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31d3491f45aea6054ef394ab5da3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42841a166309b7f9fdbdef194b82003988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21146d6f43cee5cfa050103bc734e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd4ef6edc22919a9769a1549ebfee290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054bdbcddea3ea3f050bf948444a2af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaffbf2ca9928ca5e963ced0466359092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253d7375a9e63cf0f3d2aa0bf7c5be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c2d2ed430fe4fa391d403d6b900794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe543796ebd37b4019e19982e2bc1bec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eb7f13aff595aee6b7f60c08c0dc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea3efb034cb21e9c5a3fbe085fdc9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d6799da9e783895fdd06349fae3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a4e095e33f5ee0351b64a6f991bd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5c4ea0b524941d61357f5ef5dde58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafafbf296d23660fec9f67e891fcce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883abf2d88ae8abb21b21268ee252d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f37bf0146c34b79fcfd4ccfce74e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662255bc03165e3c14fc8bdeb194bdda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4697b3a159b533d382a26c8b1a6fcfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c0f089903a4c3901421a8ecc29ff1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31fbef3640f96523c65a6ece5dd6cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa84a4f9894af92c2f30c5ec6feccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efefe47d8cca61aa811a240a2eceda6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a49e4f3644f43f3c2844318290f5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838f215be12371f74581f73faeafd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb9211a963ae6456902ce1519417f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26767a753330bdcac2b3c3b6b3435113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2b12b7ec09ce6cbc8ff2a9d586d3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194687a81c44a2e8af32fed47715f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb3ddbd0fc45c704f80b501b643985116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b38c9f3215a956bffcc7dc75ee4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2595d7d9dde2020ea2c01fe4ce73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a83b97cbca3b5279e60528d3b96f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a68326063a137ce6c2003d4e6e540e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7abc254e33af11663253939d7d880121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893f56d14864be1f0e28795e391038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a82a04815b68df4d4f1f0f1f0d79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da0334e89a983650df7c2500f5120d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51775ef859eb0321dc3321ce6ca5016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676591bb3ad6496e8f557b21f1d917126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad136693c5b1f8697fc07d7311e98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b99f87141857095c6cade048d5089128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffda745c1f0e09e14294b79354d501a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3c981f859a27becaaea7a47e29c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38720410c2d8df99a7a3fed2f4da2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d51b4f857b73905d5b200faa31a465132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b730537947bbe974f0db53f0d34270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e78e116509d263722dfec969c5b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488545cf71de40f83e2caf671153ec49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138142546a3144bcef9db6ae527550f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b44abe0cc98b4b11b9341ba5d7003137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626fad28c2403e607c334e10f6eb2bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e8cf2cdfc7c632abd0ba29382c03e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a66fea5ac6e5c54a7c805700f5aed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c2fbaffdddd03aa04e4cb93fbda1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31cdc1cc500caffed61201e28e127f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4ab6e9b704c8484ef118c33a013d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c72a9a44ad95afc0a1df695535789144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e75b335e6c1da2dbf5046dfb1887b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec6f5abba93fb15aa2fa6e7098699146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcf44a0d9216eba27841d3d17326a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf414575726cee877cdde50db60de2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1f61d8afc388885c16086a72a303149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc69daf57786d3f77cf0e0f5b1ef4bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec472855e3981e2a6f56fd73fd4a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e66158b4f2267e3937029d0158d37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ef68cbdb9f84bccd62c3e31ec1727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82475913b36e4ac0848b4cf0ad7aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba07e784dd3a154cf9bb5ad3347dea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56989b5ec9b09203cc5fae9f00fe90a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c435ff450c64bef3a864c7706894157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c383b1ab1ddd0f0dd819baf092f10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a686c817104cbb5fa4c9f81306fb2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4521551127d447d31492b34c43d10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88104019e723f9e3e887e2dae56bd1e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c10ad353e7443ed63321635a0a07a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a368801640b405905c613edac3b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630daae87afa3f16c7d208ba3a20d6fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fc55afb4784170f6adb7596f5586f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f82fd8b75a83646b52d4ebb4bf711d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7bf9f52020fd14784beb52ca11e0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6673bee53b29f45cea9389202e51ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca2fd10bca2b343260469088d07369169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeca74ecef866e4fd0a7e9636a3f6c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413695da1f0b6b7cd1b496f16a8cf79d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2dbc6e7e68a555a74f771a74a1c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9c651b01fcf26180dff6a87168e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cd11b8a6ae3666632824edbbc86b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45257fc0a572d0f40fd9079c09e092175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a910b126e46d2329df07f1ea90279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032ffd88430161eb83d8d807d9a7b1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efa15587174a42144b4662456373ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d380be5b7138712741d3c2b1dd4fd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d64aa318e87722546b139b5e67dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f78f552036657baaf9ce6bd50d316181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604cd828c6e8a517fa8af13329cbf15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2baab23c8a4397e32acd86c4ff0cce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ed65de1d92975607b41c1f825eb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eff5355171bb93689a1f0fefcef4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875226ff05ef7b86bc02181fe25e21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156b549a89d46e18fc23d7865cd0dc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de21915f93f149ec549c527cfaf415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ecba23c97f9c12373ad6e3157765189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70449b4329c5abece40d7670c9bf406a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf605ebab6b7e95d767e73efd8bdfd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf972b89f1c23e6fe0c6a3bcc6579192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a78a4835cdfb092e088385d1475cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf686175174ad7b865ab0a201e911303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb51580ddc08fa0d3b86439944fc5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5f2638a777775cfcc6ff103ca343e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6354a3ec37abd3c6a9b96e5b291ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5a7afa47bcc8f7c7563b8a147401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1151b19c620055aaa1194c3f6d7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7617ef63ec49d0190416865ec7e49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2951bb83526ab37a3255167f82e6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92856e141374ed79f4dd75daf5a7958e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258abd6a3be74de14c633e37c35edf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa05320466121285d0e56f0e20a75e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37f67fbd57ab803d542138381ea91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f95b2d521884bf00055ffac2889f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25b45b77df6bb88e047715356cc63a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda29b16e554f48315d5027300e386a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72c6adf9bc27359bee5701b644ec7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7a0a92d1c27477023041c7ca3d97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e02fcb3e521b6de419de5d693ea42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437417df0f81f22019cbde8249c68cea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf71610ce67190de64f247d0122d5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304c10999f694d62d285d03a24917e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f973fee8dd069f6bdf21211ea19ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a85edd4147ee55ff1e0485f98aa31216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557376ab8ec4324b63fb4297439ebf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139dd84cdc4644930a7562cf974e3bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0594497495923341574c1f5fa404219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f011063ed8fbc69c9c3414e7414c66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2550abd83be9bc06d0573b573fae1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab6ba74bc7b0fc297d9b5145be180a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce60fbb06e8482744e3d48f2706491223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac9919272069771b2f1b731e0f0dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe8358a8ae5c435f90ea47701ef7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2744ba275c3b39ac3ca838c28c5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473210630eff34f32b9ba997e62eb909227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845aa9b21a899b5d7f5572efca4aa5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eb70793d6121193e55d081a0e8a25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5cf845dc7a33cef9b2197100a7138230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0e874f5977019570248ebfdf667b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de239ac00e927a1fdad3c42a7b84fdfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a269e768f0568f68579fa73179a421233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8235b8837714a18659fbba71428b36b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe06282d66884461602763a452b97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2faba9c173649e320137f27ff619c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa16430ae54ca01fce20de5f964e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801c622800056344be934eb256d75d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c6553fc2a733cacd4771b57076064239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce17071fdca4315ba0796cd6d9dd64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71407c918e4b4e032d0a27f1379292241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a7f24df3272d25af6dbdbec5933cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f1b4b4499a24b6b5cd842ff42d51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70f216c2e5064122e6d39129aee22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917565934f96f288cbfea313f600693245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fce0ad812c90891f5fe2ecac104f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0bfa238a31463b132dad18ec788c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899585e01603e5097dae49b0078ba66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c45dfafdb66ac7c2874c082fa12617249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71422c9ec4f670995fb29ed0568efdc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a6b07de29c09f999cc2bd77920f86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73877523f93bd96377cce06d0a51b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2b092850650ce336d0c35842625de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785f21d8ae62fd6831eacac4f4734db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cf0e271435d8e292a02e3d2523ef4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efa2fdb7067c5241436f0707a97433256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4909d31436149e37c335764a8af08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b5c9675b10dbcd78f33c91977c0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f0ec1c2af49a83a3ea8de22762dcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f45ab1e20643cfd7d6a9d781fa1c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a41c434f9a8696abb68ca2f0d0a59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49cb1ece0f86a0d23b65d4edd9fe7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c053ccd1e6040fb8a94da198f77f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7d7f4ac572d59ef8224ae6aeb8145264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf441a0a3fb0b7ac91998138078391fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa1dc9467fa0c0b0735f89f130bd9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b38f6423ef40e2e20de6f53cfe3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec24f3ecf87ddb2467550382a8564ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82bd1e058faec53f349fef2cfc0281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410854676004b068069c745d1e528e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd36b5f871318a942954dc4c75d32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8aa86a2ed43f283a5be71393d359d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f308878a57f32783502f5b23b1e6ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15b8f6058c8834fd7c89813ec546a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8d37fbe4ff3b74a3d72fddd279daa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a657bde4d76be321ae1ad15ef27bb3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbf523ec17be50e28721c8bc2fd44f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d71614616d8cfd713342537601f08e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94332f15d6ab9cd509280bf7b089ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6fcb31697979c439f5d5bd8eb3b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a0b27b1ce56c2b0da23945d3c1a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93b68b27dfd764f9fad85e9b2f87d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed27023ce3e4a36e4dc52e2595ec51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4fa82f95b84344123f230534fe88c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a652a70a0f8f79fd5f20e6cad9f2fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e2950ccb9d9eedb1690db42ecdaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554374d414193724d20b415750081bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb42435292f7fd6471503a2ba428513288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a77af02846a466c76126cddcb02e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaacdec180fc3f044f90a662777486290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535e3a229b13cd5e7745bbda4c8f4ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116a508beded5599e2d825749382e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e505d555bc5c8328fc7ce08df0dda4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302632b8cb5ef2f644d0b7908202be7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684085363b01697380a4058a350c6282295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6288f5c2bffc93e383b50e3008930296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11bb633db71ac08de5ddc8cbcf2139297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee9f1154728a2fe95b2552d50f2648298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71c6ffac39d7f09f71dbd9c6446dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e215cee21df626d81b19ddaf1895300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4af0c33ec5b5b2238d2a24e7fbbb61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a4314a7886f82e36744a0675cd576302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135a1dd8a0f10001010eba640444e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da34a13e580cd5ea87d5e24c00190304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f053d085f6d61890c2c583c5822d56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75c7dcd15c227f80043f4954da3da5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cb43ef5c6b9dda40d7ab350fc4f1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d3fb32700d651222ce775de7fa2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de22072d83d155fe67215d6bf41f22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b5d4df20f3bf2db122b429598ad5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965661eee904aaf41688e89153db9ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448429d0221c9c3f262df32357056ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f66662778d978075799ec8fc6e1dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38535d9b1d11ab13c1f8506992e1ec5d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ef4e52d9ca06958d462428537b572315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d19d99247ae91c1748d50ab55b4c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d0cf6b7b684ac58288f695179ead317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2bcdd08dfd75192162e7458146ea1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b9911a779f46f15ac6e9d0854cd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020daa15039182a175ddb130968778a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0872bc20c190cd429b0938b53312407321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e78579edff0368cfca5d15614ffb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073267b5140c4594b0ba2bf014705c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98dd25af09aaedb717105b8297cbb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edb90a39875d93cfa7157200c06e48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362852b91372f40c6ec3ff0c5fa83d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795787c4cd343bdde41577a2bb4182f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca52bf53efb47f8ee8268b48139ac4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba4e8c64d4cf49ea15ed15576f264b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a306a99443425fed539def7c229341330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63529378ce43d4c7a1a94a13054ecaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0436560bf71022545540ec1f81d61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02c2e1d369e4af8a146d19388254e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e9c0f7ff02dec14b020c60a9795b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc0c72f55e6280f5e7242f663ccf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f422b0231abc13e822801dd6bb0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235b1d3d225f03b17d7fc637f2282c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6abc1d3ade811beb0b041fa46a1e76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629957e0d3ffe5c06da489bec5db4417339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e99f62c85179b7df5a5ad3869fcc7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c077e6931756d5393f80adae55e0c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e69550959762dc13fc877cdb35b8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047378cce3785c5f21ba8190a42761b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619769699427fb80e50286c6352d8d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4471b81feaa2a048fa78ccf44b1029b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae8bc4ecf2fb5b0d21d7f67347a509346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77dc5948f42834739d0752616f54b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0077825be042178e6fe1005f62ca3dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f30b5f2de35dc93018e53ee4b5a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f2e09a670abc020b8ff0374335e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9437a344b182edd0851efb3276881351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c876727ec1d332e45c112cc2850130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66e1e8dfcc34b3ac35b5c56e096ee6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba19c1b4bc35e90e9b16ebd4ade87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834463f7104e22955d4b23da31c6966355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0712cbb33b416c8d479899623b5059f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327f758af7a9d11b78400ac32de9ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7ef184a2b4b26b1f06c1bc95f9e23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2863c9ca491ab393399a074015ea7e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471193fba29e031b8b6b39b560fd82ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d968ea12334b6a6a99218d436e8b3b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38bc57982ed980cf47b858761f994a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc19661a5c08a880bd21b5893770d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a5d888651a228f4d496f02eb28dfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a47c00322071cbd248b5a92612b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494000bb3418e58555d0b7375bb1e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63252f1ca5e97d664fd3a2adf17b8a6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6757b1927f548ad7871ed1f72af975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a744df5ee71dabb4c4f10de4ebe41f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02512b0a1f8495ea06c157456637c273370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d3c2c7e1b437c982a9c6535c80166371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1ef5b4bbfad8a9dbf27aeff91456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232de0c71b1cc722b25d85b008987f9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6796e1d26de3230b932e1b345f30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e481097b0e423fe5aed729aa989374375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749ffec7f6ac3cf174fc8db6842733376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3232518c547449bbd7e2cc8e4b99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab5403e59788576d516e886ee4b6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836304ccaed9692a44736a18edf4a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c663715ea655df13da07d30f58171380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a33e0b0fbdcb659e034fe07ef9af7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de32374f6fcbfeee4de90882c84a54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6068d2641ff015d83b178fd95f400383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a202fdab0aac80f86b752d5f1bbc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424cb2b9d3984718410389094e602f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61c8c11a32f52e24a3e13568cc8a69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee55b9df00310b4dca8dd2df482c243387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faac8e742b3ccc36f22c77f08692c37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4c75ca86e94f3424116f7b1adce4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191f316e01718fbb43def5e363675c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868e8a9bdc84c1a658b40b02562edec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce6342621dfcdd7a6d6273fc614803392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90085f463a26058f693ca91f9221ff1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73570b8d5d8317fc9feca1ecd5e468394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfaf85a1b18303fa7fed8531a0bd2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220c5138a958f4364802fef731d59f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cd5ca1c9f43a50df5f6dc88147598397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff68356029f92ad971ba5faab40f398398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d14f6aa4a461fbe0e3e6381910ddd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b78d1294eb6b0e7a20cbf3abc4b36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd10e378ed46505c60c3bc6838602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6d02983cbb556c7852d1918442f98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7439b29f99211b9550b661ab9f0bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0c517d2f2b1cf0a3b3b53f63e90e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02500a79d03e2006a8694049a9c95c87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04408ad36a95ff580a2e41ce6f3ed26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35896a645411b2598e6b8509aec6435407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985021fe3a31d4790d4e745e15c786408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43c1c3458f5857144ad019ce8f07c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d51f6ad276267d1bde10fda8a5c09f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf14b546774045150df9613f9778b8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31504d7929f24c270f6619dcd599f8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e0be7b319b73d58b0a1e6c8a4c6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a36b0bf69ed763381ecc0dd18ffd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065d25d7fffdac0f19c7c13daae07ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb02c2b4b1020115f40ce33d2ad8c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b312e0db964c1eea4f9defca3a3b90b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8de825a7ebec0663b369fd362205d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7844bcc90c9f05db1dc9ded6b82d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e2a76d35b0a4ef89aa2055c0b656420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2301c65e3d206c1060fd3c07ba2b67421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8162478370ca83c6a9a8e1b2f95503422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5e7dffd4654c08b10b5102ffb57e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635c7fa87e7d899b9011fe6c79b486424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f85998ef439201ed541f650ab8a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70257f8aa7811d3de02db2606b0d9b07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e31f0fc5a8dc6f946062d7ca5c851427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530622a2d421b1dee39b7b07a8e230428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e780d43563920cc120b9b15d403882a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd57cabd95ee7396b1af6b9c5a6de4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60184b85dc309b65bcb9c7e0d8295d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27337ea8e877f8a55849d31111d4bb24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54abcd39cf692c2c295c6fc623ee80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018694a890ad223260551b7751f4de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfbaee9111abe9f1bda5f10e969520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689563503c581278ee0e00757ac2711436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269e9f8b0f5bf938b997c2a38e14a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9009b251bcdf1398d0e1fe9040ca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3087c0e082ac2893586d134d62ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94bcdd35a8c8113a960eb99d6381c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19b389f927a0247c48428ec0338fef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381effac532f500d055c49e0685576442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc8d6e52d20d27fe5db212e3ae5b8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c9f8b6b4adcfd6853c4651ab6e8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43853158645c16dfdb2cd04c4870c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45543a832982607a9b2d46b45a751d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391bf6ffb1961b9ef56464774d1556447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386e5297ceabed211bcc3dafba1b4ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24628ea30b608d050a443925c4225449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2293baee56c7ef9c1b612419d7221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdf9e016d04a7c60d004940456792451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8da7b66d6cc127a44f2534f62bad29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196f8d7c2e4dd25e1cac4666b320ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50c8e6b14f8f55ee6b4ed43e1f253a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a59a23f632726d833b4f5242a863455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d62d698c809b1f1c66452ec05b53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2895425ab6ce9d80196a57fe134c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020a1182a202406fdb0897c0505b27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcfc2c2206aebe099df4c5e61f3212459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cd8d496c5d4f064f675eb79cdb2ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd206fc55b2a91fd88412e3db62a3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5b5ec9c12e20c10de56e11ecd086d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a58cded56ba394eda7f0c4cb5c73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39573d971f97ec4ca2bbdc190c5893b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250fcfe937098b6616100da802ba6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29e81074c1593e890113640e4dccd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74864a8b3b1a34cd9d74b0e6096ed29467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d87b672a57992bb096cc1e8c24cfa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de7032cd3cb5e0be7d7f0338766e83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2759e8bd1a9168b6f444630d6423d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567024508710c9e9b59156ae68144dd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae4ddce5699d747cd209022a9723b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ca669124b5219f788b805370e3f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ccb170ef163cc91ca9bb8ac7c540d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77e27c339fd2d05714554d0a8be07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa18b2a38b7726942693c1315e9be26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cceb4105dc245eb45d6edead15fc14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbfc6d9709328c35748b49b672aaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8cb749e635fee1e9a49fbf0f094fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9bbad4a61c2f2a590aba65bcb8de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdff06905e1484bdfb27a9f80f5d8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe169f1054296e0a0c65a76107ea39e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513382d3c12f58f53c18f48b60f4b848483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e20c34dbc8bb0308f27bec70e553a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24ec411e3c859c28e21947664b1771485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dc101aff66b2abc502e98d830d612486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a3cd1eb4b3a5ef4969d6abfdcb831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd4c43b8d3fbc15d763ef31b7b28c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10008301430db43e875578dae40cf48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1af8cf9e97ab28b91f9dba635a9b25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ffcc2da50d50235dd9d7ece9b9d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7961b5ff7d9b720db19bae470c1588492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dea1af968c1ead59cc9b4e5025471d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26bf2eae98522d18788f5c201e04e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b24dbca5bd235147ed2ccc8e3c4ab1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add42d5ac94d0594fee46afb97ffb158496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f5439b44b466b08178df7064f735497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff2ee340eaa787561e7b7f4bcada66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91735ddd56a4ca0214f444e69aafe7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3a36b34b98d8ee291a4e61f0aa9ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272b037467c61650c6852443ad17f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6442e9592d308e288d589a106657774502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114f8cd613e6486714e9f7e34e35a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660daf773435170d2669069c0a2bb3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d4a66b9fbfad0aa4dd2a2c89917f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d647c879d4610e9bd48ad19b2a143ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5d6be6ed4cfffcf39e03f675181bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb951d71f3f16ef70d6a40ccd62ea3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ecb288113a71864d5b435e11679cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a494da1c2e261c10084281b236005510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f652b4a0afda1eb83201a99b5de7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec166c713f721fab7c0353d4fb3e09b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feef1bbd272ed8e01f486445f017241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f3e327c964efdac19834d0c52398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eac7064b9ef3eb2071fd3dce722b7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459153ff657a8fa0bad674eef8a23a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d091195d71d9aa91ef9525c9c1bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d68c2eb775265146da4038c2be8bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67974cb975c59aa0740bbe6dec7bf2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4cfabe593746af55d08a44eba44ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231dbd666dd1dc550cfad6324e2ddb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c5163e883f53c1c63ea2cfcd0cb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6d007911178d0f0b8fb55aff3b703523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e18c32e4a7323c9fcbdf2221e53ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9be72796eaa28475a23388b09c90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be31b1f5c3995fe8d1fc8e9044bd95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c54a2d1b3e93b516df6bb483d6053527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3575bb3b1c682fb2ff445841227d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268378a6b59e20b4f23e2480ade07f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5838a71125bc3d46ec8d04c211b202530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b746719f2dc976434d43c87de9d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fcf1086980433cf6a66a61697ef6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456e23033321085d090cb56b605206f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe9051db93ae66854cc031386993ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd14491891aa822773dfb05567b47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046144eb641b02dd47ca46d8a9fbe293536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7607639fcbbf6728160cdbb664b632537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a888810c41384ef9767ee6c397a3709538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb19ba792ae2abff498061bcb9e72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e0b8414f404d9998e1045148406cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86094e5bb6008ead89a9f4f37b4bab2a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f24162237ea0c7776e71beedc934f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400572cc91bc01c240d33b6ccd5e2877543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dde9231bb608e280ceb477a526d7e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f6a4b09cc75372ec2abd317e16a42545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc3bf2052e8f00713c4795367a3fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90895e8258b64b06337b3833d90174cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b8ada107ebf9c89a240da4309e9f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fae6ec94725d4303bf03381f689a70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dfd86244627bc794fd292dd2fe675550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bcc64a27a456cd81e4f09fc443808551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb6c6fa72abb657a15cd75fc5801e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6965e883b48a1fa5af5e87d3790a8f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf894171d8433c51a2419eeec8e877554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245aff3f4d3d622cd9335cbf6ba4e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950582e40003af11535f2c98a01e125556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada065b6f94d6f86ed72f4629b0da4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084994520827a1f2bfb0236740baf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672113658935884e7eeb920ecd10b80c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16890038d0ba5fa27ba9dc7c7d9844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad55217203faf64e5b920ef56ed8803561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00a29288754c3cfd7ece950a4d491562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc3c0fac3fc9a47175ad2f7c076c84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511eabbaf3328affc3f064da9425d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4905b358830e2db9c320a8391e31ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d3e49958f695c3a0b87f05837eb6e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2c7fab76459d5c7e606fe5178ddb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9cf5b3380bb0e9c16412578172499568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d8067666fec7cd8cee63b92a680a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbfe725669a93fe9221e51c11f7041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb436a511c4c98f3bcd255a4cfea234571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0585be8b4f8422637a3d67a9c08c0fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93421c4c2f50c9e95070a425054de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caebb6f2c78366502873be09d787bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac14dd9affeade002b6ad889eb98d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709965e4e1102edbd50275ef6edc517576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e011ee287a580f2ef27f928b39be7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c97c4147319d4bc373e7cb6250f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d553d522cf3dab92999e69006146579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceed1d0227d15ab30a07ca64f2d168580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7b4fc216df1660e208c87635c7ff7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7958fd77e22ef60c492088931390962582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69fc2c7033dc132e0c8dd5db09fa7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee5c8b2ce535c3e015c3f2fe2bea32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de59a9b0a49b0f404378d35bb1fd7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858e49dac4cc505b527d74724b10b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41152fb79eb8e67a0023f4dab3a3d837587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e2bab682f2402412cff9a20b904f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39ab08452aeaa36704c697355f2113589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fc658ff7fb40be6cd872a1f5fcd7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec29e2d6d032a1ace0f114f9cf35a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba7548069a7be02edaf53162630815592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64651182d83cfb6ef70d23a7c28598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edcacbb7dd82e41dce95d70b31fdc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613243cf036a837a1b4a9dff00862bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae67f22a8e4ea7232f273ab149f5489596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af35d138fff25abb54b433e0ac6023597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b50e9ddcbe8be241d058ab6df5ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e888ef1f556f475ebe0bf404707e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782543a32f1ade2e2a01dd9aa3f04f7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99044b3dbc03a49bae3677096e1ebb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076257c7d821ecccfaf8b1ee6d104324602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab013d1d5b08a34df47c8d184e4be0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c443a603a572048c1d9a97f5e055d06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd4551bd03543397dbfa3b5585b0d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd717e34d753cbb597ca82c49d6fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642835ab3e5713814e6447ad94a33a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4065a55ad52e9cdd39c75686282428608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee368aa55b7780d82f5e2b044ffe7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d70c4e6744a489b1b2b8c6cc38ef26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14ed2ef16274abc9d79d5403103e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f0e535700d0408080212c0e5d5b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7db08c1983ee10fb414f825fbc26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f6f8d4f33b550251a5c60960239af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef52e8955c23eac45ef461b4593e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa40fc69117cd2f9bf1b054170338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ffc87203154ffec9372be3d3b6a61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b47ad3baec56d90fce33a99d6df926618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcaa51bab707d11dbd936c0c482a1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb07ac3a08181a1cf7df48957b4b39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862a08540a93271745806ae66ca8f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069da2603af82fa50801ac3196d8165622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30e46056477c9bd5de48d482ced8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e486cd6c2cbd41f55ddf79e70eb531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a02b4d494963d005263af3361f85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756a854d2ae1f706c0684a5b397d2df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a50cc7567c3b6d1b04d997eeccdfa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87c1c1ba4bbc82838c5a31d511411628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329246111f9e03d088d74f7695ea859a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad39b25fdf3dc727467d72346966c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c548e050c8f92cf4e5af154c69080631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf409512e0ecaecbd152b989c014ce2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f3a551e9f320f8f6659c945b99ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad997943857fdbd27973373ee9c2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48abff5058fa59d05669af38aea35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59844572e91639d3f9dec426e2c36c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f64fe41196f93373fcfdd5973a0db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2b3e2ce96479ee50dfd44565790e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97214761760a6d51a0fd43eaf93cee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992516fd1461f548ed1525d5bca895f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c6527b60bb82eedd2286d20caf14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2387858c424e7280159519315d55572642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc2eb8cdd872b14eceef78c823449c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463215780abff53264b61def53fc096644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045478780c49204b3f075bd52da27b7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d946a0faf3e82a55f752b3251489eb5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ea8a31528613ff683de775fa120a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e0ef2ca791e18a7813d53722e032648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81cc5efc9ffe6172c76468ef7c15d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da297f879e917c6c9e756092711858a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f70d70b591431b73094f5bcdc0ba34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba16a49f54e37fb86ac4fc2168761ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49389b678b2947f0d01c93627bd93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13f41dd08dc3ad281e4d2fb01395f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6070ad15b42fc6660d23b9616934d20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f373a2240688aaf57a29a993b214f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a54e57638ac0bf6c7b0b4db545893657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658d1dfb0572b217dcc52b94085e7ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a0a7ec340eccebcc82ea9e602b5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198b17219e64b9d4183561e0fa577b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a870887a0796ed6ce0a044731346f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ff2ce7757e1146867bdfa10ec523662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eb80ec70b3725f3a8fb7c0e69805f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e96e3c3e59af636ec9bda73baff5cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36123c59a79d916c96204473e107ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4f2654674b9b7f1cb60c93262ba2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657953757fe7d489e1022befc235c8d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76f25338d5f4509c11fb50734da023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ff7173af18eeea9d5270152a6350669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369e86994fed65eca5d47c46d354703670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a279e16eb289294adbdffe73afaa1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554b55d2a3b2f93469cbc9d905c697672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6f3b2794ea378068cd92deed931d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a985e39485021d9bf43af5896a35b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e216b091a18d4b3ee59d900c92b6342675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e4ac0f2c7e45ef3dfac4f9d109b21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd31cfeba85fce12e008866ab313a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85347cc124354844914373a589edc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a65b53e6035e30749db73905d5ca9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a57150fb095b564fcc1c8894b613680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d18d1b3429f2025e1a302389e5d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73c4e1ce01cba2d84fdd20c7b0749682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5379738a557c24dcc32d4caabe59f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f70bd5d31e3872feb4aa0c4e9a0ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7704977de9ff629c2aa6afb2e612d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e222bce1348e19e31ad6f7d3981b3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a53e6c6c7ef6bce81bd4949266488d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7977c2f047eaa37435d64702d7b4748688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ccfc4dbf904314b6f6d388833c3a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b9a246d02862cc4aa7d1b074aca59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac41cacab761634822309304d5642691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b018ef8e80bb6669eb6c3f639920a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45477edcc9474bfd9c9fefde04dc6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4802b3dbd00b24dcdd6a081d9538694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9490d397e5964f5cadf847661a53acc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d544b4bc8a2e9123723005c6d295ca0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd99ca73197be24a8cf86d5513ed19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b0e83b69f0c34ffadfd24ffcc76a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f03fb5e11cbaf0f59dabac21387fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc14823e466270babbed09288664dd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe68995228f861b2daa69764c42dec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330df0379ccbfc3e21f9af8e8e3216d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2a6c13a82521abb380aaa69ed601703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6fe10bd73d193880f0ca4e635f041704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b29d9191f1641c573465bf869b2878705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8be785528f45c6037bd84621c665b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af399e5a333c16901f8fcbcd1290c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d14bb212937217637581fa39db4233708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bec78887c63b33bf3f5322139236e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701db942a1af54ec4f80ae0e77e532b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfca90bcd2da7c8a5b6cb1879436b6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f2cf2a2f0518894b7c22a1f835c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392e397dd500da73eb7a9b10cb718f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd3f5a73bf2b2be21cf61f934facef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40603a83554d85898412011c774fb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f58397369664bec51022169283a44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901118781a25eb079614cbfe4251677717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6736296b8c50bb10a24fd2168ca1020718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ecdd85429dfbc64ca9640108eab78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d6bd1e7edf0d631ab3c1d9199428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea64ddb0c63f4979b8c2acd87abc26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d32fa55fac460c01f348f148519b01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66705a122eef9f71e175cbce038f6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d58c33b9abfe0902d95dc4607b270724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff03d66ffa97129aecf1cec59934e4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ecb016e6e3c5b0763cb551f27769d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da773196c0373cf9e51dda89e367486727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce88d6b4f6c2617ccc1774e6ffe3a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ef8ba8bd428c4c5677deb058fdd81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15cf43266b9a449248235d78574cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16cbeac7f72dbdf371382f55b595cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d0ec0343f551d2c02cc940cc5418732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cd68557e63fc3b3f08d473d9bf5b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075aee7444ec4c3fe45ea55e5595f32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0b61967a473fd7ccc3c3bdf59fe5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301270df8945aec0bd2375795cf58f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da4641fc34c98c64ff166cac9fad8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef8a1213957e08346ca178430d3134738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5bfa6ca172408d15167589969e44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1625e123b6a866adc428aa64ed9e25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50575f4ff6f4b2473ad551e040833c9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b293533306cfc241efe15fc84a3aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0ed9609c51db879cb5902f5584d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45226dcd3460682389ee5c80359761a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669f0c77f43dc4eb1e815cabbcafa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff810c625dc5f270082464b0d6425a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c298c1f26e43d011002a9f07105e85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0d4910f69aca310925abb4fa55419748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e5cba4a67c869fd299851062fbb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e9028d61025e0b9209d5d8505e891750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7113e0fe9ce8714233418fa98b8f0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc965d4b9aa58dc1bb16be2fc8ceae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda683eabe54ec40ae0ffb33e05db5ba753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677251c4346c4678872d774b23e6e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ec5357ab75b41a57fe99dde9befd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdd3acecc0b51db549c5c69282909e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc327d9fc2ca11af049b8e248f926ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc37e041c144d96f43412f2112cfd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a29d27d144b7954e063360f9c4466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d145ddc35d8af57a5d0df496b74a0a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91f7ec7e95bd82c714bc32b0d78c698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bf514fa840f54e8686e66da5070549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570043b783b887cb2bfdcb1f7a1a64410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e465916a1e0618a28ad0c289e0e82611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494abe0714298527c47ec356a13aa39312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feffe08dd07b6b58eb624c83a3877a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab53453525221603b99c25adab0139214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfefb0bfea8666e98919c8c1376181e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4517f9ab2ebb0321284d16dde52216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b200061678d2ce7ba75f99f636420e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50517ede37a1b9effca19b2e4147843c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223d401c67371fc7e438c934273f21619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f24ce0de46ba95f570c6e8db3d407c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d80aa3734bdc2ff40baac8015edf0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c8f165aee7d338c5636347846cea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2da7aba79f27920559ae3ebd6163c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2b2ee1ba072bc5680aec999a032824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38a73273b353c45cb0199480b0c1c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86094d0b9ded49ece71ef1935a0475626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c3362f491162d1c0f217116b510b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7dc75cd7613a59431895e9464de9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4547cbc93e3075bf735dc69dbc8e4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcaa6d1b4b4e10a59f9c57d1af2d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aa1d5e12320114af1c7094411fa9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197d2ecbaec796eb0b2eecc8fe441ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bab6d61eca541c397ea56186ad64433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ccf4c6211ad276341026514dddc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c2c865c55f2ffb3e353ded53838f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707cf690ebcfbd6d01e6ac09cfc1db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6aeb27a0c3e93acf62689908d29d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3c693f9eaa6ebbbcb92d9ad150a4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd8d1541fb20c9198a46f3512815039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea7f418cc1858979a092d146463a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af1e91002d657147ee616955e0d23941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f6bff9f9bdd14a953f2846962106742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4f4d462199551dff9470f39b3ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa1a8f46d90debda0d494f203135744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b83b2bb5f0e9a7075b8c82f94393445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb604aca5ce569694f853e0cf869df046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13f408950ad0b6aa14a6b01fa9d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd70148e8eef10bc7d21bec055f82be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92ff22e204a885902009c4eed430c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b55c9d45dab2f5703a9de7f505286050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a13a51dd9cbf2366983c0db1bf49851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ac990e51ded6b071077c5dfa422d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3836b9c17cda02880ba472ab82a34ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0441876d332c13835def9ddcf862fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538ba15980762e4ce70a7aecd750c8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6b7f703db8238c60bf3dd6ab7349356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108e3d63b09690d1fe9ec6797dc319557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef952949b9c5e5e8329f2ba75e400c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7ebe2f295df32f96e3eddd39eae159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e903f63065aa7bf85ac2621e3d588160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab290954baa03ad712b68204b656f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38587da761d50180ef221492ecc6a5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc3b97582b9b783369c8613660e6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d1fbe14799b4ef89412d166fa69064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7910d8ad2da657cd46fa9ebceefdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbd583346589861ca0d79c059b682666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd0ed0276e82199e58b60b27b73dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90582a10414564d6c3967755515c581a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d86755791f9394a00904835a99d9ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73127fb647323196f6f10d56c1bc3abc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21106555b632eb3704c5af3ce2e095671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057327539fcc1d134c936a1a0b034cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace90ea25fde4cdf9dd3786975dbf34073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397d3b5da100c4c793aeccccd8d274f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ec4ca0f4b9c97862104cdaa24c6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa08edd51ed25bba1802252e9e56076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe12426215160d7f925a405a83057577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a143f023c43ca86534409745ed7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b72eceb7db893db1426b3f35432479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c66e5c2502cba2e342c7bd0438cc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf679931ebc736d8bd4c6b62cd916181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada83348bc9b42a8ff7e62d34d35eab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ace7a8f38f3de3e56a9f0c40e50283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731cc70aba52a82d6e44af32d69f0c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3117f4108e759050801564e7f46285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a904d4ac9cc7571b5242856203fa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3826c7268ca7dd164a720140ecca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf249b87d385e940f6bbcdc1906d20888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a078df9b6a5833bc7017818afb089b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a2e0644c59e62fecb0dcd86d3fe0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335bad4caae211616142f205b1bfa9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b158965ce4405612307ce92d0ee40292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a84d8bf60588e9ad8ea068974441493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881157eb30ebc528274ed8413f5879de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3eb86f6367a045ad23c4aa17be37a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e262f494bb28da37a11a800f0ac3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43e0437d553a84e7ac32986d1ecf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93ce8c1b429ae60f3bbbbc66a3eb5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d626233123e8c41c7603a7b0cc28e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89849d04e8f1c23709c7465fcc36b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78016a319ed1e0b23a2d93e05f641f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96e9d537eea7279a72f56e94fb0ae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18034ce81095a6b19afed605c78ba74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88fe78e10238c25d03b175567a3f69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5275884d250ae6f044ef1690c5fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d987d09e23ef06556472130bc8de3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993565dcdbb8bfb6f92973d56d7cb41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f4f518c8fa1c932b3f30e94ede65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc98a3ab5d17dc0bef1f1292b1e46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424103a326a7d8ae233cde38c91dd5f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac97b762f8d711f8bb27df1a94269e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5bb6892b422a6be5591112f26451f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db1f2a88582bb0dbc2eb182ec5bfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed3d8804c1af69160d64daa4676c00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a90f27c225daf76a1077a7126381f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c72233b4e263844b91b1e89c26d2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2a585f4f6787ee939b00ba7d130b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216b476be1b1de15286325cdbae332118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ca078a6885be1d57b86a5f27025d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878349df1281410aadc7cbef231b05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403755075465aed7c2449a6fd768d82c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fdfccbd92e941dfa1007808ae9e55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b4e554fe507545512f1f00e4acf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772a111a9bbbb703adcb7434a96b048124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a59fa27d5a9a43acd6efa0d539ac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc241777e711f8a7534e8462c8ffb65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590398959bd2064913b234b32ef38e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb30fcb0ef743a11585554d4f6f0d6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa849ff2a016fc1936052f6b1adebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c104c54f868c773f673dadcb4a217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd07743cd06cfaeb750a933ac1ca20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b13c6cbaa7e11e1a32b9ed409f7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b601643d52c2cafda71b14a64b2daf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e5e7dfe618396558b88e6846dd5d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38049baff3574928eb09e1b03c47f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b488ee54c4d73c43bd4307940f181f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24f2a073dd620aa7d5f587518219b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df9f4985ec906f89f60aada73ef51f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777ffe780e1eb7f5f4e3dc25c6499b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977ef0ed9e424497418b660ef263b35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e55d54c4708ea5f80d81a587bca5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ea7e853ca20eca282889da89593af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fa7bc173a7ed7919b481f6ab4bec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc8737d063d399e80f070b2432b97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf1dd268ee51c7fb54256ed3e4fdc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4686e1193fa8941ece9a280c65606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48719fd6d4830ee53aa3eee5ce589e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9d8463ac2dd11fa45750029e0627f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366991ca18ad28c9f2b3c8e38b08fd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611837f0ea4598195e9b2a5b8261f81f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1c3f61281cb36499056814adf8de7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e4f2a6d8cf21d7298b86a4e515077152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009cd8791d81df097fed7c92ec5e113153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1ed2bb24318f8579ae98b067d632154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f7a819135550a4131d58645e9510155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa4ddcde1e65ed24d16875c84e25c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7be627ac0f6ae0427ac378dcbfa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea49b7e2362b3db4046259883515e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56e9369655ab607a868946750665af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61757499a96f644f246223c109d34af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719afaac2544d9f65ba3e0dc8999a83d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e789dbbaedd861dbd3666a50bca66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba273f00398b51599703d621df21260163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58992c07a089b0a76e66580871a99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7d3b05ce6cfdc874768ee533e86fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cccb4e0703e1470f1069f5496740c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e573b794c8782f062a0d813feb768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e41247cd602534834cf441e81143168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44217880293208b550eed85a6ae3745169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd35c1cc6ecace6c1793b3771b4b83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2499e3150dd86010b889714c47f9817171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ac7245866f96c2b87584f5fe12e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c8f88ee9a8549b8c1cc763c7906a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d7ad5e7df2806ddcce9ac838a78d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f84632ec51926cba4b66a55130b25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ade6db7e6f3f6aa997786223ec3bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357c99f44f85e9a43f431922f2682e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d3e2eb8bcfd59bae0611cab697c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecdad6421be843538fc121e22794d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda0c6d6ca0c62337311a53122d57e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15a648c406d6c2a885983ba2c1cc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0145e289786cbe413d12ed4503b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecf9eed55cf1eb1540cb09e22789f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26d20e09ccc301f2b1a9dcdfaf6da7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f45503becd6b5c959fa9ee1d7dcb56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd39cf811ee0a10e26736a0e383385c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82556f77657de2c6edf624b021044eea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48b015d04cd813f36b152b0ce6ed0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd752e0d96cff5fee7a6cec1961520a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207327e57ac64941c4201a4b5c29ac6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b1b24b8d6ab73a420619661ea2c65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf95550af47745a59e747ba66730a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c49e6d0d8a482a11b957971060d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24869acca6b8bd30335b9fee08ff9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3919cdd3b754202a8c4800d96bcd591195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8183a5624944c70eb7cd1f38f714df8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e2153949f8cc65f8314c11476d8cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce855a8aaac728bff61d9f032e6a8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1994ea535c9b6f1bdea7b32f0569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6fe0489badc0d20a8c552b184e6e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6610d5a3c46ac4518720331da7a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b30251d7d42dd2cdf97ec6198b34c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461ea915e81fd664a7f63ecf387d17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259109462d5afc3d6047f71a17ad29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f118a29fae6d0c2874b601ccf6e631205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bee22ae4ea85b2efe335e612dfbff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a1e1784fdbc61bdaa0de6c3585d2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c555f48f72fe930b6e358a45c8f6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce071acf22df711000e0b1122e1b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15d3854d4545a5fbe3b9cd4b7ae717210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415bb23f6dd91cd8b3358ff2e18947e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c5304bfec339d728e53547881f03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592378d2e6e5b212c5a9cb44c6ba9858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002fbbec40b016f4534bb82ab1a9119214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182d5ce2ff6f3d3487ba1d0bfa2ee7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f481c32d24213e3d487e8fbdbd90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d32cca0cdd7a37893388a5cc996b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cfe9af4ff84508023f4176fb99d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d747d9d02c4f35f7b1375bf528f0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5ba68ad7563ec631ea2506967c19d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe35019e3ab2b883206dbf3d48c8ef6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd098d39db688f332812e02d5f8408222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9f29b2f8f4a61b308f511e23a2101223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e131ca2e8896a769da019a70019009224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad9053785b2b8f041f133adecc5d99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50fb845125164d86076e8a39e68d11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d10854fb6efc2444c8d3d6550b22e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c146d973cb47f6314596605bdaf608c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaef684616eb1c9add4d565617f415229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e1d36fa5bef9d94c50c2b9db8920230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d3eaed43388c8c1d9bbcc6fb086b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f1f19d87c38920e41abfcc8f72364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254f23fa29618d68f74aaa4dee8b4af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86222fd52cbc160701b10318a0f62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abddb1a50e6d5899029d3d003c3c221235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c5083080afcada72b336d8245ba9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b27cef5db973621a8fd8f0a3e719a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33d136a215873f85de6469ef5020d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3202dc39b631f61918a81dcfa69ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e78a9b128be524ea15a158547c842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f66eef7e732932651317c8497e90a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86b704f685117a90b0d1316e729c82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0bd5b76e517ff4f3e79ba3320451a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb1a1f44c2f6fec124af2b5e308b48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4f1f1719c97eb52e5d32b2f6c9283245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd645743f07e35e75b15f5b57163c785246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4014ddf657b5ae1790858f3c21ab9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961a589bcddde022cb7a91e9888bfd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2fe17a6cd4a900072f469db9f1688249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf80f1a49e7b8971ea79394b515a5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b92106b5dcdf371785210a28b8df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35902b17d88caf422fe423437465c17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffb186ca104ca64461447623c2544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bba405e92e1f2827e55a176444f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b3cb0379b59387469c2cb32f534a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd1185474aac6a1158721721ca4de4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd1e2b33f027be4f6afcc5ef5ee91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e125952d97bc1d687467f325b6f3fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e704138d0bd05fa509f8c326d338a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb725b023e0b0ca07c1dfc6a8efbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937831fb34f049307b0d12e1a8a26fa8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8343c30d121c80953439d5f28cee2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa4fe6618ec3e9671fd97698c0592263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd28ca938568d0f2410e754d0dead78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f7bf721685b07aa8988720c98f2a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498f0ce2b707ec728e328edfb7dbb84266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90335449e1f70066df08fe5c18a1db267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93f35eb5076a61e85e85b56f9db73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b46acf5481f18fed9ae15edd93ea85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9d9b85f8de932675da4e649578c65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e89a61e5b91344ce5a15d62ecc10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0af507acc379379566df3d9ceeed51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3d41fd7a3525b9bb25c13d56fb08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a2708ba91fd11003352cc466548b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad65d15b022a9e937a8fb0aee2f4a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e2ef1eea6ae32c34a1feda06593bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454b805e03ecbb575b4fad1edc71ddd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89912385b865b80f526727a58ad9fba4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274541f3cdc80438ecc57b44c0eaa46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c7e212c309e444bd92d12fd7abf5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b1724d26e91b1775a786419ba814b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59be7bcb8a1bd2a7016b72f58cef700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0fae5854d9ffdbf7caed85c3613f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cecf3eae5250b09081a6ddba2eb5f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543ee5fdc53ccfca0d3756605090a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e83940a673b84a2a14af97c32e8a05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33945413711df38969d579d1dce4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb519504bf08e04ea451495c966ef15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd53d40a482f99d1d95931e53ff7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e55fa550082b5c0c25cb36646d84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d340ae215982892836fc7f93bfd80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5bc8508e45f6220e2d5a674e7bc19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66752471862b883cc8e1ba20b9654293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60894bd0f7a29861c13f943de73391a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc67a5fa8953d01280ea42f1f6080295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc271ec596670be5c41d92595c8d15d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd7797eecb9bf460da9c35436ae59c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2140eeb0e2602c25dd6a4be09deed78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fe9765b65a905d02e4e82a506fb9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c8fdf7d68d6745cb418238d788cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c5d975788d875851c4f34a42ea8db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af50bf85ae685589dc2da411579eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f67391c144fa1a1f328cb0e6a17542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924285f24104cdd6a7495b89fa2efd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd9cce120ece5c256faefd0429664305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e73ce5c86216ae000145a0891a33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dcd35399710d4ce965d63494cb31f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564eeccc6672d1b91de0d48a18bf2cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9bda69f5ef368f078b0ec23cd1f9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172d401288195d73a9a8f2f0b9fee9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808921936197f626072c72b5e04c3b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad65c3e8d4b300903cd0921b7b31dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dfa5df1d3a8d1151c86d323362da5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f90307898cd07dd876b808c4acf36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a080352f81c3cbd1182d4b339fab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be4f3e47a2d5c6ea4edd53e25e3fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e841e64b5e63a41062742bb34ca2e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c71c869606db037a9bf7d6e63305a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97d8a32f74c91879bcdf5fbf1f453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26877b1f743f07c0d2d665e62643f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6360f079198c08ff72b66cc34b47b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527cfd005735d087c2e8b836567e7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb681a015a126e6ed8943632078f642323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d29af654644f93d9595a0f69400d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b8ebffd08023990da408935718f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2143c87b68695adaa20a57c6e50f1cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10cd30763605bf4e9477c635e02572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54efc457afb314327c3769098229992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363df8818c79fcb635581bcd845bf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725eb398e7cb0b338fe2508b518386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf631d0f21e8338ee2ecc0585ff7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae8b7bff0355baa4bed6250267a86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c227f2d720012107876f021ec7f55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a45e99bd69cd4c43a1fb23ed1a412334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67788246d9b1a516eca5905807ebab03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ae48150bb5b78abba160bd36eedc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42afef4f096fca783ef0a48cd7d283337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d39750b256c0ac0b4724b8293b8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d69b7c613643678bb05c232b0e77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f6c848608e7b81114edf4bef0b71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff33c24c04b52fba8e997a5191a7efd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1f211122178f227e8dacc6896f28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff56813bcb15b659c7fab7e3ccb2d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a6ed68cd21db6e34a7c4aa8e0b8cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3de90115c0bfd707b8af5b5b6cd35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61836c830a8e472668a890bdcfbc20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d58cce72b610356855de3d573975a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73d2cd5325c3284f5ae55ce7f5f417348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4358e098b1a2876c6477b89f3a41f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05dc43250bf7eafc3d236bafcb3546350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789625621de388772732206959221098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca18a78c0bd101003c485675eb4b964352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ccfa11730a7bb46d4bbeb3cbd41c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725e65ff8b3a5dd7233d29da5bcd7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc04bfd6c33c220dbdd58ec6c36145355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84e337e283dd4c48bc2565b43c135f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a0bd46d25d20107d21a6b1ba6b08d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34cfa840d1f6063cd13946d7721b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be7e02862956d9e738aa98b21f107359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d545531f90486bf9da28ff596c21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e05ae5a368d5f5680feb6a8a201b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2240392f10f183c61dedf55fc44a6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b13efd8d93e6b77ca44045d6a8346363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec3d4eb879283219462954dd54f0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742016d02a21f86cee1650150fb6e6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e0cf3c3831f478865b9e2b239d5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6b9dcec428ae1fd4bea3ea244ee1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87871981389d2f94a6c72e6cc00dff2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9b639e934fa30cab6e6812aee057369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77040c7dc65097e954a01d14b89b9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed595436701a6f7afa582f8ffc8d3fb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75a7bdd97ab591ab99513b9648f209372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3729565c87372dcb8c9d31cace625e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52844b0b43bd0109800dcdd812ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddc08d807f2470122424174148d3e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d95ffb174677123c06f2d026c3521c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe9dd90e010335db37e94a8bda1641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb61fe8688fc53389d7aeef4549d13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34f2543217d4cdfeb263b7b87e939a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684e2f64a974f94d0c22f6427e01a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320f67c093a294a33151c788703e4d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f370c5f69d95b0b0253496486f5c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c7e933933c8268f09b5a81246cc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac2c7589f6afcfa82c57fb04d6c9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa02a5511190ae5fb5e50a36598e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343eadf7d8ff160ec28fa643f9e008e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc052f373a8ffcb12cb6a5e7aa02b86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4124ef52f6113a59aaa088b96b42a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532ff40977f3c3f89cfafafe8adbb13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93b42cb5fd5327fd0e59ed5615476d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c375d98cb2c8c3c68d0d93d49bd5ac5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c0367710795cd6be91191012dda29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3840c50f398e533fc7640494fc9ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce99d09e9a54fd8244a4243122ffb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a581a7e6590b289578de5c0dc99f52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34577fc06a07b898afdda5f31006b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67c6380ddccff13424be0a1da5b2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f7b5f835e4af79bdc02c6ffb87fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0228bb3a0e96fccbfec82c1f401e5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbedc0eb3fc26cb4472e50a4915922400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99469a3194ae98326e177f50dbe8b277401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec93aba488335cb12c56f8d9147944402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad5d150a3a17ada8402ef3c667cf1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e02a391b9a0c332773cee2d92f56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6d432ec4d7c162dae1e4fe8e77c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce22805e578e6f91aced6e3e48d751406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f07effeca061d554abbd90a3b677a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb2872f037ee401280c2942d59bf9c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c30bdec0f4d38f84ffc92e18a89c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d8ae99c70cba6716cda7bd4112213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5cba561d5cc2c11b873780942174e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ae9a14538516dfb2dd1bef883e57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7058b264d869827deecd89b632c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9f2436bb5b5a787a2bba8855a9c57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d09ac084ee9ccfb7e56e20f945bf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0237f48e33d4d923907ecfb2cdb29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a47b0b375be9cd21e7e5701f6b10e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78bdefbc0fb3cfcf917e73c1e995f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe36ecb723200f0897928147097e4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128167ea03afa19201c196fa4b5a9823420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678554e3698a6841d354936613c88e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345db3bb1290bc934809b09fe0fa7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe098b7ec82bae149d81b4bf9200b78f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f49d28cb73dadbb1d8fc868112448424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20720a57e393bc0c47884d76372213425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4db22bce81bafcb02d0576f18905426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0639b1719df118aa91c0f0aaf4c76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb9b77fd68adb84a57a264149083ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5309e25824e68f0b39f938344693c1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefe5f4090f0595b5d6c903c216e52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fbea533d90759a73fa30139173693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8a0f0aba34bfc06b69ea6720f05d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad64e9613d6bedb2f4de9ae65dc4705433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebad6e910c6c40aeae3049f2d17e3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fe4107e4c7ffe0d598d861aae5940435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea81e0cb3b26bde7c45182e9cf9041436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d51eca3538f81273fb15dc58f065de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c7e1d2e9fe8cf1a3da139187fe30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb39bd8f2fdc3478ae56bf14d99ef0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf01705a996d3a3a55f100cd9c3df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26aa71250ceb515177bd25d235541e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2b1a8ef52839fab259f80147baee9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a2d3c089893d8f053d7ec9664c60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49bb1a3dc6cbf57b9e53386803a953444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228295fd7eb44274679c12b522c5a090445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed119d69d27e4c5c0dd71c92f6bb8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7309f9978cab1ccd529ad17bf79b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370f3eae268b1831192cc621667b9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6ee78c77c0310c30f38b96bf20765449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1502d10960a4e7c3ae2e08b27ba43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15670b7aaf39317a358a449ee6e7d330451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b147bf19df7bd8695aee00c43d42f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5fc7d8260868adde065062e8f4e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999485e0361fe1c498de8d74d495a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea3bd796dd385db139d64543a23691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33517cc7ca7e00706e5c56f091f373456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b57020702ba2d88b2726e93cffe4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0623ad1c030296f87501f3eb336701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eb84feca39b7af65cd35ed901e353459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da32976d26b71d4518c273add477f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba955303b43e531affb7b85624f6192461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175097482b3a99ca70bbc9711a5e0ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d2efa9cf3f3cc0770bca838b5a4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae16b994c2f7e4ed9fe5cac0846380464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc66a8ee8345a10481ba7fcb0bc5628465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dc23d80a34352417e572330299344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e76df7d6a548b97f3186d3b36d7373467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef12627f5b9d62ae1e42005d1a9860468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19d169e9c2e466663ae2d003ba4c98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb519d8c6ca0627624fff19f05d0af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ea7dcce54c9e9e224b5ba0fafe094471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f9c1661c46a4f1d7dbf6a65f4fb8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b2fd63f7ef5082377c611a360fb6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89078f66b78011ae0d13a2ce8945728474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e840926e18e9b46fed230524771a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc83ca94f99b7633a43dc99203b78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ca087744f5be1d660942e96f594f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c162794b63c26b572cafd4b06395478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956311fa349987d0a48663bb8f7ce8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd2c9059e0a156d16c9e86395d80c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8055f5d44e696be1e2a729a74e53d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a26294acbf816d31ab4041e9df85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28174a5914a178b029a4d1a9d8de0ea8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99201d6f8ee149752ac711f3390a631484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e8bcd0fd418d8b59e826af7eb4e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86256e5ca1a4376f906d3c53f694aec4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d75afa4b3c0a3d0e0958b1bc59150487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e522cbaee382ce0a86e586a929e646488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd5b4b86f246dd256d55056f75042489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169731f39b673ba5b3ce3f027a93853490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143b267f41e96fc25acce86e5280a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1b322f7dcdf74f57569a675e7b00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788f6af1c798094bcfef0dc140483c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326939dba7f91f50ca6a05984539f49c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84454ec9098370ec43f5bc07b55441c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9d23b4dd8d8d1ee8e069fb2ca4333496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcc14db4102068dbcb4e8f2121eba6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648f7e6f407eb86d863e6a99c86b5f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d515fd1a7c2237dabd17e733fc06c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f03960cd9e87dc8265eb2963ed9e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb5a36072afc116ecedf0ac72bd1b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a71654f538f082736b677b6c3f6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798049a43bc0236205254195528b973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bff35cb4a9466dfac2b70e398cd859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b7e8a94310cb37686250dacaa8e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14849119b3fb9eb479bb73300bad5eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badc768fb47c2e640edca006092db5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f75278d44fbd5a882f4486c59ca7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e03feb085ba27bef711ba96075016509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520bc1bad159a1f8c1cc175b850ef7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4602671b6f0244941dbcae6eefede3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef45783a1e3d5c301663df512c90e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31203e6badb9f6ef04d8a8ed8c6f53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9977efe227868eeaa98dcc7879bf49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf00004afdf01c11d1b56a0e04afe05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a4e5864c57a9ffe757b7ca2a68a9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30796b830b1faa46a75bcce9b42b40e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139595838e71b043d6d6041d766303a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09372edba203c704f085e56ab5d40aa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413909ad067c0f95c2458764ef4f94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8cfb264853666a1c390d85848e7ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a50eb756f7fe6d2745cf8859ef0aeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf21e3089da0bf0ddc1bddafc8cb9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827cf15b1fd4f5f504332d912ea6ab6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e237dbe2cfa389b00488b82d1c2befa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf4f69231f5f9e8054d3a031b9518c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e0a1734ad7801e4c40cc39668b178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb8ff5b0d3740cab21468295ca2a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52133b32e64f360b6fe49871a960b18e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90741c056a539c91e2c63c8225c166530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c1a4d3b9fce3a791ae8451b504a50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a46e5c57b3a012826be4c50950c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79bee760263e191208c9b0e19ae1e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a54498ff5b54e29b05029667284a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129bc3023106ed8bcaf3dd9d360943f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cba82b2da3246e00e3fd056bfe55d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a2c057162222d7b14d0b7f7b34ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb3c4d8d67be7c320671a987e29838538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980132518803c3654acfb453bd4d3c61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15355720ae9643d203b9def2457d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27637e49dff49bd0716ee08301851517541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c72086ec501c3b05d02230d689e2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ee6f643473c68e6ce16e5c4951db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbacdc69be91d9e79e0445c854fd16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a9d8546669934ce3dc4cdddb3a8ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0cbf1ab070c5114286706a36b9eb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776a8139582c32430870b8d1393a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db487fe3f414b2458a69a8b1e0f9e7ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396bdb2b8e41dc4e72924027f7b79e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6d5d3650af582217f7dc8929a7443550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f25ce28354a59c913e4b2499a666b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ace95c8b9f66821f7be4844a7db95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81587161fd048c2d2a2eb5c4060b67ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a089cb03f696d28204d089a9b487554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723d772602be7e02f8b1ee3cde7e377555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3262ed7bd23f6154566df54fdb042556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc99d5756b6ea4338c4fb408d3e6604557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6faab09b120651ea06dfd15a8616f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451c92f94d615aff213facf9099a9b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a5f8e5d0769b4d51fbddf5653e36560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c76aae9b0a4ca1d6c978cc583fb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0edfa1fa5f493bd5c5aa6357df96a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e28ded75c9ffd2e18fdc7ba250c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88e1df8bd0716fc96d11cdf836a339564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b20d4b8a36e5e3513949790851a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c8af351ffafcbeaa2a5a6fe45fc1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e5e451920e12d2d8e232f1e34352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96a182841b32a3bcd70c4a5ec3d40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb376990104e22c36e41c797c53112569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dcea5048dbe017f8466d4304c1d49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159df63c313b47d5e25c046fb60c91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff42369909712dbf0f0b0dc45facc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f11c6c3c87df04bcee8c0025ab94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c1cc57bc1a9bbee73b254fd4d118574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da43da7b00c6950bab7a8a2498e7b58575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9189176619f2e6c49ea32ffdf99326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a196f6a4383a109a3d31597eac41e01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd1aa7538e4de885287d95fc3f78cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2bb4b12d44eb1098d32321f95d73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d64595c350b3922384a67e2bd08fbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdccc0d919d91f12a185cba491f11ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305dc5fa47467e9d3b27932428d7e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db462ccf0b8c92f79f41763ea52679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9933b0144f406843d83f7295027cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5377417a09a7e3bf404fb5d3bdf948b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c4956be09db22ee6c1d176c0df49e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e9baf4879868127187f966b2ddd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8374fbbd8e659720b5da7b962c7b21c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08383275006932ab0b0cb68eb5e22f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad5836ecba96df59cfa03143cce65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7a535087984a6017c576b27db4b1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad38b85ce90ad8248756060e11b6d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c7098e1f9674e6cd98909e419bba9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8645417d5b7296774bf4f70e910c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d3562e1a0dcbef13a83dc410d134595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816d8f88f0db93d4acff39c11abc2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3b83effcbb470b75d8b23eb5f2b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a76017d04e7feef1d8bbfb791dfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8262e8a8ef212432591cbfc0a49ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a49b93bddf5ee2d376162bdad89c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833cb9aff145ba6fe7f877753904e62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f304f8afe0a07950a12dfaadbb551c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fadf826321bd5da45a7f940fb7721603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878df64cb4ec4db09a845b3f9c02186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757eeb8c167da890651648ad135a127605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dedb5bbf59971f194908ba385ae3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78e288e9d054457f3a687c060a8bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26bad50c1c4c7c4410771e34de1cdb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d007cbf894b8962146769dda3c35af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912ac228cf46f5b820da1525764066c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0efc3ed0a3c26742626c729d37908611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f347fdb53aafe2ba31944d153c1cf31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b266045f27ef71a6327ccd56fbc437a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c6330bf8345d19d0bc339a83211b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf6cafdf98bc8063906159fd3977b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b686a44a21cf62541cba55a83e4b32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a099da3c6d7e44816f2927799b0d0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ae3360349defe035794a8fbfe85f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca6bb8e75fba82f8ea93f3b11c810e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2244ba1c5d944b4faa6289ffd296f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0ab94f187fb1efe414626bc7ae207621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916b6bd3793d5d2a6cad314c870c79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841908335c4279d01085ab2b36af665b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c8ee8281e91c88af67b28bd605a54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041fc5b3d0f3edc7b4cb7597c25ee53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0cbbd399e50d83a8a4b6977e1a21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3db6c725fca11008c50c2656890b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce1c116fbba392a554789a1e6c9bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72ce0e0221e4ae767cde1cd049f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774a849b72bb1e9d0cb11ea960db263630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a21e5dd7baff6dd9cf40d3f13cb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e9a1508a0567326d872c8d210d1bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fef7666efad291e789286884880db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d86327a762ca58f995acb5ca595b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459248b0fd857e089e376efd7169e3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73018e0afda2ca00bf9ce38b1ac710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb2ffe943da13b2251f0d68f560d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88281e7f1b335301aa2ec4db383ee5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238ff32c3c4aaa1eddaf58315664a20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281402f5b35fc3a3bb96985d86677126640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90424f9674929c70257c087e41d03bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aed167e126c02aa68c9eef79d52666642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500541004a02fd81a14adc95738900643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b58261cc7d03e5a927b6cade844a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874abaf161d18394c301243962d0b7a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c36470a762c12e46c88a1f8825881646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9c384863b8439bcc116569775363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dedfa4de827d1ed31d24087d66220648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8eaeb22fc9a0ed41ce4c865dbed3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1fca748aba9c1f07286b1ecb950f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587d4368a42b16a8bbd7d654127036d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf30b0d18f1bce2f77a1d6df5a93d13652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753ef6af082c3ed9d01f991c14e71de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bd3af30fd085fefc4703af256dc1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe0d45de80c26a585fef049858847655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13adf150873d45c09164002f6f40753656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e72313b7d483d7ff2a487af003c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b692cf4c0f3765d65121e60fbb66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d13a3e4fff961304a217a457596c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0bb63abd9b1e1312a83a5b0f4059660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6e7070cabceed734b38acd9511aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182a5192d80dcd405913282d77ce73d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43708817f8244d799d7804a0483c66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3bd567b9e952b9b37a64ad04c1511664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332e7ff1fe089c29e25e98ca9376dcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c483461e0c14d63b74980e876d00c26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb436d75d89649c393799776155fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a140e245c95b7b295c5eb2fef3962668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c284930b05517b809227ad251c7ee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346c5d9f5261f5958711007fa9cb96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511ca0ad6414894c88964fa4e949b62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf4b6af17963eee710dec37a7dc94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033cd633d5972101b8d4c4b9728b462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8528fbd95cb76529d86bfc42aa5813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a83f02d78a098eb1026e15306ff6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268d69050fe96d45236e100dcbc7bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc94a38e6dd08151ff3b8c54b38116677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4da3ac48ded0613b2c047d95b4c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f949b42f8f7c1fc3c0b4d184057ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39b50d7033b4f4969479979ca17ae9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e93fb0e51ada824151e0ff9c66e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3bccdb0f0590671d51f01866f8f94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e50e6cf127a7bd09479fb9dab4c8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbcd2d2d5fd702722b9c2dc060524684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc754a0c92cdcdff05620ad132b644c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f799b0f2ef82c09507958fa20ceabf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599c51a9fbf80cab725843fe6b77e3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4e40797d5dfa132b4eebb9aeb8068688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5fb26571f2fec4d97c5d06aec6ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05f6edbb6bf2c71c6ffb179762b51a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911147a06917593bbba8b67b9f53f1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24851ffb8ff74bde4e0f5d864a8c671d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca360b982715b5c5d19fdb034c30f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead582e0a00c9d73c258f580a41b23e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d765971a9aba1ed7de0c7a0aed2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ffa7c9d91c0a8137fcff9d31ce8f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587317914bb5305a9605e6c0fbee8fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67670c9150b1bb9876c85889657b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467f5e615f78c15e86dfd9874e9430699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d6e0a5aa7e201e8191e36b861f231700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceafbb238583697e8ede8621c57340701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de577665df34fb13be4ad55a4ee2082702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ead0ce7f12506ce63125297a59336703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73399bb32d1faa8a65fbc8aa3f240b8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7a9e9f84c38e916491c8d8470c08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9defffef6641b93ef301e31087330e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c7da175035a53cc15fab10c5dedb5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655cc93855c0f9fd009456d5a69eef0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebcf9b2d8091eb3fdb275f23c00abc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91858d5b3422f1ead7867d68f1f8d4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa513154250d6e8cbffa31ed57736c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afaa800a285dec4bfcab9b64716372712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b0ad51800b0326b70f9b312b8ef4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3e4cc95070efc0ece9ea5420a54bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcb3b40c238de76ab60fa610e1be76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd090d1e2cd281b4ccc6e9eb5e45a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae3d9c11cbf67c3b4c251ffb5fbd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f305d5ba321716450c10d7a7437d9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63cfabdfbd3f09773aa74bade116e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d77db4e872834084885451115e8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bf4efbeeaa9017542c9f735d799a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c00e704b7aa0f87d2bc840f4d9cfa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17aefbb4983fbb0987f82b52b37813723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696436f868ab1d532d427dd448a2459724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f762ba5cab8b4beab551700bf4b379725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25832853f09135b0e7397b29277a598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092d2f2ecd91bb8ff165d165acb4a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd7397f3e29ec768c7d4486ac489c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376dc5cc5436add2b338f84851057d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5b6a31729695b375cf1a0fdf58cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4cdb57aba19b0605f0fb518b87bb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141dbd81c10c8f39e390db646468684732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102378536353dd6bd1bcadc592cfe42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3b894100686d0df82ebbbbc18fbd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b9d9ffeea0482379638a28f2532c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f83fb8ad1d59f39eb36bf9ea06011736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034777f04c04d2ce4a29e2b865224d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e0123c47ac8f4f11dc70f2047adb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dbccdebcd48069018008d8e282e5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60dc508aa86eaf28ef389d09066179740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b1683b95dfbb2a7287aace5f836f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a6f8359feb6e14c978b4c21b99e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e024141dc38da6a8bdc6603dbb59a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f90799b09c7d49db620b123d1fafa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277a6c2d4302fff67cd5b3ae98b2faf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f1e344ade4324d843b1d505fdb6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4341d1d4f154cb94a6f2453d8496d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1318b32cd100a50290c9b724152d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a324538d56e2230e8c440280bdbac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72237f14b053ef00fb2b2c1294b23f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927efbde7e792c696f80ea6e802b2e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c063b0ace147abd6825f055997568752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c24b2f6cdef6e3ada2d70c9151ec8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>