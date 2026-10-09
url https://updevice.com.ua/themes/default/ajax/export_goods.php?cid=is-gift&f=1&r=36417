--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cd824c18406b528b8969fc82e4451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0a959a6612b2a0e855ba4df04c852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d58f5aad989bc9626a42786353f4d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed797d2eee3bfe1e0a9f9146659c3d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7f85c64838535a207c66148fb1645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02438e894d861badf6eee9044ab307736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78b37f86f179220464ee362ba80607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab846e540033f4c73486bf8c9c65628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbba04f5c88deac444648fc375726b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80126523c261f7fa3af223bda49ce37c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e0144fc05cd30d55c14ed0b2183ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55cee4e8b8ed6c8989603db57c6a0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e312408f3b2fbd92672980b617cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85efce7e140421f87f2911b155ad4a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c5867761cc9b19f0060af2df093f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeb358fa7fc66f7ba82d328c0ae2c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d69eaba94b16a8ccff33a9485f37bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681683c3cf952e5def854ce1a00427a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda3959bbde1af22b8c104d99b81af119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5848ef16680d8e28b682136b0583720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83810f3c16d89d9c0dfe02e50f596421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57301298640834cc6bb7e616574f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d70befe2badfe1a79451e4b6b073823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec470f72d6631c551e91d49d5dd4d8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c1f7cc7bbb68b49ddaa729f9ffb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd673c8d1ce999b376bd50e644d1fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48525e229f978d7629c9b3cf11306a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21c4c42df9d9863e818e41e2aa92f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b17caccb363b1ebd6257733549ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e78fa9e2ff58f5dcf1f0d9de5974530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afc03d9fb332d877bf5ea47079555e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b6b75652fdaac9b73953141fe0a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc8b331061315dbb1bb97f8bec01cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef36b8135d3fda89b687c253987aa134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94120529e8807d37078617d8da872535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b769ab04dbad16b82c16ec4d392a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468d9d3dadf789fab74d9f962d5e1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c682d5ab597905d1d3b613b4214338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89ccc0489597f038833ca87fc59d7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f754133c0b88135414768cb9e21640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f04b06c5e7956ab47cb1fb40c8a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce62eed6820fed9757e2ff7389148b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144571eeaca352dd5c6502dfdd35e7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da843cd00220a8f00c7f0c518a899c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec53a499b8258516ee59cdcc7be7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a041e286357997a3be7f4ff5f3665d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754928a526662a31d13a78542d79f73547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd925b4d17be326f473d0e9b066bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb4afb2f69067ceaafc52004546c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f63f63ff486b10605b7e70f3ee1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbab282ced9c87efc675f2998b5d7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc0a63b9c738748fd0b8229d8abd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad10c16e855a118658d1b66c1b4282d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188006a86d386e8d9829cebe3fc467054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efcd4cb348bf89155fc4a68d2365055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336484f141d745d791e0cd7eb49d6edf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cde18adf164a33d8d2ad6bbb288c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690dde574d6f2811de78155ab08cd8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad786cfaa21a2b7555f1e5b8964ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a437607746d008df58f5b1d2a926260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a873035ba69cd413b9d450719b31e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c7b29ea351b4cd01d7679f063b8b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d719e8ab82a610f854a82e004f24b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad770383d4576965a09f70321f10f7a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ccbe607cacc21158edef721c5780c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b91867d3cfacae4b23c370fae63b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb5005ef8a14211a070db9d3d6f6e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b0c4218d68e924475b1b86c537aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24bb2ea8a87312d7374ed3f0347c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbdbbf1c336e0a71b5d9b754166f8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166957c7375ce2a5b2cf82585f1da58471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300331605f1cfd1fb4769cbabd7b54372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab23944e06ca2922dd5bc86cb67a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3dc3d8508f4a8426575c56391814274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f8b9fa33d95215dd71677e6ad42375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1379cc7e4854e882728bee234fe3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f9774dd0ff9378634492cf5eaa2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041210247b19f4756763f89bc0b36cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d763e73c06ece4af28eb290d5968079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd0064902cb2fe5a1a104a69a9fb0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd74c0aa678d895b1ece0cf124477f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e633039316a05bc962d5b8ceb62ccc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3a28f9394c259b0c97cff6babdf2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0f76105641fc7090524d6e71f21484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba02b5d7d052198b8d4fe07ffb1a3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef45e738cf64c108a1371d672bbdb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a5e4704751ecb85c056d03da0f9a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13240aa03e021bfea3aacd612de2222388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c4fc816bdb1085ae9cd59531821a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeef1e29d6227d08898a99392ca03390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c091ed2c96063acf23cac8719a74591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd757cbf982f75a919db74d201d6a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b459c37226a0d8027b3926f72851f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad3c709e00ab89e6c72af8c52a5f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed29e146c867d96f95f8f45a2f00e6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dee6070c9870e74d9cef42719ccdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fe49c5a4731127788b31bfd13eef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0763d3e831063b4dc9144123ea204998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5c23a42ec7183879dc7df282425a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142cdc66497a7f1ede70dfc2fca7945100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f85116161ef1a8c8cde6c909630fc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3a536c763068fdb009780f1a4884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91694c69a8ebfbaaeb72aea233af7e0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c477b135dec5c31aca08d7bc99d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af85cec3aed7da949df9dc391dbd73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffaff5195b72dd760ce1f73765b290106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c23d5596a7772151f9f5444c877e34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a82d48abda6ac7dbe95a49138210c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4c6f55c0d0b6c0d2e97451afc1e66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38729da1cec2470d58dd01abb139ed2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0792c018fb1ec9333bf5e6452ddf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c60111c2f07537bc2e6ac4157e6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1495b6c017e03ea2ecef5499b4257113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7278a2a10efd3f8852b1fc1afb6321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5f8acfb7348c8500733c7571e9ae5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f247005c2a326b42bf4cff18bfbdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515ce0f3ec092206d247ce2f2f496f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa51b3aadaba3ae21218bc53b7ea49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386ecc7a7a88ff89f8a56f1468d96b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7885d4ca6c0de39be9143e72a0e14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971aa10401034c797883a6c4f124206121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7880d4ba16f580bed07d6ca2f0d85be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac443f3905fa17a1a0fe99985549c80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7cda2729abcf9b8d96ddf76ba3d55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e57446949167fda28e5d23f9e120cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed990aae8930cc1404e4570454943e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd67fe391b99b0bd734c1ff352819c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff09622d617e5a97810dca0b295504128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f778079cb97ab3283c3f4b0d7bde5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f674b10b77e9f1d8de01b6348f4b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6e45bec5baf93020f36597af8fa14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050fecda52f2ca14b8caf2b2c45076a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b25fc2a5981c4b3449778f4d27cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c28da52c19d18d14d98ecb0e307b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e15abc90cca51ff5eb1cb33b2693a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755257fc93334c08e67d60abdae08fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae070457def902b77519279d898fb902137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a0fda84389478da239a0b317e8445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4784f9e03c1442871e2320846b679a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b6e549e2f667803af70f7cf9f9eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a337c8951632a64c9a1093036fb9025141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8010f6035ddbf7f183722daa735b919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f67ce0ea7f612ae52f6ced6f2eadff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ccbfec544a6a6159981fb85aa323144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327897437406c1a35f7d414b5d89255e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf898787043faa4faa433f25c97a03d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eefe6f5cec225475fcb2037c6183c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3171763e3ca44fe172f26ee5a208ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b58a9643f7b01ad03fdeb4b5cf505149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc521bdf5f9c8611f91f10da51f26380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b02c23a26b15e256851e98ee97bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f059a09d295981219dd81f4ad7175152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13020b1b7954a35afba6ae82299ca2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e51dbbbd5a3040c01fc9effe8493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e58847989f9486124d2d889f9b52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef69e9f7901d71cefaa8b1556deca84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d70b6be67da3fe276df7e4c1dabcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f81b9f1c58b94ae35e6893cc89602158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d395683c1da42d870d4ac40ff0b64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95ce041f5ba78f828e982928da6e7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe73c1a0ce63224c60daa89e16a64fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6440bb4f3b6ceb0f3297fc7cdd33d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05df11ff639b9acc64233d6ae53314163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4147da06d32f151c2c668ed88e6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6a7cf15caf04c3bb4c0b922e5898165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54514387d78e3130a8446c82033ecede166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877984c5a823e4a8ee54d2cf917979b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779588b7a7536fe0d356b9c350db3f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2af4667cb4ba567018da4c82722fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67e7cf0ece596910fa1da1e5e9a3ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe93680376d83e64940efc9ea5569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397b1cb9f963badf5eb4159305d0c79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561a1cdff7856f3c36e160d2459dee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b4fb9c597f964313847aef19b63d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e17668cd0f993cab9b2a639a3f27fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4729d718ba546a1c2813809b8e70ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464796e4d6b5ce795b85815cf3002a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dba5a51b7f0574e2fcbaac4ec551d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921e271e835146283dcea3848bd6fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50cf019846f7dafc6b63eb1ecea33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a9599be272a0dc36f7f7e4dd54e7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2792d09810349753b3dc9843b3f509f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309dc0840c3456ac19cd927dbb88539183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001056fff9e6eb9f0fd0e8bb69b06bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19dd4c58b4321d30376a63c817981185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e9ce090a066f91974feaf3a301059186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77719a0c8b87948ee9e0fa88b24c16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48aee9bd3110b21df035f70eaa2b8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c56307030d5b099c89b0dc4aaca18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb60637a55a0e4312c629773b3f5140190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485999358f68bd0b4011019a07875598191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef9097289c88f843d480c19bf5d8b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3de0a814c7770a91c2c3dce268a4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd684803f5afb93ea34d04080aeacb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87018ca260a8f4a57e61dee228164d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666305a00476fa0480ad9cae80c26a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc31b0ad501a57300697087d9810f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb5383e2e85c044fa16df17c0a7097198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98df1d2eebf7f98eb5db43b73e6504199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238c799d8ba43dd1c45f166a1aed896200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27b8ba19aa97176b4b11443f17ef3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507900990b2a4f526215eabaadc649f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ee915512fd4847c7a6c904bc975d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c21f44ca7bf66d6699eeec1c268b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9138b0ff7d3854539a675356df4405205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac261262b906a093e9d3e2e4d4e6ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf0170c7bd2ff4cdc548b08463ac3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e3fc86c45c4d03ca67d509ff5c6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598c29a4536091bb4efbc3cfef18446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf0245c4906b97eeaaf45a9c34bad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f470360da4c92afc52c02b1ca7d9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededa5d2cb2062fdaaec00454c9b90cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1ae944be42e146aeb79cde5102ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfb10140ace7a99920adc4cbc6e750214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ea9887a021af6491674ad02c736a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98830c029c8d4f0723abbdfffd5b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f2a020d32c42e8944f8dafe7fa56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79d764f77b2c48c9250c2ad8ccb79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0cda68863b93c2a99c8756af4b91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f19d059c518e18d978549e8caecac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199a29242622fb487bb5ca6af9e1f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49527dc02cb8d68eb7cc4e28edec41e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f3c5ca0909108d402af50060eb16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf02e37719de4674742dce37883648c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2cef24e149a879a793aa4a22c69a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad046664fb21827788535b9740e25a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166d4cbdd457d15f5dd97e307df2c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf834660fff498d1a34ded1243ef19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f927b48b2f2b0b2d4a6a3243f39be9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae17777bf049f9d9d4d6261706638230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5013fb2ae7a905f4bddc0aa567b28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c426699ae9d6d9e307767b2e99cf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f04859531abc9b2250770f1bfa1bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981e67fb283a1b247de96bec0d41a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895140f5e7bf6740500aa9fa7ffe15a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eacde366b2eba7f11d99ff5d02c668236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b89f2a1db4e8913893edb92b579c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb94faea7717f4ac10e41f1f7dedcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c6d547530a18e611f45184052469b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a085764471c1b1661a144874690e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9fa6b50ccd74cabd12c3c7f143885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832cf7974b5aa5a7d887667524aa9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc753aa433380b07885b4970dec4759243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f6b4c8557e5e68ca2e56c62bda61c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454673b3cf5d65cbc7ae547a6c7da4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15009a10bb1e76e6d1d5af81b94dc29e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15c349e49dfa100b8a78464258b1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdde165378ba1b16db1e8aaaafdada248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308024ca756941284e3a78a19e241550249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02abe5525bc235adbab486d6b50a8a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd345a36c6dddea79b9b4aeb9e3160251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a908b7cfe3bf10f6dd83e6e4e5ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d5c801346b1d71ac4bcf15420b9fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf22de61f9e5a5ee3881b283b9eae1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ad175fdef42cc62cf4e7406b4df79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefa13c9a4735e859c201dd5a3be7a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd299e50b7b7e7ea13ab674300531e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f68d92735a53a1f22c0d972fc23377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ff95ef012f0af7a720daed75075bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83894ca79c68296ea18fb2bef2d9b48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c712c2e69ee7cba9bcf8b399d9d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2bced2b06976aff097a35ec34faa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9bd325026eedad2db131dff316239263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfd162bd5b9d2d29fe2bc81db0047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b331adf2dbfce68691792817ab6681265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c412cbbed715b3ac4e266ca06e9f8ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead3700cf203da3bd1601dab1c4ecd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ebd629715913be347a367d065e47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8368b958206b01c91e6401db9829269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b14dbd4e45edc8c93bd5e6eae34f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e09e76efe627d9fe5717794d0bb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc9ea9cdeae724aa9b1ce858a44495272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a81b86890fb87a0fb2f44b590ef67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1687c7fcfc5494f03e8e84cbda18b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a251dd0b94947bbc658e0cfed50b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ca306b138dd228e4a91ab94e54f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c56793f5a441f8fd796ac76e93d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7a1e8051c9445b31430088dcd96c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ca4525cfd0ad44e45b4483353647279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5439617dffc7db324036243a1550b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedc3bcb636444c561ea36c6c5f0ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde44362b5323c62954d38139fe5e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1c684144c63e46eacc95cdaeafb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc72e34b85b59e13753efd3080f2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca506083abcdc0eabcc3756ce732a879285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10b4123088014a1694fecace92512286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8343b56845e4e3186065a0757aca9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088975692c783daa91e0823c2225164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a96713d6e5f654614a7a2e0dd7872289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889aa9df1ea42718379b892b90835c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37f0f9c6329974e8e766ee91a6b66a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab9b67958f6121c5be988606c4a3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195859fbfc4b492d78f17ff7f27992293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9f035c273025be65818ee68cd52b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48914a5d361b1a7cf1b43a1180336a8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0968cd46f297d4a32eaf4d8f2394e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bbd1a41d357231f715ad411e94f86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd6ae395d485c13e035186c7f4e9ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09016082a6a288debd4a00df2a5320299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0a6dd003236449f31e1c5a3f468f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4636cb9fd8975266464ccd893348ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fb7d0b58c42061cb0e1c684c71762302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a606bc041567dcf524fb2043fc580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6ab29689325239fad9037a3800ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0f158249769928d8803871fca0bd9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bffcf7daee02163d29abb51be855ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a385806a4ca545494f52c154cd2273307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89cfeba1f2a86466be48811af750de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ebc7fc94cd2279b6506258ddc568a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e99ae42bd0e26dd1631bf0d9a740c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7022fcf1a2a7e9cc9f50c2f3aeba7f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8993f45749c0632f6295f6e3a294465312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf164c05114c90ed4bc30711287d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db954384a44aa20b3f131cf524fd9c07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd108014c3c9fe04c241e23168ba2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3061623b62aa106a5f4bc21d5ecc117316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b4403af5a946d4bb181a475854a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62bda92c2bba24870b5f2712af5b4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeffb8453cdf9a164db436d35d63dcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c37ef8c2ab4299fd0fb7b92c7fc09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfd06aeebfad8b34263d520cf7e87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac130524f193fffcd717561512b0358322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58449781706c6b641f59b878ff8ed44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49b989a88c850580722fb0c628dc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc73a0a8623a74011ea04a909c36623325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae20bb0c743f47f8fc54a39b45c21a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd56f7717e2138a9319464e3f0c4c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea37dbba8dd5c7abcb4e70099e2d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8afe549801f52207473c2e427976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e019dfef1e863b4da695f7bbc2380330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7e2b033e1156c79e2cdcdd186e69e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2fc39c661f245e449869e5e8d8fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f2fffaede308d3d5a2987fc71acbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbecb18d51d9e4f684f5e9e12660cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374ee2c1b8c0b747ce0dadc5f4067f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417a5b4cec0e54fa00c13d2f53153ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e064aa777f258ab7975a2de4173b4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b3140420d1f1e28b0bfe5d8188e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a595b80b919a982f11aaf18654131e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcb77a2bca2417816c722a51e1f170340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c74889c5cb35c79b6e3e897f0926341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0dffc1e12834a573b0ea81c2b2e70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e762ae5d0d4d3e7f32db48d3cc7a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f916c970709bb5ce83503c71479de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b62f3011fd7accabce73ad8d163d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c061898e461f3b869ec06e8ae30f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86418ec1c5c6f5c3c2ed79ac052b2aec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e059aa02e1b80568712abb45f2c70348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cdb4e6723a28e77e90b6f7cd19518349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a38276ed81584969bbcc77d06b864350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31fbec73a348075214e500f9fba182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aef65578bcb695e8f40ea03915aa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8666b81c9af50ee70ec9793be47ce0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f77e26facb99fcb52f99ba5905afd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fee5c2bf19c1f09037398c3286d3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca99bb11ddbb3b563a5d41f1a259f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4081ab488f1ab3437a7bb369ff9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807a6b75add3c39e00d0eba5a23155f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0082cef97b109f2ed3876ac08c3ed4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcccff4afd974ccdff1a1675fe9ba3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43fafe52f1a56a7f81246bd6e1b1e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3ce30813dab558c33f8cd4ac3810362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa89a6c3337bd741fc0d249df9b5558363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4449c16a531fa24d69172d94bc3a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e5a02678de62799e8c3d7bcb455d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f2e64f21a48fac30c803d0e02021b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34cb1b212d51012004b81f4b366b9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d53c60dfad06ee36360f4a08e7e7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681df907157b3ed2608a8ad64230e41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c9dc06ddb1be2b962812cc52b0cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4cb0034e2d510c79ca7ba8535fc29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b475b0d528042f5f49b0e8d469fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a298cd9117b6aff5e97fc5f9ab49381373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e8756959174208d2fe3ec978ea87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b8ab972a07dcd06905a30d9be373375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d6e2379700c73380b2f2fa5f3862376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aad992c20e042af032f2ad0ccf133d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045cdcd84f9e0d4264e80df5e61f25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63433637f93147a14252f8e2351dc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b35145ed401f66fdcf8c8ce0bee7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be87e18b722359faf54c2f8f3921c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57214419df62799bc33c599bb6093aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92039068794f3754ee46d43c9d2326d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd87e6ba0718c28d38ff895c3370251384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdb66a15eafb437fda0420690d031f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7703b33110f54b0ec2f4f853e06225386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa584156bee9b2188351bc9e91e546387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3669118d01549cc411ac592defc854388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440b6b504288bd2e8b2155bd3a592c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a4fcfb43ab6a065c7110464c0d20e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb5d5f559617ebc6de5395a3be41f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579847d2b97b35138fe06ddcc77217c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec972acbc606a731abeaadbb3a80e70c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca17f254b288604b122f00f2d69fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86edc5a76fe923aa3140ba4d20cf64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ced195f05118db0b87495dd51812eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346e56a7fd743d1dfaf26637b2a8ae2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec6a91f4409caa04b6fe50aa74ce9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc458833fad3a38f225cf3d40bb4649e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c079fb142b9269177a562d1bdb6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93083fe5f0e608c4c9bd7609ad52f8c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d703f693e5b06b769dfd0be0e7bc6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd58a1f093ac489f62a69083a9e922403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9debfaded6d3a8bb8ea047aa114b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c101e730a905989cc9017b0bf0b5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565430860fb2c3ce485dfa2b3032e7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22008b7dfaa2f8f984aafb6343db567a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067ed53388bbd77b76628d1a1e7ecaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e678e7c70272988c4365f23cfcedd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600862b7c331cffdb874059253b87cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f360151476dc2e22a82b3f98f70b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20847cca782849fe5f3241b90515e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e791f8f62b6739766d4fdfcb0f44c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6dd9e651e990d785cc19d66282a5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154204141331d21c7b593f686da10b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbd38af69bfa2f9ab4e43295ceaf15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420fde0c03c70d2871dc147d715f82b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014e01f912d1a81a36da653e6c3927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109d9948785f4b2a4ef9f49f455065e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076f99c9e3c4c8b27a63c4cad0481c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3bfc6576ee35528af0da6a9154d97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41366874896b5c684bc058020398f68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff56a82ef367f332b2b226d9ba7a9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90821c31372e600b01159b837bf5b31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a55820f8271ba3738449e977c7d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e1ffcf28b8c67d3a8b2e3c869b952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ac8aedbcfbd33743b58e5fbfd546427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d50076733d27a6854cf81ed6877fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cac1e3333c572122f21302b0deb73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7161ed9d51f403f5a45df65868c4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1fe43e6c14ba4c92ad6735bc1e92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec52e1467da323356989750f0df713432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d2ba42bd08d32f76be967fb4b105f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5707e01377b94e78d3253d3dfd998db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434249a642f1b106f39444100508c1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7f90e0ad99cf7ee7dc700ef60cc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a7d9f8658fbda1b2078385b5f8ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de99db4a2657cc6290c61c176667dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59eb8da180c093889778fd0c230a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dc0b18d4629d91c1309278ddf2bce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd15b7f8550db0e36f4e2006c30b88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f8289023b8536c61689a57b24f5ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1518711fadc9cdcba63286bac287443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31368dbe578d68aad4520534b72227b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3776e8fac78c76f3f55be80f848484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a7bbc94c7dfe4b25e61f769a4e98c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a870be113f5a72d86f03652c32787447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06c8890196ffd998e8d9cbec65638448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb3da385ea3800042c76bd6799ec0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af66e9d77f14812103eb88755bf105450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70dd1fac8295ce8e3afbb5171259a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c0e8f9042b9bb1ad5b017789211e4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6dd32fc5d35ad7e11440800c0853a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4a3ac4916c4557683d555a145e755454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb037dd93ac420d58035550702012c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26edb9248029d763a70fc7828bcceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf239ca5261cc8e5b81c9cab6727b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746c6a74a0d84f06a9de8846c9aa172458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370fb231346146d0814a1d34636e69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c483bf36cd34984f69974ee39cfa95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad696098468e472ed38d7cbc8b32dee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24b3c6e9d70ee1ba16c733224db9b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff39b97316b0357a018f275620c63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4496a44194aeb21d09f0f736f7539e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb927b89740713052c7658bc046fa73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5454f1db52b62532d3428e0b7939f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c205cf852ea147b704296fbe49a97e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9dd1f3a298a3ccecaf8536c7e2e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b7b1290fd7a213cf4f4b86775939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c562305302bd020acd3409452f2704470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d21ff54dca2c18879680affc86e82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a473715587833ef1e0500826c98273472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed618fc76e11e9ac29bd961b6cdf1bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4655a1585a0488f6ef1e80f3e97ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7d98fca4e31212217e4360e5b3ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847307e67da75b86e2a8d004527985af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a61f6faef6a2e06771906ae8a3e44a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9fe1609c110634dd562f81619d1b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6d7b7660e3d148eedae1e315de37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd48e4d220c17bf75f258f786a47dbf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33cd9064b7c785becf3a752212cba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826a52cec6464ad585e4d20e1f9f87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac807289abe90783b33f66b9fd1b4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e35e485cf6f578f309d320c6e5ea5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3563f418414a6e6a7b81de61a175485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a15b962a7f0a9585539f193cac4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ddf9995d063dd2e5d31145255d20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b86ed05ff040af03f7373ff790c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8893dc5d550ca21d9382b71b4decc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0783f05a16ef8bc3e70cf1ba1647490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a80926964d4f5057a5472cc1b7e9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432002c0507dae390ee3bdce3538422492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046af0dfa31354ab494e5c64c2331f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab3d836961f53271d5ef739eff7a78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc9a5776d937b2157e40edb9f14a1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f9616efafcee15fd4ff3ce2e6de6a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1be2233503b59567231e19dd0c05a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d157e2ea696a57b699e2f2b540a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c64c0c86989e2d99421f84a320751a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458b3b431c8bd17752ba3db244e620500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8070cb995a0f3127c143dba5ef9bad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564054fc2d8992c16eeaa3bd7e28d7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ef5e95d4e9ad3bb147ad61e0f79d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abf46dcdad94b2879d48dd2932998c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece313e43f6ba8aa29b719b9ba48c809505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3438ce1658d21a6f156cd5a38bbf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072a3ef251553d23fdea10222d4aea0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05805e1d60d2e49d4d3ee217b0685e37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c0d670b30572eb3eff56b5ed13b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227d4b1b9304dc79af3d71b05ace19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd374fb560f337fa9b66e4198a74c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9cbff180424a26ac9fa1c419baaad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5712559c278389546375e7d35c07f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb94514bb73b918566c709536c95e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe3603325a084a46ea774c3432719515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9dcb1bcef3ef013705b7d84a2e1d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542056f45ce1e2482f128a420f6d41b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858329a4871c6717e4c0cddddfa3eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfbecdb7f4b74e4158f02c4f87da5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7150cce9930cccf02801462071d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4cdbb0cc93f8d9ad646d38e6de06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f5139e6661cf21f6f4a9070fa2ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58403a7c7ff3b9acbec8ab37103da5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6437eb0992fa6a86fc008a3b0f9346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2737bd65b389ab108f1eddd4c5a2514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f18333dfa7f6af19af3728c1d8c5dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f23597ef31d29b43f42aefa1782ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6cd77e007f1a55d5c2d80e21a8df5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4c8ae14f06c6fb999c14d348953d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99652a72fe9847531d896ce439ce58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e2ac326ca26585e191747e338cf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ace9d583e39c9135cb7761da6a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce76540f54471c8b6a0abf956342b88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0e26367a9b9b3d9a7375c4c85095534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223a9165b551959cb562762cfb5626c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268772df09c40426409569836d13e87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee395fe639ab67a463714dc2c5d57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de528f0645abdf464ce2a1b03dcbfb22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8801ccfa04f037c597aab648c611e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe3ff32b41b39b0eeac38789330ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99bc89b7ce32b55d44f7f77820e7b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382539258f551694e2d0d76b2429dd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116d3435aca22b034a617a1543cb14b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dfa0759c93edb4a3ff0e872910b09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ccbac70806bb3146d605249c921e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4772f78fe6872abe9c292f8430909e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ad984cafd145c29019d9aab8199b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f5e35e51d3c72723ccbe09fe002b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391feb9dea1d1beb5dd914c464dd82a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bf794dd3a8b4fcd0b2c3199b4985c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915434d7743daa0787d1a4d7e04a39fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622d823b2b27c0be3a12590167ea47e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019b19917fb46719ab73817f56ab16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc4fc6833b406d50c9e857796c2e3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3251b2aa201cfae4f1a237a93be689555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853caddd421d65f481b4c0260f70c7be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44506f80bb3374488e0641ac94f883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7238edeea9dccbaacdff3bbf566e24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ab5ef90312dcc8770353f411cc47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230dde5479691da815534e2cac511b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0981dd2ba377a6c6ecfb6dad74717561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2cdd1fe39b86b6f6e3743824317f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a36efd7ba040dd29c8eefe8d53c78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588f333764e9966bd89c0f39ae9f5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ce1c68e1062d5c797acd03dee534565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb54a5584adb727eeea81863c635062566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632959fe5b06abc5ceda8e46c058a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd857467314f7b2c32021a3fc13880568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0570f427b4b5ec8b3a8460e70e92be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4b0a242229efff83c854843537ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de54ebf12c6ba580f9a5171e51af43f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d9f7b77747881b505a334a979caf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed9c52a24859f5fd78761cb8d8644573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da449b5b08091efacdfc997994c2b082574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674355230dc8fc1a962f3b66e90fe6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239585fb263381cfd953d5395de13d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab511ba68ddab46f78c1a2e883a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe796e6a3d7598e3e963568bdad22f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e16876ee9130ebd02520fcab3d2a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f6f12ba620c8ad9c9ac88024bcf8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549842813a0a88cf5e2448ac57440d56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9d70d2ebd028c5105fec6f9a30be0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eaf55270478088b2bab98577cc37c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c004eed38a19fecef50548492c4458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5638045b0c5a1fe067c3713daedc7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a585f2a0d6feb9dc8f11588e1094586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a96d773b51076158c03f083005562587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635f4ac29ac73be008e6e97c0af91f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50dc5e1f986dd99538447a4fa0547589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6675f98fd4e6edc4db5e960bfa07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a166d1cf498425dd27e317105178591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c44cd275c4a1521ab5dfae71d117f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad548513429cf832532cedcf3263cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d254a8431968b531a1c805f506af9fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580eb57eeb305c778ce6a7dd3ebb8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58278f459d4a45192d355a26204ab28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da32fbfa655b13d0157ef5cad2c893597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617fb0eafe0419f1864acdc491b6f7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36077b4ebe52efcee43bf7ea34e1f966599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997985c1caa4a556d5413fa22b436bbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae234970be6edfe200ecdc3df231b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1fae414a4c8ec22025c4e9ba9332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dea19999bea5c8382460e2381b869603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319a45ab4cc0eca49b0066dc36ff8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8217017521252ddd20a032f94319605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82969b778bb5eb58c1d9bcf139569eb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819794dc7dd7e2ad74eb2ee408854cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefe419facde9d8439c42eb840abfef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849c1a1afa51172abd9651132783a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b507c0b4370aceaef06a077897ab5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda58010c2bfce690c50ee0ceeaa20b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca897bdbbe59bb74928baf9b50957b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97bf25f02396f8fcc322595ff50539613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422d79d5c0391d4011f1aeba1663659614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e184f8d4c2d97bc79d757de9969c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb228eb0c42643c7f07e8fa86a128616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd95029f9e01d73b9aa1ceac03a74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cdb3639184dbdba350280c667660c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f8379c64edc7699a40e8ce83f9671619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102be89623d2bdd738973951243a464620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42fed9058e3d289d59b64c79088968621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7af19e0155e3df234d3c82ac1df0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82f5b068be7a1153db0f25721b84c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a9e6df322d25bedd27021e1e4019624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d8f3518b75ede38b6fbb78fabbe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb2c2360ac7317e4bba2e45f80190f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181733ee827b73a03431976806ed0c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4418153b2316f0a2170feb34159e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad82947230cf0ae2c52f4addb8981629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db885c3ea297c52afe3273429917daa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6abf801b0e0fa69812d3298bad16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a023f01a2ab9bd7ff15cc480bb4220d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67e1262e7f69eca9bbe4ff131693fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23645b6ea4a6f068b2933fa26d1ba61c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471432551338a3eaab7f6d26a894e3ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c20fb0fe8fdd9d66f754acdf001418636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78d7d0d2988c2d1de9ad322a8d5a52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eddf344e2e86ca96027be3f585de3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831733ad46187d02ddecb80400faca6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735b0337a9d02b8437d56f0d2f5d0cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70157318061355ed821b19a65edbcb1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d90f3ea9b45381948fd877a2a62a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58eabccf326f3b91e80d653282d49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f402137ef5f0f4185e304a8ac314644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241af59d6d5fe5838e6b2a680857b76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e312fe317bd6b1ef87d7dcdc43d64e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20107148d03bce1752e2594c04eafa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5137d5c14a32439c4d5fac0076dc7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e13855d65a610270fe3cfddd8ff81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ddb1866277729348b3d6696c4ad2a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd7e754e04dec7b06c208336d78974651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ee307524761621e3bb0593f443628652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9702d1fc3359f9800c53425c4071b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988827178113a66d5fe61db5bbed81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a784c934559d9f0b5f26f9d707f81c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf613706b882050ce4b7e0a9dbce87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de4a73cdfb02cd52c4757546bd21a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602e01642b9a6ad63dc483eef10b28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e59d64c6662fbd68c6e84139c011659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b19745d9423f457755deb95a76876660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d936b0f45993ccbc54ef65dd06d3ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b96c1c4e75a94bfb2c005dc694d55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f71f0690236b809a1a7c7ff7e2026663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e04411313a58cedd092ea8c70d481664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97909e518620569858ce8af9ddfed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90279e8f7e5ac61d88192fd9ef5e2161666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a8eb218d2abf01d68dc7ddaec7d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b753d3cc303004b758ebcf1a02f133668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ea18e98739241548020f06a6c44d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f981aacfc3e74d684a94e1a8efb803670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4835cf22228a40598a3b6990a0c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6bf8303b5b8032e7c2529c6bfa5a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af9b9e7a949adc01576d3bbad9fa89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b02d841445c9298775895a38ef7252674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802476f1f9dd0ebbdd857e8e48d5fea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7131dd939b3a781bf86642f924a19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e12f368ffbcfc80fa1936bf9379d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9260d3987e5c15b4ea9b909430c58678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b258556615e91e2f5c2c8102dd85a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aaf9dad992b6e16259b15b1c4b015680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7bd8a4e8150ff47935a4fc268556c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18346892da1e16ddca64047aa9a8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879937dc2e368199db6a012b628dd1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6363b9dd8bf9dc340615c0c5c380b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99df21fa2b7411385de54f7cc2905e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449680ddc3bfb3b33044c45bb2e9d4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfa8982ce71f4ecb9974baea900512687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905c36a1bd254972d600f92b78ef5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c5020f1dd8992e300c8b311488f61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1bab67ed0368434e521f1097e08d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde42487b6b3628ec633218d85d2358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb535bc34858ff2e696d15a828b822692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe1ca14bc926f871e34c5d57ffdf57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14c94a857c9d2b9c417c8029e8bf95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da739b65071def3da69cdb648c2207ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1b3d275021f6559b94bedd72400a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17013d0ebadbf079cb36222f65d4685697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c732eb54ebfacb89994243007db40b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d6c8b4930dc94ae0d74238b6b3b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ab7cfe9e19ea6a2e2344141b89cf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f0ba5499b2369f8e0b70b0cbc1af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236c5d87935b60d8e152bb471262b4e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fc5140375e2ffce7af39409d7e28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffb8a05e790c7f84b6d43519e2b47d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f031e16d62631c95f20d7367264fdb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e586d966382fc164fd406ad0805c17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85046d4a8e01402f266c36b9f606b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ee5a0b1b2f15f73f606e5ada3ce7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768856625fbfbd5b7fb1411414d14d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc38b33efffd76a4d067c0ad518f45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da20543057896a88bfee7f1d5eed14d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cfd7047413674aee1f97bb68c647a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202f2098640422169b38eecd3d3aa95713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56f5ba028a4c44e29285109839612714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c5aceb10fdd28efcef74a588fac1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49dc292ae422f73ae9d2bba4af675a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce4c10cf71e59701d673d4619aab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a330e947348b2dbbabc1861fa249718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363456846f031828b2770498d4239dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228256285908cc8add907a93309a3aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f3467069d69cecd0827486785db0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff47106f95d6c5eacb5efc521e2fe1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79152fd3dcce1a568062dc8e6ade0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cda0590807cfa454b4d2f1c9151c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc481d1a9fe70d9126f73b14911c0ef2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067245d56757721ee7422854815f1226726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cc439867a60d89eb3414e64b720ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b8e9f7555738f5b19b97b84d43715728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6e1fe00137392921c2d44e45ec9d0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bc61ba109bdc225b6d098a1f4885730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0769bbe7257b0d8fb3141b40b46c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bea4a432e40cb01a2d34d96741440732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cfb759775284680aed33d21d50b35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85574ffaf098f00ff89191a0d64b49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfd4fdb210e6a5ed99b2995eef3e4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b4c927de3b0ab9f7287b03c73e64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e458b860c78678cdae4cb40ece2c86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e1738f0a248f4bd2f455bf377cd3c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db4054f048573cdc3cb0330173d1da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd50268f9280fd0e7bcaf03d25a807740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49350cd13fbe56e917b25f4db71f68a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82e6398d8f04798e171a887ddc87d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84cf8c5cf6fd84dd81b7e8ad16797743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e3156aeff871a83b2dadf04893e69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e239d77857a5e5f66388d545f59f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686eb79a5791073bede58a6e3aaf83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9191c50c1828730c452858020d1b786747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427f972378d332213b907862db74eeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ee1549b936afe7641d31a4c0dddd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f4af712d1eb4b599afd6b610b004750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17628c02ea1af6fd9c0783c75946d6a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eafb9b5bac802fa60ed4f9c3fc598a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c842052cc74e9bbfe4b494cdd0fe0f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0aaea5aa7b494fd89da48a570b11b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59755f81d11c9d09d2e59670d3650915755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f871063f690ec20cf50ba6382fcee0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22e620eff9c04498999871867b5fef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615a13151491e0ed50af91f82761abe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ca5c099288824e0c37b60b46253a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a5c9b2e384b2668776d5478f68e9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b782ad3f2aa9bcf1941dddf3c7ed3902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20470a0f63782ef7ecfd31c0b581dea23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49664f4b7894882cd910feb0a3d54f184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec8fc64d8ea67a939227d1a25f456f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d1eae92b689bbc6d1ea46fad7e4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93100b051ab7cf849cc2dec12e504f3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912f1fe8a7276f983a496ea406f1c198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b46db356c58dda64dc205a2e887c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ed3d9488b39c5f4c561c4e72e4a2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2ada4e361c22eda819e2bd56d0c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f36baa09d5e640d2c98cf43cfabd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8c3b73ae34e5c770ee090dbfd89813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07951b05d91080c1efa032d58bdc3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e065744c5f5f6d4ff80e002a773d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db078dfd2b1f5149bbbbc26dc837f8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ca218718fbd53053376ee07fc755d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8208378acde99943d548e2de304818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdaa87daafc478fb450c649b046ddb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feea156cfccc16820e1eb761f9b90420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ace43c2a445fb0e1ff9e9702a7c27f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9179f37a1d7b9acbb17d5b27ca2d0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed366ddacea56973fe7790081c953d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d095204a4a1bdfa57b068b588fad6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945edb17d0f5ee0f72b28a1d38d4366b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f594de386572169a2939a9b6d38aa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a4b20427fc67dd744898422fcdb8427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91056c6cc08076bd1df36b8918ff2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7befb3ef058dbec4b4cfba11229e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929047ee9948e965c3296a7aa1a477bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b90998dde399222a107b6b9dea58c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b191d74bc60b533c101616010c2f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed555d55da402f014403715b61092f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6644ba94594bbfa9779daa076fe6b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb512afdb63ba4b15a7e389d17b7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874d4e66ecc150d7092d48a2945a43036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fcbae921c0f4bb252a273c5b7737837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87eb28f7f7fde9a9d5e6173880a1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbed74155226a5f16b01dbf6ac8d1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2460d54125f6d9bb90ed035f6163b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375711f478ff091b97de6440591d7d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772612348ecb0843bfc0feb878aa1dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91a0317bb2c7419ed0fc5b76adc0ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfd4a96e6ec164a344ab8db7a4549f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509be28b7dda17a45ba6380215cf4a1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b2adf5b6bb34b2c8f0c326683fb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379bd4d8eeba61edcf32046b7f1f98547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f91f5ba6d3cf33e3b226e860415348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8ab7b770a9e9b92d8649b2356e5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780b3495b0608304ea41c32068d59a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f815b63b8672216b6c648288874c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19233e6228d3dd34e9603406eafa7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78740479bfcb4de73a42d9e46f1c18a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac0f21af624f659f63bf67eb8f47a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85808009f07a0fb6251597747cdf5def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48cee3d8ef053584d131f0c5f1d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc130d7a24e7f5ecca690b7de965bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48510161083eb2139c9676794f677ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb837f33c3a05e142f589aa63b4ccfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b93d5b295d887faeacbe36097cab160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093efaecd94f08730383aad04a96f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f467ed6f071a37a60218e15caa0f20d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb636d791b0316db2ba6796e09066763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5ad5e546f100c11f9c1eab30562264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285fb504697bac51d7b5a9b9714f1b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6dc9007fbcaea495b5bf8dc4125e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858b76405fe85e889669ba6379ee8a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026fcfad24b9c8664877272b3f2ee1968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c20452b7919b282ad10a8a0ea0061269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ef9ac88f52b08c1937bc9af30ae870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930372440ad3cf6dd6afca35f3a70a2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1ea32745786b566e3f1f5bb8736472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f88b4d11fd00f799d9a4cdcbc478773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ba8c43aac8325475b2877fc3e57474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca9620307b6f4ddf2ca320327145a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4954e77ddc1692b26e090143ecd5dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f8f8f2c2c022e37712b148393419b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f189f690f3d1de929d2d464e5868b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8159e19bbfd479fba8082c679972f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058c051ec39014becb327c827edc57080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09014151195ed315cb20b92bb06dc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828d2905d782a9f0ccd9787d6c1519782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f155d0eb199ba9df666ea07642f62d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f47575c2813c76ce0b7864205a6a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b24570a5795b93c9c871b4e508ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8d636069fbeaaaf5626a787fc882786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764547a81a89d11b356513c11c58441d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa1a498b56e1928301890cf3e3decf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cc079767a1f4b0cc84f9a6218b52a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b9e595d201206fb8fd5a3d9c650190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e90dbf8d6f188d466dd7eef6e6c29c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdee86a54c0e3626a6269c681806c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d198525f430d2ac7db9a6fae187430a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e816181ac8e3b91d4947d66c2a1a3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09665abb4bd0594303d4502fe9a2be395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304b73e1a90a520a39263731e1282296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bcda107b7edf3c0ba3395ac40cb6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386db0c3a0cf42dbf6fdab2d3abd32898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92841620092a4f6b0c6f145dba68b5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075048d797fa80293805efa1e8fc76ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b33ca717f788bd8a6c457929f07e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6844db6d3398c61e2f65b9c1102dbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09510257c254b423c8247d5bff56f207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db708345a545983dd355cfb81160626c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884b3c49ce6d88c7e860e0d9f16bb97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c02047c68108766d1804cf57825b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc5b703303bdd9a620af030d12179c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f266bb952080756083b583a1d25665108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539125d70bb4ed4b16e23f9f002d8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ea0bf03cda05e1d515df4d1ff707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10b6b780f14b2d8ea41749415d8b7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01662574bc380ccec862e3b01b9daa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7557ac8d62423f1048956743e696c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1686c2f23a267dc3da87901634497c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbee236d76c209a74fa523e26dfa7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453a03460c56eda75f02f9460be7b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14847df0c30fee3f2177e11e23fedfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed562fab0f0ba62bb40e1351f797579118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440b11c90dd7e263a09b7cb01487c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c611bc6428925e0854d11257b239120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0b11a2cdb8086d3ae0c50970187c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712467ad35ed35816dd3e935e66c877122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67261704324481eb52c147e67c1f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8b066e2ac12a3031afdd44a8d2f03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f8310169ca99991fe8e25f777a2cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f854c62fd20614386a918a81160db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe59262b8f5792095fd6b335edbe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa198cf199f4a6631bc7fa46381cb56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440ea4cee341386db8182c571550cd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0fabe6bf2cfe4bbef76e820d88e6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447af06d92d453ed9569cd8aa668db0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4d150e362dba23515beb33af7595132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3407116938575f504b6d3b4024a9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856528905a9294e85b6cc1f2bf71b72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78685b017259474b30a9a379cfd707135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c61a55a528be1463192aa15d297be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1959e6fb683eab2dcb9d2a13a016f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed698fc6f4759fc19d9d9ea6ff3c0ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866e989779a7a33db03f1e94add2bc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f22e0078e0e0e22e6857a2b20e3dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc05d6353245b39f06b00a1dad45aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163f1cfe25c96080fcf06a421dddf31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9451ae9910437fa70d00f3b1bde5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeeb3c92ab03b8c8e265fc848ff01c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25523dce032947720a0285ffecd707c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38c0a287c982960064521745f074b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fda1b01f992aba619aa34cbe364ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abc845ce7a4f3804b50e97ce2aa258148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685f89e254d54ad118d17863aebb51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799801966fb832662b257b4769510c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb548380eda6f877a53076e5a28cc7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cc2c734e41338df2993da1f672be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a1ce9fe2b05206cba6a106793c94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80cf4239c655429627cbd77c0ca12d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6536a3c4ccb70a654f83b6e82514690155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c9dbfdef35d26fd1b005c4964765156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796af9d0b0da09d388cc8a33098bd2e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2574279314e1290514ae99d21e54e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d3bb279dda1c5d9d5ca0732474cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0be6e6fabd2126c04c898da4b35a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfb5ae87fabc9839e0be3f4b1bfaa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721552cea3f6d230e0cff65249c891f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9735a02c67f36f846e6fa34907e2ed6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38705e2ab83875669a7e6ef3774e4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171772fd366d7f34f914629c53ffe81c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415986945d23aa6a808b247a207e2bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8c41ab262f5d9217e0b05fc417cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c3c6a8acb3c016996000c0c7b140a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f06978d63ce85ff1185bd96d78028169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174d9d3ea30480e853bd771300405b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798553e6c812bd81c1bc1bdbb290eb0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868c12b5c1a67e4b90ef54f22c84180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79af2d4018dd73c29069e964a1e8af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455122964493e9736280ec524b124c3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6c821564a1552b1906c4a284aba9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d0b0acd11ca4d9a4a335569047a8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af35b4938928dde8d5febf28a4d91d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15231e7d716abb6cdbcfb39ed91297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f602002f5dc077e37e7b0b067c15d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe091a0eb01d1b77ac42fc5040254e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4daf897aa8822db521c0f72ba157181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad9c8ddbfeb3918deb7f9ddaaf844e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918a95cd21252cd394ef77e430d6c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e166328902f0ab869aa9e59482af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1214a542bcec221490b7ee779868a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9ad4cdde2c09f9a0277773c41c8b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898285c3c2a871ab28eb28e27a877c57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4b2ee630df25f5e334c4e639d56d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb1d2260fd6322da84fb6e9ed67235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92930727df4f331a83658a338ab61ea2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2040f0265598f56166cc2d2a62bc59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ed00a12842efe5fc8e02d09d8512192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445ca6fc8841bc5065012ee6a1ad9fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0d6d2775af973c6cbc962e3c0458194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59511ef95693e241bf21cf91df6392195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff791ffc7e9a7c5d92d9ea0371b12d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a55419178eb79e13a1ee5200bbdb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecd7853913bc684c439c86b60cca7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0cb9dfaf97116b768603d6d0c17c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7e7bc418b044fe47f7ef4fadebf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2799c13150737c97c74f296c0c57a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c70e5c8b4ea1af1504f70f070f999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9db1d58568328fe7c5bf917154c57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975618be5363981777ad202f3ab012204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1d6360a715b4c3e9aa5c9e85c0b63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db220672b4c2954fdf54e94b47cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5694e388c1d6d1f9073b8945a662788207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff32b148bc48c4c218d3324d8bd757208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6fac0f7993491acbfd3a2fcec6567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfc7cbc72c7a1a5150e85e3df652d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ad044df23595371c1438da8c8f2c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7026402d156ac23ad4af184ef727ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2661f247914b689271342375a58d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743acc49252119e0fd22db815848ff8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1fef8302d225ca32c8a4e9e66f26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ab3cbebef1b95aa6d944c06ceadf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca97e8a32c2a4027fb8d0f6cf15fc76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f697989ce3ad5d2d26b51a56c08890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02a77b434e0261e0ec621fb430a84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa7522816e28664a5afb1c6e8cb287220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d726ab9c2a163b1005222bcc2bdf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc656c9217b27d621b3ce3b3fee5794f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5ef8eb212f3031c4e70ae3751222c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3713cd6f3468813ca982b86197f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711250d4d1aeb17139a3c66b3e56b96e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3696ca1e8ac75e27f19314b44571b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fa48cae22b9f808a3188138a0738c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb61f0acb9fc7fa11e49e57fa59d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123267c73a85aa00f2cce2dce5d2ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9537eaeaca58c1a3d218a59fb1940230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbfc71a5a25164541877281cb616b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935345cf3531ce483636e0536b5dcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f36fdeb122315acbebc3c2f20775a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af4a7abfd4f7420e6a18efb6ff11f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef5afade6d00d00070d68c648f004a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54224a205e0be6b117b3244995872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00267f241578f44a21cd9138ea1caf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bd027731bf7387ab5409226ee8c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bec56dd869e7452a721cde231bb74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfb79f957eeceb4c30d3bb6b8c69f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed62271aef7ab273d052e069dc0d0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf4a42f4dba10b062e356383394b70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c96b5c223a06125700eddb1627b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6aab2e7ccfc434b637a25589acdb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1769bc0edafa162bc945728e0ac8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb52a0897c48561d6484f04086606b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423147d3e7a73be4bd6b26102468cb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4489c465048edb322d99f653156b8ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4522fd53043d6744a23430f3405929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658403010ffae883e6ba95c9b0eeaac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c0368f750fa9e8347047f9d6107e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1dc205d105e6aa8904c9d34d932c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1bb682573ec29cb442f19a2328547253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6f35810edc64f1b52fa8f11fabbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17575bea8e8b02fcfb89e677f4455255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7c8d2087dc7272b1749c7e17ce9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037b47e4a660f9e791444c4782d308257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1893da055d1e6a656405bbd315d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e530a92289848bc213a5c7465937779259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e72d940462c8c939e9e3f52981456260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ed60022e2ad45d78ff872aac2d6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cdb09a6ee47cdf7aa6281f180a025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28af386bc41e93aaeee476ffcb29ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2bff7d6016e0a683370795987b1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0c7f7ee8ee6c5d000885fb9ff9927265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2510ea506d7b8d2fa90f7c062b090266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e8ff2405b92f61f65906b2074600267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c76ca1b8f7460de499be64422561c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f107ba303ee0f07a13070f98d18f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1722575e186442e5ef62b797edcc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d29ed394d81bc64eed24c056b5206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebde882da4f314e052dec762488154272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde2196adad1389464c0d329fc427a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd95a2079552700b85bc9fe58e5255274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0f353260c44e924b4ccc03f61f35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cde70afa488761c70c5fc2211f906276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e7d9887718af47b7119917160ef4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bc98be189e389a2c780ada286bb71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698a16ad25b44396333044db2b26d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15bf18549dc3465cebef8fa360a27c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa06e3965ea499f6e242b48cf7a83a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693448177d05e1fa9f5345d3e274db0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15d06cd715787e752626b40f9ee3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39f5223829ee71cf2a91c5d7d3aeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d80382f64c7dc7482a26688844340a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc729522b58c9d48ef6a691d79557c13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145130ca1fb9f603b576dcbebd7c112287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a686c160ba2289d2c5730987b931b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d91b70f45bd3e642e35803596d1de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd7cd0212217a1caff00430d718952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92640e165f4d5f0c60064652546ec75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c696536e9e31f0e362136c9acd24c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a18cbf2cbdebc8b933c54e0a67dd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed9f83012017963ac4b4fcc2799d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e900dafb5a7cc02b25d48358a9e99d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f8e18164eb1d7d341233a4c86c21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b206b5e88f579bd14d5ea033673270297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e47ec2e543566b5ee16bc7e687d6b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171b7e9f9715b9623d7694160ed6bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebcd4334c66fabf204bce84a56100e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b1424e94517bea0a1681396fbde6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083ca6771b9e8c11d3cb6289d9c7165302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85aabd9a8aa07176cfb48125fde7e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37316305d1f1f64676924af3ae9680a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc77e9b8902f00d7a4ae7b48eb75a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf779d72dec58b44ae596f886084a0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b50495901c2c6ba3f791856829e70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d978c84a02c8f59ca9097777126f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e05488d19a2e7d5019e0554702bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca468892090ca3f08b83a8e12c8a917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311fb40903fa8bb990a06ea64fa5704311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c314407d7bd03841d8e4a9beefbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b17f2aafac712240045459d57a632313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc74ac1557ee75e720a5520ff1f822314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081382878a7061ee53b38be4cd3fffc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7577829e4de5478439af2ed26c87e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89613fa7968deb75824ce39189af1315317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69f1cea233dddfefbbc8baaf3d1f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041a93351f6827d14d3a965891b0e88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8edf8271497c533e57c31915d8dc9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a633987552160a06ea67337f92ad6d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ad092bd5d1b2e9c21b3655aabdb6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4d1a4df344efee3c2b4ad29b7786323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1be4fab0fb9228eb7808e121952d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1ad784d3c5a30c72dce4b46a39d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0984dc3fb21eff09c9dc85466b007326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda1360c4f92411bf5187ab255abbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb670cd5411dec1766ab5726eca9062d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6602af6382dbede76911f3be45bf27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd4d7e5d25cf7d01c2af85c5d29f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72eb92265166f2cb455c56c021edd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45118082c25c0ca4b29cdf0a96181f8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45326b9d1771c0a51c7f350384f6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8910d41ca5adcd3debf8f1a70f031334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f6eb4a0250d714b7ed03d1f5a078335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957833d163a16335e7fad2937c05ce20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cc3f3571345f3041c5c33dd0d1120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147400da2ca8b322d210fac38930bd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556f04e15f94e90be620066bd415c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e994192e518433cca9f5b9fbc611340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fe3c1b772858ae9ebf04d8b2edd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276506e80923b5a51c7cca26050bd418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c444698900a3a82c72d461372be499343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8ce9e6a3aab35e4141f2100f7685344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2578be305c26a519288a2a834ca4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4b3f6fbfdba26ad43b079aba950bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33813e5469e3c3e1dc169a04b00c8deb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f64f091dd1c9ecc490d276f7e539348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98925a7a8d373035e4164b2766dba5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed418fb7d7afecdd79bad3f3ed0651e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4d4f8aa8c16396e2208eec870f925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f05e8d57d8de812132b2c1c995e2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0cff8a83eee4ca3ca2d9878a0d90e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824482b45dc955d496f79c4ee6509259354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606877efc5d04db74761af6a1849d3de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb5f14a8ebeb7744f24bba414030df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30246d3c0d7c12efccac24b9c52a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d281f1818ed4f1f9878ba79672aa2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72fd424dbeb68b1b1fbf2e3b2c56eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491085782237bd80498e59955604327360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5ffd925d88eaaf20e1d9993cac38c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736bc69f39f99f99e3557986d1e2d4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da63aea529a62a3d49301806fad340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ddbbe57b625a36bc8d43ff666f7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7e246620f8bf1c5b6678a1112a555365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a704b85c1ddf98b92fd638b4af76b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176bf999426afa44530e3749048e1fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ab1df89db84a78f7c2da0f67dc7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d853e9589d49a7b7f825667bbe27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15653d14f3f258c75a4cd4536c430b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cf772719d2b5dc4fc22def77a4074371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1830251c2e2373bd10a1cd022a02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ac91683954ed8d53f397b44f053ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e09cfc3e984fdf4d79bece466024ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358112bb09cf923aace6bed1bc930a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cbca1c36b7d252685753705d848b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e4c4a8090d5d516ce1e09fb310437377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf5d24dc08a1c5bc53d566f2211e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afaa0a633ad9d17a38a9d4550317a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ae747b17d2ca35341de6447286f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa765212f75fc1ff672146f82d42cbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863556ab911f4ca446d8ac16fe423fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e3900f722e826e63d5c1549a9eb13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a90ba7b3d31bd7ca6004d1750bf2e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277f274868b0fba849b8efdf66357ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b435e419d3f100a69136fb925d1649386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c15b6bda23905df83703377914e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc4b3cc5c15e8f19b5278c6523591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dd357ff4580fc8f93eb55c744d64d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da25a8c2ab64dbc58846ea11db95d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f1283db7956fa420bd6bc9a19463391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174294a088ed06be18fa0d29ad51ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4b78062e86721e083bfd1f7d3149393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433a8d8b1c4751af0c7a14923623de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb309084b41a057abb1a498a1dcf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e213c80e7ef5305ec477377bc1cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a8ef57989b0697220aec3f149428397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6457260c854e6249e8c985ea143e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08821cc79981dddeb96d9d7135503f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756deeb2315cebd40e2125004d69d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22197c56938415ca63b5b7dc0fc05fba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa83f8eafa7109f1dedd453d7efa0fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da1a71b63032b46ef8d1d0aaa1e12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b982c072fcff1d81fcb64a7b468578e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440686d553598523b5d46ac59ede58b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec033807284454e0147801eb3e9cdfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0460ffbca8655fb8e19345383a1a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0661e0964e6cd52a3587c38907bef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ded9350854793a7176be662dea99b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175bccbdaebbbd58827a493d861b2c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab6d0029e33f29e8e91c79a17eb231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f43d059b58d73fef31eaadce3abc46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d260bfc203da8bc1449d23cff4e64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5048dce28d457999d02a6baf86e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9342d9dd75fc569bd12573a3b8e3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd0bf346e1f5c1a3629dbb2f7819c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902304bea21d2f6819c9d1a1ed4ba76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea5707a3a868cb4d6150951720df0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b35fea6e607384eb7ac7d71417c97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d79c849cb6dbece56f8e1cabb34517420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a19a8706f08c6d6d5baf7d8986b5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed78de19a39fbfd0b04a80ebd58aef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accddb89970d7cc01ada47e59050508e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab450369c79721bd052bd68b1f00e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d65d3899b61bfa671694baf0851e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b203e4c322df27feeb997d573c098f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50d3f6ece18a5b8b555e7726232e98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e67a7f6e242c343ccaf5f4007896428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cde28d351648e58eaf53297a8b766429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce65f13632160b708253afef4d9f89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676970a068be4d5a5cf5a219e080a37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd7e1a3dd7b03ae5b9e7fac6e40901432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd14299f59317be02f27d0d4e39adc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e2385c0680007356dc3ed2832fbfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2d0ae052b6f845f00f9d305c6597435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2ca79f8db6b34447081c1d72940c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f8377963f6b3388f898fce6fecd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe7aabc2b13bde7d68c7a70b80595438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf3d0ada734785d0db19e7c1860212439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb361e5f5fcbd20afcab1bdedd48ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174e85a8f76785356e5f43949dce16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabdf56d4b37c43b103bada141f10f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ae7f49c1631cc8c6fa748c8829c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8ce80b5fe22498e5d415da96b890444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3638747e02f87bd3038c3e463d4d07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e6fc9f3768048d884309f70c91098446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274bc22712ff6c6cc9d216219babd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c990bc91c24acd6f8e2d7fe17d21574448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e371749d0245e3ab9fcd2c1c0b331449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad71c3288c56767bf417095032b053450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b0c00369df8fd868515f6eaafadd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb7d57e3cfd5c98d13cda5a1ab4c92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98f493045df65c395b7dbd3eea4621453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32f5433caa6a50cfce4e5f66e57d52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d5e22730c02a3e0fe1cf9d7bceb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ccadf98d0e2f0cb1c47053b440888456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f116b2c7be43d741b0724c51e43966457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e69d60ef0adb6205f48d0cf6404f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b410ff64c870626b8796cfe33032a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb95a5617150c7d99af7b29dda94b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2334fe0580f622a35e29328f63196c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa329aff7bc7b788e70c85f4b28a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f18fbb5633e71dcdd43df3c3d2daa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e6bf0b286b7a405c0293bb2e0ca32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98eb8b0d5c8ff4c2b146cbe61beb4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78952aa60a86f487122a095a1e6f023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aa1894ab3f0b2fbea5df4bec115a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c9e4d75f1d224765dd29a1ba9c7fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cf6b99dff8b0f35dc42df90b17c1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa606d3e5721e180f258dc7255cf192470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400d444ff9e2ca78723d87f2338bfa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b13f4eb50c30dd3aac7bcdca821b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40fc8364f35155495dd2576713e5fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6837b94100c552eab7d8e576a1754474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ee0dfb9aecd8f1fe40a4a674849c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73966e1ed81c60d909ed12d89dfb874476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25869288f029fe72346dcde718bbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4aa2878382d3fa8d1750e95a4e34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3a85897ca2c8a60ca3c4f089898b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7f18e00e9ff8c6f70b6e95153aeef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b4cceb8d5013328a6f53daa673f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819220173285238e4e798498edf3719b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e4535c95178a39c22ccc2005d2944483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53b0f55c473dce9f5e9f425010b2c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461f9349dd8b0fe1a1ac9725015f9c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a20da22b1ff0f042d67c3bef09570f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420bbda204665c0e5113235f7536da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d5d8daa1d69a7fb5fd82cd5e06e71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94eb9e9b54e32303ea167c14bc305d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a257c578356c85c0238f09581110c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fffb643bc026b9ad8758ac725d1342491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9068a1cdd9c9945d263bdf4522ba61492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef46840884985fddad68f09df62a06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e81a8ca63ade559f2fd4e0eecde6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc489324bb9930cb278903afba3d889495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c65da02be07b5797356cbdc119931496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9881f2ede866e2a0b14f289e6d109497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a95a26774446356bcb677eb83a8de3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f962b658b07703e75572edb3bd7913499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0f1e63011ac5a07bff7e9fcb620b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9e8e310b8a25406fe6843d8d0cde5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed89fc5f6a0ee85410371dee07c7415502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969170322642907fc45028b51b7a5edc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037cc4d73a93f78f99e84f07c773499504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c4b3190fb03daa90bdb21c0bda97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeea0281024339562d1b646a6ed7946506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63d8893d7b93c4014b881ee33ec894507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5406449a55e506fe42cd4d31c4e4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130223a0c3541de88ba2e7a48939e32a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53cc0aa9d6670520f014edff9ec949510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0e73d4c3b0e8bc529bf907991d779511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc93da02c2952ccd8a969d470781fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c41d494e4b0d4be2202423d6a47507513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140db8259ce95a8a7d103ad716988c45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9f924cff3b5c2c6c1d25558aaf2c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0ace1effd2aa02c82b0a9bfe1fd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92a244c8770499a4c1b9e346b216cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28891531f44f40ebf224c8c26de1da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fc1b88c0ccd55b20c9cf7aa356c85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c806a59cb0f8e4031208a6ccf26c08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d82a9d9511aee032794f390fd81bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa9e12ee5cb62ceea5cc756d42b09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc4e4bb0cca1a1ff2d25d9ec422fef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085580ae45ae930dad11f77d0442335524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe374a67fc10ca49b44322f3e4839bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5baeae1d3681899e31aabf76c6a41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f38bad675e0e69d50e10c5347eb66f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e36c973875f7a88566f56099a0e2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88694e85b62cbaa21ad5d73238ed6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5db7d06db472355ad0a638a3a03d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b9fad1a23b425b26ab522dc99c38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b58d6386c5369d17c45cdcb8fed4a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1a47440877dd756d09e64c9a55423533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066d9ff00939df0c34c6e6d3b8cf58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd3b077ba800019b76251843c043c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840583ead1e51d9923bc8e5bbde65c74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20eda4bd07b5922d291e4b77797453537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde423da2fc4795cd8904c5457c0ba03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789347b6632d407e7e1bba339b49dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d49d3c98199a034f5f967299e51ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504bcf29f9760cc1d54074daa55f3d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab94e83e9ee860a54c1ad46341b907542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d58c129bfe83d9111ef5086eb1f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa66fe9afa223d9d8d4485458aaac72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f5802ddc2debc0d8ef8c1e8d4994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f14a608bc31547969b5803bbfb482546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47126d56d8656b262c5d999891852547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce858626a744e110ceaac9871b7b6f10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e5110adeda328d12c974b34c2ecfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc9458732e52b315ffb5cd92738f69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0569851f97c0c06bf81a125f317cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d44ac40db0ebe2c6491bbf0fafa9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ece437e3e811a046e781f91aed989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090566b490273d7617c4a7c2abde685554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5eeaf7d657bf7ec8717e76b397be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab741049e93d449a7b08a0ab7a1c149556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e8d99a8c91b1e16643f0d7361712557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21fd9003c44f9e4e966d2351298a3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52255dddd27755e43a33305e4e8f7472559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893945bd6a2fe7d326077ad694caa702560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef08ae80112351e0c5019cfe2516db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc01542540c07dbe8d16af7b7bde07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129daaa28e84edb86bd94448d73f20b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da156628aac7fdb43fe949f3c9c09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3adb9e402950c6e6fe921fed74bce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8571a99053538f79426c2efb743803566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2000c826ce40b30af0b54a6b19def567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e418bba69873d086db4f9d3b6ffcad1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce23a5a568e177c5acd6dcf41abe26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aae477da169af97d0364e721e3659570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee8719fecf2b601d93c91c9f5ba85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bddb8c782b641449f75dd374d86a4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792daa90a3ae7b5d2c37e2701031ad21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f28be886760627e7fca9e50ab054c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91e10d0ca8741bead38244371dd90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a565cb54f6d10ede4f8351d98497a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09626b9f8cfcde0341c51832fc3512577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a9e5b77e1b6f1beed79fbc9f9ca8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46411eb88b895abbec8f09fc1fe80d2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700b738a755278f9db9b285a6c9048d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74edfa469215e8492f5523904a1366581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd657b9d969c7a90f4446f93a9da7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636890a5297a9407c01931bb3aa365583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06130845fb05d0613053f81b48cbfc1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3729eb8e1defef4f37af5742a40c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b685669ce027d4a0a09291cc78b9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff05e2f252057a24190ee0ad1a002a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9322eb256a6f475c542576008975372588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b86454281509eca67a2d44f1f86da6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a07944b22984b3d125129097ac4ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f803a903f3e8f13589aaad09dc2e42b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668aef298dc42ebbd31ef47a093c79c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ed1ba61031ed499d2f3609927a003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5597b59490b932bb546ec8a1b8187594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5d809c8ef53015695b7aba988c750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d3ffab95e5cfd11476176b2e40c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63827fc3ad439b5a1b020d2406765597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac32c60dbc93885ad2d4a706595de1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9205e05626b4d0a767ee51fdb8f98c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab67a7e3e533bfb5388e215d9f6825600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80937fb659921ef0a039d00b387cdc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7190cb41e42f8ec7559847f338d688602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff29e93e3a3058de326e8deaa980d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2856ec28ef93b2a4e1667dbf5ed38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0376926037f3c708e824bcbae181c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9797f90b557d240d136ae10e7b79c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151c4da453926de533ea37bd1b7e7c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd7226047df369d8bd88b130b7f77e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52545a2ed7894374b3f3b742fe354d8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75e88f9f2c072a87f3e9938ecf4e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a6a74a88b446267eb2b1aaf378cff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018036f687537452aad3a9ef5bb1cced612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd1bf186a4e622ba7f1b664a7f064f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85047d536adb0ab057cb9c86ae96835e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d5dd97280c41a10399cc9407f2d36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7eafd84b78abd6c5d4842850765ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0109867210cedc4029a2ddf28a8fd66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416e34591d230401ee0d16dfebc204618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924e81e43b0e092e0072e44f8b40f23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35c74ebf9580c954c4f109d9dd4fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9e0707d361fbe70bd1e043bbb0a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614147e62560c7a0be9c51eeaebb776622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e356dec57031996f75294e6600b96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b403eac9a5fceeec922adb86309aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb14c873ae77a11e6adb0e21e6fde6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a9410a1bdfb79c1626bd551ac479d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279fffdd84ec7ef6c80ecf6e372fb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457a438e3dc96e0b35162ddfe94534628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac11673eefaf0268b4e04e234deab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361d29ab4341b053fe323c0d07ed3c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ca8b03df5c890177065b0c696392c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e36fd43b7a559eebcf7bc5236ee6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a325f1f24cad5f7ae8479437654f0b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c680bc5e58e6fef3232af9a97f719634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987de14e1425a6d06a2d8469e510f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b749663e5a9e277cb6668096b8782636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a07fc75007bb0bb84a06f2954e685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f316a0b87eeaef434df009c53d63f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca72b5f2f6042925664f684c5834bbd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb460c43446fedba5ee753a394061f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685504c4c4d919dc8fd9071260a7c88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e106aac26bde80c2fb5663cecefc29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a61db38b0d21cbb3dd60939dee08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99305fc3cfa25edf17c90e8b28cf7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69903aea19212a94166370f6e83c2a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4cf81702b725304de7d683dbe372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a3f9c4b922271988583aa1a5b795d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e538e38d50489290209e022b438b63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8addcadea90ac0f0289096d53afeaaa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b268007fe0036de40a51d7b5a606c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d07f6fcfc99c8c288cc8ba8a57b15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3619010af8629552be4f89547d8aa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6b73bef7472642c1a63e84f15c9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ed74ca16aabad6b90d44447c7e224654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec817c14e041d1d232d2eaa1d52e1d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c274629e09393a18349ac4c5e00c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c2ab1634f0f6ce4535ab24bbaa163657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ffdc579811cb0624bf9b974bd341658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1650c20064021fa933c4fa90d3339659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ce638f75ee49a6a2506dac5d04618660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807a0a16ff65da0eb39cee8a5e3015d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3695906aa82e091806f571e0959b452662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137d8d7e81163e3ab3ddaac92bc9d66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0162f2d77024ebf69f1b0611e16baa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bbdd583523a4d842732c082b7e4ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725307080c30a43b5bb2334b765c3bc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c55faff9e2d0202a44842ae7d16d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af664f2744178f72607db4bfa391c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b35f15f02d7d44a3421d1998183a6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602acc36fc9bb7922dd98648fd660f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6151fc6b6a0c9bdb54cdc3d2eab4374671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac32e01ffe9f50a3c451c6c2617f930672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759c6164f86f5504070089491fd5f0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0dcb716b8417506d9871e4cd64a7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330a04e2c917697f3ebce91f2f4f1ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79971c4e13a467f5066b1efccb55a5e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678b2255af2b52741c8a04c3ae2d0a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e79dfea50d7ec1d8b4eab6417640678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce78af26b042b5959a925ae20b1607679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb9cf19bf30bd2b7dacde12bd3737680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1790e475a4c6da06392ac943de6a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dde0edd1c966ce51c947938a24f22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f333b74540ed3627b2dea192f119f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e12ae88c6222eb74c900d17128d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d24b6574b0fcd32d7bab3a329df8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d768376ee1577893be4b7e034091f3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99b3ae76d9a9cde31ddb8130161c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190582502e4e6c59bbbce0423440c5a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc43f49f823b7703130fbbaf82213689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cc6f8498300c8151b6eda46ed1603690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130901c3755a1596c5b20491e5f81fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026234b361b925eba818a51b4c3f32e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ef7097dc5d8249f0e216af5f2ebb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfea1be0d88babb4bc2c5ecd3aa602694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891e85616a041ebb59e8ee6da7c4ab6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01321acca056ae588725468bc100e2e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eacb06e4dcbb19b8ce309a2b0e4325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0873a1c317512a83799e468c34e793698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134893b4de54e1e506aa78287934a18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521702e5a8e47b4fd4abecbac3a4eee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeed772aca24365c65befdbb858f92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ba98bbec9520877a54d1e66c024d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a48195035c33874bffd3fbb7a4a732703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdef16c8ba2e40cabc771fd5630e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e2abad668e5e3862c8ad99fd927d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e81b3c095b08ddff82a2c4e957769706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ba31a11a472bd66046ba71d0bf6d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f82d8c5b0a233ab5176d7c8bbba2fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1fb7a1870f31067007f9dba8aa29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147da4f2cf559e67f32c1ea0928ee7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285aece31cbe29c5c106248f86d5f44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ce0e9f11bd4c0ef1e851ec26b943712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362620243d7d934a6a71ce24b1c729713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc3ed75767320b457eb9cffae9ab6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475ccf5c2b4abac33b2335ef88a5d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278621323252f7c8494cf9a1f5aaa348716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79d91ce73909924a1fd8bb1d44eb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b455ecb7fa35218c014496fd2497718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc319445f7dedeed1f2ec4d1f6f15704719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98a6b1ffa43ecb2da077a6f7a01f07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81053f6e337fa7a8d81a93f39ba53056721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b23390ac4b9af99259957b144a39c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a5f2f1def4b611e28a2b660eb3c26723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793d5592b82043689da92f47d68a550724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef0e0cfb2cad5e9d3c09c64016bf93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62df413ae92e8328cd64348b708561726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd87e0314b22377a8bf97f6ef08e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f86af2ab8c322887c2becf9630d5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf353e43f28a1355cb2b4b1d139f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653acbf9b31c0e31c8a22c88b404dfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18228fd6e78461a3b4ae5027d9867d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee860022ad2264fc960d3fe45521d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7aff46d4ac628429a5eec9e14b88a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f39d81d6b7c56b7dfc9f133be6361734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d6db96c77be7b62ba74de407ac70a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0625ad4dac75f80988df0e0c7553e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036020ff6117f41c0fc005e55b5a10a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dfc02611a2288d8067385531a7253738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7478d2868f020ab9f145ad7a782c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d32a4495a423779b613d774087d71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce60aade55bbfd22340d1b688dc24a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275334414c0fa1279b59717d235dae7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df64151e285da6147a1dfa17131754743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d57f02db9824cbb12d2c645c9d7dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08212ef0f9931764a2ea57b859a1a5ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af15013280ff6ba5403e1cda5d89a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cae8fcd4785af75d403a6b618ceaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf201cffd6546e836a0ec7c35aea85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a61f1197a797bb422a39cea401da1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e12efcedcc1a12c638d8aee5254e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2eeee9d6888eaea108899bb52b1ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608813d9e18084bab1e060dfe497a7ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e7e4dec70faca3a394370083c7620753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea2a39eef72f66dab82a7b55ec485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f257e2b9c454ff59a5bea0498d7a30d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04242e7d88f65d345814ed0dbfc7b8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b327ea67ad1cb28e3377a2513023757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ab2a8001761b4c264103be0d9017758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988a6fa8b880d037dcce1169ff5765759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>