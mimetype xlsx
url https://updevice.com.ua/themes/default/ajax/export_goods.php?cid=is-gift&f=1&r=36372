--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2c254d797bcf78676c0e3e5a43af01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdeaa2bc412b54df2e67ee6c01a6302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7116f1193b0432d1db476f031f991d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d377fc547430d177f28d34f25bb9234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8bb7fe8e9cf41eeeaa952e005755f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a074eab28f0326b29c5077b8d093056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf594e7bb54938316b9fee96795cd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfaa021c68d9d1ab687c5cc8abc09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba194c477cb261a7c8268ac6e633cfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543af839c59adcaee1e1eb4ca9ea92a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f95235ce1037dfa073d3beb0220711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50839a96c2c6a9c1d89d3fba7b23eb9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f45a2ea1bcc448407308808233bbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e760669abebe958441f03118d26bb1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720407e3ff198881e302a71a7ec3d1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080a821d35043106d8ef64c165a9e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f092cba0909ef8e5e355cdba1e8c9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57e739b168f53e126ce58f8391668518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d2111b830e476f9798f64f3ba60b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb415712ff48ee58b00ef1ca2a55d3ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a0132c2502bf70416c7d2231d304a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db133e9c4312430007347dde03968a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078e3090d85378c5f4800269078b44823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3576902ca62cc1d864a991244bff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b95558dc25c97cedd65e9c0ce138b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e398f6c2ce6a071c6b8fa99f6688ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b1f443edc6a5153673ed5618cc1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2418cb5a19f906b89af6b15f7fcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e597f974790a8eb9aebb4573a72c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd515748d136018266b4d18afc92af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7563952bc6f184d3d59dc5656828431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360935a210c49051a9be56c37d742bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f85c89c230b5730055c38d9c502ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37076b0fa63513d2f7aa12a61609a80234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acffc2cf15e94c413a00c5d976e4d7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766af54214fe5f873c9cad9b4af4a5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b2efd3ea5a69b9c79a2069d937f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e00fcd9b54ef2c918403625082c0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab7a110adc01cef1f58dbba1ac34e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857786c75111ab26c2914fc7f62f23240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21bf75a6474dfb0409ebfc90fedec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39475b53b236ef2b95f2dc2a1e73d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b66c4bf1e0f20a440b8b543d784bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ccb1596317dc16be38b34335d3b4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851489bcedc2b7b451d3b7a2efe981bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07f7a6467f1bae6633dc526f67470e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848091af4c40ed510409f53cdfb89447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a5351d13b743e58947f1275a8b5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c338edf47dbbab6670c308079b2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04773e97392e64fac65ebdfd935fb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4331c010a1c93410a094650236cc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9683a7f47489004ee8abfaf33839d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2072bee98970f8e6852f99378a13d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b602568077940a96cab8a7d9f9e99654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f82f8c149bd62d4cef10c3512c493d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf090467cf04194e54e39e91465a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563797ed58f0c992b8d3e2caa2a748657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a6056cc7f75e7d037312b0126198458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e25598edaa4b52a7266830de1a0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0bf4e26296e3e600b6b50b971da2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97c6532ac79b56185bdeb3a65a92f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf098966488264e6b7abe0c6abb771f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227114b38fd107fed5b3b5f4b45247a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2ce0f5b7afb439debf72bfa443b6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85cc26f4bfcb4f97a28088d3db1fc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf8f682f1393f743df36be06296f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359301b3cba0d9efe7aaa700deff59d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10eeffc9d843f7795658449c74784f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4af080583850376ff7d32623ff162c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d8464b3f7361c4bc639f317f8db6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc13fc439d6f0bda4fe88a835048b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e211a90aa62daa047da74c5ffe40e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a55535d75bb0918ae82d50d29e0dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba36501485c69fa18544d640c41e5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b41a716f662e71e375b44df340cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5112cd3fe9e05de0498b76491ab5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7b3baced0539b89710d42951c21177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87db2ac2f8b4351fc37c2a2551d03978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20f90fdaa73cc8f0f9cb639a63c1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019cbfefbb8b59c79ca524262b18ac880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf961fb771739d3149568b2bfec398581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b269cd65eb86f7a0911183ea810f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ca3e9aac4e4f36a196c6cf2d3a7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f834d1d7de4780db85f578923899d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156273995f8bc66986e75fc53119db6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40440aa7d4def15832b2f5eee7ea7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a81d381944a260035f8783d8a11b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130651f2bb98fe8ebf1ec0a19d818388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4b5a077b71ea278409330f80fa0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0204395978d120027712ea9b5b51090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e9d40310e53bcf0ed9f7018e0a4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0e4c02420b4ebd4b5962fb4b33b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab73bd3947de750453a2b81204c57f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f84077f2994443da6c371e81e82194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e0e371afafc970d69b0106dd313cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdf906b3293aa1f1ae0593f314501896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93021fe5886592e81cbf98769c0835d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74282c4b47c5429967111952e90d1a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c87a45b1acb27fd8f2667f90b92dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b61284fbcd68590b031483aff516100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896a758a1c66c54d275688ceef72432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56280a942c2302bf759ec74e6179b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fbed01ad43668d617928fb3bb7984103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706a7cec1a66be65ac83233ca262aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2456cb8a7d07739dd48b504eac1a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89981d7c185f415dda0e2b34abf3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d915c7a1ae1b5e7f0be050dc2c0025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7671e0519649d1be0bfd81aa797bee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7733a9210e26eca05481fc62b8f17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33950a60936a58ee4bfd6c1e0a8f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6055bf637f001af51d3e9ba48dcdfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b130a12f52970bc438e50329192113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d8519743937dbb78726e2f8cffc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dbb6413d0054648ca57299c95ad97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba94a353e17dada457f926b85e17931115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861be4bad4b3a9863b949440528597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b96e3bb14c85a3cc8c0b8d144917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df29ae8b541ef3eb42dfcee6daf47c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff29a1827b5e5384008dc8b6d0b7e6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328433e3fa4b7699a9dc30b577371279120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e6e9b15cdf15f36476e6a9f215e71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0ae8231028d6f44f4c5c52920711122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c71eb8db9eceb2d38f447925846fba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f8af9337833eb5642311ee9f603e0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a5eab6b943d675399e9efe1656fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca7ff5bde6e21f59ca909469a32b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1d84eb660856472ecf6b6ff90ba5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003e73295a743cb6ac8e48e41f98d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7bd1a0f9abb2943977f879a5dfccb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca1a674a7ec870554e856cce06a285130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d26d96dd9d2e601750c3c1e67b535f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c3fa26f259a1fed25b5af891b2a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92dd0f37e1b22d07330f5d82ead1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dbb0528eae3b8a0495f0ffa3f4054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181f71fc9b4c22f2c564142969bb4b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da110c723f9c24b426d8c1a35904be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cefcc980215fc44926abbda74f3b97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112b887758afc3a31629d7ac4788f3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320700e4474cf33b420cd94444aab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165db7afd2fd900d3c89121a968645c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e50035c6917aff26c594992a187b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2f3f30e043952389d79b3c09bc5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fc444986b7134d8f3bb57735263c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee783fc4b325aeca9b7111a8af574144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879cb72c3a2b99a32f13aa43632515145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808eec26c5596455bf77f8a8823f2c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dab1630a08818431d20579850d7e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68b652d82e42cb94380995137b1dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634005a31d6aa1f57291af1cdfa053c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427e5e0e6f9f0a84cdf032d6722108b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0f8fd77bbe1ec8221903c576735d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465bcf49f063d3194c757142e4d4a6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679028b9b7f4fb4a85393ea0aa37a2ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13535d08107fc432381c92bb2ff14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba01ebbf3fde9b17c96f800fb390a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e955de000e86f4681915f6d660492e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb1384861beba6eba90dfb64ff9a90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d580a8b24a4d89839d5a0ae692af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf68f58b097e34ac6a2efdffa20d2e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508aa9118f477b402a0ea17ea223641160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eb025db5bf9a0a672632a41e04ab0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c4a28f79465ed895e183264e578da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe914d166fed55eb9f8e57d9ece620163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a34dbf23bb77977ba70d1e37738dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c353eb547156eb09229149ce6e57a22165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b035403bfe3892241538602923d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3bcd2352e0fda1d8a32dcf35adea8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f0a076a8e8bce1dcc95cdd7ead8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae54b40e5ed836a9346b3f1448508169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cac98883d5eb4b35354629b750b927170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b338aa94540b48dde50a364a2251e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05507547a5228433dd6b54e04b1356172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a586537d476ee6960bfa381fa94fc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae823053b8022a02e671c9f6c19560174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619be159b9e3480cc288e21c587c5e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba87fff5f221c15c1ad70bbec95ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54398937da16bd249addf39f340bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f655170d29ecab1a2f21568b8509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a17d1f333d04fa8ca1f5acf66ef7b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc12e901878d4d460b23d132cd6eb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdeaeedb99efc132b3b688ce33a946181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0df9434e11dfc2ba46ee29a3a7da1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42075cea9b9451baef6de14d84cafc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe90cc8a7342f283288a799508dce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b943392118932052565ded21faff37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7511ca7376df5ee55b732752c0634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc5a3a12306db17421014c64cffb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061cbf9e6f76b8df1c962a1f98176f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc2ac412d650e532cac51584ee588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff073065f71de028d3ce68fd1148e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3d272b1253f5696033c878b64e895191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab68e25b3cca83d6971bbbd07bde5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef75e2834494c6b34dc7d340bb4d09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f89431ee9131c5269dd31d19e8cea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a22911e3d515d263fd12c93506abf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953076284a092e8f7eb8b0e33e69c4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76aaf1b00bc0377bf4634bda98d94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3a0a7372a37f541fa1c5482c4148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4484db5915ec3b7d0f39f63ca783199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba46ae46161930f536d1d5f258da9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48f1dbd8c097523a5c8dbd4179fa7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bdd6c21b638b8f2e730230610708e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e940072cd4a38300f561e0f6addca2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bdcbcd0619bee0c70b84196f7c6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bf5fc92652d026fbb73d046fe33a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5b3e0cb38d7c982e0b3e5ec38be4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12bc610366862c6cda21c77996ae56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1fb89809b767f262718f6184305f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6692bebeeefef646ef7075ece655209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f037aed40c35349bfaee5bda86ff89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79c1348d8e739237854e42a10fdd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d7dc827dd16630558d25c8277529212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c8dd01762a42368086eff82b8793213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651929e7cc79f51dbb2e8a1b5c516ec0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278306985e420b16dbd1a9aaf6ce5e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686300079f8d07557c66195182275273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3dfeff6dd1f411bfeebacdbc0bef2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e517e7638edf29cab7fade64b2b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80dc9328aa18d6a581b8489140a161219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856f5cfb1c8ca39aa12f61dee90268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fae8be213c72b7e6bb66da03941ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b5997a93dbd959a0187c165585163222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3ff1683c75e8f3ecc4667da76337c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d659bd372a597b26b655005e582dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3483462e118ddc3238c2588e5a6c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba9c5553151b24e706135afe403a68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47044e6df5da385056318defee8f06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159dc2390dc215ea9a1d81e9e570482228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace365c89992ddbc9638ba75db205e38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f9799d76d5de17eafa66b2adf118230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87e8cba7898fe8f229e286a1073c46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a07854a6e25ff5fad1ef7b2b21a6a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a2f21f7e19d3fc5c9c1ede5163b16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74a86c5960da1c40c46e8efe77a05f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d2279f53acea1ea53100e1120a3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed731a09a3ebe07d4677b29c21a1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619124133efb7e25b8f4c53c3f2c97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8ba21a24bf59f5091abd2d787147238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a3aba08e01fe07609334dd5e6811239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa39962f85c68d5506f63756c12e663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f16623ff8a7e143a38a363fb17eb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecadcf7202f2fe62e256cdb49db231d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b3c9ef0c8ba9457dc50a7539393e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbac832b655368f84dd86f799cb0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10496fc16661ca8a458d48cf40c417245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef3e02a5a13ac3e6bed180259fb124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add1867efe66b3465922ac852b6f927247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a91cde9eedbd5570dca60943d41d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb5d8185354fb14886529b4d7a831b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d018c424f45115338d5611ba6265e88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcef511143c8d5167768f14ccbaed4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322c88658a93686b6214e6afaebb889252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564aacb3fc0491fd8f95add67944300253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91ddbf46b2d41b99e1199d93e0398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec89a9d5001c5e2b37138a4be21a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b1039472acb613ad178d5f60dd16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d9669436788b2bd24496dfd00a5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81545ce096446e53ebf5e3b4e153bfc9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443829b5ccdea8a1cb3437130ff16e40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb304dec63632f46a512e2a1181e146260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f0dc50235ccd06867f8587921c6f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912527e04cea4300634d6736b158cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6e7725a78ae2c8978266f75199e01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f56a128e7f4862ff05402799a5114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243f964290c79a00effa2b70f853e45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d05ec08360184fbae39ac229acc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee23ccbdee5cf3bf119ca9ee43089fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e0869d7316417cda2599e89ae2292268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dc0777232b03a5273a51e19349f2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ec4c0d02293bb25d636ed1b89155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eebb94b9184d81073281e0a48636e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2b2f1fae225a98af7a0bf2ebb297272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6109a1ef81950399f2c9c33cd1d396273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ada49ec9880a70f9732d567d083584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9da0ea67d783ea2f6d45f67dd48d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cfb39dd2b3a12dd4b61aaf6beb66a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9691ec39fa43e366d9938bd5e517c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7f6abb83432471fd339b44a44fd92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a549dd61857797444253ea7751982279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940678bf52607b6d9f927a140a9c87bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c44207328c184f90f6e47c83b8e38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab10bbd44639fd02228e5ed544e6d8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6220e7b77a06f8564dcd94ad61b831e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28474ce9d2cb21ea03babfa4f5f1728f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd24bb654dcf6a2e1c58f00ad30065285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1cfe8c810be60db514016711377c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8052e63e78307c7c52ac1f314dbf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0d98bd472292b7d27db2708f2e4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e22e8fd274aed9ab763cce333306a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cece54caa5805578af951e1733046d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a74fabd719b2d011fdf03cf077004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3d568e57641a1a399c02a18be6f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e7d2c2ed815bcafe68f88fb2dedab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916873e423bb9adf4223832ffd34b509294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5166a6025a907fd1cea63d0ffdb297c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65ba7c4702ee816fd155b842585362296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a6285576c9b873350f38f26797941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3ba87f2671e0be7b54babfa455be8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5047a1aaa70b8b7514afa3fa88049ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fab492085a31cb5bd67498eb4c401300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024112ef9006eda84861ba27872235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41cc7e1b917e3c9c3abeb90b9e0ced302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b043745796568ff82a18f5b426cdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880690714f618df3e47fd9064f594fdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e3973db2bb93faebfc9929dfc1eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f32efc40cf51b6617ab825e1a5786f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a2a14257d138478ba552996ea81df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c8a8a75a88a45c64334e786bcca7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33320371b48315b98394c52d3557842309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219270b360592f0f3a514e2928c2729310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3969ca6a372f60700c431a5a50cee6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c568b26af7047764e36b77faed0e37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba26ea1e2cffc14561191fd7b454ab0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a785fe99e1d5c5025c0de30e32bcc1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe175ae45f6003b7d1ef19137a105315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7ab9351b529c0f9df8731d5685872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a2b2905691b04eb5a4029c3e43c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55bbc0338b2a739aa20ec74dccb7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae08f8c0ef661ca4a0761fcfea6f0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d50884f3f4c501094bda1eeedbba0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bb81cd87598b7712f1403e810ac5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ed48506544f2a3c03d0712c8abee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4be94582f23c45dd65a1877be49db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70783f52292d988553c43de1815f3af3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1cfe01609af03d0dbc81f37af9793325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ffbedcae951e2f6be1bcc2e4e2bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1a44087c8c0515e223cc44af53d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44b93f1a51029d288294276c2cc425328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c79969b544701709fcf1c6d1fb82c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e225a7411cabdbb4d3fea4cb89fdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56e83df25ab3ea67ea84c362de5a50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c49727f99dd4a1196bab1a58749a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c4202b89c0918f0a25ec9e74989c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b084ed10be984a4b799ad0d2e7d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd59baf5bb3d9edb82023e8840ad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94377a4a1c5164987c4a3df61f8d3f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657738c5e5df96ddbde9e95af4ad9e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c9a2a795008565cc5f12b32010bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456c951bfa229589b0eed295a539ac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e81f4fefd83f4db9dffad7218caf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53a631c088089541c3df7b3ff082b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d49c0c6b8b24e74d2811b6d1c63f05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c78586e8bfb0436af5447253d9b090343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f11a1c69434b20ee3117db39eeeb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c475ad842f3e4397f2753e3d4a5c8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816ecda9febaadbe14e71204ee96f7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3b76b0b17190e2e3eaea9912237a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0ae0083194a594864147181d3ec1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a24a62a2154edb2382e72f4574637349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d214250489ca5891d095ebfefb41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72522f716f30f92bae74d65feecc8b8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a928302e8f14e68a3426f7e33f5b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ebcb48611583b52db8103fb40e49c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad863134388868d493a5bb048616f38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42291f900af9c242e2c5f0c222c589355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983a56e26ec5cbefcb1ad9ff75b4cb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb3725853823b50bf5f7cb8b649ed7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21986a50e514066f927458a44969e302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781781ca1954802830676c2d39bb05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df0e1681a5b3d86cfa066dfee367e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826ea01a495eb9321278abce4c578e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf04f72a3c862dd35491d0ec917cf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202243c346e8b12328e2c962641cffb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d13a42831af9f822abb80044ff670364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159f6a443146088b93370c3db2cc28c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c05a2a6df0946a7bb5d5bc972be4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04c46fe6ef6ed28f90e5f4b8fb8660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d8f068571c3460eeb04a1bda59b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b56942254fd7c7261aaccda736c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c69c6d09e801ec617f02c13bfdae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c214431c7dba2c7fe45b9185e4afa7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c88aa5676721efbb31c1a064fc5ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c653c0fdb5f9898662da31a134a30e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff3001ab984aa7ff13fef0561921e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696995f4f2d4c6dda53b9ff50388c90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c46255fa8e2e1ab0e62813c4473c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac251c9176c37bdf50e04ffdad2b89af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe2eee20f10fb26f2d091aa0008a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24ff8f72f7049dfa10532fc5ee668379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459ff9b6e75b70738185b63b975322380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9f0e2a6d59e0973c890b76d59d609381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f08a54ca3a4446d94099c5755ab42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5965c20377dd92ea7d9783ab34b22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe3f4cf9e50ba6ecda6fba2e4fcd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8381bde2be5249ed38802ff133e20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a255c62ff6eb21ba4aab92f48ee58f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebfdbb3d15489e398dca46c292d37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562b22ddf743544c8a6b2f66d118c5e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab806eb560bc562e19fe6dfceae3b4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f2d869a299867e1cf606cb8128ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60812240bc3cc78e29e350bcdd316d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb3802e5c37858a0cdb8ff8d96484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd936fbad5193e1724df00fb3ce9666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c575269eca2ab34ab05ebb4cae8fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ca3828ef919c8d0d460ce2136abf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292d8027ca522049b7dd9421e7d8db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dfba985069ea0c790b880f13c7895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4820c3298e39facc6ea75867e5bb89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635637287d6bf8731b9f13122d1eb9d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0baf7793ed23e1f1a32655f8851c85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005e359d816d81722e253ad389f9803401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed6d44f8968d167fc6888321b7d2d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0bcb65bce457e38406f9fdd4efd5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74884629575cbd80a3c154ed36bd7f15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4442dd01403583e68e379e8430e324405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57353ed5811ed17ceb05a97f5346dd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab6ae6bfab61f50da00736719bd25a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba24a1a03393eb777119ad2208f943408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b7ee231852ae93a8c278df6c05e45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aa57f97b43bc958d18791473af864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c930b30362ae2b50b664d99a5c14a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e13beac6e0b6689b78bcd4fbdbb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e0a87bafbd6804d69bffe3dfbc55f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663b2a2568c97f987bc557829634ab4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cea4d7dbff4a293a5b7986f9c96ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ed7dac5871bbf30338927d14fe576416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b06ec990b24d6dec2de0ab8e68b055417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac32a5105ee5519af6d670d2db71df7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5bbae798a443e2832e660b8d0b9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557891ef525a0d100f8b3123001df7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b1e84dae1f776f22ae992a57bf29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d4006d9357be0c8d0c3c8f1918c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415a53e018e6b3ca94061384b6edfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73a622818cf1e08b50ebd40b2a6c83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20d4cb2587cde894bc82aacea052ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8c15a5f344ed0c3e97675a9a3d5e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ea9ae6e59d441b10778f99721334427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d451aec678d0afae208e8e05c19b068428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ef0470ec9bbd8db263173c8fd13a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6370e9815d20840ac693d413596d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1e30037dd905da7510dcfcf6cd18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f26944f5e6fb003f5f6481e8c8b5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52b0222eaecae360d04714241ac83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5db056e9de6766e9e822f7a786a6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bbe89a216be940b46c93b05fe772a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3bad255b4fd2d958f4c5e5201a558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1552f3382b9f37baf1efca64641614437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530904678a28df2101385c50d0ebaec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2ec8c0affcc07faa5d5444f88de51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adf2abdf3f6ebbeb44016d713aedef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac669e490c29e6ad9d3d1bd5e139d70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9fa5ba0ee1b17af53f738f52efdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ef776f59c16ac0127a9615d7e995443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf80e4913cb08379069ad3b45f9a08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa0d058aa6b3ab7f7353c795bc01f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baba3ff8d29c295f608a794dc3b3ef7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608fae8f354ab2aea685b361d366ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93821bec6509459474bf703002ba7961448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c4e1509513e0c01fa7899e7dbfffe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336883f03284aad1964cb5226656da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ba8bf887d62c8e3a3910c8020e94b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e992fbd1be71606a898e7cab38cb4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced3da8839942dd82aaaaa33915ae37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865572245bd8385e7730b6203d84107454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd71d71ba6a7bae91d77624b5a67fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c574d0ce372386c1d062cfdb15de9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f1e886ef5cd0d083b79079c5be0fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d7fac22d3340008109827b49eefd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8b381a7fc27335e8e70bd09183837459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b10ec1fe8d71478b303eb21b808c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5efeb3f5417673e1679282b18bc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741166ca56ec84233951a4d3db419d58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf0795288e5b86f8358309e6fdff2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6c6029123d8286d6772944b1e444464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbe387e6e83855693b086b0bd110c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179d5dfd16db22333369ec67e86ed1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231651deb607acf9d32529608615806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7143e6fff3e1ef46129e3db693ca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5d5c8fea8e0a46f6f946e05d4570469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006394ce34a65ff82a090e59581bd741470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d0105a281b27d3cf7d2c4995aa9b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14787ae6582645eb89c56e5177da03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73a4c242e88f99015eefb109ec0aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81802366d1750a18dc0b35e08ca6af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755acb08c0845cbfc1a5b72dacb4f37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456cb0f24e1391f8a1c46813ca055f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1429ccabc9f0a86b884f10a111b62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcfe4c8a4dbf33895226508c5644dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c988c54989c21f498a827691387e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8c0eeda0e7f544d0b50f6a6243c96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b13d22c2e260d6ebaadda969a34c13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1015d7697cc99c33d7c7d2a0f3a0bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2ffc398d56cb7fff6793e6b26ae9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12ed3bdcb541cf14b4a2c47be3d32b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ec5bc21ae9ab7face9ea8914befe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a578866fa1b1b325826df9f58e00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb5cd060bd19cba2cf7746f966c641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc402076d6cba81c9ee06e214b4147f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c6db823cc81c264a63f0679077bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787f1f5587e810f79c0ae1e09d75db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f44d7e77f06be8d6a86968bac4c37e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4999b18fa70cb445931b5a534bdd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4adf91069b114b257164e4c4ef4676493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479976da45207e0fae8c357f2eefc2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275dfa7e9d5674579c53c0025e05979495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319bb2091d08b8cc9b4ceb16be2c84a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ad05b8b8c3692870517f90a117f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8531a12bd6c18df5ab43a395beb588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61190dfe826a998874963b0408959499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390cc0f216cd7c523ad2c29adf71e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81062a2d1e349b723ca9b4666d84cfda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a179d0546ab6f8761e81d74e7d50e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972cf233ec2d505053b4de37257a42d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924459022bc4821c5c47a76a71a9d8ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559dbc193957d58cb146d97e0b414b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4bdfadd19b26135e287f457a93de9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db1512feaccae999c53569278c5514507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921cfef4966ed8ad5c4c92c00728719508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32786e41ce2c350ca7b3997b08633e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c5c7585a1b164877ef4d30319451510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e18626c1930be6e95de5c9fdca5f55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cbd74ce8ac5bcec1405afe4dded9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd48d04b56334baa08915410ef7e6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4125cb7063eb701821b49a07387c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ec58721a00ac2bcd93ef6255f572515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6953d7444f6b84c38b4f90781ad13c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf95ffb369b43f2441009e067ecc2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5059497862b8b5a6ad1c940bc48bdcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e13d3b30064495611d00be5e2648b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57712c1fb209eedfc32cf6cda62dc03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f397fde8f85057c1bc74cabd446b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c057dc9435c247a8255c3cf8c6f39f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa314ec291262e8fe0cfb8a511083626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc2b8413ca0489b78292fd8d831bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bf7be62ff90d3cede42826270028d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37a2bc322fb5ce451d673e1eb75cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05aaf022272a2709cc4e58d583191527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a082ff28bbcaba94b63ef2596ef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9b277211f7739fdef2b1c4481835529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba288f8360947e71091ab115c7a70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4baa055851fbeec55fa54fdff696531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586280095058fe99f5fd3da9b06c18a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d0bf0058348e2df0e1430b6e41b1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760a99e63838ecde40657894f916a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121ec47980b889e35b6539317d51b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba74ca6ebf21989b01551235389263536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa46fcd863fd95285bee2e5f291a4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24af26ec1048801a32008bcce0d5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1d9c282cc63e194385ef0ce158216539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04737f845e8f53a53f61bc804f963d8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d18b662b9a2e77d086fae7661b2eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83692340a989914ba6d41e132665a80e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c880c5c5cd7043e150cd86637862d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f85707b6cecd2e3aeba835b67a7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7627a2ef8a8e3fa82798701505549545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146a5353543e4fe063c7141643e4ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76e5398a0413488c63912e64129bff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cecbd007dc1894361a58de59472260548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828393db92a16d3dcdc9d3dc0d09d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc453cbe6c08b156c1ceedaa62e1691550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bf7af82f0a7561d7eccf35f64470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b474ff67d4afc669116a46f9c77fd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ebf60713c30971d60858bfef3ef7f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac1fb07855dcd4f124c9c9b4ad32c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d207447706199ee46ad2820e5c86a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32554976c452b4bb4daf027af2cd1fa8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711e07de9dd21cdfd31550fedb16b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134673a5a56411a91c177380097dfe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c719762cf3931d98482551ecaf7ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a0ed957c5517b37593a26aa3acc7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1771401a5a1728ef4f8e06d610a2e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5fbc5e3513980e74b3903a1287dae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387e169453a3f8eb06a3d4c65125726563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bccdcd0960f05b8b1981abcdf27453564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c3a3ff483f1970cc013dda1b0942b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a5b2ddd064c6ce0c1d1f5aec9efa0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a05a9aa5d6147a834734aa099abc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906724681552c2d3bf9047c44de0e2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e8ab75d48e3c90c84b3baf6965e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3ed1ffa328c48d1d92fb06f08751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99f4f4ee09236c7ee927b6fb46ff4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9772f3a52ea6aa581022ba83ec85caa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff23281b35cd4863633f2f4f5d651a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05d24f46bd6153269e40551ea70a62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c60cc0cf5fd642b1f6c6ae5b67b90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c7ff9986d34d4fded14918bb9720576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72bfccb5aea613db67e3064ae47e9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f2516f6a47679f3f1e313f13a6fb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eba5578b2a877b8bfe5c903c26791e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5428ae7c20f41b9e3146af1acff7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c044f035e66b51cf15b540b7abb4d38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123761e31d7a381c6b0ad952536b3f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c0cf5165ee14f8e42ee51a46be7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7f7733f985ab423d9334c33a75cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0196e89b2a54483e19266404d767105585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c3527fae8910f889e41f97c41fca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e7adbaf9d74bfa4f22c4ead8006d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab016143a4cc34f76779e159341bd532588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8059c121a65680654895204bb220db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc467f362bd09cde67ff20ef79c0de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de6525e360bf13c77234125bdaba1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988691194b121d88a73bda7cc0ba2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c353985b193c94f9ca6289fb69d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8fe3eb0f472130c3fb657c14e2282594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb64cb5c400ee4c764c7c47886f435595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f55035775f62c1c407429b60ea81f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc894bce242c8219e623be02cdd29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5ee20d2ebad8aeaeb6a46aaa38b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577d734f4d43e37e9dd7312ae36d9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0245eb0ba59bd238d7d3fd6cb9316600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eca3f2873fe5fc233f899191682c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a9771fcaa47884109a9e36c60e565602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce51ab7a4b1e6ac2c88d1c0fe01839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff6ced3353ca1b610b1c804a31c15f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1c37317f53bde3d50553273b9d04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678628f56365c246802bd27d00030939606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864faa75a743379c1131dd536e8c7b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a549e677781feb87d67781da100efb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a086e813522baddf353dc996b4e310609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d156e1cb22095c86b303cbd3a98de2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd1cff07a02406dfc8f8a0769fa940611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad5196c2ba71018f488ce083c171b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73049c6193aa995b9e5a7cb72ccf9e90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061671287816a3fb39d4cf72bcc279f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefa1f1f852e0f9566f4f9a9eb6762615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2be2c94a6078606085c0dca6f04d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683d9c68d5bbd9f070b6c63c8c2d83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54551e0954a14592c0732ebbca544a1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f43a799153bac365c5966667194ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc84a2aa8e671c466a70e6dcb335ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd8e7e713a707c2999d6041f5a826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff48e209dfcf0a450da2dc6992082622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59924296c104b713ac9f77f89ab50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52125c04b0d9bc3f24fcd7e4827f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f5a41cb6a1b0999873fcdc910b2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea24fda89fca191badc2f0e4efc9ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe62ef49068c2a967ad8ef909544d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6eaa71251e7151e53d2771ad2a5f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171dc0e95b41c626de6eb60af27d983629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2e7794853cfd775018686ca5fada4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12439e7d7955beedf8859d4fd4daa6bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601dac9d11fc8b6198407e74353b1b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def434ce284afd06d904d961e0d47bd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c8844ec2ea5d87fdc6a980846910634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac3034fd9ae7e5410eecdfffb3ca81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3b121b5c641f7167a501f8ae36f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2499f8f927667084d3c300a58412637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f6052e42e9e8be6228a2a38df87f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865836d13fa9ab0ed80eed33df37f56c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b57e6eab5c4e6f01a6b26b1a604e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd0c6233048a68a47e520d6bc103c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a58f19ba15f4db486da5e918cb22f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf418cc9dd5976fa57affa9410e77df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f50a006baf4745698161b09b06c4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e0cce26636fdd3f32ef97a6a91e03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3a092b9e70c11b71051a5c7e53e8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c43a5b939c0b8fc9d574ac36dea1a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb44987e0337ba25b07a62ebe96157648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8bd79a0947e38c210a510796a6d93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ab8eec1612e3bb59eaf729eed15c0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e382f7b84c0c0dc201b6b547384a6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae24e1b4cdce56a6cb5d03a0f7a07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78271b4b4e4058e4763cb057e1bc9cec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b84110b36480085eaadbccb75ca44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d6c88f7715eff563e1798c99df6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6452235d33b4a74696646991ed56b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81897323db699bd23a84b14110763657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097306f09ecb66993c2196c3029ba1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f061bd1a07c29d260b83dedeac7460659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb49c1696e0574ed053446e8eaf731660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fde02b6b2c6eb77fd62dbaaa2d77f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997aba51d458e1bd4fc5be161d6ec5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aec7a74b7dce9034d8d0dedf9410f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684d21b69006266e6c506fff6b9b500664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a34bd04fe6625320b74ad9c30666665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b1246c5add6cf1ec2a434f9ce8f99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb05a5fdd798bf65ce9cdc7e438667667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89da04729e7f8e792c3a292ae57649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d306271bda1aa974cc7104c6b68c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f8416aa52d0b7641e9a4446148e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614126f983f1700d585d3b8dfb287104671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128c50aa7be9b8a5cf5d1e180eece3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae6cc1a1c941fa5c830106d3250604673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c9f7bdec7fd729da06af7ecc79cc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8fa3e93011a799a8519faed7a0a4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ad32d3d1681bcaa1812226bd0ade676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e304672c617741118527db8514e26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0735e02dd8f7980d1dbe16925a40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e207943f34a8859d45b02a2f472c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72debbac57a1c89e1c35a297341577a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adfe0f3163819985164a817b5eee01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cdae088d046dbf3f37475b2d0fb65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256a1e6c633a9fd74aac7eceb59184683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a91caca714fe7fa94d432a42ec8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b634aef6aa4cb6a408ba602c10876685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85bcfb5f5001afd86edea5c921caa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b119d0af756b67e8e29e16909d17ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e403618ac6864931458902fa49642688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d703f42a3d0b46b50ffc931c329b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3394e8fb2699a47ccc3866a233ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650206fb74ee876268937746e8843ac0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61aed45ddcd54c092100a7a6ed268a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78eb31a627d1c439b86f0f3aeb969c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fa3d8a2522de56f664b37e0d3350694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2d967f7af0d933b529213c85609bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208f5866f4c995376bd703a0d4f36d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f265d1af85710bdeb5d735b71ebfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7102f2e16234f4695efdd981d3195e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d920751c12b41e074b356a0df752699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f0cdfb296e11665ef310abbc7f82e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b92c678a1b0bd9d8e9170f29cc640701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc649aafd945b9d6a63b5556ad7116702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa558da90e60dc8ce251a61fe2fe86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8114ae79892de7a1e55ecbf4c2c26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dac151f123ef128ec8997277a86b1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f4d8173b620eb0d666e3a8998f9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd4a8918a4bf8f583c9b924754337707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2f9b065ec4080ae3accdf135c98f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06079b44e01c8a7d72c0929af06e9ec3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57d988a6240adb043fafa515d6e14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a00fac496d76f076f21bce608df4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7836cdb29bc7f11d2e290e8ecb16f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca53d9d957166ad9687ec6e6f82a3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58732aff5d0a5525270adc194c8bd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ff1366d8bb842c7801683eed5d8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6906a9736140cf1a6051919fbd9d3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f49b57494031dc9bd28a0ac7cf259717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50532c3c742aad70a13ea871e9bce15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14785424cb5fff2da96cf4c77ea8ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320db41234b2ecea8698ae853c9151d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26479cbbeed57d2dcd09d86bf68637e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840de8ebb2823c50948e9922af83fac2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46db408f10fd13c06577d694ba8f52a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c475fd30b7a7b157ba6795b179dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bac028b1247b1cea72649fa7d2e4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210254369218d26af0afdcba73a8d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c05019194d11df37b0ca2a0e280b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b10df5e14e1de0943ef1de4780e87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fdec43dd5c1694d4e4d5de90fa3e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db70eb7219a8b5fb8135019fe562f05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b13b34d71bba513b0973a78e65285731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409674babced548f7c230ccab9f4d7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d67320b7cae3df7bfc220ced1c5e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574d683fa94d45769ee26b4b2aea26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f1ccc7b119a3a4072be4e6848ffec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65493c5722f158718fe11f96f0027a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a4aa0311da5cd5e39ae5126e81012737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31ebf1aa6ee673c314eb455d9665a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3b599bea9d0ee7fc984e3478566a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb86df1b9c36b5c1f0823b74ef7cf66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f54913b85ef013f44e18cad1cafc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf465f5cdbacf724fe12bb24f7efdd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f59979b52a30bf9f85fe9b2c5914ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc80681523e7aadcad649cfd6fdfec3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a83c3ec7dfcb63e3048bf63665fd78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca0b57abea29a08db9a9966e2fda0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e48e9579a7159db38d3e73ccf7eea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f30b23aabf0da90fe0d972adc42f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd839833febc349326ed0639cd07f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe07af72ee88fdf1a07342b4108aff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5923d0bc7b5bd24a8056a75d8ffd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3308fcae7dba231dfcea46e00bddd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09597a7c66e9046d4c26547642a0cdb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbed039fdc623c639027bb08a712f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694de38ab2fc18ea11c6ba8af14966e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05161f69f371607904cee35989262e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680f9052e6492e173b0aaabf30eebf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c60b3ca1c1c247dc4a409905f4178758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf371f197b3955368386c2d7266444759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ca68a7b4671ba1a2d7f5199493961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbbf15922320bf25b17fcca33a01c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4956cddf4d2c1f7241c47cc376e3c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507296bf1bd913a953aad6422b3ee64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fbcff827b5b6228276a9d4977252a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48374b304d9ed46b23db684a9dd4d956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9c8f80542db22578466aa4025e5c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7073110967920fc81148765e7da58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b7705718a080547c92f113993eff99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3827a7c8901c86bf8f9a7cfcfed9d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3fc959cef6f822c53a80356b315c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27dcbaa28f508c0ead730105acb94e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cce8b88cbcec11d0ab51a4acb7fe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef73334379d35d43d8e683ff27478f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914e3befcd2ed30a7d8a4af2ff1afe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e26f382b6829e58d22e357c62e8da216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aecea9ae3323909fab5f47a64915817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440d3d0dad41522282c912d74dae79418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1981b6fea5c55e86e40d732e3aa74c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f040f95b4fa2e0a1010b0af126d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0bd8c4d3f06738495c7ee78781aeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e835f6431e19e6d808895f9b3f646b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14504298a7865d8a989b0231656aa1f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551123bb3b2d5977fbff55b9d996eed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152987ccf2cb175711a75e7bdd5e5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2838da2ecf923586de630c2802f7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b0f1284d70806a74aee3dc53829ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ca3f2355bdf2ac9f96b647a8a0be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c305c45e9a7d48b13cda73d1257ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de61bc629404021b3c4aad257f62530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9d197d0745c196daa917490c606c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91ab89bda83f800506147e88596e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5e047ee460b92aa70a84e7651de2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82adf53f2e5f924a26a60bd079328c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475625b4440f7fe6d6c724a88ac12d0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b3933fcf8faa6cc2dad05a9cb5b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb556d4595c4927c1b375cdabe2da7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95771de04385e97ec85172b30431be438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d28e22dd9743694d43b653c3eb698739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a492182e491c4b379739a1844e72540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c1c1d1cd52b1ed14b8ef2e0f2a5ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d04daf298c1964c9ba1daa17c0dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8c1594d137e65db24c148f0bd5e8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e171832dc3ec7bbcbe9e09773c6c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0fa5b941be3994c0db74431c468945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17d8fe0945f20a4a99005597fdfcd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d34d6b644497a8d4626d2781beab047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23aa7b21ae76cfa5fc3403fb35a7ab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b30798bd8b14201e607cb7c4f8642249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220ebcf4f474099e1eaee6725fd051d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fffb5486895b5da98956e985393b7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbae4a4d2ae7be80752402d0f02aa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5600ce27ca9f07df5230dd7464b5d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a463c0b927dde879aa1142e64b8e8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d137008d6f46457ff87f4fb879c064e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69010e4f1041c3356b415063c825aa0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8371dfd343bcae9d2f5f1e2060572b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9e4949b24c7112dc79d0b4c6d2e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce5d84c32b9c56352a51f1e95f21c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81f24f6743bdc3b4cc708189e9bd5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e63cf7fb149fe516849740d66754c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7314b1b3e4432ee950af14d1adde362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05932fbae18cf0856371c210018bafe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139a2f48532b125ace3809766ea21c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838e55213f637495b50e52a532597765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357790802c38cbfae25142403111e0d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012770480133b26dfce5d61a0a5850d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbad22a8d93a230e71cd0831a6e61068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254b179ac2842bbd6357dbfbc8f62869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2d9cf4e4431bd755defff95f1bd6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568ce1aab9561d4dd7356a5b1bd79d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f286cf3841181a32a976bd984a586f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc761e8ff99f832df83b87518458073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb807c402cec2324ac2eda643b1d983174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a24d4a0261dae6fa0503a099832fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde711ae457e2d24db4ffb4b52a72a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e233bfc56dce29dacea885900e4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff9ec20e7e6bf29d56cf807bef0ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039d33751609fa77f44244db504b8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaede94f75e1b38f324fe79763698780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08c9dacd36e3a286850573c565791381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6906d76d259499ee48b3188d7ded9b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cb5345af819696f17a29e475c589483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad779a5dbb4030be75de8f261bb5dfc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e82be429c2719e094c79dd43b5b0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5ea6a5ab90c7ccb5b834e23855f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b80a50a884249ffcd10e6f517e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dea4c28c7c83976fbbbd8d241f68688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d9cd54957b5168a1cc593d810fde389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a137f6b628d3ddf4a4479c1c13c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ff93d1f0f48f081bf9e71e40be4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc5cf5d067720b3941193e3ae928392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a90eb2a5e1b149dbe586067adb85593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbef79075319244d240284bdd28cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573327a08ebb01fe647dde9d4ff63a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46f1e3c047553dcd367b4231c52f0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fb88ddec3ff9c5b8a29d4bd3767cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69cd4045ae7bbfe9f479e2efc47cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550f3126397bf9a67cc3f599843cbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be210e92355f103589e3f392d607d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d765fce610164017b4599b8b9dd6f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb38688a3bf9c16d1b3388155cda4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a3828635656bd4b398ad863c44e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76464328021e6ba8593d13459ba8152e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e746d6086cfec04c21bf73885995dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cec365d1515f425bbe62d381f9217106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457a6db19a73cb5cbae2ed72764183e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42049f9ca1d345ca2bb7665fb58851b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2e64e968d80e1e611fa59e72e6ae4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1ec7b0263ef93fb2cfdebec11553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e47455c7702009074f15fb4ead419111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2221d6a72f9825f065bdeabbb6ee62e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ce963ceff1b571f886771c6a53209113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafd45d7cc4919344ee950343c56d37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067d1d2f7a1c71a83f50aca5385e3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921ba0c66a1cbdadcaf349d35d68dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5c72c7c0d2577aee8c4d6a76e221d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f8edf406ac5fd029ecee64331de8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9dab37830fb923428bf4be801263c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a5d3b39730b66f32650b4f601247b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4186ab434d239456bd762445cb6a8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee7a161fe176162599edf7b52cf35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dc3d665a97e48fefae18e298d676c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d69676d6df8098ff28c465ba8c9e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c0dc0c60807da3a7ac10aec8af26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36e3afd53e40ade802a00667eb0a49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6b4e0d7431240835cfb6db41e1814127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91d08655e1868e252638d1da14a921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22158d61691383e1d0c32f8e5e60ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60c37087259ace82466855ea323fec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac9a4fed2542f9e93bc74e38ae112f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc04276bbe115ffaa49c6af7aafee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08ffda926c190644ccd6156c770a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc357eae61345b9fa4a14a6cd7aba9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12d4aee0c98b2a429c2c278f5335b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4259950f95cd1634659c0c334e7d82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588839dfe5370ef8c366597ec29baace137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de2e7d94f4bf0efdab1c9bdd09ed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48a4bfbde81e65624b0b9bdd2431ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef073da9471c6af9bec5aaca3ee4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2155fe6062c1c1891bb2ed1614c8ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64756971f7b8fb7977de470075ab428c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8bda32366c76f63bfbd076d2c63b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15514c7ce39e146654d51a094fbd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d25b77e9a2e699d652a9abb4444abe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045700a11118d22959b5a15dae63bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0d69432fa77dbf8d2e3528755693147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d45abf26946632dd0c2ad666ef78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53280cacb46881d6320346d5aabcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10902fbe9a17788df354e6991246e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b29f5bccb56fae1e41312f295be6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5179cb8487636cf50f875d251d18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e32e3d3c0b37bf030b6e752e16b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a6f54206ee123ad4df48c83501a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bd5f05887d35cb93e39f17e70387f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87890d0a181d34f409bac0520b2ee90e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f651b035614d9a7bc1d33db92587eb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3948d73ef0c0722fb02f307ea92072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ce0012b727a1a25e0ddd894acac3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425825cbf260c02e26770167adec68a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30b9a2373a6d9d052299f099365bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546da6d9ca2d7b510961827a47ed9d3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4e05b47d5947ba76c6b0d52c04507163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1e194466a3ec15fafb2d020e5582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c544d2712ad8f791361b3dc010dc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138562e1d24044605adea7bdc155174166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c5a549b1347c29126f41352fcde1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547fc8d0b1acb4ce65fa5c3f0559fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf87649cff6e0a11fe96d2b6920d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0552709b61111a411d2b5fe4e83b6c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5add136a6f898fcb35381c0d807ae90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237323c7f72125d132936f3286fb5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f386bd093b0de8f8b0fb7ee194eee16173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ca81bd68f24353c4dba005a11a06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266173c56f7860515b10c8d149eb395a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deef8832cd47074aaca569d3c659cf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd83cbf78bc3b054510b121da7e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0cd3f36435699e86d784e0a3f8f6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a1f4f12322b8b084b878ce55ca879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fdb9eef5a3b0fba41cf85bb80e042180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60766d70b36ba9fb6fbde2da466e0415181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0dff3a69e81ec866cce4564bb9da0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43c276408875b8e8b54d3a5eb5a5ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06612bc9b11360fe7ec1735c3a5326184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10007c401b5cd65bcbbd2ba97e6a80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4dcd014114470af18005e5607a31d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daca4b411df0bacd7584cd57dc8fb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a3a90090d2b02272cc9b3645fe622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e910459f5e7a9a745f4f469f3936d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b9710ab88fa9caa898b13562a415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2024f57ed9db2a74fa115021541f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf682d52bd7581408b15e6ec6b0956192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709620de3e929adec0c0e6415ec6d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6fa8ec801484f9ae4752c1512694194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8807a130a8efdaf7511e74d71309a67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3840b9e8c3d2353eb6bce06e1a9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c70543015a03397a3006fd7a10967197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25a887a73338ac83036df2c18e41c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22479eb8feb869e59a7aa331b6874cd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a16d8b361683229497f716fbb2128200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa6d029a279071ca6ef6674b21259b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad361697fa1ffccd36d8657dec0860f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf42534fef0732bdaf458b2d3eaf97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809115b2205b8647badb95ff821bf6b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1f05c3bb34c0ae705f97e3e4879cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2e762e6fc5d1e83e961ac669259d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f9391554ffcab9037d9581111579e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561f40d6c6e4b2ae3af39b2cda28568208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38f10adff6f48409ad7ea829f2a99b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad12f8c773ce87e28c0d9aea7b812e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1bbe7e9bed829e19f49b667677eba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f7b088f4476120888b4f4ccbc0a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a4abc7f01bfd9105166d21bdf7153213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fdad7625e1df05f4ad984a4dc6070214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37105c3370dccbb8e2aa0135ac90bb1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c663dc9e3ba936da04180f91c1986a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4fe36b54bc28e3ea0a5f1eac0653c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f581be2a3cbb9d386cb1a6e9c2b01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46c5d4596e624e2eaf5e36b26a98e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6f5c9833ccaf285cf45e04ff1c189220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1aa4c6f7a94c0f5578ce3f35b071b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7f1913bafe20245040d4bbe8f1199222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b232a7ee9ad17236758a86c5a77e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e32e07f3741699512c08b3d37ff54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f78690ced7a4372b650e5783f63d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e3940dde81acf0929e140d8d3add6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098db8dc82edd75c270725cf6130509227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7bf1bf061331e51b50ef89cf9074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c03f0f6539138067ecae83d7d25ad0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c41390a6ea437c7987501a4df8768230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68be4eabf9a6adcd22049cee3e3733231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b86b38e7e0f45786e392b142c9d6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66beb25d6d9ab49094e16440b345eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0bbb946ead449718b23acb416a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4da04391686c3e3da6fac7a52c8c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334ce4e82101e61420ebe3a251cae8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626cbec212142ae444eb2290a04d4d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113f50f14142d52ae3f906f62b99c9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb6d3885094a18910b317c41f643e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434de663ee0a875bc7b4e2cd4208815240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdeb0799d2d2ec3c357093ae20d694241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82eee3438af6e28d515c38f9adc749242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d03f0b793a5ecdc11b94848ca3d495243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49856c7dbd949ae1f55fc220552f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa979f36e43d9c7ede27c533e8ba2935245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057f3f5ccafbd9f8f7ffc789685f2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef1f450ea8048e8cbe7e0c4d0195fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4500f2ae1d4c9c586c498ad649616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127ee67a30dc665173b5b6cc20bd7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0d35c3769032be1c4b92be31f3bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1accf84f6b9c1861801d423bb1d0c62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b427165f29f016110c89c21db925617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c2287bf9e2c4d54e9ff0e8316fd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb642c5db4c942dcb6b3fc42c2f38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052013779e940c7c2bc245ec6ed0af1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09678a1a3dd509a5d012ceea271ffe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ce5c9f6ea115f72ab3f253a106c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723639fdb66b6a3f3fc6a11078467a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14041a4bedf6c3a69ab5d9a9ef4552259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ce562f3c07774e75e37008c17e03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869cb2fe5f8b0aa54d293e219b0aef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419abe273811e21185c5e32fa98c5a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cdc83c54721279d718333557b372a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a648dc707c71ca702ceb9efa3748a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c90f6b42afa1e21ba10b24a4ea9a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e7524a4f64bb2e8ed85f23218cdc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a06a2e48e7a6557625b54da1ae420267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574062ef6219f12ed699a215b1777dd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0cdee993383b858ca79132878e9db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12feae85eabb31d0479e87afe5e518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c14dcb0b7db198f5741c94e1a511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f8e4755df09246e4801ae9797071c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef5a7dcc314bddb049618c7c27d462273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73ac0d40dcc47c05f3ffc4474dac8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f87d941f0230f2bac52b0148047bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e760f22c97d0eb32e950820945040d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1427b3b6a516d66907d4ccf7ae788b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db06063977411154a639b106af99e17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641bcccec457685154e671aeeb33048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7885c639dbf82227770396741937f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25e6be7cb6c353433c531289923cfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d47c173cd8744959aff91d39532ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc743fa05b63db35ce8483c1e0eac2d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52bbde19e27ed5f3861b0e025e0c64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7169bd3fb5989b28a3864cd8b661c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5416ffd2d7f2898aa33ee04816c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad3d7244fa8c0a5ac12ad0e74728f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cc1aa4e360e3dc099277900b8ccf1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475103b861339e6f99feb5fb2f3d151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd17b0d1ca3aad67935f604d3b6be1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692d80ce2aebe35f14fd5b3b896196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1be380dafd240b4108eab822dbf14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b185f5b9c7f9729b709faee97bed2a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893467f930ee9966c6056beec3a93e10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0526f3cb0d66902fb613a19ccb879295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b08a06181bf283b735a30b5f88233296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e240b0a254cc2f2cca8a9654e01347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f92a94052ae138fc14e2cd86b79b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c551b2f3a5539698bce526b55cfb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d4db88906699eb5803f54e061b0e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551f0368a4f6b94ea7bc263e94c519e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ea1983d9ce5dca96caecaf610be8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df318ccd30724fda0fbf128f951e45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d4c88243a5be2aaecb9d8a8017d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c2ce8e66249fc8c86a315b94c6a74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2129b13a310cf32b66ef9e9c532110306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9add7f1eb16c40f3cad1602a707b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25545727e3096be74226ff9bd60dcc4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2dee1f36e642a2a217c6095d1b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492def9b9ee8a17cf1e72b795d507da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a31f5ab353b5837b286f79fdc5537311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879cbdc2feabc5e7d34d67832b7ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b3f8d8bb573c9b5e6bd30b86d4a44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d6bf80a599889033cb317c3bd5320314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce115e3b9ec7a84be803918a39639925315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d51cbda71811df733d94b19b06429316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507291376fad3145b8b815f92f60e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e197953a44cbb3a30e98106a9cbe01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4102f1ef334ef0da3d8d8803735432319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcad881babdb550b9abcefc351c5c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5be4afc35f050852487ac2e929f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181cb9d6603691f6e932c5bf7b557be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168c18eaee3c762b4e07b12cf45c83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3e47554b879e0084faa59fa4b6a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264145d2b654a4cfd4f29c5a8ff09c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f5e4d7756e5d24c190f93de6d029326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ec6f52e9ba96f7848168a4029bb3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298fba657eb8049c0fac5fbc83d117328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33b4757f60671b3672d52a829f731329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf71a230d0db678185b1fe77f8c749330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2846e9aac7a9ae4e5f9aa04b8a728331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25bae6732e2c8be4f19bac5986545e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fa6cb61353182f84fe2e1e31f1ff6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c4d2649145518560b192e65993aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247af2200b7d2fce5240661d67434bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663633baa92d07fd8c7d3b5b2936f6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a31de0a31eed0995a896c7ed56d4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ee34142548ba7e460d3b06f43244338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b54e0c0d9f0a4dff41f5bb781fcf0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc4eb7738704f4948337f070587c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e8572b032c2696b8e27ff12fea023341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf7e94d64581d835c6d70a71bc47c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833878e1c2510dfe80cd74e78d299e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4fa3d3c7bfe5663345e04756ecb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa319d8e1fe64e5a88d3797c8fcda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eca38a10c5fe6913631b6602ec70dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbcc99356fb39c0a904c97afd9ccaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e186dd7bec2c6a2d68dbd2a63dace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a3d0ef596709c9f40d0dacb200a7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271279e57ca00d9ae81433e0a6a74e80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc33b4e75f584cd41dbbd8275b15871351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf75be0b0b12e03ac235079e5307b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975418431fe87b2e621a788f18a769e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832091bb1946f9c79fbf67e63c7366f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d859cf3de5856a152fa33045bcb70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ae06f80d30879a9643447915370b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf81e2aa60324be3856cd02546732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d606a51b0d2c3f6f3ad01db16079c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a67ad62f9682aaa79949a124acbca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087228a9902cd4e9070040d6d48c603360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614772f2bfa65580d4896d035a12177361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f464f6e7a5c6e5bf04c170cab2bd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc730029b0400bcc3b464f17a03fac99363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca69db0c357ef7142229cd3f41d85df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c3d3304be8f13efc02349f21fdf6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4839221718196bed555eb3defeaa8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ed5912f1418d95b00a4980fee2a2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e650738c4d18c93b7f5d2c670ef8c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba93873739062b44e36e47645e62e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284133a992250fa0013b58be43fff71c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe574926290fe885f41fb38a7c5314371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777f275afef50607dea9ed7ed729d14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72949c6e3533cfca72be0396cc83e22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda6c6d48e8d81db356f7993b0ddf85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1225c38fd071473c581c24885ec44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab002143863b6ad8ffb7c5981a2510fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a90709b7ced3dccabc8a9a7b7f8d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaaf5d801eb4472880724193128aa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0ccc4dab3802f6051559bac1f6fd2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d3eb8cc9cfbfe9c61a819fa3056f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac9d9b69a1599f9bf11b729016002381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26977c89196d808fdb7a5b39d53ba552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6062adb231c1c2d5ca8846f4e4d93cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e6cd04066a28900347c2c4ae7b2dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837d5257190d2e2a467826e69357ac9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9a9217a91e91185ce85793227cdf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f08bc65a857e7eba6b520f791238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042130739bbf8688639d23b899500cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68053f23e10f4e7ed9b67b1a614dcd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f0f74758bf71fcb8d4fd7ac275be8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946bf4754107c308b63b57dae58182391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f7cf4663fe3af2ba7971825232cf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b6f4773a414bf033cdae5f85624e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78737bbba3dc4688a52107b42b8c26394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69291abc0977f633d05afb3be49b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefaaa9e6402a434b359981d5025eaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0d315036a6d29d2bb90471453e4ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6096f8be52ed65f81b1127fe56805398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8890fb5bcb19be7b4e2788a411f358399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d200d1ba2a9f60c736fc9cad752ca0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85042f8d48c864365549aeada22b579401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069082482dfdc806a17c8dded7b908e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacb622513df6dec8f711f5a2fdc223403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9fedfd9bf295dbee7a94b9991b0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dcd5d4d38cbac68199bc3e4d14f43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a6f65c6e4e5fc9b2ac3fa2eab7d0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42cac4503ed9605fc73f1d0d9f611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847c99148c0099003178c49cf61c66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ad16671317396cc4bbdc68712fc16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82df44f8ec1b6493819c52b319d67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9714612cd8e6153c68f190fb1c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e33c9a73a3d0219c26872a1d8dda4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aa510fd75d98742a45de3991359f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7891cf1e9af576850c93fb57d7bbc8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7562a73e55d59afa87da8971eab562415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283df55389d7ab8c9526f608b2036b7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a8b3d0b51f37f640cb31f8a17478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb4b863da58aa91cd63b3cd17b830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a6e0bb4b93c91234dd85ed454c65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eff7d98f583c7633ecbe84bf42d61420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758e625fcfacbf0500fdabaf6af040421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01999a47508fb5fe5d9fa69fff31be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c892478f3a4a524f3c7eecf3c322a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df173e6b7b54fb32132dd885a68ace424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6af64fad8908aef8ef1655853dce7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393ddfa7573bc6487a4a25f7e75eae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6298f5ce957154557cc5e5cbe5b4cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1bf2abc5f19d3e5bb92ee4eb7a50e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a415e0013f0f3dc04a3b92cfa858087429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dec23fcb205373ca4eb9e2ed93dc3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e999dcb6a087cfc3e8e42740fc630431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd803666d1dec25fbf8d9fdfb96ee1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bbd5495b27401bd94c7aef1b1cef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ebea2d60005cd0294cb3f55f63ed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df8dc74658ac9c74a069620e337f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1d6a5413dc94bb5b2a0722959b57436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e622e7c343e66e4f8747a3ef3934c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eac1dbd5dbc12ff014dd0120f8ebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587414b761d540345a2aa9558c91370439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d182ff4f1b224f32ce543df017d78d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fcbbd34afb8d16e4587dd58cca525441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa31fc4e5eddde2ed14e090685bb5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b13f32613d1fff36468140433dbb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47551cdc0b7996bbc7405d66ee136394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1facecdd3958c1f50fca6e6e9af4c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237a950a2d0bf8b1690d1c2bf4af6de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8c9c8533eae5602b154bcec802290447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e649cf763462e32edf13c9a1a99e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc0a7888459380bae1aa7959d46f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555e44391a4920211bb2afd35765d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb6a9e4c70d9bf8c460bec2d8e033b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b1d22e540a59933ed97a279a25cac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636a8846005009b5b9853eba2053a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744b5103eee02033ffc9fdeffa2003454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd19685474ac4110c8097b627a50ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32a9f03627d0114587dc65662e2eec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba1fcdcee859231a6689d0e2fb675457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1542785f4eb4e09ae21a5a5518c3d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825454fcfdad91f714bd63e2d50c74c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc399b9abe5207b8573b6f71d38277460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca805338a88a10b6addc607c8f34278461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef7bbad708bd5d4ff2d1014fa3cefc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62434e6259508c746d7fc74910a39d35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d4405ae53a6d831db1225eb107b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f16d8f6f317576adf91d69249ad26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584425ae419a6bac30351bf90cb3aac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649293d4289aa9fdd70c12f5020bf96d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6f7533a0c51fb684c15b30647d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8a8f04c3588e5902330a1292578b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f2d1fea8cd6e03b5745d4a6eb8173470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a72a4069427fa098e5fe1ca42a3f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e779a9ec45b4426879255540ba1bb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce8238abcf3501034d0463efd9e67c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975896ee4891513fbf7db42d63f9ee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5c49e24284b87b1060811a92a47a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d5a3c2c926dd42f1d56dedcc42fc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0cf709bc7f339088abfe71aa62df6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2303a6c35ccea59a8c91fff73fa79de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88b23cc72ecb8977fb6922f70c307b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1f87162da3efa85368db8657cac2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf5b4447ed7618818cbed5bf52431481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c69f4fd9b0fffe39b8e0d93e2aa2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fc168de47832dcee0ee8efee395c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af204e6d38a9958e2102507dacd3d484484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba009d1bd02882ef257e4473112a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d0dd77e4f640a785d54812c36bcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f332947565250499662bb9f290b84f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3813436f1f4d3d99563f1393b2c3b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97afb835531b0a02d0e5bd5caea4374489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9a2d1461b74ab5a81b57f69974320490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286366ed23cfa47570efc52994c9899491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea84dc90aff3b58e951fe7ae1b7437492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd1a11d835ceb5f1ab4a8dd54fd55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef14015d0bd1a73950ee5674118380494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44cc407e8e0cc85f13bc286c8852d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a68590a7369bde3d3062145609926e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8afa867c393158a1b7588ba9bcc5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4faff81d1e15b606b589dca511326c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790045b5a91bd5d142b3bba32cabee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f12650fbf599ce855d6f09e3e2d6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadab2a9bdbaf33950c02533f9e6a4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7e2078af9cc58a63d246c9f4ae97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca004830c1723f02d41ce288a93c808503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f3c1c18400b83efd8273d79c41ede504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754b3481e29853236cb1744f204fd37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afcb09f9b9ab2b7f7866b968449f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e8768111407a57b381459a39ebc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723d8c307ac216981b599c4f3dbd25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a3100940a0420e2f88c9938e1219c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b41f71ed247e86a634bd32e8d5de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929604b58c4ca15f5b0c0b2a605801f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9341dbb54ab0fff6ab150610ef98b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf560f3a2b64e0909ffe5abdc75ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6922b145bbc63df2e34d5b274be7e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a38f38b77e041f4a7bb5a96f189cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af754c1f93ac1aaf7198bd5fbff438b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d3565f64aa290db81ab566770447517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a52ddf7c715b88d19798f86086a6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507af5205a11a8e9265f0c5809831fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bb54b632ab58fa54cf0f819f64c3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d216160cdafa80b7c54a44cea18b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fba7f57b17878eeae859329bd316b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bd7d387171df3de4ff509ef9c218e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fd9b656ba99cd8d037224c457b983524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808b590751dad3e933f5e89d550ffdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd839f109fe53c75006e03a0d7ebba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3200c9e70d15c3c4bdc9ad5bf4c8175527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe53e2a8de5c23ff9fa3230b6298a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147055bbd9ddd29a650e3028b2c154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd63104e93113561c178dfbbace362530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65b424e43875fdecd61c645582e95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd7ce3c69cacface9235a7608e827b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f35e1e087056dc2155f81f0574da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b55de2589b04358ef7b2c53722824534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c6bb0c02900badd1b7296c3bdfb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd900433da2f0b32c8cc382ae3392a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d270da59e9c3feeee637d10dc0f75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b1e8562db77677baf933639ff621538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb34ed1be7cac8398d5585d53510c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96f9ee20b8fb48420537a0c0a9c85a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834128c220ec92c25a053353308f9bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7988121375fc7ac2b390e57fe2c64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2298b908ae69630a6ee9ad9fc0fc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceb7f110a13b82b26a596ca9080081544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c1cb611cd6f7738b9cb760d837d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c438617cfd251af07d920d243533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d6048157b558d6402e8cd16f91a33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1690fcc28d196f6d1ccd7b3a1c66b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4e8d059edd583a573270a8280ecd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213862a24984ea8cf03a477dcd6230ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285106bde16525c5595cae1f9cebdbed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40396bb8a02088dc122b48245eea38f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd9aa27a46f769038afb29d3fb908553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de58ae0cde638d426a722b50bf2d3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309f4907ced42e488478b9040507392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5977f8fba949626ce08945fbe0eafa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eef08eb8a7f11d4da11b24c81e944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef35ab2a8c57553a635266390cd1602558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69db4d79de86b393ec88603dc85ee2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83544113055a537984b76d5c9863a5cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439090c742fa46b2aa34283d94ea26e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7cb5eb66b4fa7bc4adcd1862923f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f61c3a0b7b328d2f1b726bdcdac2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4c8c4a8abd5664b168edcc38be8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312034bb40906aa7b117c6f1456961d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552f791b8befdad8e66c6e1baa1be8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c61981700a44b868498e4f2de14a0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a86b7cf808dcb9c9d8b2d745d214a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f036e78c6efc7f7416fe253bc6f0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7573f6528be92e959ce5c09473cd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615b5e374259eb3356eb9c67141dc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068b4ec65e29c47072dee1ccc98a53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42f745b35078fb5b98db43f934ae36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffbb0fd61547c5d113c75a899829fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144c7ccc9ac56759a2643527fb46a6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256190249e9291670054078595b933b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9061d5979cf0b6b21456cde38afd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f669304c22f980b7a652355e0f212578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb40bbbd410af108af9e490dc1eef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc58fc1684f21d548b73fae7d4fb72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ffffeed166ea8370ff2cb1d5e9f78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4064fc83f0cb1c4d402132f9c9dcc89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78cec891d9a538b62be4d4834842a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76febd8f8aaa78746fa3b4d6107dd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824bc572dba59597c6821c33a44736585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660087ad5f119dae683594be9a1e10e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec130c38bb19e74062637ae4e59739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b671e21afdf023a6ce685017281e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991799d6e63dd564e68b31d228c32b95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663c62f279a71784d2a2c01f46f4e7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16900ac1c2f5a6f35ae281b277758b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5f400c9880e63748c49b8fa0914f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ec420bb95516a6242b497c04d208593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec8b49d6b5c6b54f2fa1beec84910594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085ddbac1107fcd7749f347dae82210595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e13fc71bd6376c27cc77dcabc3181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac814fd50ece068254ffcc734d7a247597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18eac05da79002aeafad93eaeec2ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f48929194abd522a0e44e6dec603c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e7a0a5c0dc5420b34e342bce1658600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cdabf086c674822d5b38484a949f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db8c61b79885d532f8d3c82126b7e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6c331b1f424c71ca2e77a7113f4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820fefed706e6adc0c2075c4b67933604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e76282189ff773f3dbd731b3a26c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea95cb3179ba86bde08b5fe9a1f31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36afc34865e4f8ce3a6140f0930e382607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774f74bcc7921868ef088c051e5120a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d09427f579d22c795965d66ff4f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f5521089e3d75838db30d5b2ab7da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9620862b6c8700b0a63e7c8778d46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05485a58f1fabaaf16ac0425cf4b50fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bebb37d19b83667d982ad7040077d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de98c2508eb2f3ad1e49ef179e07bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc188cddb98d25a140196734d74bcac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76724ed15943f4816f31c407a644b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3ea856a27542f4ee7d1a0249e046617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e4b0c6eb3d50d4d782c471102c16a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2744f99d6a97b9baec4962ea88547b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7da09a06e997d279e040c84f90026620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ef346a6d838dad3fdd924407ad01d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1321df045cf213227f07fb7145629622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea92089d81b37b548632bf326989e6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aca2c3ebdc54d767175f95d48f0ef8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abffd2d65e36aa93d73d624112496c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28334875aa2105d51b34f6b7d9828c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac87f9323799af4ec1d40b1b4f7fa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab95a87ae7ea4fd5b0ddf802a4d17cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa542e5f689a93a59917f5f7240446629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaef808e3953bfade5a26c49bcf78c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5e19238016643186392a0e425e3e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511156419cd54ec03aca2e84f40af64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014004bbfb380119b4bf1713c990f371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547caa79cfabf2dbab9bfcd6afdf30a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903746338e3cb0631386de78621c69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c82fbb64c43ed61d2258d40af6ad61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f476093816581188e5e5864a72eae5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a162795d7f279ae186f4ab8ab652638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356dfa2ffc09868bf4aba3b6c8a138f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea180ce6b09037090bbcd37255a666fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45862fdda2c3a848f2b38d95b31b867641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a368a170019663c851b5facac71f37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536ab8e3571d7b42b107207de23f35f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3a453d856e20721ba17c4762302fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d9c46dcd101bce17cde6b882f3a32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375a0fb9570fbc8d76a324b38231026646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200c5358b6091393b07f3b45d1d4d06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2db239604b12bbd3e3e8d0fbfe33a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc7e184c7daaf991d7ab382014793649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c6b7a194de88856cc280566a91fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda0970c983e8a35153d3547d53eee3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f661dc4871706b3f440a0c2430b4c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a3159189e8912c4060a2ca72d34d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7640fdc5e358095df98cd6a71c934654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff1479851f76d850bb6bea1bec9564655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaae583565d6d0aec3b55f5f91677d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae9341d05ed59b96365e7decc61659657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74acada53f4c377ab8f978ec376174658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aa9d9f4ef60c414961a6530f51e96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108312142e48e09aabf2ab907729735660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724651b6a0cdc474c10adb70a6e61d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69671b21a9579c2cd104cbbdbed67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025718f286d021d9a11b777d734924aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b0c909a3cc8d0b625ec267b485e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d035c03cc8f6cdc0ab008df7c03bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fc792db2f095e43790a6c8d276d49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcefce0d3ea241576e6098302338a86667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49afc483d23004484bd7bc382430b16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce2290b4cdb86261ff42a743ecbe0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f57e04296be036c1c63741f438cb17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b0a9e1275c80a9dcbb23195b5448671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5cea8f27e0480f65409bf6b8dbb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215e613bf029aa63d2e2f06ce74cd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9407590e27d9b9e14caf2256c0f05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90c539c62950717c660ccb1cede24f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671575a49002b3956cf411a63aff17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534a43ca037b98d9286264924c08625677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b1f3d47cb6e6aab6613570eac4dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24fe267c68560821589433fcfca990679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7531cd7463f32e29c80e1a10a6998680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8f6f46eb4f8774c5bffd4969bf5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3940bbd55968d27c0814740147572682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2c9a6825438f72a805f3e0496da3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bc756f5c02aa12903113ad247734684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dbe055b5720bcc4c17f1815fd0f97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f680d5ba98f6bf9b1c291dad0902f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05345a0c233c7c366429dc2ca21af7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ba182f39d57fdffe229d7a0acccf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05434483230fb0eceb6fa8ba8c87d8e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43ca95c3a9d38ac4d43e26e2f262a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b59cbc3b5636953a4ac8a0ece4953b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85571eed26da8cbd9947d61a2444e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd544b112f717682c881071de2b8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee8f723f52fcf9d473bedf3711a83b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056a59f65f7a9810968af60f5a3e65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374d0424f9ae4c337123b3d2bca61d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5c164901e1ad697886c758fbe8b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab45c95af88a258042e95a185ae5d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e56d81a5e5cbd3f3cfe43abd9ec79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cf283618726bb2bb0e3a2d2dedc6f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60ad880b3b1de5ce5b88217887614d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40319f2f62c29420b8f5aed07440a433702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a58645d193ce021d60d348bc0b710703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643cc5c9d9c28ee1c65f309df8228db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d4554ecbdb1ab4a78119d3dc44521705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec4f367250e32c7abe484e9951612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54830ef26d835e88cb3a5af66992d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92952000cd1f6d8725d457e105028fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f663d0f3c2bd6a9e8607f9e80540709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce897850e487445ae9f3bba76e2164710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a2ecccb0297729c1024c04e9e2d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69224f3cbe920dd0088e32fa3491c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2869de15c7faf1870814d54238eed81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceb88ac8a668fb9eff871bef265ccb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4b9413eed320500a5195d606e04fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d90357653bfb5d9f53ba69786b9e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe33ab6103f2024cab4db4f7ae63aa1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461181df9f225f34f835a2f670ea33b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42403372e7df37f5a94dfbd74a34981719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfbe39c2b285b6d4e24dc7a9e768b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68552b94a786b623ce6a92a667b85076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f31d78872730e9db6077587865210722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affb5409c83e41086c9086f27c87f2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd431ce935bdbae2fccad8be652a31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9916b9a81187f259871d211e090d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524490da7b996caa06d9299ff004bfcd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f113226c387972d61e46ad68592acf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd3d548667e1fad899e595ddffcec3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422af643598b62d8c47316f174b3498729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bef9d8cc8f9f830879181be7800f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26de839452ce9ad759bc90e81cfbf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c557b61fa8035182577437f5c4eb61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d6c9aa451b0225af35108842e65a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad0f08852dc4e44333a9e91415bf3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5d371b2bf0cc453383e2c35a1fd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b76184effd2da06d5fea799ca143a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff99fbcd375d2d35997e6dd5fb1dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9a693c725db192e095b9a5bea7f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b823d5ec59e7e69b298bfb3306e8c4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d390be1171990a6286a14ed8cb516740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677153cdf6ad7f6a1650ab029ccd2535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdb8ab48c6ae4bb811b339718a8ae8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693a29437e6195c9edc77995742b973743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce668b7d3b9b1ce3ac2bab9e0101de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f80745bc9e87427d721a491a0e70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228176e63296c6d0f5cdef5bfec32123746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7483580a041712d06a6e02143b7e30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524e77f10a988febde51548091cff7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be834840ea7052a99b299b9e77875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4429f973147ddc1ef0f8de018d1c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86393af42f50fd36c4ed7ffbebebed4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fba3b703940007c9d4d377b5ecbc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082181f8f4b28ba278e26e64dc489bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25494203b82ac997738d3a501ec37d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e89eed5d5a49c2e0482cac138778755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3a1634a8b22f930589224450598ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2374ecb0c508bff649725ab5e303757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e3d533083efa8b5a61a752121dc2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e2d489e986278114ad3e164731b18759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>