--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fcb183972beba776480c6d3fa246c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fb300eb7585d9486db2d688a81fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efac30d223cfcb498ad1045c8b2c143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399ae0321f308a45ff33815c3890d8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0dd70ac3c8358a7ca77779f7fb1195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8733c404a9b9a3d87aca16405c539036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd6846bdf7ab4972fe3d298fb4dcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c3b36a900e9608dad0917d8fd88f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fef3c62fc92a5b225c1117156b1f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744c6ba13bab4e7d1496629fb8aafec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102774cfd0a0a9eb5c54f4cc66a8d6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c50c82fab413a30340c131297fc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27497055f0f5b9fe387393dee652b7df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1862b15105ad90d1ccefcdce542a9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9304e0d2b714676db8289a7524b9df015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495204f3d57afc8444304b1c9a20ef7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693371c5a2281fc83e49ed8b7d2d5ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c1db31d259d2439b511d98cccf1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3d7373eeda53a90ec03df040cc57119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb2d39539c5d9b72b2ebd02d0493c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9f83dcd117e008c85e237899853621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2293ed1208f2ad276c883ce6920322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc4ee518af1193e2b6d422338766823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee9945f9db939be1a1bb577a06bf1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90b5ad7e772d29fc31020d3d117d0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46e2571358c8ff7d41f185fbaf9a0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0177f2e8bf00cd53f050ead279a67527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae97e65ad89f7d8cb743605cf7909928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf4f131f74cb5f328ae5409067c3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02507bc8a9a7a1b5567980af5f0e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60613898cfd482d35b45db89522e8d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb42c346b0c03f72f21a9643c7c29732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cad5200e8f56ea4b4a9b2cee4dc4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bc0fd00f4dbb96d6b2f829e1266ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ad6d0dda15778f01e4154251d9afa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c669bdbeef136ec4713805363ea3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f545a9e4e778e7d9109eecb17f76937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3c2610625d56270789292f3eac2ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53a538284937a2b73c0f1dd7411c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac2b600d16a250f4d899b63f6d88340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fcd195527fee46b2d6ad6790251e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12a529f2c80739fc26a77fc09346142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487cb6599e5731c0f959f1df6b1bbe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88935539a4dd4793b3b3290293afe86644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc9dc79fe761481aed797cebf0e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945064545f43fb77ac7116a4858859346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b47c2847420bd84e429a7ddfb65ca047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b17e7da82edf179d0adba70d5d2e2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa639aee1059044f033429fdc532349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372308792479ae421884428b48acc50250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c41f6b61ea068fd2d99891765e3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c1f4b279bedd6849ca8cd6e541fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd4d6ad6ea183430bee0f19938f8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529de7e0d76f115abbe75bb92a9d74854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c68b87ceaaa6ea8ca809c74259ffd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5d930352871f0f598ccdd595020656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd684d225037c124ff1c5851310803e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c285fb5f6a374f156842ea4bed9c4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba03b5095be74c2cd90fda017961d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a25b16232a9089fe3eac7d4257dbf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f9fe01f16cc2a2b5e53e9c1b948c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb4bcae4e9ee4e411e337e5c5d505e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab741a2fe9a8fa3ed9d79f104988bbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799adddb8a150fb0b61ed70e7dc766b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6dcfaeb4215d151ce5d1bada0e8b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9d36cb201a243255664d4e764a61066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58d030f76ff4a6afe3aa6d665b3f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b7234d36ef0d0386cf169c8569d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e0cc1211761286648dccc645f5f7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3577cb06c0fef2c82ea34e1909440a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89afd48069e430bb6049f64eb3a3ec171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdfd5615d7413abbd59401e775ebde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085045fca1048426d73bae1b2f3c080173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb524e9c27e9b166517412060af9dbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237186665249a8ecdf200561fe02a55875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c210269a77db8935ffcf85e43b48476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47dedeb9fa3365cdb57e437afcbc2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8609a5bb73e8be822ce3e66402e2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317f206989b04afa473869dd926c2d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1a2cab613a192f6aafd1e2c4eac4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6d77d302c2317c7c2f20bd537be3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f2e00fbc12f27df156026553e422082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1a7db9fb8ebf54eaea1dc4004c6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4dd8d0a24abf51f01f83ab3c8a61984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d819ae866aa96a82328dc9d15e71cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44448e9c00a5d6ac8c770127367b732586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8b451929ccba2f91b2ce302c0bd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608c6439aeac1f8bcbfc7c0bb397e4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7408d73bcee94d5ddddcb0537bfb73989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667d6383b59353a14732973a5a726690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ed97587d6fdfced6dcd21bbb135a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f06c68a5b3ad3c41752376424f8d1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5538c7e53a6fc213966030cb3eb2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b18998d21c30ac0a702435bf5716594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016601a0be167be4f8f7ea89681565e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed446c36c606a45deb0e5d96080144996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea64a13b7d3b6aa9e40df127bbdea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8881f5bede822cd102fcd5dd6b4199f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c7f0cda3fde807205488f202f5b8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8221389ad7b4d7c4c2ac4952d1b6618100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc78cb97fc9e9f5002f6aff13c6d8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927cc26acaf20eef4b80d0eb68ca8c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414bdca65e94283e60fbeeb91e64877103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897d99a670c5111fa937a2d17178c64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6b60e7621b15452f2313e6bb0377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d1064d19f7595aeb24556b2aeb402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb961de11381e80fa01e6d5bbec860107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86f2a925fe9f913ecc52ea455a8fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6222e182390d1c2f9acb15b294cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fdf852cec5c2693c686a3471c0e22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba2f61b0d69eba9a62a87ca5593f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629356368d0458a9ad572d4d9b2fe677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb47e68e187f1ba1627fd8ed61a71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714442a2c9b0f5f88de6ac5f82c3cfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea08a12ddb5061dfe003a4089a1f74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4539bcfbc79d6521ae3992d4a693938116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5000ef02b6329ce76376c120e8501bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55c5e4a1f055a10c207c536dc5e323118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd170e1eb2042840bfe5080474e9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76113f455e9b7ecbfbe50b5b2899d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1c36b27f881b1120b0a44e92ecc01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a4786d5566bfce33afc85eecbf1ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f637f1754ca2e3a6974462af184f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4446a9e49c976315a2f9a4fb6c6cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bde107063ed9567d72446fe2b6dbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a705d56fcaaf85e218bd3467e4115d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec157db455086f69ba1924b0b064b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8d2f29d2021c8194ba9dd40b0f38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f517140428308a78f4087a9bcdf3c73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d55f2120adeeea161895366002b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216383384799dc563a43ecdae5084848131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a6f83e8c4d8759f0b8b532e3144ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421d60e5f6c0c5a7455d3d7fe89fabd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfd29bf4d72c011d503c6b606ef018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce6221c58ed511d806b1b6fb3eac7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a23ab61768f33a4122adec3ac03a91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38692af25e09848b7a02b71ecdda85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540a7e7b55eab460065386ca879e2d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363f268102045f036d455353c534245139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f1d09f7ba5a1a1bb6b7fd7acae86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d99b528e551c90f6a8b0b130610af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b689c8da02b0f374194fd6730bdff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5474c5a9e2a6d470c6023cd91f5dc3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19218213e3a970eecbccc99c13c8b27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3d10dd5da98eb3e439c0ce170375145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20902517ff92e98e56987cba7fb2d94f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b678d816da9146dba812f937e8c0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70a7c377fcbe98c9e1812a4ec33b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc610f9eae4f20872eb9d9bdda639149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a70ee495cee5bfaba48a127dea1c74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3263d36842d25619575b9daadbb57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6a94525d3669db5def0352407c26d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d7cbcdb2a0748ea2efcc29aaf4e95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f35ca8e213cccd3ab8a309d520fe9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee0419d136796d684c15115d50929a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f0ffb1acc46210335f6ca6ffbe133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb92ae9395a3b897d5c7c82712bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6000d8d759e094ceba658c8daeaf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d84fc2225dfd5c55bea28cd216e18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142da2713fc21e86df697b75995ce9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b9b262e6704e51313af0a3abe8b31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db8ed2afbb5ce4b80b15001f42b984162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955cddb845a1fa3e08dec425baf2103163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f1dea0382c15f2faa85480016f0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc21c0075c5f31e5655df8a35cb894e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b85b554e8b98987595ae0e3a842c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab616a8570b99b06c81093aeb5c8bc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a78b81c7fb7fc833879bc3292a3fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac184c0f799079362123c354892c3d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e1d9476d4064d1659a4449a0079f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a636edfc2db1687ddfe41532509011171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853f009475ff180cd73220525d4e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce48e1e5dd687ef04743fa5b42f88a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b18d5ab616ed29e7af68d504418e8b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03bd06ee28e03570b4750f80d1dd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5d51af6f4872e656e6e8577bc78a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120efb1b28f3d79d0a75ad88a31302e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956834617b36815fd0816aff440229c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786135ed2183457c7b7289a5d5e6fb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9273675bef1bbb3e276452f42d91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b2ee09645a4e56989baf74d7224f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7e8c53a43f5f56a58ce79aee0beef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb77b613b4b83e6cbc02c2ada91ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadaa24656fd34f6e1769ef9d90d1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b5b368708c48664429f5906f437ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d4fb856bef1dacbe78b5bf6f3c97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679d3edb3e87f2218cb70c1bdeec300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aeadab26117ce5482f81eb5949e36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caebb9cd61a5c2c0033f6abfe1961b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d844a0871b4ec121222222c996ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d443ea02a0b1e8fa9be58161158624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacc1b0c2968266fa1bfa75cc3924dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d5187c85d604168643fff370d8a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fa18c850294e38273d1fbd733506b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c439e1d35d95ca2bd49cf070dfa3da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068252c6a544b0fefc763b2655ef0b75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821cded30d93f5f660b8f22e8b48c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64832ba0213824ad653346fcde71f6b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f001e837fca136bd115e7f4cdc602a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386648b17a435751674d0f133a3c2760200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f85d47407dde9edeb197fae5c961201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb1ab86e50fcb04c34e64651af74b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b3a3d2cbb9e6baba548d6c4ef5d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdcdf8578174e9c3e80df9f7147782204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ee298a4edaaeab59fe813e3ca6d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a3302871f86600ea0abad02d6a02206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394854b51cbabe3d74c8f93897123e09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617930ec35b5a50de502d3f68e9e4f49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346b3b127d09de62457d4132f8fba9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9964367681b977ba23bf9ce136047210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eec9e724a9882bff42313d6736391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380326ac3ec55e57ce395afa29ae45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e348f13b53d040208ac0781372848e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ef6d462a79fab776477550f593e25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c1ce7a89a8bb06135d160d1917d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee549603cdf7ff73a4d2dce8c304fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85678f99560cb76bfd4d6da8a85427af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f272c9582fb5eaa6e38584e16e242218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd695ad3c939ec639346387d082d46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d618ec1bcaa4cb3485c123155c107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1150da80a0f9098c23fdec3264b5c22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0342f3a5302d63e6d0334b300adcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0ad4395c216bbb51ae53daf5793b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb1678a1ac047953b205dd728ed11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383307ab0f77150d3966985390e4d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd71fed685bcf1e5c9c22101721913226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a295d5541c8afb8e315bdb6044fe2af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c628c24cf7a475f56088a90331009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a6626e66f408cac6df8facf2d4c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abb7fb8c6f47f2b817c8ce529a3aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9542a6267ee53caf01cf30d66279dfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c0a2b16db407b9f9aebfe3dbb467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b525d3b7a5d60e9c36c357a5c3b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187b67abe1867edce73cd297eb8f3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269f2657378ed143da498054afea19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3a255332fc4a8ed83dd797ff8e988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a820bc40fa09f229d74cb9d60da3ebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247d254b114fa9185083a80db33fcb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2125a9f473508d1bdc2e90d95de377239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e397064c299185e19208fb13c01f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab19be4d5c39f95932a7d8fc80a5e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664afe437cd71fea1c5ba8bcdefb44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33893340179a191caf8999d7dd0c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14875fa931adb2e9be9b4586d9e24e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a987bf8c58f0707f895fa864a6743245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5328c6355194c4471b9e3f583a41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0821cfb1c8df069e6fdfb3833b664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f07c390e04eba9731684851fed65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd2643a0762009e8a739eb064ec253249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbbf20a88683b4dbb7657c4b5a25a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e2f390f728d80d3700d8be385f43a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5a12040784b4985141776079029c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133a12b389447851802ff8ac72d8465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548c5aa25fd2e2117834a4ea12886e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f184b919ce0f74748ac71e954e5340255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555df10c6be89dea0b87a3fd3588ad9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873417b3921c7e3fd1da72d66d162f78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea06acb9dcab221e096097f65644bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb308465365deb192c93a83fb2712e52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e1649a9c0cbcd00ee327cd6c4076c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0b2918ebfbdac1f03d070a64ddaf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407d5510bf784f5c9e08cae18831c8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc8d750b65b7d7c46857840b12c46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112d95aabeb21925185c14b596a861264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d1d2051a3ccc98f161189c5ecfce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7118d97608bee92e3cc78c86f6d70f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda7a027f6d71690d0fbd3c074424a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090d8705829f3d28487d13bc162699268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd5c544096c185907e12c966c7a915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0fcf3b05bdd3facec35a9e12fb2d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56bbfea10e64520ff12d463a8919ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7800024bb42f30fd0737be6a8b5c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e791e392d7db2e6906f5ccc1073f37b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267208453466e9df8f061117b085b3c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71691c5dec09c68ac4e37707008611275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7afb8478519435f786c5b8429ad53d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b76c42c5ec59b9be9fc2ed47377e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd2c6e4389dce7d859641c9e1d6d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2741603d860e5a12094e9c8acac40d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9aa8f38381e43e21ace3151aff158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b3ec520a49b2202bfb782ee8b313f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec89e82e5391a39f6ab54724a980c68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0f52e1ad08c878e987e33c7b96ef6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187dbbd42993d6cd6744d1ec4eadfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026c63619343b50c7c798b680f28099285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde10ae38c08c56e26c6db7717d7501286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561179c22e78af6336522e1fbc011583287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adeb528783798a71aa6e3add15f617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd68fd3e5a53dec87d291fd494c477c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94190ca1a4fcf1061851e32ce18786290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593051e7656caeb6d3f3924e94d5fc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb441bc4a9cbfd52ad2b1ae5b2cd50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb7f377937f8ec318084e3f77ae45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc51cadb412c8c1e22dffa8ca7c85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d03623e452004f59f1165061d46c9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a323c82d12fee9dab1596a03332b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8c508cfe213fcc358f41edd4c10b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6b1bbc55f576b6305c2918fcf078298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93e5d84b953a393100cb900997fb1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88200f229923a5b8d0bc88500f5544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e089859cca15851f05dfe0460a42252301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a276b5d790bd0e4f58752511f819c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052566edcfa8989873f71f8ccb2487303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe5d9a42c25e9e9fbc101414f4753e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7b18967b8ca31db90fb8a0d7a243a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1bd26d9b0f2b3d5af0e0fc22e1985306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fa1c5cd77658139977f250e6c38b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5abf235c10c91e96f168650b8ff662308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c98813d580e052507dca7ef02c510309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25a95b6e1ec6a730266e3cd3cd188d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc161c297d8137f2a30cd6cdcac100311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d622dbdcbe9426fd1c31ef44df851312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728631105470018791c0ca261f9b91a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e372e0cd99fba24825fb3d8912bed26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d138b6894c3a24e96bbab2f245e0ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796d5648833d9ca3d226166bb680ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f9edfb0dee3bce28906b98249562317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45539f20a4c304b4d62582c2ca25e16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35a5ba475eb9c674ba172ddece9ebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db34ec0dfc32f24425b1dc92f084c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4a3f11fda4b592fcfb7ce01b41e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5190f54aed6789dc6852fd7424a0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df94ae8efd243dfea39cfffd1e27f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79159f13c3d0efdcb188499a3e94fc92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e266c60f10c88546411193ea4e251bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce78b417cbbdbb0de9919f2c053733326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dab2e6320f9b2c28c54bfda8d229b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50e078298a78f58405036df57b800e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4d68e99dedcf03751b5bd6a660354329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef945412467c5c0a5fc5638d443774d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da0260eb654cedd3fff8a582d9e19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6bd55031f0eb5ef4d53dd7ffc8bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012173032a2a837d6823a02fa6739c37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d14146b42e40b5d51ee8a2350eae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5c436d3406e8eeafdda57b3da20c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059219e7bc4c1b23ab2652d4aa32e4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd4dfa54197961517b18a4e8cc60a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe87a4cafb15fc048edac2494845eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184def5b00ae54be46c65e219dde507f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea4e8a7a9e5b7eacd13f338b6fd4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5438405a8686ac182dfbe670dd775341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c57ab1381bf4f4387caaf49dadf622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc62d5bd456a5c59bd72d56d90145343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c00bc3381e91f0bead3d4915373ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046487c8c4fe13be830b2a9e57223c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dbcb744bcc847056611820aeeca9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e788feb90f7e88adc36a50e715569347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d47d5e9680d59087681fecac8dec23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c294e16c7e66dc1be1c32988b8f56a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270a4d0bd895ad213e95bcc74adfd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836387b6250eac5597b1120ad3931062351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2bbe9d977e47fc0486c88c538c38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35282b9c087bca150ddfaaff5cc41281353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3dc2f9924650e140914c1b577760e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e768cdce41080948545290b29cdf0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b1d96d0f6b13c2334173e842622d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefd90e60b89ab9400eb5a0d16ae917357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c01c145b9960cf8c33622556d4dc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b4fa9531a5816bbe123784cefd0eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ee8323bdce264c8c1b93563c564c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6954b1fb6dad0b9e8cc2374b03dc16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7554e04d57039966f028294ca6e99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c104b75bcf5a12143225d67ec373c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d009225cbf73be633ec9ea702e77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1baa3b9d854ae54b4611a341a43d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f41492cbcf9f6ca006d68fdfa9a53a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d97e69fc9ce30f84105e286531f99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b910ca131130ebc1ffcfec2450ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8116bebcc525fb50d569502738639369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2757ae941941cb6f8cf16f03ed4ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27a6f1ef36441a1f18bff95a5acdbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b964922befac749741f7432193c9e03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21be2425b9d3d06263c64fed7c49c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b0aab8647f760b518cdc754bad21d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f778a46196f475177347cba9e873375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d363478723a0ae54275afad01a40406376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64681bdc636ad450c23784d7db237f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f875c71ff12cc492429e05330de3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e12898e50b8053c49429be6dde6cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8d689e6d74240159929facb8e338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433e98fee107c06a4c91efba43feb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a827b7e179b5f32d354146c90ab1ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecfb914c4211ea9a200d52d49e38f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28122b583a9942f95105c876119281384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d5399a91079bd493f792c6ae0ac8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37f47f62c4e4aada7530f24fea938386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fe657ddb84512af86e3cf8373b85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccb894343bca112eeb990a1f8424e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c18be4a392b3bb03a58d59f99dc4b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78d04cba135b1b03dff38725e14aab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c45d200d0b87dd7286712e763e48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3729044746c15e8b1fcef9427e7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b8cfc77c812ac91fe0b178f7c8ca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf2b85c10f34d0910db05c277e2a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb9062fd5e76c7f8c82606911a86c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263dc9c53feb7f4fa8a3fcd7bf41a78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607c9a05a53e2257b86def16768294397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85202db5bfd17b458acb18704587cd83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c8be74a0c176903101c4ce59c38d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b653294d775684d16229cff893d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd36fea5dd3259e9ec2194f280b9ce2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a24854d4295140e13822830bac2ba8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c6024c6cbfa1a135b4f01c26fb8d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be5772f630adb397bc7a1aa9bbf0da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbccc01c46730ca514625cd7b9ee88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d845c3a2f5091235ebc26a8430904406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa84fdff091a9add1b0b4d4324cb58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c155b7a406d0f8d9656638ccfa37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb49a52204969044099dab752eddd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808bb3b1f1afd92c4629c68723a6982410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f62691a1064e823caa4b61ea0dba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc7390ed634501d6f911e219f87f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b8da5dd70b0b411791b81e0b4cbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6191642040f7e99625fd73cf0da2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c607dfe5a7058034cb73dc7cac945415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7344e82105dc92b170d846fec5e57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf8f958a5ffe004d02594efc5b4acd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e813e69cd5c97572fcaa670ed225e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8028c3c63ed89ac455661d86db23e49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d8ef2826794e390dcac8f2c4ae676420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ead34ec64fb1007611e19caf2197421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caec5e4b22caa93caed533038e445c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186f62159113a94cc32d9d3ffdf31be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6362029d8de9788fbab5fac580018c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd67aa2efa142583ccdeac5ecd585c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeba20a1b957196fec5d686dcf83f18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47016c970e03025a0a17ca6bf4d072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa95d73e3e14bde2589934ad5a250d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f261dce1b9f6651f88286c67d75f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1e808478f77332fc76d5d9805d1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f512711af1fa7e92f2a514e5c087431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9fb70da0721c27ca11444f77426af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5c5bd427e7c0809a2cb98964dbcf6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba111a048b0888df24556088d4708d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eab06b674eea5733b6a119ba97e36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ea332b6c7ac0b90ea3c67d51e9ee5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b50e79fe3a7c95f7f1a3d475d19a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8905f10104f801c0c3bf29426d15306438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77336bbd664d1d043fee4ca3797e27e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018653f8cc0b3983241042d81562158440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948ee4ab7aee96b16100dd06f99303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e9db36210954b5bc66291d3d0f432442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26b7913c748d43476347e989dc6ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c115d5757cacebe7a7f0e2b1b9f36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca43e1d36bedfc33048b12360011d09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe24cf92d62cd5853a3b990bc2b1c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a409cadcdcf10af71742ede2ee8bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6fbb2b9057a6b1cc97c067109d5de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3ccf176a31612ea2185179b8be11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f807ad4c8911843b210fb99bc9a64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc3f790d23a506ab47c4272892614e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52bb4054c2c7a592a2876ba1601a91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756dc9f8e8f03f800b2d0c7ff4a7503453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4476a0d2d359f2d1a1b2f05ce33a89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083db6765819700bec263c77d20b742455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d3d056b572b0a055413326d9befb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd810f1cbf35026a70d23bb3a893c65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fa84abac36686f0c6d480a1b0e66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60d0c989901020b61befcad500bc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e925b0054ae7d1289354e86c0ca4668460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b31314ac2108d8fa3b76decdd28a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8736bfc3676df8b983e5924be6ada462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d699574efe831854471f1f055abba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e4902e1e97573ad46024df28923f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb14284b592bb92cab33600bb897b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee2875bf05ed4c7dd10b6deee2a13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832736d5231c49671c5a35ebff30a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd84bb0081e1db098d52237ad3efd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632198abdd8c44edb58f6f2f4c1fe4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db21ec3f03e8a5d32aeff6cd6a4a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ea608e42a3435efa9d9631b9ed1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321ecc970777f394f20fbd15f4cff38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593706317422bab73f15e32bb145c42a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feb4f9c4b6e7b6c98426d92f5bdfae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7042fa760dd134e915e0a30febc47f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd85157a493d77f0febbaa37e53ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f807127eab77a4c54bbd15533ce3fbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec46357d6ac88aeb59539aade0286c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7ba52494c37b661352da050f3889a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee75a8653f5318da563228d94e16c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1821c34957201406deb1b3c1b2eae92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8239679d580123148cc2e7f4d41455c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f7f9e8a22eace2bcbc1370e3017eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9571bdb5711340880ea37bf639ca03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189de65da48c2252d82fbebd89968f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d378eb8dca75820dda1409697a726486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8fd3a120a2198f59fa0e5e2538238487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca23f94e3af33544aa8eafb0c8896f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa724fe561939f3e046db22b7fc6f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96e3c044ccc7dce724a81bddadf8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742214fe0e6d663774b1dbb54bd9a31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67134e5e4bd6c1cc7ddb60edbd7be113492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383a08f4236f60d5e8287087869afdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b816b49d9be732de0065aa731d4f7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fddb5e2cdfec15430fb3fb1520e20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb60e6b28889a2377ac58e8103700f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7b54c1cc3a13c2acf25325bf67887497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe962af2987d48f31498c43868e2d1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f134727dd02512ee21dc1b2fb549a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddb3d2220ad0f308c26fd02214d13500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a899238a5e246ea9c571a135caa232501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873884e339db336f63fef96f2f90b6b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609967c1c9507fb255eb898585a9dac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd71f424700088bf22ea72a30bcae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ce30002319ecd2fe3c810e758f3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed01e4e9dc1b0a6e7efda0cce6a374506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef83a93e94f473620a1929cd757a47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fabecae8290b276fa33dea343355c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4323833a99d033351522db81ff2691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee4cec9ebac4f5cd48e56eeb5a5d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759afabea252ec10d5f307f11bd756f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f15a72167e3a0d059f4e367164ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cfbee7d23d68391dd8c01baaa12e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78a787b9ae0cab751d12175761dc79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615b80e19e7d07bad816f973629c0e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dd797bc9bffb1c0f5b30794da3a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0dec37652f7227ba6ecf2f4f6df5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d926d1e9d860dee72fccfee6d8b9a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce13743eca6fb0a16ae69d61b6cc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818051648a379e56c91ba4bb8932ee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25307dc2b8e261d3c8a0d349e722780521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e7e10d4881217966c03095ee3fd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcac9bc00302532d716c54353d47c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca03731eb4d7076a275f68865ba138b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778a7eebd7633ae54b42bc1869b7ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2e0ad5a83ddb464b1c12289323fe0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a043c17ad34b9bc9767977185b7f22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55cfc72d1d2d109357afe38ee8bd4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e3b42c56891a698ce26bb96e2214529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799850254dd48534d2abd7cdc39bb06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ae1e4a15df7fcc1788053e00e938531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cfedfcb31c138103bc6993603ee81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32a174e266803dd892ddaf4a48692d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b0ebccc76fdb4ee1ec8a7fea42ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2bbfe654621887805d141c89ae8f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806caf60cad6cea2098b5e87b15c572f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff6a5f1b3036a50bef751cde6fc31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619c03d0422d635476500d12c46e6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19796c70ba8499196a3ea9f19990f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1cd90688d0e0329566919b9b2d76c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c309205abde9686193fb711692a67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ae7ebd07892976e8eb048937b75c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd0889cc5f96630d2db3fffb285819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c642e5c4144d22b81ac7e2f968c5cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b2ad6b03933a2acc3c30f0cf87cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6131a51167f3b069fbc633de8bb4f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df136a5288e3d012bb23c9bacad69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d032fe287b2f131e2b8f026fb2e376548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce3a406b52a02e5173919ee0107e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c60ce5a02adb4376fd1fac95eda1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7895c8f814244385b36fc5a3a65f21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d1ac1edd47d596348b296afc485f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae24d6cd1217ef58ad00a598560df5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddcae08985c135bf1d88eb1438e12a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6bd68a559776cbe8a8426d2145ace555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686de688bf4e65eca162ceef014ae84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ecc4a54e87af57dd43d7cb8e261fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37268ea2c9150743ae62ec2b6719e09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eab1c365951f0b3129b1875c3ed71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598f5cbdbe871408d7df73c92bb95c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df9c19c6404fd999c1ccbe744976b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012aa3d4515c8651d275483010106b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce06318df95b59c2eb2bdf7d7d58f72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a8b13ba5aa8fe3d6d1a7c60030c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bd39b33855baacc8825aa9e527ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679be38901a6a0e645382d226786b81566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19bde9d047a9dae6742d7134f05a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c62d818305d17632bab88243e140f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d131f78cdc72e6ef16f9f4919dc7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3b8eebc07273a356e110b7a7cdbda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ca17659f290ea49651971526dbc77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16797edf43d7c61d6dedc2bb56af3193572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb253b543684318b9f094c456a88752573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0885efd097ea3e243db66c36bf1058574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91ca16fde5677eb525d544bc77cc00575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1f768e4beb36f5becf42f4b92166576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e5fe926b82e7a17dfc977bcb72a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30182a603f2a3849b6dcd1d16ea16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a84e535aed27a41ae638b04c77a05579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcfd0355aea20c76c6f8e088e9910c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20faa98ad82110dbea72f7b9da73cc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bc6cf35933d7ed48d028da3284fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f479f507e6060e985e3fa45b91da1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a9a5faa16fc015efecc8a1b0c60a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477f1abee96829b79c1291418f63e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8142ae2a08a4426bfedde64879abd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf1c881ac5fb085238ee47f672829587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda952d40d3483a806f6fb38d4dbf5dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071a69f5e48294cbabc5bcaf1f1ecc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5060a64a376bed900c053c60b4be0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116f468ddc080ba25da8b3e166e0c06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ce79a554ed8d25118dbe2f9bf8d78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c626acdbb02ad9f4eee184928f3ff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45abaafeddace7bb444c8bdaecf3609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442359a927e25546f5dec97f8fa48b3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e820285bac85d2639b869671298a26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a854c00867ae78dd4ec0a2083e834597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e2a907f07519bfd3a4d457d1865ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed39b1af3a67b0c775dd5dbc522742599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3d7f2b9f42af605590356a7df52d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a50bd9a5b887e50a44cd732241268601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f211c00925e63d5bcc90dc66a248b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e75ffe2ba5a9ceea1bdc5653d45a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c29bc1cc873b57f9d47d39691cee7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223909a369eb801086b9e5c383b81cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2980664981db35221eb2c9063cac3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f33b1271a74d35fae0dde884f38b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782aa75fee90d000a8cc58ede60eb32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93653d511df42884f13513c706c92a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa155d3b5d12e1c3b7880eef7b04e4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4e2b3fd3a5b7e1eb76a43cfc831b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a836de47c2cef657be4b7bee116b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a09639e8ed652be8de9fd99d35d4a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ab6548f4fd80a6953ca26bb1e05f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7df59c85ff99a04b19fc731151744615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a9fc2dc7872ab61d1b3173a611d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7823ef36c8fc31c99739773f15df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae5537d023f10524f515b149fd4aa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04bfeabcf6f27146688f0ca8c0dda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a716468012655eb0b79ab518832bf6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409c9fbf77a2763ad465666d32fd1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d25a24d0248357e0c6ed95b73802622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a4496ac16b8f209b63202c4d5274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b150fbc2a53c24514e3342c8528c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817950790fa826a701183adcfe46afe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515069f7f1422cfdd8d0e29667d9c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279c68d7461cc1e28869e70c6289a2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab082bc23dd5082854c6befcd927b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87f38c3c8d3750a02d808310852a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8c752100b7e9dd65a0849dfff546630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ce7852fd48100d78ab2d7b73e9de3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdab02b39e154b0723d7978ffb64c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763adbf2943054a0bbc678d2781b10d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ac0d0f3933ac83c7fc16812ae74d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6d7aedef946bb73162ade3bee972635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929795bf2a93ddc79413239af5e20a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f32a416fedbf5dd17554fc53f487637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6718d7296e56e921ab24d059c911f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845b8e529a78489a773fc44d4522f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda5c47cca41ca5cbc8a40ac788b475640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e799bf2c24f58f11bb218790d34ec6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347142eca5cb576f7170b9a2a298bd2c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbdf7a06c33d62d4f96a82ab11f9ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fbe8cd85b973e67497f6db7dcbb33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf087fd580a9762ba6d70094a74e79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ab92b8419ab3286578c0b4d15cce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238775e216a51a67dd2f4a9e223c25d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2259578bd01ff08a127255962ef6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878b8fbc971ba0284eed4565e1d032649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecca6be2943cb45098bb17a1c36c79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17035e2418fc32906f3a791b6bd5a47c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec0cdec46af4c212c1e2aa3c228b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb2f44243f684d9e57962e1e90e85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d37df11b24b5a0af07e25999762e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21823a426ee134d19d05d951b107e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed545db44e00525ef712f36a57dd65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49201d0758346906f746a74445589ff0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541382c1a3523c599df8958db3686f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca315662cf39473a26e72dd0779d28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6840767c8b02222639fb6a9ce5df6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43cdb68ab79da3e0bbf62a8eaa8b72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608caf043232b71b701aefb1e60ab93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ac7e5e4cbe7bf572cf07f7d50fcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145153824edb4687d2b709489375e3c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74329aa1b3b475a7a19bd6b1a34706665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d12b3153d88f72d8e0837f987e15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764c01c59cf1efb66b301a0a79b97e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09187da0af6410b14963fa2b94e4d3f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ec298955f63db061276cdf44e18ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586def771aa5de8cf819c02cf44f1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad55ae534db5dade11ae9a107e9de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf044c9234818617bd8342e5c7302672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709efb1bf94bdaa0d00e7557ec9b4dc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a556824c03e6129d468ec98ca8b2850674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19adcdb237d0f528c60455273d948a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9093e6422f1035748be1263ce0396ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f916aa21edbb0d745b3e9c982f782677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715dde4ed546999df7e01f6f8a518b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950ed5c3a5d571cdaddffb9019cde23679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c05d8089baf0247d2c1b3aaba3003680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38af58da84985aa7377614e790b7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1ad5b23b2025a90aeb9730697f33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9714db9e9fe2e1a4e285e4fcc2d2be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e12d21444a7c1b7ffa30b6ac1cf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6cfca04e56135c443be9b194cfc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b895da0f09d22a126e243798dc211686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0d719833d663608afdfc8e41b668e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331e7defcc4c8b127db16fde8a3782688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8ce34ab9b2ee4a55a29d4aa1b850689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5dfcc43b13749d8f1f1a672534b87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21168c2f7f6f839adde41f38945bacd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3f8a62ca1a8442c6229ddfe6bb4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb00c5c6eef9c9a8bedec140bc156693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd57bd6cc9f2fbde79438a5795c486694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b02bc83c897d9d6d75225e72bf96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328b4bbba8056ee20967ff4c73e30d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30064e9198190cbae7e0ff6347b6368f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de63d72acfe618efaa8400f339812698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07762ededc0688e7651e3bc1f2ce3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0da340f99943a74bd1f5cbc85a8ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fac6bad19aea13545dffa874bc6f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d45e0f88ae773066c2df3eb7e9a4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f31675c111a557f45f035fbd9950b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a86c644c4366d6138181e639e695704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeabc655fa8fef5adad5c715891456705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec909b977919a13c7b9d8d55ad67f747706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d7979579d9713443db50dc249a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ac6332a56cc85de47e3b95968ff1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad30103502658f95dee90524526b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694572a229f46abfe4817ab6e5b31b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a096cd552162d12e8e40482de74bd52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb4ce4b359c8827bf5eb66f615c543712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb1bbc4ec19901c76bc61e125a3b39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066c0b46e09a49b12436db76f8d68a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb016e59f2120fc743eb9bb050b917715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f108410779cabe83d2da643bdc3210e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e0737b3a6006d1247f24ab8d18e23717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba2870172c39f3a9865603eba0936718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e59e1f48835713af6bc4f4917c75b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628ea357d33374ebc83ebdab9b52be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a2b9974e024d4a317fc7228b11e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c238b87b52224d1864c9974ac41b4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7cb122ff8fe5a7ca36d218d24e4d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b01e8cef66b787378c94fd80bfb00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1e8fea807445416d19d63f157038725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5210db878b3f2992a6fe74b5c027726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db9171ffb53125c6e369c8452874dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13419532e2a8ae134511da74af51520728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb091a09a524d3ad23700cfae82856729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c61053218fc316704f9c34104a4e81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ffc7f3e5de601c3dca726ebd8a05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e3d3a216c000a803a06d449e764d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeb39682b17a71d425e2e2738f833e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6f6031d1d60327726115cbba37dae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860add00a3bb2d838a9ee171ecca44e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf72b403b6f471d168d60ff9ab4a629736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf86a83107df033533ed7958aea6e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51293d16a50ea5ddb6a5dfa225af97c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0823675f4ec4fa14093eac1f9d7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef564d58c84d3ad6d266a0c8e2d2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a384c2168d3f6f61d074a73635041b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f556bbd6e263fe399ab3e123f5457742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fbdc822cbcf9270ae960f4bf8ac5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fb846e580cc2b74b03e651dbff7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fbd1555b889f98acc417c3d8a26a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3996d80651ecefe74956f7a6b3747746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21085eca2e82f21d7061eb6730166747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e0ce95d9e5efaab12dfc810c0888748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad47c48a8d9d5bbc84d26e2defdb4a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431860fd60fad6a433d5681c56b4a020750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537b16935d40b55941844f526c7f05f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a6d8b8931dd8e288b2bf7c1bb678752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24fd72d3ac31f5b8e873a2ea565057753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3a0a66f95e3eec8fdf7bd2d7fc2391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ef8274760da5b7311e8e9930aee3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9e59f65aee588f612f3802f9690c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2367003d8990ff790e4de65b2c535104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612495f7aaf4e33902b0aba625567d945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47983e695a1bba8280992d49b9b1af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e3951830ec22c76e72bdb77a3efbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257153e7772fa3c0a171ead497426148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7eb583d66aa2aeadaeb634af14122e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdec66438c39d5a8be25137caafc8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632544ed26d587c9609af6ea2a5eb3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a671587e04d6135c9a1bf3bb49efeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377277600e7e89add9ae1a9cbb4832a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ffc1c6caf08b4a9116c6579c2303e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c1b64e56cbccaf64c0f3f8346275115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01479a4f871717c5b41c03ebfe8e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d11ae9a2adfd08384e1421f5f2c7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7ff3a4088fb4407f4345227c0b44118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2eef9a369408db6a940d48b20f0ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc6b8ebc0b4cd1c18e28f7c52f26bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862577a4da850ecd9a0ebb2b7d3b92321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee544a25fe7e8955a2093dd3a85c7c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d853524fe7979c411dc8a7332681e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c54d4cb5af3e383061ea6cb6e52a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635fe924f2b48a37ee70a4c90b490925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2997ebea70aee5f6e7ab6fd49fdee826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1843a8c71ce64863e9bfd61c2e78927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5602a65d4927f1b6bd74f09577b3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07bb9fe766df329bf10ba05309c9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817fa222518ca7c2cf9ba18ee42247030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229678ef3bab55bbcbc329dba9250631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9508455ca4010693fc1c142764b17132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489aa4e9aa9b923fc9d685878de879d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c7bec0509e8422f1ab200352635934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e642cefee1c940eabc3dc8f750ae4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bba6ad74615cae7702c547431d307d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62fd4b0a18b5d6cdeb84378afad3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fb155c39d94dcae2690a4570e0c8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80fe22f7b4b838e74c3163801d5e4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af34767ceb0c6818bc7c8e10a978b2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e126b5cf085b4d68dbc5d3313ccac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d751123f4b490c6ebbacb8b1b11ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e8edafaa55e6466ec5facdc7de0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549b6d962e4eb3e68d8fe7ce2dbcf7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d35aeb750ce46ebcb363e9d9a579345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be6c9c7581f05c19b6d47aa81d6c7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ae887f1867c4a0bb9fd5eecb2e2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3d03a1adeb91ebd747410ce01c0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67291f5085b139fb5f1776698ed2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6fce09df19de7a59f3534c5a575650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa24e2fbee634fd51f6b2a8d0589a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420466fc03d935a99d42b406295eb652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10274ff6f9ece0f64d4baab26762a5a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac6fea8befd290dcbbb70ce1eea12b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5313483a129fffae3e0f23ae0586a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808b88574f3a625136bd407fbcad4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84327a4c882d6be2143632fd9c8a0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa28153a4300a38880f428c8b232b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9035cc18abb9d007a172c640adae959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905ea243e7c6362383b4d0c0e2b38d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497811a09200ba987708fe28e3fc2e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ee32a4932d0169af67d5030073e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d7f4c951e494e181bd203c83043563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007ccb8ddc51db89c5b48f8d295debc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cc35d9b84b36298adf2ea8e4d323f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbe65d72b6561a3b544cf34e77d36a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a136cf2c318ad1c770d91565d7f75967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a739613f65ca76b81c9fae15b30168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c2692c7d8961e00184d8dc0d5160f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99095bf2e24eafbb4034c9c0b216f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe082b6305b041885d3ee210a7ba7b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4349aee02d7be6dc1bd633976a45c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fafe24776f691d0986028c1a50e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1f50762b80381c27c3f4f974e3e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405b629b5a4cbd6db9e186ed99077e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ad2e27b29b0bf8db0f5c3ef7433876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f5fdaf9714a1c78dc3e94484849777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2498cbd1e49bee3a730f0a437adcd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9924e3a0ad9d010080b408c6c24a6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216accfd90fc8a03a6c526b7a9ddd0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075615ddcdcede89a9baa54c9d1931b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d086a6d66373e1ba6c758836675e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d48ee263a7711b99b23f3217ac8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a472702509eb94aabd99274650ada84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd958e377de16a9c74cc259c40de18985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dda6bb77440ef323476071d2144d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51f15dde5068b0069c5068aaf038a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d6323f747b8d3c0fc5afae88447688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb8b32ab3ef814056d5c234130425e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a9665e2530a2ddea92bad819a5ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae560d95e80c888a5f4687eb8c646191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e056bf5d5690d99b99f927e66c52a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f8a3a9d0232a523a1c7215954a3ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e92ea29d4204089fdc2c8be09eac2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4332ebc2ea518df10fd83dcee96f4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa9f7fe4d5abcf85db188dd19e9a4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab883d8cd3abbb4ff06f555d4b125d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e29316180731239ce8406c57eca2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e4028939630a9dfdacc31ce0e5ae399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec028c6cf3bb45b2833287228056f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f062332981543e36bc61b5e96ba1ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a15a48b0c10240c0951c47fe76f2d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d8eedbf23064f17e360f4685843c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c6437330a3489157bb38252b34b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7cbae8147cb488dfb19d5b567469a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b370df94a05f4bb951a5aa38caa94e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7986960b6e238b834b0de5b60bdf673107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22877bd79ca2f8164993307dd63fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620ccfd2e85b0ef27538844221e8547109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78dd7fa534bffc1618d473366db9cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd907c5bbd22a1acc7d7906256d7a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84a3b2ef38d1a94ce0fef875d75ab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f5e8acc6a5ed595f5906d271d5d06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3272fdaa7d39cd725a9310fc26f1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26bb4369de40bad30f8064034c43f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99fc10535621e25f8bb853de288cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf259a4f819a754ca77be65740357a57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf98db09fd1d3ddaa0461060470c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcbb57364c0b5e1e4fae4fe51c0272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0cb673f3c73081d653a9f7bd252e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390c3a5824a2b615386ba9e1aa2ad2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163f648ed7cefced92ee44229b7eb2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924d899bfbf58cbb70a8e65a6ef45d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bf4b0eaaf9406e91fbfb39cd3c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994b534724f5f21543322785a698b70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc80e7f140f5f4645437831dbd7998e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3110184278452772779f517620143a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31aeb927ccb6d297313c325f6d193128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2412096507820a5ee1bc19ff56be2dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d66eb5ee656d671654fdcbdcedecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dde68c834c1c9803fd4e88cd9fc95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb68f0dc3dfd9234feeddda6ae094d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7361f4be78289a8342e19c1239b565133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc6e8298770e33c4074c927e9a74d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bacdd7a6f7d24895a888126181069a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70480c8ec92737a1ba94531314201b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa18121ed2fe36c314e1b54b431943137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c53a5928cae74f5a591eb9dbfe41e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa31caf48cc1e54dd974e0a135bc778139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6cc2f6ee487861c0b675eb5dfc24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51523ba13f8a6b25002ae7f5923872e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e4960d7006057222832f9341a4603142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8bdeec0fd8184041644b727976922143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15022731b4df772f9c6a98baf585ee8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512cfb862a2cec7ea1a915934f4c65c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ac7238df04156af9471f6690842a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0e3990291d083ff62ceace48cd15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172cbd3b4e563d0ce49305428aaf0ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12c2de40703944d42caa92b46974b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f97b781b15ca63297a8d7266dee756150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b9ef6904027212eda52fcd2a9db8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36324a48e0ce281a3c5d1cfc8707af6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df71fc2b65cfe9a16efb3aebd9fa94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322b034b697646cca0fc0207f7c4105154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab8f6247a4082068156e39663940d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e8dd8efff7b9d6a77f7ae185b79d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c548c1b64f6e9c978320a27f3ff89e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa9abe2350ffd04ac370225c5edc82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b0c2d8ca5d018b4eece44573bb53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e6b39ea4a32ce4926abf6647d522160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a62b14ae5231af4cc8ee23eb1ecdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d3a32e2ec115dae1d656cd611abd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4278106325e414de01ac703b06b16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c4bd02acc74b7e03819a8f71f0983164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3461b1eccab6fd84f8ce610b2d9f840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53115e5d75e914e22b6d444a0538dea7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdaf12c8d8d6daae366a67bf8efd85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0babafa443bb986d7e90f37484461dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e58670bfb5c3e8e7079b89ab85195169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d17642bfb8881d3053cb29fca579ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d61ba47c600a5abd4321e1880570171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c894acd289fcbe8abb73e841891f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cad00c22ec5506e73b0722c97196f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e5da43ad7ad5f3bdfa4612346e02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5382bc6064eac25a60388028ef617f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6c4e8bcb771ca554c33338b9a884176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e0f453b9b1335d91b9f3fd54d3f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0054d1cf64d2efe21b36d82c05473c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70cf9de8261f8ebc75d2cf52498850179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5985756cf5cecad4bbb6236812659180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e476a320ec86380b7699824d41cb20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3aee51582fd55b258a0ea35241391182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202331e40033517bd2bf1c440e13db0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1b7d60a616101dd2ea4de8b2ed9b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793586d3cc71d18e3ad5a3ebf070d792185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a81a8137f96620cac3f1f2ff30568186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ffed1e495bebf68922264f25af007187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7a50af86e4eef160eee8b22dbbe4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f95ef5f12de70e1fe507a77ac7d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc04114828f63e674e76a72b7599223190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69c0fcda48db22b4ca63647266148d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b07b92a391453ba3b06c0c051d7f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a0d1087787dfe28e5122724728df9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da06aaa52378658f3940e570a2407d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c673c53019d1b543f8cd56b50fe12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c703ca7cdcf272008aa94c0782400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354826cc05c30ce89798cf491d4f81f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac393a1b2b0ec8dfdb8463f83dba0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42050db917af2283c4e50dbc67fa2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746921090e2e36434d98a569b45cb32200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c4d085f594ab5ea1ba25111b58486201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b4f5395ee3210b8ec0b96c8b014eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d099b40b18eb5b306395a8c1eb85a6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c43a848740daf8f9ab7ab0951c3f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437d84f5bb2a4d4ec260ccdadf8919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d6d370f68982b340631357e16e93b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d03791797391697eb94ccd2ac033207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095809b3fe344491db55b238e140860e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b45c133bcb289203234913053eee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4fc394c67246dea28608d2b2927a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a5769b614c23206610b30600f11d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c092cbc551fd271438b6a8654c637e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001cffa3b7cf9a793a8ab3dca029079213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5496bc754b89eb28ca341700c84c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977ebdfe4f0c5ebbcfe47266701c85f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209c334cae5a6ea873f5b78ef29aedc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f021894ad2598950a705ab0634e7cd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834271a59278525fb726408c05bcbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c070b6728ebfa5da0e00f38f46d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c66ffe842093608488b8211faa42a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a739b54256fee343f7a014ffcd6f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9902f5c317f311f76d7418e2ee4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c64a3c86c8368ddd78154d9310fa0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f022b2520af24e9b18eb19cb2601918224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ce9576122c15adfc75c2df3b41d79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb672fc200cf9013ab35a9c9214e6dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7754fca81f1ee5d8d2aec26bea19b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31bdf834d4e1f4742f74603e7010db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346650bfd1c7293a3bf8378c35cd164a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394eaf74315bde81593335e8dcf88d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab04d9d1c7085ceabcb2fa5daab1cd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125f712db38368b6e82df38aeb4a1ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a169ffa8709b9f7076763e43564e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569a16ee7fad896feba4a271c116ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7343e356a93a9db667ca49f9171fea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb3cc9a14a04f8546de9821d52545236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d7971ba8bf92e5f10041905cf7236237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b05265632710a961c3d0bc02cd28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa0c17e3a8e4c80b89be438b01808a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5651b884fe0f7f77d1c36b7f2834240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9ca571ede8d25fb806078a6e9f49c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e90fe942a8d68354dcbf99ea66d6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733201cef3cc2e5e42268de34610fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe58f48abf875c7d66b099f962d47e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b2984a15fa85b7fccc068236dc7f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813d2a6c44824b46d3024a9b042df68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8926aecfc095482bfd3ffd1f42046ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71d2e0ba5dbab68a862b660530da4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb9de80c6b8275f1388a72e5a63b26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccb9ca2c03972aa9e935b1acd43cda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6832ee1113bbfa5b363638ea47329251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca785352d84c0733e387f78a6b7f24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd297e3568a2116c73e11357c1fef5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a0c658faad14a09f8c4601a62acd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba54d53c5695a5945b358512d97440d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3f0c4ca01679aac992d57aeab20b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29932757ac43bf9de09ce72470f2fb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e7fda7543076fe54d4235533ab736258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc63bd77ad6bd857d3ac6413a770b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d1f8c5086a7ad8be7009f2de799ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8fab99c40930ea255829b392524b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1195595ee830dceea09ff4cf838b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d26e31e673db912bdab7d1a96f656d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1f2c64e05f2e30d043c2103fe7b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2f46eac36b6f8c55934e568b9c6d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3578a9b84990c604dbb98485ecaf58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7759bc52886301cc7c73c1998fba9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ac172e379924e4ae7c61e63d2040268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c7fd30bbe1c40960b1cb0c356bf1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31d990dd188c629bd2fb02145d1fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e6d0c48cacf543ba8526379c9523271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8578922b1ae574a64abee70e4d4b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a24490758adb18d10cb252817ae1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f1e988e5cfc6646a9deda4760d423274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f6b2d5508850fe165e6be8ca2e15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd077231d6bec185ef476c4e690fe9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2d743516b21a06823877610d61323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c895864f840e0aa2372d2b8bc81f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb739f1d50afb18cdf6f94e4d15324279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83169e8930698537d502fba3dacd7ffe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726468a09baa1e703bc57767fe28c83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb4e8885a78b0d5348872b91bb68c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d2f9f1250c39420a07039bf6c959d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d5e9e3072a7b6282947e90efc118e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d674f66f7cbd0ed2c56639cca6dad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf373fd4652d1fe04138333de1a0be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c20e5650c2a8f110a0364d7cdf19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594edd0d940f71e42674e4eda887c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bd66cca9e7ea4b2fc70d75ff6fdd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7843545a30be3235e84445588a0e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbb97d8b3aacc467751f65a2ff9eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75f80147da077a5cd7b215e2c5327292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c85667805dba8318bc3b79e30254293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f7dff9d082d8dd8321b84533aa7b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2ffeb1ac69b7d285b2c1f9e97fe69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c72b31fa8e9d004254638a9cbb987296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e472ae107813f008a30f0a8ac9734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602801789e1432af860c4e3f1d15b837298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe0a597eab2b3f72a6702cb8ecc13f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0cc00e91cb0682f5ece3a92b93a23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f3af21d59eede8ff2bb6da9a2c900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717aa5802f1e0d0d03547e9be7a7ee7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e9f0437b53c682ff460972dcd6e0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016aa8484516e458390d9eedd7d70d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213c3c85626f99a63d01cbf8e50c55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db403ddf0eccc60d3913e153cd5c51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54743e9f953661a3c0d66acc9d7a8f4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d792c90b946eec946a92ad91e6771c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387a2277421b94b4b46f24c6caf6b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6779cefbdc2142b147b4cc42b6af8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65474e37ab09b5cd9c0b243c27d13e80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993950bf8a900db1bdc404357d504096312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04cd4fb3a7b8961b41ae6ed609263a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c331717c4d51b9caf1c26427d0f4ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3baf166c28786e421ef71a24dd21c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e8aa45be8a6f5011d6b462a21a6c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beaeca625a58c88adcd39dac83f054317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985401f1daa2319ab73583173fb69fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46488bf75c629d489e3d3824356c970c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d0a7832d08ee77c8b7e6e15d9f003320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b763d82d29f00eedf2e3f6dd4f939f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150219f7508d7366f3a71becd0ba5b52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a4cc13663ef634c6e6a35a85145f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fb7b3e61015b9561e3d72491a9dbd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a98f4f27f5add93518994493c5c20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41a73cc73afc74f84400990e696b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bbca21fb0da04674547b9285e330f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d1ffda2e625434e43baf035bc606f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48160cc080467ba068ead6cb4e8d3e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf6bdad2510aefc03c1fa45c37c390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153915e02018d948761d272923a5fea5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba40dc0e9625b866054956fa18355ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0387190f924f49e8f6982038ffa3c99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c778b11ec68960be7d320a342e88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cdfca45066548a8db136091bbb379335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc036e1d8320e7d9a62e3ba3d823641336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dde121573e44ee67eb6a746f34acf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aa25440e6ddcf0b6cd3f721edf103338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619ac5099f491db209de6b57bcb1ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf176c2988910f91840ee5b2dd47c96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d0c079c8000971d5cf6d162aba2c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec276c21e16cbf7c38045431d65e4ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eadb80c08b4a3de2729bb3f45a127343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fbfa1f38b1f514c6718cbe2a0160f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869b2eaf0d1fb28f7842c510a5370c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e33f0d10824504dd85813eb5c1963e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d807708f3548c45d59a6f06015b8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb81a52373dc5acc17c2d81649fc29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56184e64ee4df86f1128decd61fa06c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a2f6e714158ea17dd33fa73e6f15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9494bfbfb37a93aeb9eb0d596a2fdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9a78d439b97f3588096e6e14871a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bd22d06390b0859cdb9b8a8b835c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42924a75c47f0bb33cdd767c5870bb01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d527510d26ce829a89429ddb37280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313fbfa2c2568c3a2b0e67c8b766ce4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e2653f13e044e15ff2c50504e2683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bfef94f6204813f4af82614fd119358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a14e03503047f1ca12d159e4061c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74539393d58238523b0ef9a07819d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a711ba427c4b8e304b53777d9e80bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610aaafb768b628aa7e9baf3f568ff8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34603339ab311dd4c66bef38f9cea2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e463be6604ad3d283b0aa697d5b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc163c9dc8ed21ea7172c14d967484365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb42457690d5cc65245cfe5b1f252c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f7300841828fc723618978107bd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadcbe0db2a129af7cda57f80f85e21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70bb2f2c4c6034e06b8d9b1d808e6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf3adfc5a48dd952732b518f5c980370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c5f9b0c903781d97c93cd9875c39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c25c8600ed9373b9059decf02d00e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860514570bfd370464bfa3499b6eab2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb32427d50805256b8f9f0424fb50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6936a32eb5240fbe99814377b072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a17a9528da9b8e6f86e2408902455376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfacaca5a7b56fdb7bd014afa8dcea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed77d7fb4342b87582cac1ecacd24f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80ca4a7d8a2658456f73e6ab6a858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714191c676f69e8e99c5fccf7bde8079380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5f19bff730ad466568d185becb9c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f0fe4c6cd17d0b6489c2c340209b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c60f0842a3803102d9210ebdc38d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d0eae9100c7ea3f126e5891ab8535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4a054825bad1448c9eef7e017050d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23058dac8e540975901f9fae82d11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e242f0910ae929769922fd538cddb4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255a1b8735a46287db8c968c616157388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34ec07ec4a25ba6cf1d0e15c71f4bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5f40a89e0e64c8731711e14793cc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848a2071b3f4dcef76c331d7388dee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada8acd5102b078afa93426d140ff7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e402773c4928f3ec68107708fccd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f2f2c9dddb8209a54cef78acf3ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6099cae841ddbae376f670278fc4c49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf2df41f7bc2230fbdf1989aa5f1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488901f9bcd5b3953a12bfdbd0858b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba1fa84a52a20960f073729dec2ea7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd7457605ed328a0dd23f81d5b76a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013e935362a4a7db82bbba6b7ef6a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869175cd840acd270da4b2072a06f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd8ce576b0ed490b2aa5ca00bf1809402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00783c92b6b8a521734d8c05cc94e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac093fd2f7221b95e31409afa11d00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27dd4cb74924db595d41c7c5f83320405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eba57012532764ffead389d627f083406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daca9e91c84db64ed360d2df3040184407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260a574ba151dafd0d64091bb0a3cef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45e7765e519ea4b57d51221f753c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decbfbf0868e4cbbbd342e8c19344e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24442abe742c88ce495101f9bfdaa38b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7179897adfd10fef2dcd1a41e142b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591086f2eb17d9cc4336c4247b74b83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a384b224c29b76fd1edb544d24d75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af6bbd9a31a1f6be8c4fcbd82dfdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62501510076f101a4a558eb8140cb0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb7fccd39003320333b807f25767e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9c4e6f17cb82f64a1aac1b8f6c577418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc61bc4287b046b2c628c855c59d5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e3e1077f41f59c445a84a3b54d9f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7744f0dcf5bcd0a9830363c8ff3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba8e01267098edf0cb6928bdc6e7f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c22d594c1a5e4cc90f25495d77f28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809c8d90367f411482ef947c4c74c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb54230a91715ed8436b55dd22ef90b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f90e1646f3fd0368d8d7a998688a24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81de489f5693c96e1bd42826fa6c216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a8affcf621e0fd4dafdd9674b888c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605bc744bfdc65a990e7fe6e2cfdc5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94346cf10c7baf9da0f228a27fb020e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e6cb0bb1b594221eb7becd1896aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b595bbc51bde541800dea2165d201a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f6c078e81e18b3c3e898a99cf446433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c60953dd6dc774fe0483ce9de11f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3cd761a8e8ce4ceb3d3582cac370435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4937276e763c271399d02ef668ea6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2fb244da5918028135decc0d9e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164234adf18d84911a88802d17e5601438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7fe99651acc9dbaa223820c3e0d91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010c8e429b2fa6a7409d55634e41a64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1568d7a30ce485420d581693b3de52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae3fdd59fe2625a4a25945a1f434a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab41f488a796415725f739a59d2c7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b16516e1aa253663c3c06ed179b04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324b9c13d5b8df6ae2f94bac763a2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393ec0348e17d173a1b68bccf91335446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ca46397b153b65b434e380b41a8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39b664ab38a3d93f559b66d0e4637448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4624fd30183947a261317a5a31226449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a420ea0fa957eb6f8b7f188a7462d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efcaace54c7880ff6a98341d6866e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f933644e879b1dbac4808898a513452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec14ff4db4c4543f55a7a3c41db8ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b59e72c560a3a4dd7b6d691b50b5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ae68c5773d3fdd85b24be6cf9bad7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5d01b257ddc828c375fc71b9a244b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e569651a628c3b8aded990b1f0ef4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eba80e2ef5252ab5b1073de936be80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c34d22880777d3b05cacf4079e125459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685de24866ce71e07268fd3305fe189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274dffeda5d83323d7a78026b270ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af831951f9b165ad4c6d615e4ffdaee2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff44abcaa7995aaefd3ddc7170dafd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe37b2776406ff0f603d8c4ed5657464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b9f8df658f890418f3d8b4f6c6dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c1af9eafb8323fa9c6fc0373f6355466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71f1c8bb1df7cca241d1e62d70852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b8b689e52003de1954f19458c3fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c3f551861854a24b012681810f3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730185aec4757185194ed08e6a1c9383470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fb1eb2e29e7a81cb84068c9f7be1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4393a1808486b607e8b7e6e06ad665472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac3d991e45a5d1ce03027b0aee6317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2d56d2ccb800a6e26af3ed89c82da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73cdf2985756ead93efe6f748254e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea806e29b4956ab28d70de705ccd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a28a38d04513a541ea56dc50ff79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ded6f8384a41cc2137db0b2af81e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4193aef91cdadd649c86e057ca99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987aaef96fb0870da268a200882cdb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742d8ebc659c22d8890871ee9218499481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f22d386f36158c878fb100dd72dfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f046efd43bdb1209f6e5842035317b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfce949857ac88e651698ba800bec0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72868d43ca166079ab77de294e085d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf068100b6e5496aa34e2bbc7e54d0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb6dfb095d9bae9c38f246adbb025f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9352ca1c14b58de1c0bfaf99c02d8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc4d767693f41203ddaa17f75a18c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f526b039ff8981adb899d440eab52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357a658cee0405cadfc7c14ba24241491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc6c27e6b9007b2681d49f29ef494492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246249ddf64ac5ee1f45f1013d5ae51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e829c8ea2526535d72e76ee965eee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0f982996240a3c946ddc2fc694b61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fe785ba0057e993d81ee1a005b70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a49461722ac99063d1d57bb4e9ab0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80510d79bf2c0c52697ea7bfec388446498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b874b15153f31a775a8d9c25576d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea424c619583263b6f993ce9081f55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812952dcb8f3dd3702570e67db620e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989d0f5c6f20144c3c7b9d161a1c35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca920ccb1402f926f6a461ebf9938503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a7ebb55ea34d67d49b793ce7ac6e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498aef75c6bff1c123f386626a3ccb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04609b7a770e2c8f382b57832acad67a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0913bfabc43453e876e8459dd33b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c6e9c5166c8db574d728bb01cd1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fab459d0f56b3c427b401753baef3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bffbc9e82f1d1fbb20865ff214514f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecddd8b26402bdafb41414386f165b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d15ec64421d5d113c038723d9e7423512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32fd734628c724d7f135ecb3c67104513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd02b700eeba7b0a6f6cb3192fa2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e25b251ccc9a4888aa406a03db23a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229f70f5a97d9f7dc84712371a08a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f91b4c41b7c32361cd69309f81872517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6dca62daf32ec37c8e6d74d20fabe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e89ae2e357711b91bb754451c974aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf7cc022c6a7fba5245fd64b11dd79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a01118bd18a945bf371a013c5480521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30048f79687efa834afb1c3b2849f0bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef52b2318ddca14939932d56ca6a7ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a9529a1caa0ccd517dbecb62131bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa5edfc246bd014512ed03a751aecb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96797d1d66e55bd0a99f0c4be42bd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62237a27953f69340fc845a904623f70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c06b2c38a163e69ca8e9a1ea6dd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1783cd607d501a5cf81115429bf18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb9e5b3f3f9d447fd0cabe5b941fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead351778ad1d5a83596715e7bad01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543882c65a56cd61c65a5d45a104ba89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3804694820315a894c1b32d1e356533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3626a7cf7e530673a3f99422c982f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c39076a9c7858bb1d087f1a1afa8ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a2130f86d1c68f3fe63b82c1d4bf0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf739f2dcc938143cdd1e248aee2c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb31a8392bed6b9813219461c667f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2964c5be02e23b4648cfad72bd77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b69e6314c5a0b092a7a952145839d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c170188e281b96ac9b683c7532428541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee2ef914bdfb64fc9f15301bd705ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6de14713d0b729a02457368cd1c6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2a63d7dbcb81c937842b988fbfd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52ac5e365a8d6b9e3f4a1dcfcb2a33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d3cba4cdf1f07737d1b1e11dc508546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664cc6c62071f06a7f1be0eb363e76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c67fda8f6ed2ff26ee6c617a392e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06faae84889805c3b6f16dd5160ea6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aebcc80db2383e0ea47a7bb09cba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1049ff740c174b133552d4ed4f4eca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f0e645ab9e597842f678fd277f20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfaf0f27793f3e61480204008bfdb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb5e82b2993ee44574ff08a4907a88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d917c05a9e4aa6df4b6ac3deffda1b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c65bc70866d64ba700ba0c233c55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd842a9116bd19589ab78240b49f0b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f088fdddfa1c817471c391cffb32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990784aee21c2d9d71ae8a8aff119bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8f48e8f358b96f88d8f7229ae731560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf07ed6d0cacf651c66adf7832b2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5daf8062b66f1428ddc39944a43548562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd5bc76406dd4a07bb23eb4eac641b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982fc1b5c6a6d48f47331bee44755d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf6e3a618d7e818594f55a50e2ef1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e527df85208e94596f56aff10e4c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd2aef10551712412270a3d694c5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab6796a765e18c7c80447f9834581c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ba341858f3e36118071d2be47fbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9247edffab433d2d9e31df1c47fc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e5fb69f93b422d3bd4b7ac18cbdf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0100c86dfa4c90639b3a643983f20b5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d5c08b90422fc3822b1c96826f6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf919675f9319288846ad54079dd2c25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a97dc1fc29bbf7869435f2d51976b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c2e2406258188e20bf474e903135576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1fd8287154f9e0b8374705bb0636c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8a0dc7e84c27036f63a59396fbf8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9ffdf1b5aca16a719277d158fa2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f841b5c3c96fe101ab306f3917d435580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a5d00758f66dfbda81e3d1b5f4d13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee56ac888a855e8b2dfe50424da86b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494b5912258f1a4a97c461beedf8d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6202192fbdf826e324598b802447c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098cac68395d51a8dcad73e8bf4137c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab9f7dfe701e5f214d7357e0ab0d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994c93e78e1eabcd604241dd847dcff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f6a7c09d820a8f07ec9a0badcb4f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b072f2eef00a6b917cc7d598caf1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115f3aeb7bd54f2405ee98a24b36220590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097e3b1a2cb37a7c1d2d07b4c084ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c60e1c1f7e8f4ca7476b6f7d0b30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df26f2d1cce7d287fc6fe28cd2cbcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e006928a36a4399f0fb3721cc1c86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3224c0c8b32e6c3ba107ecb46a01b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503cab428acfef23de2a82227c3d85596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94700900f248c091a4ce6f2133f1bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb554d90d7de2c20ba7a4532f8eaa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286116e2b53de83363c924902d2dd1f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507ef74179352299d24ddd98dc254e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f580e18ed54b0d5744c0d8037ec4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7939f2f6c157039d11545d3221046602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8dddafaca063980356f035ab576f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c6d0a407b1cdce8a6b2b88f7c82e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485ff86d774f605ebd3de6b74e3d98f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a5e10605d8a57eef805f6cabb82eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2a1e2ac25418c02f16c9b41a6467a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486ed1895799eeb6b07b03a3a653b56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d66e5754eff73d709d908950f85548609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefa8fc66fb32dac2832af2d7b1944610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d48b402a897454c0105ab69db0ec06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5905dd3ecda07d17716aebf9bc66311612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0bc7e47effaf4506f908c7e5695d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d431a9f4da288ed5b0a22be7dbb613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858b63e9072616c24ec3a1364dde26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da0a50f741b8a5d4f9d0a63191915616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca249da78f89bc6ce63174c4e2f2e17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975d64f2efb88978ad145d042b78cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174d666311c0599d1ccd783158e01df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab85cfd7c6d13b1c8d98213f652d5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997f411ec40668a2d66fadf5a4763c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54e24257b34969d0f9eca5ef17889622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee132006cdf440e681dc716d675c895623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b442e3c64a46f73e6153332d923df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb349125da79f0cf83defc648b84cb1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2141b82acc6f22e7c7bdadc287dbbe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059198389a72e7b05ff2cec8b863ac9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2bca0fa211d93950778c5585900f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d539954ae3877b2367feee5678ce9bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d8f5e97d42c7731f2a6cab48372f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e350d93570ed7a6b382519fa5137dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63080f57ec3b88ad92bc03bd59d979632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19479c63cf0d5dd0fb98442cb48ed4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37294dc0f6255358b9e4ab9eb0c3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad726c2059569242cbd882b817cbda2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db27bbd8b502641f026dee94b4b310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24eb8badcacb054ecd1fc76534d672637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc497fb55d606b03c31d54928b3255638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f47560da23560707841d8ae0ea0377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d8b369c133226123752db628f5f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9463e1c6020b8b7ff62a7bc736fdd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed687a9b7198b0d3c0d5d56c0868724d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39266f4d879632f21150feeaf633c43a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e091c23934ea2a19a0b86bc8ee9655644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee070848a2bf8e743b0778677328dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4a5df6d6cc9a1563e9ccdff19d74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe5222ec6238f48ab51ba1d2ac1b14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90cfb1cd43c48b11e4f678d6f5f9d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039554938011bfcf611890cbb511399c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4cbcf0984b4e38ea6fbd140639f93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c5dd3cdc83e844a9504b12206595651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60d7a8ad8dda51d0059308ae6c0895652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f344d0b0759e4bef19db94c92dcc0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e67a1ab3fa6b822d54947e1674638654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9daf1dda213db6786540485243b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f7d56f789cc10d52ec1e806f4bcbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f139480cc7f1370fe6c82f1a535ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aaf56cbbe63a07b7a73e08672de27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415ca31bef146a65d6d01ed8c36245659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d34dacc9b3ce7c218d085a0faa2792660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563bf4ea25054a7c326b23ab92969f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba98fb5164c1362f751a99f2a9dda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc845bd2f38697e9ebc325de0bb817a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0206609a2ac17ac13ffc027bac37da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31adc374c9eebef29a5b5cd86f97f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c2030b3406a6612d44e090ad7a90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380f3b1521541de4acf4abf5423824f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fbc25f489aa852b2969d77bdcf6d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fb994d80c762d6a7d0c7b64cae0c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ac5d30f325f869077fdbed6cb0007670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45bb82d303371975751fa61546957e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadedc9517372d8aa9b162cb3c4693a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc9db28e51fb9f95f07314565d508c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc414a240cb06eef3a748f654fc5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437da2c7579c7346a2da233a2cf0b25e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba16f9338be429e5ea24f328b160da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbef340a5c25f183755b6dc96805a30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfbe470bb96147990e828c94f9203e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b55488ec52f61e59412198dc0a86a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6aa40c37157f3d23683dcd13530d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a25535e50d37715a2ce443c65a24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f17c88f0ff0ff7088da6e0b606c10f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af14995a65ca2f6b6966123ff56b6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a034d5f108f41dafefca874a3beb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34cca2bc8f82460414b932ee6b3c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0e8edb42d5fec45c7457c5dc7ae79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be1258f1170f1cff25759ea95f79c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038fce9351ee53b50e1c2d00edadbdf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb331d3cfe13fcd229980a22beed381689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435a075dbef590b5c44509fb6765db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab23ac72d9b82e1950d517f6b089e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d808d94abfce524d6ce9820b2913d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc93e61941c02e892c2173316c3a93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab78ee05c1b4da69d08d778e4c17d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eccbfde05d9924b334e834d5adb31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2d1be701003bf5a8b378dd0491e3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac45a7c89047af4b8a2db02fb0d32b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5919d04cec1221807b3aed757de2b3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f9161fa316a2d488371658cdbb28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388d19817fe1e1182d7355087938d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306e60213a4b2caaf8de902aef49d5c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e6e741677024fc11eb7e9269e29d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d0baa99a0eb4aa27f6d6ff3193b7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ff6a3c2c2bcdf4ea0049b9b38e9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac97fc324f1c0658b683cb83b1ab73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd60dbfd4cc79b81896c1e8c46917e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6948e37dca92b4085884f955c7155f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b5dc3b8aa16b02bb3e98b1f5d2555708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a14621ddc4bb024cc314f5bb3cf37b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c25b5c5add1978474cd34fa7d8661710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da87c8c1be377cb699f1476053730be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87834a480cb2b955a44d1e308402d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba466534604f41e4bbcc59c304843713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d83358dc473ffee6dd43eeeefae41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb598c3eb6f7143216de4bbb4b269b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341be7adf28fcf8f304e014494ec7f63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcea77995a304bea63cb1018eed1a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedd4c70e816668ed83eff541e2b9a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1516c5efd3a72d8c9860630d247e77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf617f13f5d021c382e1ea2b452fdf1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5adb2366012316e0023dc14e017cae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061f734321dfeb1dcfadd111979ba26722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbfdc0aa4b67d533140e56c67708fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c63f0615e0e9f80f26a205aae1f06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901018f1e2722536aaa45dd8196bcb9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b2c737376df10bf557ba8a0fc0a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd56d117b8ad8b30d5fc132f3cae4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597428ea2ecbbbdcb6c03c852a32d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af926d0e2ff0b8bcb199e45d4852d113729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb0e15e2fc7876e248f4106955b725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241884e1c294b90f1303a9a21ca9b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b649ca4932ae2219c32fa0333893f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e584f3ff31e3f8dc4ffccf3e3ab01733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf44859a4185d0fcd5f964abd8a5e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc564091f9bcfc5e7f00022f0714dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20910992c222b057d8ba90828f5fb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3d77778bc94c1d4545fa4e981a24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfded569c6d4dea3d7963608fc8daed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e98ecefdd0ffc6165db2ce284e0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d9e574b6acdd105c21492a1e6b69e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693633631d836105dd604299f5c549e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045304172e76c780795a4fb349bd528742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769f6145e3ef6de41cac8d615f7cd02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef24490392e4d3d3ea978895f3d8f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0886f26789b2e27b85fcfcd212d6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e94f0da07cb45864957b855e7b83f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d96bad57d55f93bb232d9a2186b5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bddabf7d25bd29b75b09f5be62acf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed8e9168bf66ec4b48e08a7a12d803749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37745aa2caa25e7b5e2be71a8677bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f93fc033c843c8d52264c6f95ea11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77863b1fdbe26b1e8277bdac2d1dd557752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf947aadab5036ff8593fb565e6125753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>