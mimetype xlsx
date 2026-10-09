--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd312b51a8dccd459edb27f0bb1271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d884aa5f1166283e0f374521654a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b2fdafa09c9273d6eea7657c60913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec857ef4568b662e138cfcf2e805394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482cf456a1b2832fd8719f6278eeda25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20587969c99650729a85c4c34ce116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cad03b1a53ee232c8a421ef331347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1f307cd1f247c53927b213af33ac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8b016af7536b3cfa7a59e20acfaee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e865a495e230589d464fc6faa39c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf8851ec70458260cb88e708ff62dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b105df85bd6360567b74924c04d80412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698630a25ad690c48e360fd405382f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c564866991baf80265c297bc1ef27e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1814ba3940276238cb73a6bd0b08715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd062617d8b0b8e85d6a69edd4a7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72226d12db8f1323de4f9c62e4e8a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e16bfe554abc55a00e92b5d8b707d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029914ef472ccef043afd3983417bfa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0be494d55fa3841035da4ce6447120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226b1a70ca46ca20c254365f976b0b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43573feeacfceb362c68e28c72468922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc19a1cb90693df18cb72a0f0e376523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a57f2322aaa0b9fd1888bd97c30f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328dc4cb485b53edcbaefd870f55a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3db15fffc4e2fc800d0b923a7e6d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c6498044964c81c594b2c35d2e26b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cff46ec7c4fdf144e5e57ec81d079c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46de3530cc217276abfe0e6b0616a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f6a97c809714bfaadc87d73d40a6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbdfcfda566fc7d000eed2394e362531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe48f55092796bf14ecca834cdc3a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017848137deb118c87653e418e4940033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2274c7993198d15659a9d2a78fb8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b677c2938016b4313459cabc14863835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f05251dbfdd9fcb143825683513e6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fa08e5e65a9a2a279d7264ce50f8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1523c8c52196c21bf9a717938f0d8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b51ba367c319f091f7c0f2afd6c7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be74b2cc34ab44f7705a47411fba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd420210417205099122dd600dcbc1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b30dd52d99bedb7398433697007c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e700004dbf45362ae86bacb7ac402a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d93c9b7960e76068677be41ed8b8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dfc0a9e782b164a4e7f22776e626045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149d8dbf8d5cca6fa61dc429d122cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7407458db91afc5fbc2bb0d32ebafd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f7ed553c44d2a0fe0da43468ce3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebe5a04c60272bd7748091c5017ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7420b33b68f4c760c84da90700a4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218cabc83742591b2b608627ebc0fbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfdb5ab62121b687cd6aaee99918652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ff52f5ac90334a14fc2f8d3e3c1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e9a957e0aec442a8bded3cc91228a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c97cd58ac07a3992848bd6688609a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ab18b8cb0ef7b1b3ae78b416a37cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128c94eb3cbb00c3595cd24d46e140257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ad91fb5c3abae3f2dcbba737de4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eeca93906747d0cfada9acda877e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf5171138dc60231ffa512c96644b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e095905a672bbf3a6368233b37c7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a2d1e7348531c774a14c54f0b8e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e456ac91098b665d5833bf25856dacb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b686e551765920636de16b251013564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c3d95888cada4b63fc544fa991b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94843fd627acb9c8c24ad3153ca476e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3923b2c50542d3be8459a7bc19fb8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f17f79523d46eda87391c2e8fcec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ef79b2b403c9a4f014c6780ba1fad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf89c082d1a94be1639ca72522202f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed8bdef5d0cc34c3ee315484d2e7c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65df732f5567e4f910688ffb7bc35c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3804661c82a104019bb4741cfc18973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671ef6e5b6a27dc9ebec2906d70252974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd976d0540cfaa11f7c6e115b7cfce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa70b2476af5984d6eb39e6e64d4d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67231f5a66e18118ce8aeffc934bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d945294c8d956c86449378260b14c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f79c72966f9e9e2ee417992c77b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3d71ddb308042ffa66723054a78a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fdc8e9d0680bdc5506ce83f3cd7a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef29a45d962e2d3c5715d341e2a55882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e683d7f0dcf34dbfaec22da37c85783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080115bd5010074b6a095fe75a66b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02a4f1ceecfe8370c1c257647d13c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178022affdd6abd9dc29a1903ce3fa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b3069286d67345bbebcc55e10b7ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10885a1c633ebea69eab04dfd8a15bc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e47d2aef3871ece817aaeaeb8929989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b8a45abb443225effad85f2f7f9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f407e507226f8f5abd57bccc89cd3d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ba50874af440542c32415a319e6c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f984cc3b7309f2fb175cf3c9b413d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfff9e7b54bf45604688d030aa016f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056469bf224db4c7cf870aa5c4deb1af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c1717122dd1760856bdeb855a3b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770d0450ed4e606b35b72b649c613897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9cb1201d18ab0d97aaa543e34f3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ef2c3133594dcfdc3aa1fc20135899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d4dd085bfa12e11bf67b468588f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87da855b156be9520426c2e0538d2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1522320ba9cdf3c3af2a519d209bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f87fa8f284517fcb459f50e783c602103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115a5a3de103b77bac74aebcd56929104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded477e703ff18baaaf0ab372ba476105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26ee2ce761953a32be114a6ab3b793106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882c8d2b1f7a607ef39d1b40713179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf65e880d251db1537023b07730ff4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2564257c4b04090e94fbadb14c45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9aeda5850ddcbc5a921de0b75886110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afac882cfd6afc617a8362e5125bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf5e93ad074a536465a292c68fba81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce4b75244aea45b94c88051cc3af0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c109fd6e2572fb576c51de919e65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1839b6065809f40aebc323ea90129115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f9a4ba2e3dfa61a6f0c8fe0f22c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c332a82a2e65152fdc4cbcd0365e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165886ba1d3da9dcdb980f9af4dd55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1865aaf695911e6f470b2d9b5f8b5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a4ebe4c83c37066170bf02fb1010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4183ca50fad2df4e42754c2227759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc3a591daa1687716d919e1b5aed08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c9f60f828d222c16a564dfdebdab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55307ceeff00959eeaa674e844c56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d77947f921378166044433b87413c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca9e636d67474aa18200a8e19a2b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a36fc31f69ea3dc8511a22bc0b2802127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f6edeb70c09dd81e76fdb581998ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabfa2cd1a71f79c5274793638bca2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b43958bd716c6464f6813852ca4aa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be3914f438a0aede5001337b2687f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62efa16c86d651827e9cb321f7aa95b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f7be05d217bb8a210303baab589c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ae0e79d043a9d6419a5fcd894aa6b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e5cfe6ea2df76fcd7dc710a3e8df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf734f281f808c98e6bd26478d0b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c48cc4373dea0b9b2b574eb675de1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb7cf12d601aff495dfb111ace0600138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afaefbbb98545b9986946aac5c8f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa0977389066bbf578546d9f8a60a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e94c39e39e3d53912bc10fa4466e1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5781d699ae271b60c9e1f0721f520142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d29ac8c65ca2536a21686f489a809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b75a501d655ec8428a82cd525c6bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc319f622178e0bc058e168d27b6e20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7a431212eae08647fc9f2d10442b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ea1077a686baa24e186e164227754147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6b1460ebd89f30293d25de713d90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6560a04750e53d6e6ee374d734cdaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35e72d8a9c0c36cc8141f736a8385150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e163832daf65e4ea67d5d6365f9230151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c75f407fa6c721d97c056fea9eb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110447a46d6e8a2af0d8db63a199359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eddb858b0c5d71117b954e28d2b98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6823855711c2273fe4cb1595db015b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234aec4d8a4acf8830c7ea5ba0310bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071f291df439dfcf05a7ae62dc5888157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30426326ecb363a2e5a177df6e001e56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd253423e576d20c03f21b66171c5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc7c301397d3f3d891dc787aaf23d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74ad5e93f26a0e2b456c00af23b49d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d483bff0433023f2289ac1a3bc1141162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aaf2ea17787124b4c39dc1bc8b3ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab323eb52bfbed09348c7a79907a5bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838aed3a41d8eafec8dd4b20fe44b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a2003a611c98d305155db82816e6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9814b361cc024e8c73a844a37f09b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b460d5cbd458ec9ea7573a3d68367168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e87ce6436ab4294f6de44a732ad39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725222a02cdd4951f49b3e9dc8cbc338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc443f009d3b6340c01c01c103fa6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28728ad1f5346cd49c8ee108774025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06c07c9700c424e38c405432c28e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6cb528476a95f8e206de337669de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77692c5fdcbaaddad1dc83a98a64a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa264ceb46fc8d345e45c5715171358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dfcb0f0c54f282e86f83c9368e241177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2d7d0835f971ffec5132008caa644178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf31e4dede9e82419deda03de5bfcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b295be94e8a73a8dae90736445a49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a03c082687805a3b4f9fe7c1009a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c34c18a6459f417df7858ce66ed200182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfded551638add0b37955ea68af20cf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea1cd45a05ea686c733b00442817e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64900862eed5b2ea4a312cf88985d19f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8099080ad158576004ef86cb226d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7ea6a249426caa672f42f9df6c99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33d2f1c968189f784a4dfcd1116f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce101fb0e1034423c4a3c3fab4bf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6a1a5d61c43cbfee0c08e5c8ac76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e2bc4ca638d6a1c32c3567d672bf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab75c01a979175992a4d255de9e1b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796115703fddc7b1f6fb9b132de26d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406d3b88dcf3203f9a447c11086fa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c6ac4a1c0d50ee704f9460bb02332195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1fe91bc5b433afb69331d13dda6e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c1d29cbc501d2e42619e46d7ee60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dccfd52246844ebeae4f79ba4aef0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187a98526c401a35fa84462c082418199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb9467c87c8e36fd9ad9b29d4b7990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642518de2f5d07caebb94aba493cf5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c056995095c4225aede3260d89111bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf80800c6126e00edb10dec1f7a31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7645409a2a15534d4102139075ce9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc97f7a277f81049336f99ac2f8dfb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec882a0a53e41fc0058e367fa646776206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1b772b1a5f2ede0b7ddbe6cd6b2c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47bcd7e3bcd2fcfd962d2798adb7f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad551f6c9bc817689be9a3b71defc6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b9d5a436ba869aaa2068beaf45f66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be2079e3a122dbf6faab089450fffd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578596fb8fa581c17db17b3a289f66d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109c0d37a01d73b8cc1d1fe1929e4f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b82e6df1021e8d609cd976fa69e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd53ad92fad78df0c44c2641c07b54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cfeab6e8b3f9ab6d5eee7702179fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e38d8db9b96bd8c11d57442c232ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc40020dc812e95ca52884cdd112dbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4fcf5b4c6e7d6ba23cc4f6168d52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e611c9dbbf6856f7c0f758fec8f66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863681ed652e253a94132345513caed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d228166cdc5880f81a7150da979ddbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999511d43b108de9457252e7d8f7d23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff05e8a82236ec6897a532050ebf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806aeb575984a24d6d91263de68d5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac6e10f065558061098044d315da44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4a2c62aaaefe6a472f19f00add8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971a559b3e5829b8df5a7c2171d12a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe681939b7ea059d8ae6a9bd94c33b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f33346bbfeb377c75ce4508bbf9c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd4c714f3bef3683d17039bbda7bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9a0f7f1556e198c77551a14c085b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc57e71f8ba9d0650ff9afea1e2a9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617203c0ab8d1d79a0e93307c296b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70bacd8909ee8fcb0b3ededfff755d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e48a8f6424d4006262737efbdd8e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1621b56dd45e0860e11877e14172e5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09dc06823cb1f47315950be684ab9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8faa32cf82cbed48eaf01d4aa425239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26cf482823f8388bd0757670922cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36f5f4128df07976b5a08e080353d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a9d52d9b37ce932bc60a2a3c4c9a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa736b2c8fa0a6644515bdac2b2a3ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7540678976562d48b57c9185368b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1655f905750646a4e9439644d0058a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a45806b960130cf764ac94dc210d87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a4893a0835ed7e7ca638b79b5eef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b49fb021222633cbabc1f14f0a0dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c971508880a55e2ff1e5e4ae25c64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed9b47fac97bc0555e2c2823a7c51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f5db3f2191caef8f5373e973b578251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c3d978c009a47d7e55a58e3da368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2de3e141a8ed5c5e1707b2acf855cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb59f95f6ff156f699bac12c249149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870cc4502bd6a06a0ca7301f4ba527f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679725369c7f204631f6b71ecbd3a1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe0a9aa2b53c1aee7e2ee50a034f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e589a830a6e80dfa5b997a8e5ea9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3cf685c0cf18240b994a37f6e56c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c27153f74a2c1b83f020f9a269fda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489728ae4e784c9301451e257bf96a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5817d697bf90882937714380dd2cf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7549d9fc3a5077bf10469cdc1c6a28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae620b89c3b648b622d44fb76876fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe92a731ee20369b23a0cf71e4384265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a194979965f2fa934d8b8b066539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141285f68c55b996e5b38b1aa27d5da0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52932f0a0c92af700307ee20a8151487268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d93fb9df26d7ab5b98aefdaa9d5366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a855e989c4ba62162075f7f29a57c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0340ddff028e657fd010ab09f786d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b516c756f36a344d6bebf94bfd149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0cf0c31869f426c213086e69a331c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdc19cc2f7f0e895803c7b23df473274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749160ad809f5f779e0e19f9ae82c39d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799e46596414f121e13d1d71c54623e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f31167124368e3e52e5375f8b727277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac4d1c060a7c89b761b47caa5302c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681586c8d5cb6d25a9ed395e277855d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc958c305000d5c8e64cfedc235c8ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0cb4c97d2cd377a8294678b6b4e3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2504ccbe94a4b7d2a5dcf68b63c5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f52886dc7b9364032e40abafa3e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aac76c0f64a7b55b6e80c3e70feae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9005e5487f3005f2223c71d92b3cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf7af4c90a0e4814b6f99f7d7c830c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f49dddde4c3f783240f30c0da14c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec248438d7286ab86c2a4fe6fdc3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc3f50eb5ec8a38f5810dfd956e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00483ac8ccf34abafbd1d8eb1a99d35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c557a1412b8a275815345548a907446291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2bd59423d29ba310ffc5e4dc22c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f1fcc8fdd73b1e012ab9ce9857a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287a6f9d4ca3a4c0748661cfcd36083294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0424afedd3ac2f7b492a28bb5c26fe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df17aadfafc40d0fe82a13f6411fe0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc935033795a9df54544871662c0db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0df2dfb15d83515100ec5c53018d6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917967485250bc8522c789c70de12b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e31db242d1a63f88fdb5399aeb9f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e56fe0310ac92ae170abecb95165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad1e3e855bae574f2820b1b4399b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37130d4cd6e8e30837643fcc156b730b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b505d72b6a2ab7cee4c715e7ecff74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bfa71e5a1bd693224f927cce7bec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e061a5d3695fbbe829badfd3288f40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5856823854417329661342bc9e976307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7a17d343f76e06f8f27c9db77fa80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8305d435cd52906f1f31ca826fc65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e8dff62f6cc1fb248b5d07ea038b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b74ce2a1889b6be9cddc2a50e7dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bd55ee450f4dac018635cedd3cd11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3fcb94200f0772c2475452a836ea1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a807501888d4b8c5a50b8d4ceb05369314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfb1c97532be81ab8b31ca896c299d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b48c93b811c5aa9bd719a17ab269316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18841eaedda996f504558e322391f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88753ce9d13835fd84d84851d962ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fa113d271756a79f0c8c75b86f16c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5cf5dba0c49ed779699b21570c779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3ff40e8c15d7c21a4885696a2ab5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00294ea03e2cbcce7b0bb0a4584465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529dbcf8b3bb5ae67e0349f1d2f3574323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6965d9a182d45cdf0105e2ec8e7886324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a2173fa0e1ed20ec9f78d355f07c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b448b287121010623493d12c26f66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7508b6548093a0e99cf6a273f5c2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f052251656993a82e14445a607aa1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088525732997e4de57c34f34d6877581329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cfa432bc30367b0c31b2dcd1b7272330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b124ac21110d12b134996f871817f36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18440d1fc9b37c6a3cad6d4583b3d931332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efdd2d48385d9a34dc3471e6c150f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193074480e92bc3d6c5fdd35372da49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2911d6234eb162ad784bc3198cd393335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878a64977c91b01a45695dd2fbf510336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7d104fb845111371017409af889e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe87621ea429751833b94c0b9c12f30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcafbcd9a7fd88b78e9e31bc33fe652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba33887d14e403faae37c3a854b825340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d09131098f9072939c8996f736769341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ba4c4b934423d49f7ac38d7a7680342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc8cf7954dbbf4707a8d70cdd8ab9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fe2eb3a1bd94e45cab3a51797882a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064a502ecb35126e6abcf5a4c9e24c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8d2f49681d72c4a35916926ddfc13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9fc116446cb08ac81e701e53cb691347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee363c2e6887796518bf9b382a8da6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb332ce99561871d0f5b34978c819c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f751d9ff3bd711a67a4e7e36bae4d72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2a68a2c10f42441a1eb0c8570f41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c40a998d75e1f9505c5607544d99c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924841f40d1394359108080b67d71765353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f257b1995d9b8ec044b74c988aec7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c479faee5fc69076198e4162cb4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc988b2a35af3a4e1dd8eb6742c23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c82a38532df94629bc0af053817113357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154243e838890640fcd70bd79a38ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33e3e153c5fd292d35b55c5f36cae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab19791e9db5d1af746f3fc65ff1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccb595c34b5d86f045ad3f14c197b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c84c97bd7123e7dcafb100c4054795362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f652e945730846f7a814d7861564b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfec4aa37fa4b56a0260cd66c68e97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ab3b2945298899330fb4714511ffc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a42cdab2418c571973cc49803131d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8ce2d1bc3a6e8b76216b1154b8ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bde4181fbcacf9dc17688c7af6ecf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bef197b0a123ac775ab9e308de899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a7c43d50791cd8832d933bbfd108b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffad2489d0a31e8518424061f798d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ee6240d99afb36e0b9c1a91c063c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a93873ddabda9ad1e44dd562d58d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d247ea53a5a07679198a48c70ca11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed86dabc2d2c8cf06557a2a89ce7df0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4ffe4ef4dffdc04c23e819a472e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699f7d9876ba6410c1ea5d85081436377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b13d5a5a00516514ac1b0301b36e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82ece0b63b4c8a0a82ab7005155e5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a306328e0b90ba5fbc24dee7304c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c17fbbcfaf07a87a12a5dbfa2f4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c7f5089fa0ec6b640969492a89542382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b5d02cb4ef913e1c59045240ebbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c360fa2f5d1bd66f0e1430b3dfeaf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25ffae8946541d369e663f5f04553a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33d32705a88284303e7cc416ed172386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2a0258e1536d165b3d3aff2551bdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afac67dae3f9a2bba1c04f96d3cdd0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06572fd98d79f2c31fac9333f8024c3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc268e8aee8bbe127f392efcd355b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450e0f01fbd76ba59da13eb1cf51ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92555e5c19b1b6c2c0b78fa2cb41c386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5f4fac1772fcba55f8cf8ad842c94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb150ca4d48a368aa314283757c39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc996940ef27524852ede9ced3a8faa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db236d6a079957b809850839a380059e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f83735cbeaa9304df473d5f43f1f06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0ee33f239023dacd76190af612a63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a710de93fea00f504121a61181c76f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5204cb2ba5532905b811f7ca68c570400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33382fc7aa9d66cd4e85f0086cf30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0320894557dab31e88839fa903655402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b69fb7b281633c1370191ff8d895403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b4b542fa6034159b18b80617746e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc423770aebdd9bb4beb8c4bad073828405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b65528ef9bc05f7a6823902d9ae8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c2d793c2d780417429bd4c3b6f37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c623c740594923071290ccad0da08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2cd946da1d1f086617d3053513953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223954c187e7662ee4ccecf5661e06a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156d16e8919ab2f6b4f5dc636c2f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f57777aaf81f6059ba9387c8a146f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84045e677e8800d98e05ee9fb3f14be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55a29c7e853ddaf3c56526207c943414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6327fdfbfd0d6f5af37e599947315415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c65df9b5f357e5a68aa444add1089416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8f3d8d12bb6db97ed6eda22ae9c3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12d4df4861620acf8fd9c87cdb7c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e33150eecd1b2ae0fa420eb4322cc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec654b3fd61e2cb7c37cc6d6ac50389420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324d8ce8713b578deccd9ed73fc034421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36991bbcc2aef603f7ffaef6b2d31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfcd21f6cbba2f4a9b82dbf6fb67e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048957b0bfb77ad4de4295f87ec60dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59730fc6b65bfd95cdea53746fba950a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9988b09a66b1ec2e50cd652b41493426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b267e70b485a1875bd26a2d9c54dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e279dc53c08776eab0933d0eeda1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f28145d36d999f21774992b8733862429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d15f1be83c24d0abb98dd51dec793430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbcaeaba1dea3ed3190d55264fa14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65e0e2397d96cc5a8f40df6be9821432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbef7f67bc52ef12789cb2acd737c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff9fc49f5f9d8d09c382f7f96edbbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2de35a826cf64b5f8dbb0cb6d6ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561336355e9227f3feb48b351564506436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766905c6f5c8e727d6bdc037194b6bbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a329953ff5c59083892857e8541d6f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf158a8870c8cdc512dde741a793b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb00920cab9705bfe16829e8a7097440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30bf3bd38abeeafa48730d50ab419d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c097a9104f80c0e8af9d382edd16c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d40cc0783317422e6c0fea0e0e339443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec26a2bcc852ddf9450f2b679dda90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7a18ae22f58af382416fd4f1ecbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a290aeb0819dc935f27978883a7d45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3270806d87101efc0b27622d703b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f1fe6014398680ce37427cbd99785448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc63dc36d013f383d2ffbc2286db65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c77b9cace398c158b778a9a7284c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6deb76d128bc482e2071c35c42f4fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14c7ad46b483e6cb72fc9df6df2272452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebfdf8065779b963807551f1881c85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ffa4b0e2b1576ed82b4f95c5492d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e518b8e47d38d4260abf3c7a39855c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e989faf69f90e9f2feb29e6f891098456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345aabaa5b19e30506c98da87e80433457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f2727a54c680a7c422e2579f25ecc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519b02f8b20b2c81da7ad37e26ea2ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f9f31707e10fa206046750d2050f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00abd73f89ea232f999fb35f68172c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffaae954730572ba96b4a7a8c54062462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004220252b26de060f4ef267411c590f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fefba5bf5e72295fdd8bf174bdaea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d861c2d0854e8a14a30c5eaa7dfda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d177233db091bd01bb7571784db1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5459899e93609acaead030d98c5176467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76bb7535c8212623229c80c5558daa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba3dfb062e657ae2ea6e8518d2e818469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9a2ccdbb4386efbccadc871a80ec0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab6c59c9e7f45381c780ad15f83fce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef191e077dcf6a4395d0a2b49ad1b35f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a81c09522aa7c8b4e6a70f7da84806473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117374c349aaeda5069fe29c51ff4415474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53806a1f506d5d044d95fe3884040481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6b3ca34f13ef26d94bde4c0e6cbc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501a8144b5be3fa23676f87a77c2973477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a632bda49eaf07b244114329e80fc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f2f61f2f7d56a23a1bf3a45547ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ffd2a99851b1ea548693467545e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ac5a1de0a4ad23decac2a3a4ea0c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb843e503d8f2da784dc45217afa6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fedd2ede05a89078243bb8da6179a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b67b1be8d9c8b791162d2bf97f7ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335c55c100cea30dfb7736fc81ca6e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32040d132de6818b1b9b19c6505b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae82b72fb37a760fc49164d059facd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef90b3c86915fc10b715be13b2f62fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0963491b939df74bdca3596e9436489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facdd3aa1bbbd715462d562b49c4813490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698b87743b3a0bb934d53c7b75191ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740b737c5f4b90051c8d4916ebc60f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f089eb84ee1468feef8a0d690176312493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47b01118098ac20423a2f2a5b824f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f9b149786abb755793277e67fef1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c3624f1ac4bae6e1b13ade93d11da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31aa6446689046343369ba0e0a15e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dcb317e8362c77c1538dc4f1709c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be89b73a0873cb7e7f6fc65a62570499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380604d12d2a9cfc504d02074a314305500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570df9918bbdc97eb7c038440416ab1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b793b580cb41004a6e32a969194e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfbbcb583f53aa3da3c84d03d00b93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4366d30a6b91612f20ba2a8289b061a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6cc11cfe5ffcb0b782a7e4746ac7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1713e2ee86f0c82fdf1740dc50b7f03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f22410c26277acdcb93d7f55df21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e2d9a8962f4db4bfd5f57e9ca8b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9b838531a045357a3f480df0fce1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154367cc2cd9866ef18520babf654632510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a19859890aac2f780dac58684538b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba60bacc264da6ec1556b48cbca8248512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80938e0c787cc19da87bfcc2064791513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fba7aab9eede77cf35e412c89ca35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d30f6869833e080c4df562674f6212515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329947b50c843c3c79c70c7d2b64b11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fc4f30330df092146c216f059fe09517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df971922cc9930a1a7ff177ba4953a22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4d052b389aa30d0ba536d98ab405b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ec22cb9dda72a6f91e3a130360265520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa8c3c059155ef2c503aa16f1a92b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869257b4b35b05fedb9774341bbb2c5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4716a48b2419a0b3dfa34c0ff2d12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1481efc77929feb86ba8499c0571d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e150cdf664ac8b360a614ac6b50002525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4231ff4d947633257e995252a809df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00157d42126d6f212390d678fae47c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32145710e5a9de15886648947cf8505528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919252e56d5c64041d8a1c2d492dc75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76c21fb70499caad740706e7a5002530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078373a29508bd5a869520fc1b05825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e42bc90fe9f9453c40ede5f65e7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c38a7823947b3fc73b817b4253202533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee4eadf3ed88c62c8cd8fc217eac20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3095082afe8b11173daf45ca69a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436604e35a530b56b6001c517e1961fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc9c9e8cac70d66112f2d2d454f42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec68e22202b0ca875b18a894ce49d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a47bf4a25b16052ccac8958d56e08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abea892d165d27f72dd9c452bc1e3a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45953ec5617be67ff0243b21a7ecb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953eb21fac05570579355920cb28a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ccbc04ce93cdb099ef79e62b5428543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d4d3696e5ad57960ec82238806782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7f42d3bd2d43418fc9a696c577db8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f53e43e6c9e656056184c1cd07e97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd964bcd5af17c53d74dee0a00e2dbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc831568fa9be57b4bd82ecd6e226548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ed0c079302784df31bf549098cf7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54e665393d46cfed8962a5ad0fede550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb847e89baf7df85f17f0184fb2f86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af9e20a07762ce3fc3209807f8eb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afd4dc57abddefaf4b63bd4514a129553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae819e9c08d12e6f0f5d38535bf211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d883bf4f1d832aee8782dccaada7c95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c23e006f91af600710753f794b11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba0289171dd51b1b953a333451a15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367594271d0317d277aa39878ffa7d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e0b62dfe040f45c03afb2be78208559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50417506b1073d661ecdf8450d0c1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e87805f4036941d7046063d61132b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c331f2567a151b952f2fb2618a3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58143538e23f7c83af78ada3a406d5c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a12f281694119d2134f0d4d72483f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe719bfd3419a78da8738486c5b6e49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9cfe711108254dd94595bd5df1faa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137f0eb9012e82a48e368c19b3e5c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bba6c8363f79d6d79f46e354a468568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801c758b1ab78c2db6d266ba756fe1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a9122ea5b26262419f358be5aa10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd81411e671d0288d0095e2d1dff8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367382abf018e66730780918503fcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f4145d86c825702517cdb7519721573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c5457424745b6edfa525f6671463574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17dc3b10078b2f1784aadfdba8cad2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59445da1a005632bfd3f8c9ee8d51df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d08fd9b24b2e160bc69c21f86753f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210735d42f94e974b5ccfbb09e14368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b37f7b4161127e2408a1397a91bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43581b41e678da6154553f6926111ccc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77335b2cd7ca0e67c53d69649a824e72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41db2dca53919321ce9d69f6f962563582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df43453dacaff9ab9a974d386b887b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed74a33938ad447c67e79208c32b49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e33823cd81706f893b6b172be6de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67e577211a5e48f2b63b8648e2aef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc51fd1c6bf3ef8e740fbfc2420b54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e4601826b537d0d082d151712e41b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e436a41729751c2f6e6ae6a012936a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1ff4fa1df3a5994d5dd2bbb0ddb85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b2c1c26d7cc022e9cb77a0fcefff4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09295a0e1d66a8513517755f539cdfe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc6a4936260ec92880bfdd7cf622b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeefd70ba3b53ce16907ce592f67c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a17fe67484b24bb832689b949de8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0db1e3026283bd22bd361d6fae868596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c367fb62a67f954b7559da57c7af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbfd371946a1318f63fab4088d7b91598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e060970ef80294b0d8e5931db04766b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd1b9a4f268fcf04e00e04ec412e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664bbd611cbf0108161cdba3debaf49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3ea9fac42b2eef37d8656d7da4e24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158c1383c93afdbde8e505c9702c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0764ca03f3779f06afd20f7ce82dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b916d513f331dc30881fb7f3a1208605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0020a5f92e380d9f8fd99c0a68242606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d133d9cc0a03bd15828243100a3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb2373b589155743b062885a9799b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07f9689831389a9b4876fdfcd60d84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e978e68c585d4e7077cdf7a331c29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab8cad04edb32e51f17721535c5c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69fc6ee7f4e7db0af0055e6b162cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066d64e86fb21f9f853e589de273cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea37a6b5874faebc5389e66132f50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89464e69607ca781542d2667d847eb4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717113dbaa49b0617f5bd7fb0b20257c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1bef89110fb704ce807c3a5255de4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b798f5cda673a9d6b35027cd50511b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c3e76a45c2d2a9cffb84db6eb723c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b858bd845a4a52864af46101d31e28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114533a075627d790ade38d216e24d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ded31d43c8714e0f00d18e3a473fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4ae91dc1f58d512c640f713b090fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128444878472219ca9e9c814582fefff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834fc1454e5d8d2303d2d6b458e55a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9260cf6d3eb0f366ba69208a3274a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c23114dda4c92aa6bc42caba0edb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5257f45b3b246db8db16c220a223f5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24dff352e0e7ed0a333a609ea288f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c04685d87c6ab9404207391ed780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29635278d6107e9ec22e46bd29de543631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005655597fedae446448c7d07cf8df05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02268d3a2ae1ec5b02c92b8d9c85a4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf84339502f0fc771bb3a5f3dac2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6992c8798909ce320f65a49b3e5e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e29153413cc22cde941609ac05d068636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c61c7ba5a18fda9a05dad6175a4a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21902e4d22731437751719559305efe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a129f77a74871e37adf969115129639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc90970d8ed43ba15e728bcb414071640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd959b90e7a3fe5383eb8103c9cdbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3316a41b92fefde043a1b92890dec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b704f004a7b7b8e4376e950c72911643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b4bc8ce5b6ddcd1c76bca8d9a4e77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07272ecf957dbb1c41e7904bcce6783645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8731da68120b18d8c65157efec2efc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4f59cf17732733c3eb7dbede40c67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f295803048dac9506286ffed0e1d331648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819f6522b419c53ba18d0bb936f6381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d4b3d78198627bf553b0ba9849bc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245778a9120fbc53c59da7bc9ff58dc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbed47601f76188b1edc7be01bc81c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a799cf8f11ed0c97a10bd6852a8e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4932e45e3d75074b27f344bcda4e9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0e3ffd11de3c533d686455549e89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61732edfdac198cff32e2f36f035d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84966ccf0ae632fe3b403cae2d058292657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001534f1b5d935027a5d9eb34dafbd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc83c01334a3afea9463a65867e11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233922fcc858c80b6b481431918f8e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89491cecab44da440e5116cb205cae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a6b88743fb9fac46346b95507d220662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef808dc180bce9cbc9ed6889054d21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dec1be688c44e435b923e1ddfd207664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc8b56b9a7795b0d3b5f873bcc4ec6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7bb09fb23af40f23c7d8d428d768666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7f67e5e8bf97d171597999c36d11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eee5392d70287c64ddfcf29be3e84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966866910e9778a7167d3e86f3309501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc97bf51fc4f1d5843129bdd5677101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f755f9ea842eedd643fefa39ca8f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b630bfe62a0b30cd627be39367a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6ec55356f6681798332889900db63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef55f27957411d5f0df5d273b2538f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb6c7fb1a1324e6423397ba59e81e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea5ac18f3de71f3e32fa45701f132676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42440d54023cbcbc63195050d09022d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e8ebb2f063b49991637effd7c6d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e75c12d8e8623f760a3bf7708a39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f5c19aaef92d494cb8fc44ed4487680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3684924e6af5fd69fb9af8d7a2038d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc3a22afed557a1063e3458cea394f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04514a20f97830af369ed20db806aaa5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a009232a7bbed2e3b953226bea6d81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa1864411db20dc0777db1669c3ac4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9dc01a84339ea866e7e17fb0ab4b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f135264a011f140bcf83f4d8aad44fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e78d8cdfba1faa80d734952fbad2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc9bd49e25300ed50d15819020aa4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9aa7bbb0d5be0e4907ce69c7f4276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc547725d9c190b44c4f37f43c48400691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c3499cc9c33b6497e5d11c185655692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a6e795f1020cc1e1a839e6d322a08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4bda504fac40e1ea17743d7ec934e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3ef7094117f7c06be8d7b645efa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d610b16d9a1ffbe505e73eb44d8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8cbade3cff487fbc373f28a7e2c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d443a100f7e6abbe61e1e29735f96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c4b0267437ba6466ec610d6b13508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6b1600d67df16ef3d1500376f4fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd67b5f4a885cac50c6da95643a1e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb89410c3560561f1e59761c46464702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625ecbbae3fb80fb2028d9f839e01a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0f8c35cd15566538c2d738576df3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379706485c3793da0aed4768d1cc80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a5235a00e85046f00c66e543d226706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5162b254e85b5dd7753f40d8c6481707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108caf64ef47098ef512c96ef1696f04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bafe0186e1ae0b7848abd7af724904709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35fa3b24c8f93f66862803ffd458f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af367ee261bf717bae52ec70d2adc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8471944f014dd225078a4832024f34a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e05db08170c3c45587563639b1f4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb2cd91b0bf2ff189cea7a41de316714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca3d3bfef1f37939c9ba5bcfe13c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a3e93a4ba876d97d634988d25433716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da931aad3ff0e1edce51d95202e024bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bc6e23d5af99b186e51b410f2c77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d899c292304a4fbce0f19b155029719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef99a215d9b4455ccbe298947375cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130605130a428e2d33886f7f349f1be5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820853bd48b0bc51b7d4f833759e03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70479708171478800a2360ab7727bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70b27d2e3ad20d17a3bcf4c621a1a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a0322bd9a2391f08655f423dd038725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb326de7a1a63ae33db64602ec9a6cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2008fb4d7bd2b8ac105651789fe222b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a794459cd2afe01704db584f1c53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced19e7aea948fbbe2692669e8f821729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5fa216dbdac2eac40aa04d3a7ad8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8497029025ec05342a736bb9785a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91cf4b9908d8f9f2bb6a5924b1ac1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864db47d9c768cb3ff665e2df3fbb16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c715f537ce300d9eef7c4a38fa1717734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0481fbfbbe1778bcda7d2c8ee01227735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de8e5a2359522cdcd0611ae67d739d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d670017dd288b3b13a8b7489d43a3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445caa2141be400cf067173ae723729738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0653482974d2512ced11011b59396f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05343995e3d25e2493bf594b77600740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47fb5d43378fcf4abcca599d5bb32741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0287eab0f15e64b417d4ce77ee491a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd87b7714efcd15e17d92a297eac28b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38970f1272871d9eef4556b8814ea95d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4057b59c09a563426c61ac7fc8069745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20d0e6702480aa8856e1d1e5b6d62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ae510b93c39257e7f0cbfa519893747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563214b73e307bc2796d767b438c60b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430db4c45aec88f77cb1f5b96273b989749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43e897bb22c28cba90b81902fe165750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee49b5152e60a232bb72c391fa935e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec388b2c51db2a9ed8a681ef0597849a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57669741aaae2bdc92a06e096dc5ac44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eebdb8d2d4adad41f9b3e4c4c61aa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7d3f1e734ab6ce3616fde2e2dcb53755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8eee49f5da5aeb5b612854be7d49f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e090e7b535e7ba4b4906ba8ecfcd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0591a8bbb72d7f9e21baec8f63372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606d8128a696151878b4e38729c82b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3c183bcc6e3b0c251118f4aabff01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1e3ce7607f31bd7e2cd0f6198f11b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb9b21e33373c31ef6675b9567fa9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0fb7bf9fd0eb8076c35aa41924ebe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73c2da703b158a2eb87fc973ec4a9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b8738fac076b8198a57537fcc72e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4bae19d3c0c8619369ddd4bfb8167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d1d6d5c1f34ecd3131902af5a9cf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25a8598ee63f41913df13d5c4c3d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e79d84010684fb136f02cc89dab68910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44803d55ec56d7f5383c6cd33e372411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aece4e78d7cb1eac52098c188ebdc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fec3c07a60bf8f90e91967442897213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674898b5d7d2a53927adf07619faa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eef12b178860afe17a644548d3358315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33129d0fccf6e4ff92068131d742bbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051ecc19db1a9e18138f1841820ac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c15375ac0b8001a4f489fca37fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2231e5ca00bcb44cb1b14abccd56d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40505c14f396e488f9365a63c48a0aae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef7e6a70bf749f1e502e85fa66618c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c4e8c4cebfabff2d9a045b60efcd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c73bf680d5c05291b4c51a21482b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643994c8eb81798f603aac1e230ab92924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176466b5c9685613b095d73a4673294325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519624373f18c84f9d9c2c8eef599f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e87beca5f714b78df95b54613bcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67e4596024d5044801f8603dcbed928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cfababd7e1b0d868f8048c4a24e8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6be3228796de0a198f59bf2b46a0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c232eb129b09b6e337c7f1d8117331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9c1c42b92daadca03291866fdc4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccafcde51b56f9b2d714c93d04d3ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123baa9a199939bb38036fe0840bacff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ffa4748dac6a4d29293fa821972b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b83cca33ac556cacbd3fb5da2e8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a945a9f5f1b3fc45067ee33c1888c4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a300fc31c588e591d07465c72c26a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae25d1805b55e246f55ddeebc24ee139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded05881566a2fbf22796957d4c0a1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380dd56eee3501c0d0152d33aefc8ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd85743fe937f94a491ac3ac5065242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4c458853415f4ae7230346cb743f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cba56abf956d052120a024f130e52644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e4891c5bb00fdb71cef4d528b61a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688ff011d71efeb909672297807958346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150edd9a5353f2dbc5845cb31048c4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a604b7747b4270451916f6e357cb7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc8cc0f9f5eacba6fa12f68f5c8a9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc7a77880c81f3610cd85d4a37bee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033c6521aaa59cdab970842c406dff351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ab28ca29dbf9a625bd086bd47824e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217c48f6a09599a6d5f946b2233878953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bef40ac96f3eee8a41616d432c57e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17261284d835db2c4376843f06698d3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5950ab0bfcd4a02bb6a6857bce1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d02d1954bc05e126500692ebdab3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c51fd245ed51281fcd3a84fdbcfabc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b2e940d599868a66b16ecb52adc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2e3a7cda7c355e38ab81763a7a1ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc8b4997569b93187edf1f45e6cfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccba5800fb2dc4b8f0023695e3ca2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e3de3f2819ef591ace740263a0ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf3b54b50894bad9d5158b5011837764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069a7957011596f56b34075164a8b1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cda4dbb24e00219169f423d529c2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45771901c2ce348b247da757bd1c7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df175403053dfb5b13fac72204ecdfef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594df48864d6c7ffdd1e08331b2aa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4bdd48021fdd241ca92777516172570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bfe25988a90c5f7aa3674380deaa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dbbd2fea82e169c04429080e042d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b971e951c2a1603e8d671299efd53d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b04d93f5c618302a14866f96b11ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e16f07a2bcb78de4004137e48e9c3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd01d7794f544cb85623a55e91617476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c459b96e6eb9576487df59d63a07cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eceed9e0fe6a06471a989d9764618d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053b073b71ed743058b309da7a7639f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d2dd56487579d33203732f705009b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43630366f294cfc0204970c42449a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee87c49467ef0fb20aa93c96871e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d783d2f680bce19b752af2274b14b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4a4de1d90ab44aa8a3a0e3bdc87d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d2882e48b60cc111e50e4baced5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37abbe7e28d91865f11c7e7f8a432c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54cdaf045d525f82270089ff65b71087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e77ac60c3d3235cb08af6dbb37f4b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e7130e7eb0a13b4bfba2602b7b4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e84635bdc2d57b701bc7c8cac82490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c913e6c99d0feeeef4c2af9c4282d0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09607c846e409105e5387b52bdc1e31792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e4fb9e86bc3577c33a930c5f3e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fa5dfe92af3e623058153cb20709f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971f861edb2a5ae0eafaf9e8fcab5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b81382d8f9f632393902ccd7685f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5e9a45ec2e4c8b09aea6a9925b0fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6504341ca75ea82c352bbb2c6f4ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6143c0356ad9ab188158100f3cbcd6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d64adf689d1a2620320a87cf98d910100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e527d6baf6fffd8c99a72e51b79132101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e85a040ed303bc468e3de294930c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9290f785dbae827bf94e69b81a99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c793c753890c3aa18741a9259021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a426876b720ceb755f06df9a6dac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda28eeadc01dc1ea619f18daa96f955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6b419761bc24b5cca96a7ed25d1c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8c1991c183747bf052c6c12065a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731e5ecfb1780c6dd36747b423fcab1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d2c7f32cd84ac5ebe9ef6ad800b0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b5a1f08a988b0b48d6479bfea03a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab7b6b4a5405dc5eeb425719b0820112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297862a4e346d717897482fc9a95311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033393656e22f0690e639a5bffc1ebfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7747d3c6011cfb10977b92006e0c2be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708f0aafb52472fcc62e3ed962a657116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043178901e15ce10414af3ac22c1437c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f5383946d5f7cca6c9ac087aabf2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e7a58350d202ff2b152d4358e5329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49598f69d921bf7774c9910a3c89c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9417e41de7fd96c78a601b5867eaad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6906ba3241e7c402488a63e7a138122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df32dc42a1343be345b3919d46d46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92339f637cb86b01a0683ed727ce4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73502325160aa8b7f6ac94c067765888125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6ac7daeef8495882b6eb24aa134c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e40828fd23656604fa12128197496127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49e237e8c74c569859e22860dcba1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbbfabe2f5187c7515d8917dd75f46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84775b6474b6b18cc2c42c43ef32262c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378b3d79e52b90ec7d9022d979d510131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64172085ed7fc84282ab412b6b37a3cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17efe38795b984a2e548d692e92214133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76540977c01c9799e4389c5c9ff9386134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944daa13749fb4286d80f3e4f5cd3b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2ba531d3e2c2cb8b457e4912d319136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6b5f5359686504c5c2b6e0418a74f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4d407f99d3e41bb7ff52c7b96b40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4213ab41823cd2f48b87426f5a74c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb07d48c2b5805990baa09054fe6668140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e408bd7e641aafaad470ed0569427c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcee9d0a7d3be42a7f3392dac166d8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf5c28cc5a70d32a1d23bc97e9b00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a976ddb1c128cabdf8426ae3bd4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcfcba66f2a81c8487d0507fec1c4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c461ab189e2845590fd2e723d11b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071acd9fb7ce1d47af2ca2dec055e2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c2fa6fc6bd833eb8e8dc4fa640f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bf4e216aaa8609e2a74137c0c216149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e595347098480fabedc3c5f69ad17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445dc4544a6177ebd4c718ff3145294151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0e78cac415cd778397d7fed8961b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59917fbbb9987d19a901aecc5ba7cfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2df81caeef0fe10155d8972252f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785171c817a03fd4b196b825c00d80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f965eaed88276d5e5bfbc160ba01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19dd3360112c2442666c2113ee06b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24164854613262d855efb471efd232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a167c328754bc23360945c81190a5a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469abbf977843e9a5ce76e57ead2bf9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360bbc4d2f7ff1bdd512197a85ac8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246c93c366247c3a2b24e323489e23b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8aff5099837f8481f45e071cd5d84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a72be4a2f645fbd9323ac0e9491c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095303a09cfea4000e1f89dd7cbc9750165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d32baff3723eb3d408b943dd49c9f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333be8a55c3c2ea53d0d3f9171d1d2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47071b1dc77a8d88cc5ee8d20378f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b988e21a10e55189fdcb58512a02b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195747f50b01360ee4bd0797f38ae31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405953952f90a0af16615a8ebded53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99a652cde41509d60bb181dcd23d4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f2100c74fefd0ee6ddafa3978503173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d5fae4e80d35f6efeeeb4f3e6c83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6c832647f3bba77d85b4b20c510c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b674a21ab99f96777396b36f456a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28dedd564aef364d63088cd0498c50177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f861c9755ca8a43988836d23c3a16b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a11242da3aa2f44a06e3caf05e435179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3649a11dd26737da9b5a18d92bb4c55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a6e093dfce9f77e724d42fed5332b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2780c2a80037bc995b449eb545843d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8a8c6af70bb4c5afe865d2ffde81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf494d6d54f065537359461e91df2efb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774d62592953af3675331f6a1653fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c5f5898f18b85edd1d080290c10c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3135a28ab3e703ee5767ae1a68726db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903a2cf72447f7b29844fb8cb22c18e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a57d256d287e0f4c162f56a69c35f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ce706cb1e864d0fc3976948228b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58957e55480c65aa4fe9b46b965bf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ced336c7e80fd1a9a4a48770e9eb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e514d1c2d9303096d4b63aa59d8216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0f60ae54f5e285bbd54ed2f62cd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761316f41cf6e6989cabd7478b7ab612195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf8dd2d913f017ff57693c52a61149196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2dbcfb56cda30a6f1aeeb74d4e166197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b51b878225316080862e706e9e873198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231d79fedf2704caaa787591eba9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467288b3f5d40ae28eff90cc2c5507bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6066b157de3dfb18abf6decb94ef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6b1e9a88324db768de241482ccef5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7d533c9d74f49303e6a3909acec5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0439827d871896cc3ebc03f2af3078204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2140c29fa0d1243a6f2cc8749e8050205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f42df3dd9efb218492a121c5c11f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75ca267eed36f136148b09b577d83a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74acbc8410fa0283ad1d2b197e6e48c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c79a60f0d56321b27c21b361a1c3a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852dd2c4e326ce08320a2210c7badd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8314949eeff28af9058a072b902a46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4d794e9542e4c4c6c127d06e106f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d415a0766efa1fabaf0c6ba391a282213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec17da33f6040f7f32d589be6250bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870133fc8e484661d4dc26ebae8619d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdc08dd63aab894e6cc9a30dc27dd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523b9bdbc2d1fced6c8092f10f5d5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242348c797a3f06097bd19fba27472c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51710e951c73cba0aa290bc468fbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b3c4ac056f9e880aae79681adf00f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18bc5434e85907dbfaeee4a2b7291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eff0df362ff4d7d240468d6fc73b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45218a3cc07468ef944c7c0296d421223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0652ee18b7e18cb1cca9be6552a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f083888c0b21211d8ddbea0e8cd6df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669076457ece4d1b69cc753ac1216fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6711c8bd7e98498f6e3455edf6205c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d67837469ea6d585f1940bd6f317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3107468b90da273ed219664f5906792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847de0aaeeeee0969dfe646fa88ead1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef585c13741b8b40abc305577f20b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff19955a8e1e3a31a6396a7380b29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132fca2edb57427ff95a0cf30d294bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ae64d324c65cfbaff8f406809997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab719e6fdb7e893384ca5da114383c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb96400f907dbf33a0255b30f24c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d1b9500a69ae824464cb3a58e15c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560797f1ddc0a405a5cef253426cedf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d631eb2b6a3b3d924fa142001fbe84f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e2b605163c95cff4f05611e990276240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f5a6d8d989a4603d572f70da64c0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95ac1034d7b53b3648a990b3181349242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a203d8327241a6e2a7dd2f73fc8dbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab6771c8e534387eb55b0eb4afb52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341800285bb66eefb636ce5c275036f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ee80c90778a6437bbd635669c739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c52969c3edfb4989f4350771de19b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21dc371e63dfffa70b38da33431af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032c3a4d95b28503c22222766a7616b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117372530dd885c1cc9cb71b2de09da6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96612da2de8d7eeafc969a472ad077251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0f43d35c65b4715ec33a5cd84ac92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18bc49687e694d801e021bdc816c02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831cf3aee888f1376d70a987aadc543254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d60ba2be64a5d924bc43b8ba2b198255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd293277581e996298951b79d8ac0b1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb242def31b91d449673623e2c87233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e169fd6e444f92ebfbea8925360813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36256860e9b8a091b9d4bc40df61baec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0014de013b74e38f2342ae6f696f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73034202e160172360d60b7d2528f4a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b00ad14d61776bd93d7c4ac630727262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0f2c7b847760f47e27f05c688719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26513296e43321346f155c2b113bae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a49181de4ca820860e477ebd63d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc01e79abd0ebb654da5897addcb98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d868f63fd2ebe2f6e6de6d227e55e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69388f9109abf0048721f36dab9ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1a9f22bb03dfd41d7fa45cfef0e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00864a381e182a041bab0b95a9407800270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccef2c69c72e9b9d41d0d590a55c10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbcd29d0cc66d2ead5a40873ffabf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624f014ed3409a8e01ab1e529f66021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be64c185c8db5f9f96c85627bdac66f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211836bf674cdbd258351823678e85ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359424d64d3e45315ca41d6dd367a9f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae81501da877af0241366c9413ea10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db813efa7e968520b8937c0bcdb9c8aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb24354dfb312ca90ceba4111e7c11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24dd07b9a7c41329189ed35f9b4588280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd8ef9292880e7a3e453b5c99d965281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db12233b0df4d0965b69dab83b94e18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405f807253fe65c1286bf203afe688283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed3e0f5f90cd76eb57adb3dafb1f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a243c80cba6d1b0c20762f1767943e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0e6d11b326f9f93737dcd554014a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18169993907dd3e8d9e60fb4de2a3e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31840f513c3d74887018b137be3389aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778013813c4bf94004281e869b443e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a5dd5e65375ad26f0799ce02d32a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700acf914c217bbb9c296207c2039ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022382a613e067b90c4647e3a212404d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac84d5b2ed0265f5978528e79a79b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5589644c2e8cbdd352488c3240c8e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09c575bca62e1b3c9c4f91afa10545295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563906a37af392528b2f60e4294d840296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc38aa9c1be6ceb6de6d4670b9659297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784f107499e2ad56cefc4a0fe32470298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8cb9e7e89aca5cdbc221a25b96718299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c1c5e731df18bea9bb371579b45c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20425164f4447d625b8c1084bb43a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd0e48eb6da9580893650d9c991213302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94f5a50f9facb448bb2756483527a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253157194d01298d421088212c74895c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a830e075867e4b557b49070f0c5500b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8337cd9865a99680ef5236357bc91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ef42ceec0c6375195d8c760ea384d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da59b8b4e511c084677e1082dac3fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de390c1b97239160077e070d669605309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4980d538e1a8c1c49ec873fe6b4d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45ef5da46014128e5f57870e3ab3b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228431dfb69e544c1e053e894a72bbfb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee93fa9d6c0730adefc58f1fcfa83a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176121d391cad4cca6c0231d0ace7f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014f78d7509f64cc9a38a5ffeedef79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af169e5b062411d91b4a21e3bf5f7b70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4564c52438309b3204964881cff0eff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d4a71a7c8dd9d503ec4c9ccac50b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d4db57fc099451ec55c2c0d95be2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fa608ea99db0e2a7d6e22ef2ab61e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3eec8420d36dc675f185d1155762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be460eac9b1822a08a1b6138590ec550322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9444bbe5bdfdddf6940ff1d37cb97d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906d3a88df7787ef1e218b91d53e82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0cd11780acf0307c47e2abccde7ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e93726ed40948846437df77ac4cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d500daef83a20ef67d95de4cfb2ed7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a56b1ba206df135931bd250f68c2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27bcfda1d42fdac39437319dad302d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222249a35895fb9ab256306b784ecf31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6149c64b1f7b379effd6dbbcef6379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31162051307ef6c55e42acb542313d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e133030f7ba388af5c43294964dda0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a51e488ea328eba0f2a514fd0c48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bfac4a3740f33ff31cb1dbc434923335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd513d37e00a39346450fb30bb677231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55ed2c0c1602e78b51a61f471719a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a883ee4b59710679a1c1554cfcf1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3e943bc8a69fed5ebcf5640af28be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1dade619ed71afd25ed8ba414101b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bd007b4070fa766721a4c0001d574341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac94cd27e02ae74d011692379a07a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c85a2c3ab9047969eb53bebebe0d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc191215abaf935d199782794ee5a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca30766144c5a8b48578b8ddd69ab34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3557d56d045bb3a54605506f27059346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fac57cea3166f3d56b6a730c5b0c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559e6231484ce420ec9dbd9a9acc593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f4611aa13b36c2c76254b4a61fe66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24e7b1a1c53614b4a9ac01b11fb76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac971d269aef2f7f5f47aa43c2ba40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48dd54d25f7b2e050b612cb5e87c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b658f9867685ae0ad877dcc659b739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b733b6be23b9e11ed232edb94d4d52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54ad37586050120b8a462984bc0c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eec515a2ffaeb52162fbde6eb1fe2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3236eace4e7cfb6c6cfaa1b87c2854357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe6f8e5437c1f9e04404c9f2c6679358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6b40a73ee1fb00abb6ceb2c8d18dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478d057f40def969e04befef559196360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68612db707195b8d55559a53014669361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df18e52d9fa45759425caac851d6cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa89db38cd013c3048f10f7bf9cd587363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66608cc23ee2a2ae8d026fa273f952b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33807df5ecdde10af0f114ff7648f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefa5ad4fcee7570d44492e44148b51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f3e438bf9176363508d90abee4f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7da2dd7a04764b7f3d9ecd1728a93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfc0f082e1641d105ab62ab57a7ce5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99e72eacb844bed8e57779a5dd3fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df069208400fbdf9edf43dc81230ae9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b9377a10646d99f22bc8eae9070e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5592084e419dacfabc53cdb26c4b079373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d365fb628410fd754e2c38042d235b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c8e3f4f76262b2210cbcd32789991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf664130f44b60cb6d67e26f43bfa6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f20f9e558a5e84e6a12c9a25a9d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4adb9f297f4e30edf8ab0a3f73ba06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43316f9575d4ffcf00a79487db22e213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a418d72fed7d3385cc817d3684ac08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c6aa81b1350153f2e16e1585be1b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdef424d3dab80452395fb0237f0b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488787925159af3bf9b752b3a733e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c94a52944f622ed327f4332b239d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a740f6e35146b82a25c412d81ec684385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d4d92ed7a320ad2041f882a02540386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb8c0d86c3689251cdb28807c4198387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6934e9ab3864adb508890100761f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7f71b325ae760cf0138e70c8210c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba852b68cfcad0dcb8ea63d9253218b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef4cdfd9092450649f2a024e231989391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675767c83cf71479e22c579f0e49321392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b29c9095e5c16be3e6f03009b146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6d9fea7a0d3875c245028a228b9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573297867caf9b026274eed20a8770ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622765806a15ad9a9fa57693cc21428396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2cf3663c114a06db923f02509d1c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1be3a956f92b81476a162f1dba674398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1793b263ec49ced0cc7508931d2ac3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0d03c2b4680ce882604dbfa94b23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ef59074c5b2d8870b2ab7b6a62169401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db42d255cf88f30337f10cf40186dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724110a61d8a77c13140b4402b91f05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c872edf5fd6480cfc1498f9424bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e425ae38e44c787f8d39e3122ea9289405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8f91fcaa7f18791ab63002f4ed5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513e7908abb700924cdc9140a21478c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa82dc6bda76d49cf47f47966380e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f0921607c528fb5dfd6bab0fefdda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a35e2bf1a9fd01da74dfc2769cca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658743ad85fbf7c5fd13b7e22b5a4bec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ef3f6e73836a9026a498b2b30d3de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f79aec7c4ef413f0aeeed3c56c1bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085eb7afb136c819dfabf9ad55beb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05adda407d7c82e5efde1c6a1a14f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb65dcbe16d09974450cad53025836416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f55eb2467b056ba55b4f37bb94de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a25e0d6b228e7276bcc098a542dc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdbc213596d8b8dd60c746224f6873419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc7e77b3146cf16b9bee5f75c65ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913132ab88f849c031db07c94a09ed13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da9f6db155d04e1c233f39830f8b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf94e6e37c57b52b45946c5d3a12b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c57b729942e28952aece3648415e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbb0679d8971b761f616351e117ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d87b96c5f119930ae9d4d4f84630426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41dbbf68419c9fd8ac2424f8eb12e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119f99adc44ee90b57bb4cfba130e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313aa619992c6410904b8fdaba5e5f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3862511dcb4294ec7bc2071ddaa1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0e2ca1fb3300ee2983c9cb3cbbae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c1205f9286ada2ce465395ce87fd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e380966d40a3bcdac153b9d0b2f1d1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514a3e1ea41f27e624909ca7401f27434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1e1f3c429eb81a4b3d6d6f19cb65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2741ea5533957f3d6beef06f153a5b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3260ae91287e9b1d7fc37ff4721172437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e8d0144f10ef958bca1b0d058b6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a7f56b05eb21307b4983aee58268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991871f55e4bd73af1fdb76b28d69f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eedee3027f96c2b23fe1cb0a059570441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c1b007c3a476985697aec4017374a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab922cf4f88db4c8043b12433a45e66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee21c503a9656226d4982666962d35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc8fa1437737ecc2d81f9a32a08fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd19fc2946d3d04ea46687ef56f18e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320adee06a87bad300799b10acf3ee4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd062f0144d37a6756702a044d27ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f2867ea1f15a04a1c75da8372e0a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ddf317a216e98b7214819a1df715450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e72a0ad35a9a86411c614d581a4b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6c0f6437955b7dcea09d70336fe5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f427183fb1c20a35f7e2166ff0ddad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1df665abd4a0704eca89c8e52e861454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348512e97c826878e3e134d72c483159455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c668791874de04a6314b6a242097456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7d6117fe6804b82fcfde186ccb53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174983425a9a8c963f24652c18c7368458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94d0b06325371ba3eb501a476a414459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046388c447b9a7997a4710ab57385e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8581dc337476313cb807cea03297bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2df0e7845c99f16959e629becde95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e5ca88dca801ae8dfb7589f976f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc507c5c5dd033d6eb89e879617906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb483a05c73786c6f2a26c6a651952ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726edd12d5031b3cdd4c9cf895c4c82d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd230aafce898ffd3b92d91ebf95ca01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93366b09492f3786725fa5e7785d1baa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6000fbe2d1b878b2d807a18674569469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b27b21641df9e7e7b176b5f65a77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1681768d70e9e273b0224d71e6cfe6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba636feb77fed7c9a10caba2f9f7d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f51c3a44c644bb608482e4700ab11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5548f8940a4d3b7841d4589a7e8053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f8b2b9e008842167a9de79083c6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59666b830c24a637a2affd0aa7bf29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03812b24689646fd92163d19f82e201f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f694d390a2ac26e3e7bdd812dfcd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ce2cb53437ddb4e9d1f940f111d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5b6401817e7ee66d509c5bc584f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906dc7ec0488cfb043bae8aecf024d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d5e635f502744f49d4e309df963ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae9b5e3a5e6c7fb7d49bd46018112483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b521f9a07ba94f87dc49c5a3090b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cd53995f47688b4936869122ca7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc9de0154c46fff5f2af5500b260e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2308a66a97f32504b9ecc857145b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa697b3f0dc27a9108ea3289e03bb91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6219d591fa0e679e012e66171602cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9489aceab5f5ce08fba2ffabc21d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965ddff18e9b294dc819370763ee8f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49498afd884a8ac65d6700850a02010492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b609ef67b3137ac560fa16bb58a8772493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d37d5963da28d1f7c573046576235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599747e173b4abcf25bab7bec181be94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552bf16bd64d4d8d0ce6cae55bd462f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5fbf40798c408d612e4e8a23c79bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f374871750d383721f0b9e50a3d1b0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dbf80edd4a04c252bbcf4a5f60612499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee601e0b55ed066ab6a88c2bc4f1f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa57e35dd75974356149c556ebad739501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c146cf321469e281a848102209a9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223e0d2370312c3a9c196533f7eb2a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96c60a8b10539e76f0d83d345f78dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00161fb03fc9be5af1eb6445bccaa27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492c8409202c48a944a46e738a7d53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba430165ab400fde82779c391bcc2fd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019303167cb797b695e7bdab6c9182c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da7f3163c224f22398dd88908e587509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4896ef4466b0098aba86bdc06bcf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0a8ca51a1cca815dc20ab6a7190e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dafab87ad6c638f161f7404ce47caf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1431eb6c46fec2b00795c2108e9255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467e68c4745b1b4b544de7f8d7f101c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f8dced301038afa8464b8da30741d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4404497a978e06a464e744b2d2fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a5e1f4096a47e10e7d16e1f74f91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac838da4b3880bf0e8d80741fa7fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628bd639963f5d1146222cdc794b00c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebc328db12f482416af63feb7369f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbad72aa1052422b6833ce38af5d107521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a6ad1d9433748d19be0f4812d1f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96147f656c540cf796ba562818047b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ccc7dedc9428f7453febdb94cf5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c96127e88e09cf1a791e6dfda677f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4403bb204e2df833d55b4de72f129c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6f100bcaaa582f7c18488cc572b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02173fd808600b81d6f11a29144526b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fd5453e380434b0655106399aca1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eba7a47004f77ebcbb4ab619ccad7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4ed1a20538d6b6af5377de2a833ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de043df83b027b987d8e8143284a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce8889b5fffad6940aea4d0252c71f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91193e330e250bcd57e92815d2ce041534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdfa55e2b93c6845861e276d493840535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35cb73838d296a578e96259bc11e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ff0659411cfb44eb6c3a9dd9aee15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66128c2d6f278466ca6fd861096ffbe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3933609a104b3f03108a95b7697c72539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f28fa0fea9680174018a37fe6e4d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb09c0cb3e060072766b70658d931f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecef0e67393bc5ca6ada9b618e0287542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeccf68a3d724d6165188939e7ea9df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f14db1919d24959b851322650e123f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467950117bf4e21624abc20c26c33a4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd23b8c03d8af9c85b3dbadfc0238b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787ac89494202e72693f47d851e0412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f4ba2dfb501ef226d50caf56228e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588465e1263f2154e45ab6d88cb24d64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba25fab607a782e4fbaabb3e4dc0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a84c74e05ff1fc8b83450176771a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a77553121da6ab82f459a14074ad0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f45d433e060bcbebde2198f27e3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904a22e12a0f674e17bb1afbff959a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b62882c19f5bedef16ab4a4c798c45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb9188c33ff23f343fb6b90bdd6600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f915b4467bc4d7c2934194a5ab7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e128c2fff27c68842280c1951547c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dafc99d3b57ee509c8ddc3b74ab58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b92c2f6884761c8d0bbaa44288bbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2afbc83de19131062c8dab75adb33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782781522baa440dd68266400bdc07b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e75be2803593f1ac16839b0a2378563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db190155d614ac3d9b592408c4137f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a089fe0da28a5ec3237e3eadf0149bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f258c0b5d799979f8f5df24bac6aea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad95cc244afabf9f49d51d5a7ba6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c29d18e2bfbc95bf79b713ae62f970568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5bacb1d9e3f40e9b19b845c39e9c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c154d4517977b71ddfc01f3d647581570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9ce070ddf3666878e018c915f0b76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c361874e0c849df1efdbe4dbf3c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f56a4ccc8e3b37eca36e3f5872cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217323876f680ef4c9ca89b84f0fd5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d668547b370378c330493c1182537575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6b370d92b1db56838ebcb851d80ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7927c1802d5b8f55f28a9a067d2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19143de6c0f29665224ca42f76d7d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb4f98dd5d1a90e7c0470aa95b966579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d7cc674665b396ffaf37548af458580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71b8449ef0ae056e7705ba42636b01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2293bf6832b2ee6f91ae31931326ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec649ae843e6e33ba193ba4b1604467a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719514d7847a22e5c946d6580011adb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d140de36a047fc5d74fad4c832c587585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af34b393a91d02b8b8de1a3559123f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd725c85cc703b28f0998b45ace6fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55d704873e834dd02837f43317022588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33857f2664b5d55140a8a6299bcfe48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f75ab0f1d0c41ddd61ef27a3c7aa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95165996a10c2736bea3d44cd0b4a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c75d52c555919f666f77f17fead75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e674a0e1c3fce17989db1c2b3e691593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0ffdc0e7c61ed478ce3cd736c142594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d99d1fdb36ef954685f70282e4e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12bd155ec84e6c0a4c2689b1994975596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6373237be418c9d6e40d97e4014b42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea535aaf3ea2f9b0d206fbacc4df2f77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4499f393dfeb12cd43f76d8cf12e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffde7b81d16a1be5063b8c0b449508600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f20f296689735128b21379ed48cbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da59f6be88f05c52ef412abf4d91d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739266be8f4c56dcb007e5f8555fb3da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1a886353c7569bb9c4080dd105f5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372725fb10f28bd13496e22a8661622605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8229f809f98091bb36d1fc2c9b5b10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680926ed9d45fa655b6a1b71ca768d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badba9ba364165ee701386fba935d099608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8f20fa539314fe42e475c7d4d946609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925301035a01a09dbfdfc98b7b849d13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0531833b5e40181f6b8a128dd2f01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1edf46249a9f6e8944be0d9f89171612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeabf414398479c30524c3d54473b1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34282fb03e2698bdc2b85d8fc8423658614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4664c50ae1382749ef005b55d79ce4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d795672ecbe30fb1114979327e39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0056984c435079e1d668d2f7a7751617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370d91a5b490c5f95116d47a38eb39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f668721123354debd8e8eb959390a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f3e021824a6492c30c7992266f12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71707fdaaa3da63634434b67b9c002621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec65cdaa55a18ec45e372b11449c28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad60c3bcc22b8ca48d9f2dc7d421a3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2835bbc98d85b457f08f919084b8f90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3c7847c1843025abd3a4212251e5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ff335bddee322a4fd9d7fdf7a31e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283b40ea5ad92a32d1a02b55e8de36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7539c3e6fda208a150f249c7ba030a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34414a8774a06ce1c9657f39e74ca7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f26dcf89f04ebda2bf555fbe568a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e5a748556ea5dc320bbb191a2b8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f9c6609cf0a06019e0f731f5a220632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfcca298a418be9253fbd1c948c19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc66a87100521a50585eb987676f817634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714bb10a8dd0221a6c4149cd8635f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b152deba1cc7b63960a8c6f5a1a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599735ea696e4cc34b4bff33f7f5499637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6f425a3456e38e7704cfed3691aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a70aaa5131cb5d056c816abd879dda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f1bf9995bbb0c2d2d6e70da0f62c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0e40bad00d09d7600b524617fb4d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cc1cdeb7ad0891c92b87632ba5c34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc99c72de462f2964c84a7ed559573643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428307eeec443aabb186d11f1f74e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2605d055e734d20cb6634d30c99f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03794bb1ca15a8bfe6db141ee8c5abd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfda0e11e29ef1283d09fbfdbcf2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4048b9434721d6888e66aaec4c43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d97898e1ca88f20e110d2e488cb33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc249fa4d3cf7792666000d060f622f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156a540f108a73fac9916114d60e7ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7023eccaee7d52a4545e6413956179652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c61ec198fb77d78270e6ba749fa7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73b76ddd387f1130ade02f18880a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d05aea00e91119a0be69a1a84a2d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942def61b030dfdecafc8fcba32ecb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6462c422454733bfef2fc71f97417a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e185277c9117d3942636231994f60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817e8af8e49e25fe98bc0a1af3267f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47ec8b523fbb59814f25e6b2e8103660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59680eb0533463b696eb32c2b841d5be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5d9452b830bae3c287b05ef6b47f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3a2f0850836d31e2ec0d1ad74ccb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd665d5afa7bcca5cd832c9520ff89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1f9d60e2388bf1d87d1ad31a4eb5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f51407c8415821b12597c7c22d18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0595748dc9dbc45e8e137350aa794667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938b1e634d49776c49f10ecfa94694a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd71b42e42e4ee9e9b06a67208762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee6c672d3e8fba90356f7b65616e03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d5960247615764025a66aeb3409af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f835c0012bcf77dd9c4820dddc1902e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6051abe51937728007ac6b177051b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2a856f6a1643a6098f30b68cc0ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a1f8bc8147eea0d0974066f3bf49e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e0e254928cceae00c040140589286676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0564184d2d7b69171fea1bc1640dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfdfaeb32ffdc9167733c09b3188eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62649b920b371e3d774abaa7d67350679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cda165f1e6c743fdd42c79c37a807680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5da3889686b1d38dd284f65792a1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7da4cd8afcfdfc7be27826fa5513682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035299dd53fd4893ac81b29de499b48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8392912f3daa63a8b90c6242fbc94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04dfe33b733f3a20f47c570f835e12685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0154ea363ca4378c50ba5fb12ba2e09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37946dcc28f9f91b9ac041b09c1c10687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b1810f4351341166412e5f5a94730688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeca11f6e4699aacfa4230d2ab140e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2332a473a1e57fe0497c1c130839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0d1d054096342ec1365419709924691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a39a2fda1934a1e133f04a4bf3738d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8288ba45354314114ce8fb39dd7ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393301786de0a4db79c99ebbcd7341694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfd780c35a4f6eff6d650ae17ccbe6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c31c0c0a8dd2cc33468d382b2e06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f57dfd5cc7ee357633e89df375c4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4bda54acc14013cf5e9a638122557698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d10c484ecfa2da53141ed13f4a356f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba316d7600f9b342de65d66ea57503d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f44d5d4db9aa8235d5b12db32acf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061f4672f110cd99ade29973e67cde5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2220258d3f6c2c2b5a0cbec534e2ffc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc253e8e0a29b58e8b39656027c16940704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaece7e2295698dcdb1e5904a15b733705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca463f9a4724478305464a71b421f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d842624edaeff464399abdfc77f7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab368a92bbb5914de849c746fc2c152708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac016507c5b02c2bab03fe3ea0900bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc816b73c71623b6643c0b8c12742a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6b123eff793483d0e541702ae490711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c7915d76f46da4ff7e2512634f3bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565a8f81729d2e55f0a88da29b7f959713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe75f85a4af6bb494fbac9dea421f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61b0b86072ce6c67ea52e8d9bc499f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f744e41801c3261e2650db1547b9c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08a8f1d8906ed0034c038f8dd9a1f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73e27bf23f147aa0609713b2594f1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab33a97869024009f39df2e82ff4b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bfdf6966e1ec138510db01057522720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f043406f7528fb3a030bc604c9f4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b4a8ccde396ecc239e341664e20ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813925c2fa631e6197998b9de6c1dcdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b8f49ae51112ff2bb1ad0754b7bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc49fe5988437c4b60a6099065d47b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1526b6d6b95d1740207b3cd4839d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c567b500c962c7c711213d2db0f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd8616ec5049464d91d22cac6ca132728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f230709b06873061f091922f98498b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b95fa12994af63e2bcc70ed3e50c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2758bab1dd61c0e5ec72cb2ebdb3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c6d9b39d53f1ad8c49d8f0efe6514732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fa618c5434f68a9bfdcb17495de1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d5b00883a2adac25f72b8a718db4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57609bb4a3f6e0c1fa11682678250bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801998f78fa748809f666c66f0a8b42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a8f1145a7f9f0b071e5a18d7512c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9905879becca21587938ae22886ae1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7d85754444bfd9e9c216f3740d786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e090ebe3a3da307d1637864eede6c2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a95bddc76c58f3a51ed529a7b0a2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b2447dd3cbef1ea037d5067a18fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd850142ad749ec7307d08f340e10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4374b4323d1e36d6901d8f60818d25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0436ae0e22dfb8bfa752d0400ac4429745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec671a67a7a3c51771d279e1a6a746b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fac446d06d8f440564d7c07f99c9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145c8b2c05e7d650a11cff2039681a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e60a32abe9a5b59dc14661c6581ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc3d558734acf1ea254b82871b039750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd5d2c0732ebc22c2219bc0291eb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0749cefb6d59fe99f384ab1587b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9267988de728e3f3df830002f46f41f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a470be7b475ae4af3b1e2fffb6229754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57d7cb84f3fd1deebe977b66282d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d579a11071c899f2013cd91808da80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426baec58fdc8989064883f523a72c15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352b839e5b45649b43edd9092213f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9b7ec69fc650b4427305f3a520a4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>