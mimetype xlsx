--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b54cc23e4a3868935299062dd30321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325d5eac2db2ff8418f98c18ae3ac472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d8cefe15c81a9d268184d070f6103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad8b39b2ed50c8dc9646c045ee0ecb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8ecef07e3d903aa90c8bdf26bfd935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3cafabea2de927f64cc7d728eebed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49572594e686cf0906f28f2665df1ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb5b843b150ffd80e3991978c4cc298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cf9452bef968ab2463725ed1156f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779f3eff0f87b24dba610e7bfd63a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d037170fee225b0981cd2c164928511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f32087c86334349902d65603342b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669143eec9f0874e234d74159a46d8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c10ad9f9cd82d14fd11e099b60c6ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22ff48cf6b36e18dfc17795b2bb6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24a1ec42230034cd86b12b6581b86e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa39f37cf8ec9432941652a09b93e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b780777db466f6f66ab556d2ddac118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9d78203c6501c33918c4634a724ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d88cc762552867be60f51205eba720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa21ee4a3d516467bb5e4d8f0729e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71e5de287d936305c74bc5de8d42df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205b5a796d383bd76bc603e3799b9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea953322561dc6769b0f0d5f832ee17c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524caf57f2664de44a37bbe2b99265025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e134d5a966e3864c13cb8a2e63b2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faeff8e7fc1cd80f4832c890e487d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55196dd18ee474ea39ddc2027f9d17d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104f0cef9752b034838b99bd84a6ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60d8f165a8cff34382e22a47852ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90bf54d6799f1004f466de6b32a98b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64105690c4b51d397d3d7c9fa2ce86b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b136f39b6f5fd72d4327266b232c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5e17a3380e7630c8b7fd4b0ccc3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c87bce91891e270bc2cb00d0c4e9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d23e8608f8136152ec7fd9cc473636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195dc37df188e8d8ee6087215555cd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab39706542007143331c3be449be538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4300737424fb3590d660fa6bbc8a6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8754206793ad8a6bda4e67b568abc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb711dc31ae17cdb1b63863a910c03f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd620f88534a63dfe351d536df54b7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa273447493445f39ce90f43ae4304c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfe12600db22960a09ecbdda92c85a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434725915519c0d011abbc62971443b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe42fd4aa46862aaa284f11340e0f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d71490ab27d908722b65b7401cd9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0f2f29e2fdceb1934c50100eb8f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91c0f98b09333925dff3b41a66cf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158ce9c9fdcfa09637200eb73c532cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e4d5e953229a38121a31bee2491351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa0fdf1a6d97208746e03f33e38b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3e6d95a49e6a3023faf04067120753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a672e055ee29e8384eeff1c6240d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e6c50df07600883931552ce4abf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b49854d36f6b0067157ef0ede88fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc643a94b1f456c15b6c1c232e4109f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3a91dfe69acee371a3de4902884ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a650c09122ec81eeff079cd553c4e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd266566a718a74cad6e46f7984aec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665b54dc903dabb4aaeeed1293cc3a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5c008f56773cdde45fd67d07801d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8004363dd68b5c4da154d6a14ebb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a312499da9e69a82a1a07adbd0e9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b14846647a240a334bdc72a1801465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7969ec441bdf1874d00514513f79766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f245f93301608a82c4fc20aaaaf1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcabb024bd804b4d8e689eed2edb24e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044755fb0a7d8be3de62abbea8dcdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e719658d72e297f5f45fc7862f6da9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d74cec9800746baae8d0b08b3708571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb61756209acced2e0643266a0731e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1028d4f3f4921a1f4aef73073c9a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d2e99fed998802576f4adcc7aab074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d886eb3f1e9b03ed5365b5c3797d8b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f1c09d153395b5e8273aa972550176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d129e3f77467f39e587fa0a0bd41477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f6d3e6162d2a14fc68cd17a621ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431658b3d70f116cc117d5dccf74003d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9adb238def07d2dd33e328e0d520280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce55ef00fa59aaf8a449801d17dbf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccc907ec8c6253f864cb9587abc8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25105cfd607aa76a274d244fcc0223683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2dacc5e058ee368c121952d6e1ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db9bf9fe6f708e796424bcc7d18c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42425d308b53da0ba43e1618290694786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceca13cc6cef97fe05a8879781f36587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b100305dd7a443f00b1ee5ac4b77c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f705b5d4f2f383693aef3bf43b1b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23b45046c2b95d07d437de70ef5bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073037dec6d3351f95490793c11da9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7541cd74d6d4ad5bc917ef5a231c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c7fea48a9e72ce0758a4efbde90e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854709ce82a9b22a040ebb43cfc016894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382a2ea43e44a99468bd2eb82e2ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9459021bdf43aa85f821a17bc447d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892e659b481fdefd93d546af140b4c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cedba2a69594f7086d59d8a46e9ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe26a44eb1a81966b6af55833a6d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c69f6b037749dda7b0c8e5c15a85a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f871b65c99435ef894234d908fc1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cf196538b997bcf4d61404d5de1c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c8002e479f74e65f49ebda7aaafdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0fe81592e52a4f0f24b45522da65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5bbad2d0836c49cb6808e3cd985d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35598ac85ed9ba783736c727014b67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38958312157b4e8bcc8035290e92630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864528699a51e96d2925a7ccb1f6104b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb67e473c40fe6f0d7fb70b0378c90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31ac41532d4410232fc70949c3589110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637371fcf53adb289398760ac78e21c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9dbfa6d131de0bfce3b88d47358b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101293392e100af78f32a2c61673d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914e7faefcab05e12ca887d1bdf3801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833956d535e864e9b93692fcb36420115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb8a7f5279fd9f5893355380ed967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f795d9718e10b9a7ef393b2b119c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba04a0a7dfbac04699d3ff4d87b23d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d59ad31cda070d128ddbe9ed700b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653434eeadbb2fe047dd86430af49650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c3b4197aa6d8ba6daceea7f0c921e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca30448a76a026ca11c1e23867456e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecef34c34495112c82cb32ae40b189123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d1353336aec75d897723ffd324b61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9cd86e3727176ec765734834fd3b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d203798e8f816abcbe3bdac8963c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b0309d6dba42a9f9492bf1cf56796127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466438557d18f9f459b384bc41b4abd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a970e8b009633face27d13c2c7b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c68a05a5bc8a7d0a77ba77e0df58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef9918f1388ad09b40375b0bc8e69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7031357fc0f9167e6e7611aa93008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7cb2a0f2fc79f7d59640b3aaec07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae581277df78984e369b675d4f3468c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6c67a3d3a363dc69d4870cc7f5bbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ebf831a1046f2245213c65476f98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf62065a70cd6b7c2cded6496f3683137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb22f10f4c97c53fbb85ef0e6fb3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101ea98509b7b5b078616b7ae6b105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42dd04d8e0ae4822c474fc32c10e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf9ca3bc4c823b305f42b0e96e301c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec992a5f037b6e01e36d2084719d227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888845d1a1d95cb80d6d9c13aeec7ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2553953c9e178884b866aa158028a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bd49cf68a35acf1670302427ff32e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99dc2f43fc3a7112fbcc0acb2d038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9690df5ec1ce56bdcc5c624d667db6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc3cfa7608fb77c72bd69d7247d59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bbe16079572676627ead6594958fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f94b9ad11348e071975b5b072f8db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5988bb606b959096ac8c348aa8cb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f14cd68e4afde6e6af17f07a8c61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79c3fb8c506c803b36dd2ad74417b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5751dbc09b19ac87a2abbc9ac1f6b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3cd903070056c428ee7cb730e43d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a157450b75fa4299c3596986d3dd32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143b5c9babef827f607b340bbd75c8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd35ab73632b4e506f978335de752158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785dc4652cab36d75486664fd6a0185159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e36234707e18edcab13ac5bd2dc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f916a0249e1dbe88a02138ee1ed7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92137edca3b75aa86154d6ea65b47aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31831d81d2e7cfa6af2fc585b948fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3b43aab4da9ac75d7a44459663d42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95884c2587ca644a340d253ec7d18a0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6118d6bbbed2308df5d676d39a4482166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc037722350835fbbdebb90fed0166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aec9b0763e47c7bec554acdf959d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c31b53e287cdc4a1fc98f791d8e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6108fff790c5d4022515993526aff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db3656d6c1db575ecc580958eb2d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19755c74de2c526b1a9f1f7fba3895172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c07ca1d3470407f8a32a21a0c148e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb64160a9b84ec0f7afb5d9255292a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a340e44159670d4497e792ee56a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18989c1d732e23e7b09898d2ab9a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631e293ba10403c30fb74b123e3181e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca145b9d6eef2a88010f89136ded1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf71eb2f56e862fa23043665bfdc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23611957a733bc194ec9e328b2e502180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63c7ce243351f14e32eb4f577a75f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cecdc0f9caf67ef78922fc2457bf9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31e7fb51800e292a4dee3d2baad1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d7b195ba10675a2d97d21ab30d219184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366c1e4fe2c42954e551a601fa0cb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007831603b9252208d6ce3c390eef21b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78e09eba9b9f16e5f8d0b7f93011c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42121990708d3ab2d597059b2c74e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64e436aaf4c97f580f65a2c47f2e47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc113ec936fe24c6bee58ae41f41f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2250812ad7b2f1de26c14ba15bae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09878bfb4845b31ca513498782e2d850192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996a3a85385e5343001ba238e0ae03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565012ae4304f9f1c6054405757fab4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fe6f7fe39f03f7e0ce8f11657e9d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb474e332d2fcbac98e8803b6da42ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47646f5b79709a0155f1045fd999141197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b68546b7d4fb09a8e867d4775217198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021c7cc40ea5bea848eb4471e5160cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fbe97825d2209705da82c1bc45146200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1b1cca59c288d26a0e9562234a119201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd988889312830f9d1a543512b88697202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7eb92812bd0e8bd4dbe873f6f0624203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4d053c7f123e36d31bf6c4fab3dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b405d474b1d975941e0d183f80e86d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47279bbe337e148ddb15aaca4efaaa2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28232aecc81638bc0088e3a2cb358ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4776b0289150ab7096316c31c40a9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49fd9268fe490cc0ae0ea87b1c5886209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b568d476418f4be1c5828607dc74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011a7f2f911fa5975625e248bbafd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e99ebbe2fd7382137012ef856680d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28796e42d3564bec618387d031d2bfa7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f1cbf3cc06d11f018c8dcb21de6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb9c97ed0ab76a2c9cd0fb959086a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb19a0eb0e549d4ae719070badbd28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7b161211d6ee28ec523bdc5f3d56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b2b561bb8f872027e35578692e0d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078bb5b13b67266d0c10c8fa99dd826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a1cb50c08bd0681950b185f8d8fcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217994b44848a412e05694715e01d84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486c696a98e69e2a18d7d9beb7474c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a162c1eef64509689473ae691a6ca22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523b1c5f9700a2e7f86c2487946fa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb250129898a3c9ccaa5c63940267225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733299f276c00aab08dbe4907bfd7e8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223d63a5d3ba4261ad5a848c0fe63a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6b771b15bd01006e7df78586db68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd9df23fab485e53fa8be2fececa03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed3aac0ee402141fadd43d069b3df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886720d6aad6b376b087ffe803757d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6421b6ab36f778dc0440996aee7a83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f09ee4a625d400da711188a28b2b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4e9b1b3b2bfe989636c4b441a2c70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e148911933c8aca2989af98b554e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bede100f8470d70376e16d771def5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda3fa42fab484de6f7b2c97887ff6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df791d90a81c642db5be56779ba1598d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883bb3e6da1f87df0244b7e2dbf783b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa843c4f28aa19cd5ce79a5e854f34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c44fc842172e0ec6018ab4350099e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb105bd029c8817bd9ec3e2d76d786242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aaee923afca8e7aa58e2ddf35a96a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130d785f25ada9ca4ffb0c64b92276244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c0299ebc128024b6f94230b54270245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506de864467c78eb05b1adaf5ffc5a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a883c8d8f40ba3d6f534ca799084c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740fa50e3a3628f5c50a8e9339a8a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5201facd5675a2bc4db60bb96e40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec432fe613b4b5dcf8ea8757e0ace6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb297d3c83fd527bef3d48d8b263f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa39e3271954fbd4c65d9f46b13c090252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691159e6fbc62e4f5befabb5f252dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeedc8c41e82c4b239ed6110914b28b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62d2794cb7fe8cfd8bb38cb11e2b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f20032ec1628b7f2655a59cf1648ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cbca4620ebdabceea634006e80161257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962db25e618ac6e377d4a00a393141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd29f9a9e5a468a77bd324cf89c0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b16e928f272abc27bb37e97f2bc6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0bfee2172e5afb9957f2917b813b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab980845b7902f50191c091e7f207ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c454b66ae346a68386b232949704263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82153c80223fda2c32e775503f6155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d871eb98a450ae5e993d6fa6ce18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee4fd5eaf77167c9346b67db9e262b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c00eed63342d071cfc173be827d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae4b6774fc885e1d8211e31a2d10a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5af4a93208d7d667ce83d0851635269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d739446c8919dafad92459ac249036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1003662cf6d5cee7fa2478986b2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef1db1fdcb21ec561388546d6c7c5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0638ab851ac070bdb9eea895928a112273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952d254913ccf43a29c7c91852411ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874082b83a5a17bec521a090daefd4e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4ff94d4af7d663d02d7dfb8fff771276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56589f7429a8c25f68042a6abf030b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b650dd30fc8993aa029880700014ab9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417d5be6126f6b770e198222c4a930279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635207e95194578e784062225146f68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ba17d3dfdb1e37b93a23aa1fbbb78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75127c977d551c6d8d44cfc663d23d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f382531cb3420c3b2ea5b5511fa8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72136841189dde60970053244b896f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69f7d5169d509d1bb5c7105d676ceb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecf0b93aee0de8fc39285f8517760286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57784b807f7f28c0095771799afd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c91df161289bfd5a403ec74a9cf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b7dfe7671f004e6ed2aba54db9eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49b4062b174b387f6d43456a226a25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346767280fa2d4dbe4bfe9565ff65a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038b459604cec290a43b3c247744be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a96b3e74315f337628581267fbcd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54feddd73d464c98b4132ee01ea9fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75735e50c3d24a2107efdb5d1447b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42732301ee78f875488bbdbe99517b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d124af92374d975dfd7dbcb337f054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b07d55549cf658282ec3060637676298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee28e50dc47ac8dac1a32e49a0c4e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5fb7179c0ef447583974fb13cdc1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0f5a513f9626aebfa2bf0eca7b8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c771314da977a0e9f4fc1da80ebac6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19e2edae22d11303f38739b33b34ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247bbac80e4aeb9e5578fcf20e6c51a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d93c9870ae85b88a816c8d673e20b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06639c3a2d2c0b9d43a852866b6d309306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5e4e097cd1c32289b7823a2ad5f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457e23464f88a89aaa3552442c2bbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279312e050c046f43a72c6640fc956309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5dc51c2f55f4a3e395a1ec288985310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828943d9cf9638efb4770111a34c5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336bb07e80af9912587f9b9f7a42a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb87d4fdc6700324d0afe41046d048313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729706411bc2665d5b4a543b0d6d50c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02691aeb49e9e8296de7ea732febeb01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c01de0a536e49b7d5ec18c5411d77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91d97132bee0b3b25b8556d3e73d34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6940daee0d6999691b5e4b6ebb72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb515ea5a5675fb805a4e5ee4e8b8a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a87c6ab0ba33b3eb2fb9349d213c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55873381842f64b89c89078284e6d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e8c59aabcce7f1f22fd02f61b097b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cecf2ffb59c2b14db75c5ced58012323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1243916da58c4871f368222f9fbb73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d139ee68cd07827352146d4dcb74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d5803063178d7576d9da20085700326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa3e00fee80b55604d12f12b31ad49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7b765163d3698677e907d2d97201328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7cb5d02b950e58d14ebdfcac953a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb9f026d7eddc58e41842b198b63d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d52ecd3e1999610da394481e1f08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be759d1553edfe5cb2c360b4316ea15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812a9e87eb4c028ccdbbbc5477b71a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4221a030aaf70fb3cc3b7076559318334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181fe2a75912ba012367cdaa486a0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9eba282da8c72707825fa0eb3d241336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb0f188bfe5d30bdb5c40c72edce2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb619c090a8cb593d446f537e91f4e31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab6ec765fd68d3f40c2d2c462de98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac71229036a1c41c4f58dcd70bf6398340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b1eeba72b35fea4d3cb201eadeb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890a310faf5bd4e8bcf05531d9ba81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448045afc641b7184954c660a38b319343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ffbcb2c79b670e372e9559cbe324a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c56603faf098a12df0b69cbd2d72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab83f7999a1b4eafdcf6eb3974a1c0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf216a5411a0615f669f46975e2ca2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391e0dd7e5a9c4c6274dd53770f2a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086da365bd1691e8707f4a65455650ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633778c880ad9fb9209fb9bf970155a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c84944302feda1f4128453c8e56e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5edc084db890e89b6d63d5acfa290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2f626be7ce5a40e8ba45213086b01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101073da12c0d9cf2265b5949197095354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc48a053025bc2d87e02482344578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a675537a027e6f77412d0ccf304ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd5da4f601b5b80726b20611b0ace357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b4ec3265351ebd8b1fa3956a10d5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db7f636a4725f505a4ae3b341ebfae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f9fb912f6393ecd8d7889eedd339360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac96aeb44f708b70df0dfaf83f817d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77beacfdbf25d0b503e65b94eca79cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd30e646a0d9053e0490df37988e936363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710615e00be93c7e77bc7ce25fd2ea14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3be815934caeeb842f4f25b420bfc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe9b95558d7281af15c1dcb7fa21f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba569ecb8bf53a3aa8749c8dbb0c8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f746e9c85bb0510bb311a7d9437d8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e44d94276b41e24db80d449557827369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88d4b45970c4190ea9079edbbfe92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3638f7523ff32099d0b487645fd33e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc365e69e252b6c2552caa1529d659a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576acfb06dd2420e9f528c6deafc9ac3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4231ccf92b8ce86a2af66add6277374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e39e43a3263af83246e5dc75e51e69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5736dc32c09beca7d8095d7275f06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afba76f3d6251b769947f20ce0af7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83a110439cfcd434e0f8d75393680378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b3b24c77329a9f4c42e8ed673d99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5393ea46279bef536558f2928b66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd924804a9f31304a1fff6b37aff9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb684f276a6926d78d598450e9e58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a618357db65b3f2cfc30477ca91b45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b6ce4f501986ae65d4ca40491ce1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d2be118428d06f77264dfc574c9c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a27872cb7aefab59ef2105e133dc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43f10ad6bb4d9bd422ea4082da569d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6252451502e29b3aac873bdc0e266388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe9002005b3605c7a202eb72a3f26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296788e705e98002b84f97bb300e6c82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b9825a992fc2ebc95878cc617f57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1726c3a05c9c97b9d82e21c76c7081392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d035bc2dfc55502e01bec2e5cbd39393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c0996faea43e64b095ffde5821da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c3f286f4b1c1e03d2da068ef277a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47c7f10888d07cee45104715c3163396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c60c502eb6710737d3db714e75f633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc167e6d6674b6e7a638db87a71e2e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf9418551b50f660a34640215078e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba87251f3eb344df60c7ad30c3a6f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f285c7346ecfb2951417be0fa077c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e99ca25afdd2fde7de50cd3108d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab2d19d0691cc7ca335511ae0ab323403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97008f8ff2a3a89a7a962b04c318fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdcaa4c683bd217268f1dce464e53a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f6b5f3e5b1cac0f899290da360a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8697da2fbee09cbe22ef03726f2157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca4a6a064125971d40b9ff985187fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b491daa571067d4f297f4fd1889a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacc83e87c099816d14cd1e8deeb13f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fb425729d4d6160a8086b71202fbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce190cb01f00bfd33ba8236fdf323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208c021cd0eab012b9734b2cc7796c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77851578519965ebb0c1d01a884cb7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089585c6792ee61e20a04039d1ec88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a02aec38b6cd29fb6eed768196739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f72382deab2f47571bbc9e26441c54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f86490f038ca3760fcf0e1e58585bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32cc80d599094ce3a14f58f83ce42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf776ce00f563f48535d3b28fbb68420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a65c357b64f3eb618b4a83bc9f65b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e53f9b676e1eedb13e569209affd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd1f93e881234583844d52fb44db1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff905fedb70bde909d77b071280573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c2fdac7ba2bba5534b460bcd80b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef1d1967abe2ced8b182296942203d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f09a366bcced6cff88b8bc28153da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92637206a6d4c702473f8751a7115428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e336a644d42032b30065c937d0642b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1cbed49ef2805584da455d0ce8bf4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b5de41e2b8c7820665d42d4dca17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fffb9cd1cd5b30661f27e123026b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57671f456c7a86f7ea01e907a5afcecb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d08fdfad94bc0e10f6b217302412d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60c71c59fe87c20178ffbb75a20e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12671e79c1ab7fdde43ffc3421c13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1475770ab4919f672c7a129a79927437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5769b4491e8e138adcf5cedda4b9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202002db3186b9aa0f1ba500784c097439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e9c359564cf37cc9a1ea875dfb377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad104d52af26ca795db972b88b5daa7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c86cdb0368bd647b4575812d30370442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bf23ec53fb2fe4c000e572f4a4415443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e632fc360a703dea6dc49399ff10d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2897448aafd201b7892b3bf2064e103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd3a577bdca39ecf3a37b745af49a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40bc448cb5a9bcb47938a22f958aeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e9d7b04b74bac28f1ffe4fea84a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688b04469666bab63f45ff5a216a299449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaec7b90f1284dbf02ff6298913b349450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae25c3719fac123183964624f6d54a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94199aff6273b1a886318a0c317a41e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb9d107b45f8238403182348011cc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0e8a6fccd06b190f30da922d9d7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852cf7cb2edc864c51d995d5e84f995455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287105c2e376b9d90d26231897c2fb6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82022a8fe0014cc5ead9cd5bc2c43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297de212d827d0fd76821605db2aaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e59348f314a30f3307ae799a44c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297007df2405f1938b201353f32a3ccb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf8b931a478c4d35e1f46182e72473461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a589ea1649c915a1697c666c8209462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb031c4ff4f31a6526192d3b353bb641463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d18dacbbd3258b1c48b589dbf19c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb176bc5b2326387417f1e54d4e17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc413154c73c7eb022f8a18fae12469466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea664c980f791d1367ab454bfe983cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47367a4d3dc76ac0922ab8e88af78b60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48b15853619d074a387d2a07a47597469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652fcf2c94196a7dd11c2b630609c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191228fcc444b3176288a857e78273e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8acf1e128f9584050e27e272bcca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e714f8af9117376615f734e27e89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183508419f3f0bab5ae62374460f2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6e574dcd71c82326a479b2e5629b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2daa28943f72af5aa4dc0bd57f9cb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc7b1a9a0bce43881345e4c0273fd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec69194dcb00df827a69a32c2c1d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21383aea6f6b705da618d9dc10d29bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ed55d34d608d69bf06f8fef31bad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b5522263291249b7bc8019bba1d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd19251e12458ed65bc6cbfa35059482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56020769eecf05336232147bbb3e1893483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4c4af9c4644c83f47d43d6a16cdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b215ab4ac0db3e8bf5b9f576e1c55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6077f8fd8778b4c4fd6b71ad4aeab7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e6be43c40bc950c04dd38e9209c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120e04c6f3bb5665197b047b76c52b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74525c1dac34eb9a8423ad9bce8e46d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31e6e5f0144c19734ab0e14a16c45490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5981298b21d616136b195cd091b014491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a02dc4fc72bc13e9def14d78b46025492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0f425a84bce3748b47dc9f544e18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67a478a48f725d44f61274a009f8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fda0ea3a05c7000677dea8b64c1fb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f35ab5994f18e21b0c92e7648795496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00cad26b1ccd23de9270356b57bd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42fdb5ee018d667f1256ad648c9cec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784032111ed99d87f520785cf29bcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b9d67a8cd2ca2a128d43fbb9c8e4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964ca979fd7e87e8d7a0af6e158279501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fcd98a0e2e1ecdc256ffb4b280e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d0404e160cb854cf715d45cbbbad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397a055e7aed3d2044038a6b93774d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9df8a01990e80197372a76f5b29f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b95f1e504c7dc438283837530db25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b0e92f6167c43ff23ec9229de445507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59810961ed74cbd966e9be4104fa208f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff5dfa1e0409d514875949c1bfa3a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6be24fe3727df41f5b5e26bfbbfc4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e6fc335cb042ce171df4f40ada46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39232f6d7b3dff984e91773f116889512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e15fce10fc970144d7a41eb9d71dd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec742bb803f2f4e2740b840912f5e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d50c57cef07aa6a1ad901213886e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa664f9060ea76c972d0ae69a8303516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b870860b72bcc7dd81cbf0a4d4d99b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4023e868b528dc4bc4b4c77c24a75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb821442135528b3308d2f966b804e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceda4572cd03ee28a307bdf0373f36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b198976a871e5aaf88abd05caafbf3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854975decfddc62a25e88c255b8f115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02810a410c625e40b7d5d28d337047523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9facf6f48e024e36b82594aaf86d24b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7db2a86d9025173873c07838b206525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e5fa64adee3677e7c06913c35c8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52355418fd3162fb28f48a1ffa8da5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eae749c7f73ba65acbb3362982c4c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecbdcf72d8d65c0339f562fe28942529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf54f5c65f9bac1d225e172311bd458530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f203f41ce63efc3c728b558e808e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e78a82dbe3cd1b8705ad0892b2040532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0437962f414426920a9d96012080a86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7be66c7123c888d66d371594d29877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be78853933ece8fc1f543efc0be1f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c993bfec5dc963a4b6fe46cca32b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77efe383dd309c5b54e5e30e85d1d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b2380755c69021b424b087747b4ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d74cb08454fbafdff1a5341a63ca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d868e349d61cb554002edafb04c81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708181beafa6ce95a95c5eb50e21fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b9479e9f23423f048c720e91679a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1bc720a4c5efe8a0405a0eba3116543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85098076262279d2a5dcff3b75b6c9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d087a769fcc8c22fe5ff10dfb92a547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6da94b10a77f108335874164fa17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0ebcd721b2d439873996949977bdb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ffd315e11eabe85677312374920b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053679f13ce7073f947b881d233de542549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06637a72e708eef2a7f5f298ba70b46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252f5b4744e9b27cb44f8372e3588f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafdf21c80e59c055fc80c8bed3e3b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8e441ca5b4fcd1a338f1e4bf6afdf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864b49c0a47fff4e62f11a84421cf75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87074c9ad420a7f7b65e0046b2ba1a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5301b7e656695996ea086be877b29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e0200b1b41aa524a9b70e7dbb4ed5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f316595a7e16dc45ee58b84cd16e4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315c7b358fa934c700491efa1a4b04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa34d8f3f7e960bc1adb6ea3d54e8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd968e1a36fb4cd5fabfffcb9d62b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb796df7f4ebf3d3bbbe1ed964c3d04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e20ab571a74b1c5ec85bbb8b95a27563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b167edfa98edd52a38dd0f3c284be3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece6d48ad2b45d13803f99166036271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9518fc80b23c062c96ee13aa238897566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738cd9b2c0913b3c95d776aece63322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5537f630d0d99d22d884c8b20796b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a24d370efcf5a46aad3badb797bec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9c8634a1c65df2491457be6e07a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ace688f8a27de872b6befa612d8e9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e237e623b28216b6d5774b884a96e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5cb860861b79b7f30a4383c8cc1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e5713886d3c6ff82d3ab7524dd3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f01b387598034a65ec011c088e90f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f452357bfc92a5d7bba4663e9fc560576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb6d924626ccea26ca4a08b733909577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e726c3e83d0d4195c453b8fafba71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5341efc0cc4787e3d5b6d331b33dda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c98179f5aeff0731bc24c0c697e3b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741a5c70ef1374f09b7fc53c9335ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4fe78576c592be24152981eb29bf3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83558810c6e6f7cc4e58b0a7f6964d11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda8d82fe7031cf4ce166ceb7d1bea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9588726ab7a2df53b51c48253fa80e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911dc6e5d42382ae10a8968d0a5c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b45e6f2691bed56c8d051e9d9c932587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d52b639659c6129713929d72de89b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef687cde1e902da01982d54eabdf022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e02f552549d8fedc18873fc6a426590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d883c116c94fd3821fd7d20f29d936591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a54f373511c5fd092e0d2c61df8f0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14167be5e46dc43ca0a61c6cb7115f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e853bff43ca9715324a203714fbe7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5162c1002147ac057a4b843b95198e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc56743d0b55fc7382e292092109d4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b30c3c0c257d8ca2403b402bf464f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1bdebe414337193039a5139edef8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38803f5dad508ae2629289f2250ed0fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab742de36c69869cbf47f4e8410a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563473cd6d49ff6cbf29fbe8f665c69d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5d9caa7fd4e58039b3a8474728b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728471f227f4b3c471d8e7fb601921603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d189e7112842f3402215090ea903604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5e8de9adaa450c67fc6627844ad5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba4387f75c33e5177d95fc4c87626b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf02ffd770b4d5b3e326913fb3c0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a956770133791f77f7d45cd3a8f63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5970cfbee233c14cbc81731388e94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45fb3f0b79631fe2286e6a053f65b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929948453952b509ab7f1594f6897d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a05f75398e4f26dfc318ab992ca8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9b6fb56a67fe96f85f17d256c81e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbbadab319d860b7054d3f3407729f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9f575175f2371528b74574bf8f1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c236c4ecb014245f42ee905206c4bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cae060111e049dc31e0a8a740ef43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c54390434882e7cf6e6bd5bd7fd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb612dd31ef41ed7e671cbb17bc8061619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587dbf568f35468524940a42af7047a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab60677a9895f09a7903085fe4bad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd79bd69bd2f6eff9a4542fcb19a51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d96d9fa7d90b7627037d92a45192623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a52397a3b1c1acc51fb038aa6c0d9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458950e99aade43ba30809e9ce834b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800e68908de398cdfe211b2b6a8c19e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee6e4f83f884bbc8882eb347b6fbb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487354a1dab8df0902513dbfe96810a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091a63d09d5f7ed0a2cb7bd90014024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa432c8750b7c70142c93cfc437372630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a56ce5caeadb91d632eaf5377ccab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90346034db5357516b43cd97f74ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb7c36ea25d63c2e6ed68710fe8ff6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ce90c72a7a9ad654b2bb9be4d6863634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77d85b850a6738ac55387130aa1f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98258369eee57190e41aee61fdf79d29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d2b2b454b7e4a5011735374646c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321024a6066cfff7d288bdba26d9bff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7c25558b7193dc50a3c31dd16a521639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219988c10d7bf8d6262dc5376a06a4c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9e89ee996f4848da7d19b3f61b83f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa836872766eaf576b28f5c2682ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1201e36dfbefe4e858a6e57201f8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91d115315faef313d683d011e40dd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0310dfdd5d6b89c4844fb20d5ea4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f584228ae6ba24369950c70a3531b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf5db5688ba361946d4b900ae171f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696ca27dca7696a15b39d750882d68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fc8d24bf3f7bf1146ad465b1ade5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90bbe81be763a2ed5605b22b63702650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c571e3dce107fe5d66fe4bf2bb0e7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e0023ccaf070346656448287300fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d73bda50c1bcee8a0206ed4774ec2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68e01f92f8290c7b47093e8aeae6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ca0e85a60ee4d706318963cc765f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca3aede19530e2782c40609fc8b2e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a19226edaa72452f89636fc9194c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5feadeaad3ace2480eaa0a1b6c4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf831d02fd3265b5fe9dfaa24e412ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c951e7d24653eaf136e87c673b79660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d92cef5b7dc5c16067b03a25c9f07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31cb699c465b4bc711e9c0b068f49f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d860f15e4cb1eae1974d7a795fac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03698e33ca79cc8b803ad0b977468610664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210aeda149a012f46eb4666ff03529665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdd1ab53531db12877595d8b7bdd29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854212570c21f49446e9a9be26fe36fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d997f5fa0e3c1330bfb1a40be55d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8859a312218cf76d8fab10d4eea1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc046fc33808cdecf06cee62776b9b63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e1b29faa71fdce6e8eb436c20b0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa58fa85868d77c335d71ff7ac69caa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ac1f1cc6fdd5fd80df710df1bab4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d31f4dacb0a8fa13b453272c2b02fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b203657c5164df06750bbf2ce325675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050aa6b07bf19ccec6496a44f08fb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac69b33b57abbc8284bb560b4b7402677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2aed09864d757e369db99f379f27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bf222210a398a67ca295945f8c2c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f059e5c222899a26903d47a53291680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240d45b620e58b458e03e18b4dbfdd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbda9acb30671348725879dfefae75b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e519540215656ebc3c2add93ad863a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128330c4036189b3f6673a82eada4cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737ae23f68fd5afbb7b4414d35160c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e96c7d183db5e4022d47b6918574686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314566e3beae78d75ccea8913ab6323687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e6698045ae9a097950a14e064bedb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a8222acb88d4312ad8dc29219faa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c962ffcc6b57aab596bbfc4fd0874f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e66e763440fc887f3de421644f810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ee0f4651400e949f43bbb0f5db3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3567d834ebb8bfcb35fef9146d37a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd9f648963321dcae29e8bb6a61944694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4be00b91c10ee5540b084b755046695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03aba1e3724f2b911b1dc9a4e67270696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b10f2d819b229999a20b36505e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0e358a13db28922574d5ac338b332698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f5801fe10fd033daa84d1a3198a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eab57ce8e42c640f75d1f308c660e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16b269a3f1e409ea99f607e45e57f7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b10d1e66e3a5d84903e0e73b5cba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7970f241299cbf06643f7ec41e32c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1d89b1777ad6b41c3c24d97ba517704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21de3692ef31996eddb28409c01086705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8cd7a6cd8e29693a117bcc3103dec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c52f1e918eaeb9f54bcd97728aa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb8714661dacb2b676a190c40b7536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083068b742a19b98c4df96abdeff71da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb173fc2cfcf800ab63657f85a75a9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b46b05cc2d209fa8df4d9533bdce1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b1ba3398165510cd1a9b3612949cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78f9e4d4b986b67907ac3473a83ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea171e6cc085b6bc3ae344fddd3fc277714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0877e949fdde9912f0050cd8e02bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ca14608cab02cab234405146c410716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028435bc144443f22bf633af079dec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057785450d3a815a671cd8680bbe3f6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257daf2505fcefc51c61e03dabc0a1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705c0cb5d72b0efc9ed4a75f6957dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad147c2b2e2244b637801c5de066a77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e29f5b4a18fef65d2d59e1f39e68f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4437756fb932912d27d38f9d0c02036723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325e70ba2d7e6889c1548fee0709b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1bdbdca7c1a63747ef064bd432fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2ec94482f75453bbdc8132fad91a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3875db93caa2c081b368d0ed371b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4842599e7d3c1de4a5646f2b25e864728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37272057595453b66065a8d07d5501b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac211861beddc2cb67dccf4e9f87007730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1dd76179b258b1ec73faf185d71cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c17387feb55306dee43ca7947d2e81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e096b7f5572165c69a14205a8e420733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5b4a7db3406de0fd9af9ba110926734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e889fc57f848bbc52a27ec510bd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e8aba7e53cd582131130fd1ab4c52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3dece974cddd37ef6523459795ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7c6704cb44172b065a57f6d2483d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ded013b9838fa1fb517136b609b13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8455f0052af7bb7edd04fe23bb4a08740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128e4fa97c77d1a658bb797d15e41e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09d2d8cc41bf6b59ef96437e50af1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abfcd10f213918cb36e43382628bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e4056234aab92209cfdd4da6427d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0209c1c6a65616b0e00bd66a475fb0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b5b50146a7ac92b14557e5a40f72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b2678204ab3a7ff04177aa47323de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c6dfc77ef75a9b938c4e15f1b209748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c88fd6acc3423ad3181da678d3271749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d8217c7745df433e1e21fb4c2a52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ec9b07926ed6da15a616b3139fa1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe80e951b3c111002427d739176ceb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05fbe16cf20f7e71a4ad9279f30dea753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3d6fd50f55b1676d83b8d933db4981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67a597039569a738013565d130c3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dba85a479067660f9f95ff3976d0233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d48038e2acdb5340ed6f5f6cc451c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a7df716ab146794f066427460158f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b09f4312aee45486da2254850677b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb2f454e285ce55dd2c531966bc0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74c69755fb68ef1e684eb6f018bd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b1acdb1e0919f244496e952dcf6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245331f924d8244ea721104e97f815d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5734718e327bdd47cd3096fb2f3be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f405990eb4982200eab0aeb6893b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca9c6f7b1b38f2d0c5de85342910a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fe84aa08267e81c88d7a7abb109e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac904f58677bb907b220258181c9a1d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a120b7872fcb3f01bf6bdbdb9c041d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323a25c3ae8075a7c4205cd05ba7faa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e22f4926682f9f0b585f1ec651489818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbb423decce035e94b7a273edbcdf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947abd5f8783ed78e7159a00be2f96920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb62aa911e444b5221db36cec6859c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8cdb8286c5903b3b3817ab452dfd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13024df69c661e9aeeac3f6ff99053d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930ff6ce3ec8da70e40083cf458e5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1da29a83e1cd868357e8aa310df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c575c5743e20fb807d3919bf5934326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd587275725b9c9896488da51c76b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b0b266f339d0cb17736cce3cff94a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d11af4e215c2171a86577d13701929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d598f5605a442933600917c3bf6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd25dfea331f95783fd4cb120fad68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef6f1ac6d49c8acafa3e761391ebe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315355fc9c7337fdc6e3481379f16033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b5fbf0dda1d407ccdbd7cfba28bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c985a1069e9682ad03f4a001ea08e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc89131c43e5e17cb67624d43f9e37136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b2943452aeb2cd3ab970a1f9bd92a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f99f1f08e60ac7f2b118fd28ce0d3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e811321acd4c99e2baad00f6620081739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0215eacc3489e0d1f9afcbbb0195240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0d327b6dd2ee07b5b1a74a5e274af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe187db0ff226fc54ad7483a932a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219ef94a65abab2b1da0cdf7f925ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d629d026d87cc235ad27df9899b7fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14d57fb615110f82d372902bb83df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14aa3ad3455c86b1655a217ba5fd4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad96d859d46add51fa0707959324347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12848e0a7844a40a24806c43d6fa5a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c9e0ed7c1276cec7ad4b9a589bc1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83c5fad0b129ace7b69ef99c0e571550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defecd629c0e6c8e80c06b76fb69983651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff2f5ff650d689640aa014359db6d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfc8f367c7c2fec7b6a81e01346e9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec155a3165780386a815a4e4830d1c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cbccd2116132caac36905dc897a3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99a124b6867bf8adcd7578c397241756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba15b1bde6a734aca7006cfb067fe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28de4e2d883d9463c15669871d1ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129957cbc0c39933c873adbe1435c61b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87073406c6d971ae102d8681ec01e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d25cc5c28caebddb4d9d5bb799e62461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19518af08e28febf9ed4fbd8f13bebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ed9ee2d1047fe9a0b652968c264863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9620086c7a85b0ebf3f71929a25bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978e4e455290cc65e3be461265ff64b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608db452c349f218917549c798e942066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090013f077d8f2f48d371b450f0cabd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79a43442a72b018616c7b78a4662068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef5129c95b64beef85844aab218ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb94525fbf4d8274e0584f03e203170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798affab13435fc7a0f62d977baa38c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35a37dc493bdd00acca2171d14d3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad9faad08fb16f22ac27e0a72552c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e21d642394fc5e34f3f79555b49d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cbe5ebdd822201e586ee3617c254e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90e042867e58f75593e2472ec6eaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87894493daa5e2a9df27c091b33f4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b042213d87c2d8ba66ed0705ee6d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bffa438a830cc6b2d29aa7218be0b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deda74cd490489a1bab5eb2e10243480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596005ffeae14dda9fde8dd2bf174a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9e58169f185557be99ca0ce98eef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f4de13bb78e952c5ef46c5ac5abe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5a5ee0fc3ab59fba5e18807338f7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7127a2675fb100e66a12deb10796cd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6faca0873bb13102fb53da8fca42b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ab6ea43016ea181f5b4447c08bea387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2cbfdb1ca760c170b22c0dac4fd4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077f542d26c0b86be97e7aaaf60703b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543849f78fe6886d31cc3d464e12dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b117286831bd66d11f2ca2ddb35e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a37e45b2fb7f54051c5253b52330092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6bd19363b20fb5148de51ed3e4d0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ecd494bfc0bafbc9e5e4323f69f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d14b342f60e54e22a7f4a7366c26595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69e6d1a272b59eb7b35b9a6a6d76196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697bf859a63b05d56f1dd0c5c8ee77997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166243d46a135b133b751c402fb3b71198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fff18ab44a7260fac290ba46a524899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a438e1f350d0b8d6f4d976dbfd9f38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782fc77639c1de637d801698f36219101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d02f9ebf7082b12658dac6320c156102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575232f5f50f2919dcb5a9dfa36f2e78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c418e60046916a3a10135daac32094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6720b177555606d911ccac906d0012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ab2975cb1d336b38c36210a1367f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42398a13c72bbee49b1339ac9b6b1a54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe12b668cfb62620ba4f1bbddead349108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774147e0f65a79a5de1b7dffb49c2ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2c323a2f4836a47ecfef2c3b0dd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c62aca4fa21cccb6f4f6f9f7f35c61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6afa2cc090e28a53ac1ad941a643112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd45dcbc35b50578b84e025ab726f37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6abf321852682874451c22a94435114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1c5d8968137721bbce4e68a935192115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf95649551db342549f337aa20ae8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765d4d7edbf3591cffc0e4fc839fed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7e9f8f6dade13f266f003992bfe12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1bbe6d2a36dcffc83f199ed0ac045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd4f993756c3b3d0db02d662aa06c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da9f9a0d20384791b049e3f7642c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895734d3c908e60878aeabe77efd38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56986421bddacc580a5b378dbf075a71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643712b7ab567bb0ba98ebe20a3fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d00a37c819668da56efd97ef66c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ddb3029edefb9734b5256390b9d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ec20deceedaf1b44d3a4aa3cd4d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4a2062094ee6a1bb9233b1e59d837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf027ecf395215a6b0174eba51d0c34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7070796f0a42bbe5a2a1dfb2c19c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb59218ab0f3721c2e323193c0e40a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5daf488326eb147f72097ab0eae516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26854b77df7a890aa0272d67a4a5c727133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775ef9f2d8ab44b10d048b99d48fb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e357c5cf3cdfb35b8b4a04de9cf2dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f17a9ef9ec8bf6f686555a881167136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb05b6833364188b570aea9fb7ae0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47cf6a11f6ce9a2debab2c4d5853e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bfcceb671e3e0aa47b0bcc3253f0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28c5d84b785ea3f173dd35b1f8eae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4acd0069c282a505773550caa829141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8826aab6dcc53b25926c5388bdbd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09d1ddf33d058a295529ecc1c65c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44780a3f47d682b62484e30638b023144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951ce3f8c4ae0c280ce564fd78383c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cdfded397f6a5dde797dc347863c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b3ca46d6f9150d99194f877168ce8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3651515823b978c00ffe15c441d51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bef44dfaa7f048ae6fad43f6acfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b398bddfb2afbdbeb7a02022a39c879150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a59321ee58cbf7e15e4685d19446ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e26f6dfd1fab72c916d1c66e153870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c9738d98fd2dd570ad5975fd49636153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318c4f3d3fb033e18ebc51414cfea1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864d34ad5e50bf0b3ccf76549de03c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef99e2ee720242e00781ae797fd14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f468fa6d6d93b98a5c3da5b93769c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7428b6f625d33e8f1e78331746c6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c43ea54056f58838694ca8eaa13ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd8760f704e34551d1c4d4e82ea385160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621b4da3eef63cb11354b754104579161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429560dd0747f1eed9ea38aed0602d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31186869afeec6bcd6333cf59849b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732324a22d2534ea600784ac9dd356b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94985d1d028358d93822af7b80da722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf1d15d0031357ca78de22a660790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98465ceb0a6c35c6495eb64227d2455b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7fd2574ce27d28f2ea911884b19f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c955b03eff38be605992150ad90548169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8a3526f827ceaa4487cc9cfc763f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d7c32147b6f18602e1bd7e6216e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760021480bef534a31630d83448d2464172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160238fb4d8e06a5f9a27a6cdd492616173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1973d28b2a06b160a8afee40af2c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80dbb9fab587a2f6e7f266a13c577175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c853c6e3831270afd3b29856304ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135b71b8a28a6fd4fcf7115f5b243e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a8aa34fdaaf47ae67f89c66791ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda0f51b824bbc18bccbc91376aadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99223764b1bc5639a34a18d6e33be21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aebef8d7727174a7bd69c900f3a68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a95d076bddb357c0d357087f78fd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da70a7380862ba4d079d31083511c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb04c735b76a224f851a7d93ca5d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294332619ca59e92019d96f15ec923185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5e723fc3a02b03ea7f0f162f0c07f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e164278916541c2030126e1c1a89d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6c8787f404b97a01bbc44a8431b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf456a83234bf4181c838bbb8d689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17c43248a6270ae6cc56c10c8beb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b92cc233a3378b69b9ade618dbf42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57bb12dda3698398618ff11aa99c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800acb200718800f399ea951bfd2e22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d806fc4b60a7749e062f5e342022194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464cad510c739d333746c4df04f5e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc124a028eca7a3ee9365b0db3760a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610323a92187cd9b3720790e5beaa624197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f78a1753c6faabce850300aa8fbad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4061609e6d76f63706747454928293199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e1dbe160784bb1c714529a725718200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bbab1bca7d1c6af22bd285238ae01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b884033be933f87918241301e736ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be75a04e870bde7a976f8b77aa896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbaf25b543fdc66047eed660345d7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1c7b229d8a630da2115e5a53fe2f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e754c866871f40a3de9dc3344f91ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9d617f37458ea8dd01fd64b718af5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60523fcc98d1163398af01058d34f527208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad01fc34ae13dc096eef6fb57da1fe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88846a42f15ad49f40fe564dade6cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f97d9d546a27d12b3ad41799a6f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4cf5cf21952d66e89f2db186314b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763872727bce625c6c52b8a15e9d71b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42725bdb5a3ad3c9144fe75a8bd2ec1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8f366d0c675d3b95507565fddc9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e2e6842a8e16430a4fff6ebcfe07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36492fd8f822b747b171674dff9b737c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3700e835382a0edde516d11d8bc632218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df3a6603d48f78e14af66fe1b992c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85bb9f58f1d86ad31275eb683ecf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95e8e4f0c07334e7936202ac5b66a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa852cfebc380ad05613038efb9112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22587e63658889ab42953886f5d57933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864a8f130bc7b245272c7f461536fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc768c3348679b2aec4abc5deee519eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd6678eafd5818b97b484b9a552c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59a485dd84b0bb3ebab6352a0fe98a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255309cff7ee0b71556c28dbbf60bb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845cd73ce2ea8ec574cb8536dc5a67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa957946ee2dc2ccc6bc294f49c3f3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a0e97c12db43ef2736629232166a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1e2c0d1c334d84a0419c7089dd14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2527f8f72a2ef5e748a5ca4df2ea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ab41728ada0fe2790169a3f0648f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d2b41d7bdfd6f93aca1858acb2d48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12ff8695ce16c0912e6224aa1797c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a6a85fbb8e79558d83611c260397237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d06c1a1012efb53e3200127345b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b99d9face0eb60dbdd10e4e63fab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f711711f3a4832949f06cfdae356f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a98dea5a78e4af8a957d1fc3951c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171c0ced6b26dfc613d3664387519f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585ba8b705217f0315a9f3c11f4366243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526a8406410d92e2c6ac7ef2a5b4dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ec21d80eeb76f818c2f0a84a3b91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01199b0c13ad6433ae236da3b4fb928a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c7392959f1086ae7ad77f28ec558f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219cd59782824f32cac481347fac3d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16084d17c179e1078d5efd433ca267249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165783d25a57c2bfeb129ca78739534b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f516a2533b359c0dac563f0c322e07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b633b453902c1857fbeaa856c59c7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed22dde2a37b70eba857173f7c6c9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd9920cbae8c969e96babb652788a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cee7c94b6c50849a31961a0c4c436255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0a884f7d1a1d0b2234b2e875de69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595d345d60edd15c69ceacb439d6c74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb308c9a16af76bec350c0f28bb36d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb61cbab4256e7a79c6a953982ea8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c762910c69a622a57033a77e1dec1e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd52180a1448fd246e147d29c17da6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57de06186863952fb33b51b92f64c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d3ba713e1cecf7e8736c66f9fcf7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb50639798ba8336c3b49617f584c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae51e8e0811c143758f2d858b8fb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3981cc3ee32effa39d463f7c86719266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593bb0bb8186b4e11e4148528133c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18b10b8580d49069210b783e3c19a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e06dcee01eeb4fcb3b7d7e12b209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d7e4b221a89358f7cbf13ccd2f9fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf81b0a4e507a2ab6c337e807379e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19020b66bbe8b9e197a725c5a53fe567272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f28a2ac08e7aff8ec60b2a14b4b32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095143b879793a928e1d8f6a6af74cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486702c56d5c119685c0b6079cd0a549275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c3b1b4f77d95dfd588c7014a9951f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bccaeed124387a832450065ebe64b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1ad310970738e070e5c44d76da4b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152e2217108ccf5353be8e4093f7f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0f17aa7d4c7c484a7bf7ae78b195280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c37eb49ac574be8be55f4419c72c3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e6305f22bef68fe6dd6b6070d431282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d32c9a41e299dffb253f201a0f051b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c798ceb265cc59622e770474dffe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9731cc6783d3b90b4ffb1f148e181d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f6daea6f2c0bd9b1e2d862e6369c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eed2a17c1626c00295720b033b23d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d74c58bb51df2f57f3bec4f6a505288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd92b2daa0ffd52bf71b025f2c4728289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834f13b6e2cafac07ba10f86c369142290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde08912fe707c1bbc185f81e49be0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3781ed8906669263d8e976c9801a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d458d199f98ca648c4a25e97cc9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff7b906e20b2da1edf9f2a358944e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948225de0edde03be0e8c2ac632b67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a318ecf644d378cc7f7dd7591ba10e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2444906e46004dddb101356f2779c9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095399804973ff831149d199139d70e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b83fed9094e3ac941f59ceabe7b3b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207719388c3297a94e5b1c5dd612b9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc3ff4f8cea0408d7a8bf557b1c8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f8d51927bea274ec9e7f194525b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259f2468197b5873348237ecbe1f8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fc3849f019d64e32c6f66e2bddb2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6425e0a5254ccb5ef576cc2ef7e31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726cd08b4dd920d9d9d495551618f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab020a467c954e25e953f9b2ec6ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8011a3527d00d6652d83b35a27fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60835d3f29d4b213270dbad850907fb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe985a6d5d29a8a80db862c3083d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678fc6e44fccc9cf61cfb6b80694e05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75bbb32c31a6c0ce0b6380bf2c2d9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28455d0f4b6a72e3458ea3e3069a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d70d9373524e1a13d79d05c8175f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50eb2390d47faca1364a5bacb7e59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26fbed4b68da689ad3638c03ae5df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b51a918e3d9619280a1255e13fc26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b452fe47bfa95b8c403e55f82a44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d96d6d57b9e509a2cbce0945f35dcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4c2fba724d8316efc29d9690a4ca2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded563f61f001aeeb71e822fc1c0ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f381abb5fec82b86442ad690a1712f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb42edf453ef3b7d37d9e8db9d4d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818347009de78b232e9d71b78eb680f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffad0593984fb4636156725dc1875f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d9e51eceaa0f8e856b0d2b73cb263326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e8379433e45438219d4c1bf7cee61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192fde46f628a76c7316bba618ba6d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76207da025be69675f49bb96c522919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6230a42e070ae7067a4ae9c51a2b29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfd3a5e4b1e8657f54161054b4de09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37ef8e8cf475658086b425afc8b102332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead02277cafdb6df4e3de20fdd9a387333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11103149b1f4d9812f8efe1e112cc78c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b720d40e101b7f9c490111c2ad0d568335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be0e4eb5a8262a7da4d8d212e0936336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f536b223326daf75e28983e389ae24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e355722cbea01622fc1e099bafc94b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44777f100d6a5fb7c8221f4671ea45ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e91759cbcd57ff43e05c1f664673f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66eac100ed6efcdd3cd8d54fda6bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f460736fcd4f671ec3e3d0be188096342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fe4dd6d0dc78b5c8a6bd8c2b59ebc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf316fcab50fb3e9b3b16d9b5ceb05d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62d13a05d8107397694a198fc8234b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8df39c25fc41e90ed197195e8ad08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa073f421f83201e92e25efc73abf1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccb6582d059e80f020a6e13110fb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341647328b64091ae407723a948a495f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a3279cd439606b81c3ac1c2f0e5c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ecd1f2a3cbe8e2112d50691e6a3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b4eb47d6f4a323287c267c66e95f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606828f9aedfc4db7bd7ff69b3976c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044335d8c973bbbd4018046b760a47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461140c5fe787dd3cf4d7ec2cdd8617c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9202605ee91962a757b6c3773421356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d8714da5f2a4bb28b5e65ac74db39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ab99178aded515dce615728ba5786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91db0d912a7238b9f6f9d35bf27cbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa899bb24a92506714c60ba92ae8b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f03f2061ff3395f07b681937043bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9a07853ee792ee337c8c8b05f861362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709055d4ac7475a6c60ba9b308554c2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e31e2b33208057a7a760e9d9372a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d821a77a7f60a428c6679482bccb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd9c5d26af0ce9044976654b50450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc135636b0e951c13a86d6bcc9c17d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc2cac17f9f063ccb9448ad1f71120368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32ddea7e2b69e1bcc87186517c553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f694d33bdb253d93285147dba8b3e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c95b7b0e774492c119f7a7bc5ac0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282ad41d6e9160ff0e88312ca716c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3472f52c536ccb38b121697419228373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef788ad773bafc1282a060adf51c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98607ae0fe170b7e6fde2cf63ec638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90414b18afdce7baad1b22d4eac9d38c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5fee3f6e7e9c9453dccaf5eb986dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c4d38166bcc65e6ad29fbbcb34f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f67ed2f29e55f2f27ca984b6c0eb27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dafa5afacc13a96435c8a07279816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2c5afad7e762ece71460f17825a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce34bdd08c362aa4b1828f1b519d3cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cfb6d93f5da480f08d6a95561562d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c7340d1ddd8e9391bcdd354333856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd533e49f3c94a9349c3c97c8f73ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc543116f08c88ac7bd964fd70b53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96dfcb3828d2ee2335d2d08001d032387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2b97024d99a2f2ecf6916087868f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278689fa5a757a4f00ef177c0dd6f07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48706cbfb1d607d6c19cadfb2064c0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b399ddc44a850a47b900a7e5cd723391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba90e25280c381ef9c14dad73ab5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336e04496a8b5cb2aa7dcdf37f2b8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9e45d6ed394c1304ec027d0fabc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7c8ecb73c526652942104bf13b0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc628554d1b279498ace3e40c4af89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab95ec8f55f6dbb9062e452630abb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746122c371564f73a3fa7f4938f398398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da12b731a0af59d2050722c1f5d6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811457289b8b3800d284bb8e1794ec0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750490a82d12466598711c945b1a5d76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e19b39a4b762e11d3da33052ddb8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca056880c4cafc0d239dca218f1e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7a7e24352c394d9cdb37909e12b1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ecd72d9a947d668563ac4f541c56a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e7cf97d2042ad4c914fb092c84a04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2e508b5e55291f96923d9ed1de9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a68dd0778aeb2a821a67eaf7de130408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9409d82c3c46bd17b466b31b245eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a1873f985f0a6a11d153faa9af28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12366c9ba3bae5855340e171191dbff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41780ccbf1c17cbfc90c545a94f3ce10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f23eab732f1431b6050a8b11fa803413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fca45182013999e0faeccbd20f84e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa11cac57ca0c11bd8299d6b59f45ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c19c83d7ec66145b1f3d020c66e28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3498d20976ceca6ffc13cf66dea519417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dcce9af1ad9e0255a24885dd66a34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d09853144e5f5de186cab37c3447e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c15a19daf2669d50b74709efcfcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca94be3da9c703c2859f79f48b58e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d874f5f8c798d4e3627de446aeee1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c3542edb1d0f58853615f6b174a34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0133a774f9b84f90468c0da25b0c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe21fe5bd8779f96d73b2c7cfc7ec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2db120c86855f0587fae8670b4715426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16bb013aa401d656b20acc64d20fda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a01c27d5f8cdead69c6bf9e7682f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fea10cb8f0dccdc24d0aee220d4b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c295eebd3eeb3014a49457c141d5acf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edbab80d1210f4b487479a4ba17bb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a478b77c6de5336475c07fbe81f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88500d98a82927f722a8e9dbdf323c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c847eaccbc339e4d5feaab6250e93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09f0f776d20361bd947b2eb04e3fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec2eae46a715653f6a9a280cd6fad8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50059670f84dbe83d68b4656484fdd94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472577d511b655c01b38e306945fcd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cbcdb719d30322b903093d90c9249439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264216948d15a05b8172286cb0fcf155440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5931548a790ac8276355e86dc18691441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b51343482a6047f752a68f89b8c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140cb32f1788be7209b636c35fdf9c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5e404e9c0c6cb5f08c96fba339278444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7914c40d6b6a08bbd35bd9c4a47ca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa32f0a6627c0d039cd5d314855a957446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f96b86a16ccf6f6196cc47a279d49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9446914403be664a93ad3692dbd656448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56443f5ccdb47b4c9a6ee126d1c3af5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7935a3712b2d3b254e27376213b35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787ffef3a8468d0a61ef5c33b068a69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ccc9fa8196c8f075aca2b29350db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e7dcde992edec783cb99641c0c8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e8fb27a8f6a21c8c08c8a411901c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db152816eecae435084ffbb19e49ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a7c0a2ab5ef9173ed2982fc83db2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2e5af4253d428bb3a353395032729457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed85e581a0ac94b3479097fa57d64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212707cbbffdee9117499995bcd71b1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48ba7a43bfdc91d4da231ab38108c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac705d66622fc5bb4fe2d99ef07911461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c2e26c4f2b4d1aa19127ab2e1cea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22faaeed9417812e2d5b2d4d0d91ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955150401e49cc5af5ac8aaef8dd1880464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d0e5b593ca8c0409078bb45cdaee9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da38093c4c3b586af9860fd574d74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb6a7299967adf3a71047857a25f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1609e216abd7176e67d5d3d09d1ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f0dda89e5f76bea20f0c85554f0fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5337e7ea12c8dffbfc8986d09ff21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d3ae18b8050a0d5bd1178e727281471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5198aa1834a3bde3f774b63e7ca5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e9722af62de6e1e31890b7a026c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ac73ca8b2142e44ff56b7124202d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba694893565798096837e31a74060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca8865f7f8a8ad56760c316813331476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd365b73ff6a618864b5492c4e42216477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a2f6ad76b56bb4d3fe7ac3e0be62b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf309cb02bf9e03b02a4d8b7648bc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd649809196d0eca9bd972918a86fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785f389e5d0e52d1a140c63e969c4da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a01aadab9c9473b2d5832207f995482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b10bca3bc657f1f09f4d7442d105483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578033598a097ca8ef327c96e0e84a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32a96b9cc708a3cce506741560c33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ecec6ec8938af2dce45b249b20099486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84248249f74db788117e34fa8184ec85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e57593137f987a69a9ca77d3a636e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cb96002ec600503c8d01683acefb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd11b9170baa458bb6af2cb3060990490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb426d0a956fff9a0ceae311b9404b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d94db9fcbe2eda5dc1d6d95ae05c0d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26eacb1e70e52ba5170fe294d809bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc8fba24eb48fbe2e1c8138d3695e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9ba728631f79284dfecfe9e5714e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5b98fd021d538a30cbe30c0f65c62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5ec1beb73231de5dd36806bab867497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d944d55977ca56f2aada97c1fb38d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac0cc10b7304303294e439b6cd85b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806bcb4864e7aba3a9e872c41b92433500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6e0244d06954b075d628572be9b4b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a46b2a0efc00ad43698783f18e8612502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eab669b2fb6edeae32ded21ac563e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06b30b922a33fc06f9c107bc906af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51c3be1dd1d1e6aeeaf81abea14a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f94e0475d92aa96ad0cd1fc61bf94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc8bf9094a969a5f813beaa0c61843507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff1fbfba2c0469e52048b8ef2a33d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a84bdebc655744551525b2bbc206509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce7c63892750ed043a8286309432f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98bf94b0409b8219888bc09f136fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f6327364cc9da9716563819c0ece512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09846dbe4538df967f08cc134a6a37a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ba31c963ef9efc4fa0beba2230e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abe11771e19a87b9d87cd1c08c5cbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8909d93cc85291a2d5e4bb006a0fe80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aa03065e6931e1d1a33b92aabf05a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5203cd09a0923f2292d22eabcfa0b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093e77abbfc0e30fd5172df1001f923519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261263f49da0e1fb685eae527cdbbdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abddcc30b05f1b2c95a362ac1dab5ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d1ef3e1ad0d203b2061d02dc25c01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201507ca27703897208b00386cdfdf6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf4010da461c7387120313f47d685524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068620976224f3fa1cb9df4e277c39e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc83b71e466a3d3411680451a0570a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c37403f155e4bdead731096dbf8d96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300d4676fd843f9163d5e6af6ba5db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11823ae8e5d24c66e62f472de26c721b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68238cba3a5df25dbdd8161f3f25706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c32fda45c64ada50b6cf5f62bcf5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40f9e74de9977954b8e1777a16469532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e847a1dceffd74461d4355e4e3880533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c798e8937b3de886dd425be6e9e452f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dc5c3de56d8045936e7de3d107591535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a508852a53824c5904633f518965be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7057a3435f06ece58fbff9a53480a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb84260135cb3a12aa722311bc35e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a894eff195067d6152166d1ce53cdaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b6d198b7120c64bbdba8d15b82d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab201d101db437edd3f06497d3ae7cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c86b38b6234265364b68d5a4c7506542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ba93557774d406ebd3bfafe4dfd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f90e107c56f14d8b6121a69400374544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c3c71c432de8be08e57fb5a36f02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea9080995e822ac59e4986e4b262f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223ab3845ec231bf9391c30fd8a253547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf85c34515c0ff0743d824ee8c56ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8ed5146387c042c0a03a8f80bf75549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687ca8065d39428712cc812640816a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899370743fcb9a1494b758d02f5a90f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8624a6e4f52504da432c6d5337178552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f104e33a4d645efd6810aa2ff8a58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586746f6f1a8a6ececeb4580d4f0875554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e633b7ceca30fffc8096b8583415400555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4472d09d385e2d074535fbb0aa3be9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734ee2cf283bccf914d1090017e169d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091660904db90814ae87b3c433a946b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8da7789afec55c13be317943fffc01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e70a4af612688b6be639dcd7210a2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a76b811d370cdf8847aada9daa9f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f50f4e9cc88c1c836503ce5ef539e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9febd3e98c511f35681cf821defa3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287694c9030d35d4c4121c70bac26607564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec70e79fe30625e837a7502046b22dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fad518ec9f79cea4f0626a054d875566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28698596eb6f9bd90f3975ca67c8ebd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa3a1811aaf5707e86cdbbbd5b944c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a392c9cb6a36fd217c2fa08c4f4b0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c5c7a93fda79186293d30d90c397570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18a8109782a5ccc8a67407e6bd88d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e41f5e5843caa4ed299d5ef32a6169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60300620f849f96cc1ff1225e0193449573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532af862a6a5d09e41825c8dee1387c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f83110c0e8804de21660e6b97a66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07373d6717e347c90c6215a7d76af72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71134ebefd7437545b68834c634c39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b4a97abbdd5bc7c62374d2b214d4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca230e31bb04fd2253c1d609df51fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0dad10a244eac8f5a0e63a9086cf3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc98c7252325006c921b6ed83bc2062581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7929f302ad194636274dfb5a7a58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102dd9584a8a8ceec86c176860bc1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9011f2519ae4bf623445af1bc98cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459b52caf7a7e81dbf472e31860bb6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2bb3afefc9403b84eae8d1f3c22c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0954654261133a0e1edeed64778d1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cef275afe3c3249f1116a235fec372588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581db823e56af5237e8f4b18bd1e709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede147a1db905414fefebabf1d522cf9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da52ff1b347db1ef0efe6705502fa89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639013d192dfa6d02945122370f517bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35371ee20ab3ba8311aa02b05f0ee9ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43368710a602c7fc6040c74d8a158a0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32d7f213819d6c13c1fc8e8edffde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050985441a3c9c32bd888f425561d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5531d251a5f0c23a491ee916a26e63d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79249a9ae55ef5b831e9262481883535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0077eaaf83c2fb976f3bf115b22d75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d8c0f0a6aab2d71eab8fff31d6ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335618b42d118507e8c8c80c79baa8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1bde99adb58e58d3798c9ffe507b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b60f649eba8745c045359a4384f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249fdb688390e0ded902ef67f0f6a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2cddd95da68e8b3d561ea1582b1a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff031c5e6cbd1da66d7d22d2f3fc53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0643be1f26f59b38b6843ae75b266607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b94044cebf56421a05d85a259abc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9305e8770461efeeb009f0824f00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aca6ef6b8e986dc1470949ff2c6e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70284125b7c344a69e33769a51826e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8305d3c32a2ccecdfbc2eff839638612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b757f79e3fd9596abe58032299f84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fd904cbddf1b5e1a0ed248df93587614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0ed3f851f73d520cc874013788cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fd107a0484a24833e0bab8cd6565616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65155bf56fad946f740b5912c198aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad81aa248502c52b87a1e3c3eee26c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea4dc714f0ef435c225448ca802234619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9142d36c7a19f790f55f3e43ffa8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d26122a6e9a7d340ec9fc31b0c97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483972e542deb9e6d581c9f800f115622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447e91b713c285a36c352a5850c2edb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246a9ad7febd5703995cbedafedd3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb0128ecdcd6bdd372dd5c34fdb9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6fef3493a1ea3154caf4d9d6d101626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e06f09a14a98f18747710050e68f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9ae3893d22364126234591a6c264628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1df81602f7c7c4097e516be66f310629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ab9dbd336b276ab8aecc01a5b999630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d59662fd0ebefea57d91bfd296ad2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca768c6c6a16af9962209d6d8d596d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0338a97659059b341b9a864b44b3e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c66ba51925d2569f5d168b5bc9815f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f1b7cb390dcfed42f69471a14eee6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a60c4dcce9fd97fbe6625f0512f97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c263bf13f8ac33ed16c82eb3ff728637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16678bb69eac19061dbd55728484805638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd307bbc956292f630bf5cd174817c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c48f2fb0ddce642b165c91a4cc349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a429cec5fff6a0ceaafcc3a19703e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99b76472fa726e2582095d3e11f19d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bea05f17ed06943ef8a8d4846c586643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb011d1d1bed63c80ac4d2c9e9ef1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428328c11986b668003a526585ea2245645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ad1486703cb058e7e919a4ae275c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5dfba227c1765e1bee255d1ab6b39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f4bf04875704fe203f7efc397cf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7e74b3826370669e80176eb17bc07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922532e637e697c6ae63a7ee2bee359650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe9d52f44b97eab06f3a51fe1a424651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d9dd9d4484865d97910ac6c233e26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dcdfaccf9f359640431f61cee022c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758653d7de92f7fb75bb0650e1775e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ca329ecbdc473708ec668acde7dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b6a3cf0527316f5b8bccb878542e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc1fc60ab439a0517aed68623ecc47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc3e76bf67cb0f00366025ccb5ad6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ac7ef16899aa38ebf7197ab76a16c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe3f48c0a037b7f16c97d92ae4ddd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5db7d59558430ae95113d4a5e13b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07752bcc32a7480ff8bf98c615538b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cdb460382c8084d1776f67cc67b42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a298766d5d52dd15c52f64019f1daa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ab770a5167de4c3262cc5a4dfcf6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c0647ad01da686725a6bb522716f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ceb013269c1df5af3a4551275296f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab0eb6b8880c1e3e0970826cc7a3d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f1059de8ed121b4d0a8fcafa4cc45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6668c25e4555557227ad5256eb98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93abdb26e45d2ba5ff587aab151bb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227642359674550faf5de060db10a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d2bab3bab69744aeaea0c27b82019673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf95b3ff28e8b3ea13ad1b2cc23ebb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a4971501677054246efac78522af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34034db946e608b170e1158f73b2e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf24b66bdf89f6c4d807364f74f996677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed1f22fdb36a5690ea8c9194adb1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bb4ab69364c3531cb29b23a077afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4cecc30d361a582f6e9c1df8357ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23f9783a9913b3ccc519d2eef7080e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee823643ded12d073f0dbd41e8160b4d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d71b2ffbed96296d0a89fa3008099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56857016f677893c1586826d8b544af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2959c981ad138dc84a18305dd815685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db34c8d69cddd4d8bb5f6db9fdce0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da9a68b9347c85bf39b505b164d54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ce4bc1a4769803d27f11aa48cee2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a72e18ef6e11fad746f89742f171689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9c045ebe322192124ad9042e653ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b139c92b67cb5174b2f83ab817ebc6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bddd23ff69a763a18f715c0725936692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc46352d1a92a9098b09ea66873e0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016ad33467ff052289826f6020769b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1549f36564117b5ebc7affb8175a1f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139effe2eb5dfc94ec5fb97a8b85d003696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb439104820c2c22afb8107a8ba26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250379e53f2f2a4c52ac9ba400da766d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4498e84f5d4d5754ae01f389aa969699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ab2c5a85017063d08aee117023dfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf581b980c034875b731d8a4a62cd6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee40465d7bbc9075a478cda46d23e2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ee915db27fd14149505f93d27085703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec098d032dd8098494c2aa626be0d13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0e2752b78cd17cc16067cca513b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc859bc45b5bcad78ad68e4e057274706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a6de19f3c6aa50fdbe61bdafa6c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f343123dfe92efaa4a3cda26db50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce71b542b1cad8d809d4e754d54a63c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a22a7fb6e852306cce3e400ff637710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0164c29a7270c703a71dfe9454d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4e62baaeb0be63f73ccd6c4235a92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bd436964c5be71f6fca24b1098245713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d4fc881e47d320955c22fd1566bb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a996c79ff3781d12f769eaace1897f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356be7a9a2e3f4d89a2325b792a11b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ebc636172ddd51e16bfab772ef512717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d02d9b2a3a9f4bce7219e38c1488a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97771952ac4c14a4bdc7871eeaa33fb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638ea2596a4b8ccbf4dd600dda2158d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2a90f69fa5282274920345ac34678721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e36825548359a7c1c4f2cb8d38654722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4ce488f3a4c4ddeb0f5451fae1fe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd17d8ae84749a4ce0f63a263a1402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480706ccfee50af1d05ee91630f9d4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a467785c56b965e8d664b2922c583c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3bb5666f4a1ae6a98da0f8c4e340727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fe68fbfd3eef601012c033bd753b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae4fcce7d6aa8fa261034e455e1e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ec85c1a1aa28d787074a1725fbabc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c00eff42dfa332353164ebfd5d4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c138905c6770291d673af973af168732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c5d2753c8a02a55675c6abf9365d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa585a426aabec727b73ea1398f1a4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a2157bc0f0b650506f0a977d35e1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23028ebb361dfc7fc61250aec4f1a5c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a2cc03d3c5ca8cec2aa42d4924496737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d6637efe7fa0e716f8db8d2a2bac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719dc2994bcdeeb2db5e756f1717080739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204ce4fa8e4b5237267e33ed5b2022b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808700c9336f16d558a56f264cd2efc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa049301c2e0fb1cd9c744abc40d4184742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31a8a47ef7efdcb756c9fe106dd61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccaeed7a0a69944e9df9f201841590744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403200a1f3538409e85ec1809b467fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe016b758d3228b4afc735f12fd4df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6606a2ecf11ee2e51c4f3c83d05e83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f938be48bac6afeab5ed7f7ee2da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870cf2bd0bb996081145ea1ae1a020b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c317c9868487641fe670cb549e5423750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da83292a6641f108fa79570f4bcd91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4e5bd794a69c926f88ed4d4d8384752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbfef6264d6401491f10d10e358cb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f868a13f56988727b10879a411066754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1996adaf56d8eb56d9c135409592a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96920a5ff0b7b2981dc62d179ba9444756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e68a34d5f3f4765565ed6f4764acb757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>