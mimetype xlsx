--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c8de6fa15a5110372eac356c9fb9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685df30f812c144f78ed9a8a82eb699a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b3745a9c145349e42decbb6f4b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1903b278052ebd615387f7a297cc3034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ce2058ae38cb5bfec50cb66772505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecad988089cfc1637b02ded47def346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac7646dc73ca7999dbb5cccece34127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a35f0cbda73f27140be3d59c99f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaf6fae9899901435e997389e62d5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f6da88ab5c9b6d1f941428eb12ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78bab9a51a8f4f20b6ec748f9751511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c34adc739f5cf908f9ac470bb8146312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b7c0cb7c58b2e409c8ad4bf7e562013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4214020c96e1b06f1ceb02a228fd4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd8bf6d40545c560d4891f73128fda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3921a98d1d7a89f265ce297f12fc9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daaa8fac9af5336f0c02e10c9e03a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c0ca3edfd4773eaedd880ffc5f64e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046be1b1210ff8172a4d014231e09a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0305da4a1820c593577f453403a92920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad0e204e99f4eb312e304b315cf04a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f043964a761d8168121c05c9ca3b8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c90c1381ac5190c340207e01f6b04d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998f620396f447f3d882820a9ddf0e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6e7c090b0b9254e6317dc874cb3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bd9c365b523e15e48fb59af1aec2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f97f279f5a611e794e9b4a6137edc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a0384f632325d835efdd02645403228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d461022722b14caaf1d88cc1c53629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69e2402b1c2e446ca4638e9442c5da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765a68614bc0350cc521d8d4cddc5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9db536e8cbfa2550923b272190a3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf9defc283cd5d833ba2b70c0b56433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049c058af84219a5297b93796df068634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73be68efa5a94bf05c9d883fcee5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e069dadac73bea5e8993e71515a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebdfdb92e6d2df5eaad8c6393fb1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda1b554014903dbaec995f64f9a9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ba183612c354060809da8f3d725239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2210cb114208cd5701f2d1801a71040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9486e0907e7fe38dbbedc3fef6b64541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3e630e8e4d464655c33ffdec2646542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a329e39b072b8e06603fcf02393879c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccdf32a468a0e45e85d404671a35b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c85bdffe8ee510c5147db3fa1e9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cab4303e8aa3ad911d6d07a41232746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8c9cda55a54cd6e8d720a68c71b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af4ef09769cd19ab5c82463eb904c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1379fe015a3f0097fd897ffec66e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d4ad91d5bb3b525b5a927602dc6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c9b3bc7f76253df160ac570fc55951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aa24754aa1e315ed62e4aa73a21fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835ca84d65532fbd5fd87d056b0f1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5bac4fa438d3a2ffe204d599cb42354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc1a2776150a32476cfba47f4b1ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872decea9ff4a1fd3fde202aad0ee6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b78a109a1ed927666325c6864f01e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242304e9f9a6f6c612e9f20c3534ff458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e3900dac82ed78d388097ff9ccecc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269a589cceab726174e8c08497577460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e439302cd9938fdbeb19030a51ef28c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcedfcf8a63d54de5b441d936c2c2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c07e5113fdf1a19f7ffa16014fe7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b652645728ce35ab5d929f388a4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a3007034af733adcd0a37cd8824ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecaf5064982288f7e7dafb9a8d408466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e9cbd2fb1b7375abb817031f2342267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40059b4cd1f58ee329fb3e94cd7cd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e891f20474d1e1aef1064665b729ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53725c446191a750f47240e67a9b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dda5f2fec1e03f8f353d5c9790ebc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6290a85e29420121b3c9c22d3eb5d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d612b659b6531ea233f7ce45105b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2fc6e1af2e9575a5195995a0db99b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed917a02957b485c3cdcadfe04e6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474e3f3f64448271d075299692a488c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7dda8440d62a9eed075e95df5288a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557edc3ebd3d91ffccf20444422c9a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e60f4e12a68a740792df97dcb037279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9e4d3127292e96eafa0931254b6b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d2cfa3b58a48741e512e2c2afad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af69473b9951097fd915cedad85d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aac2b87b0788bee47344d6e89c3b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c4126271fe39fda61dfe4e11a2b0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3bd497c6cfa4525edb3ea2831f2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a16a322eaddcdc29d3fda5c3baf5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6218ce80a563d28139f16c889d58b6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd976b432473aea6daa4f50f6939a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27dea237d3dc9b8b835c800374c66f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f6f7b7e027c7e1c4914e83e3a834a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3fc4eb07c404ed0876ca7d796b88791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ee2d81fc620497c542f58d46c60f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448b53b8c33464fb0cb1abd1d802f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f536fa0a1441ebdb874d609ff1b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe136930e25372b7fe08a88922ec3ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6f2223e5559ea2828a115376c61bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce9e54ba8b63245e9ffb7d2defa8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f59b51524ed8283392054f89fbdc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdaa713c736fdec0b04186fbeb21a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e90157948d3959001b7d4b768ec498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad451b650a23dad650793737395c60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea17d0c04ce781eac8840159a25359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb073a2a103a9d5343066fa78e76a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c9c029af71fd064db55cb857333bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bfee32e958d5d58f519cae62df031105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa1cd96d702e1d3b4398c60d0b6b6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ac2d51788a48ba6e55b6aa4872c06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c58a7faae1aa200b8eb407577669a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323472636730ae253892170f4d5e5b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254184395ccf3ee9531273057bbf7394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe20bd3dbb93006863787cdf188bcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0b16790ece0eb7dcca878160a21d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ecb6238752162a3602e667c87d3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7479410c3f35f148c7f95e82d10b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0696d4ac71b28e6da7d3a7364cdc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9578d4344486f87b75142febd0a4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6ae2104e537b8067b24adf289795e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0474a69cc27ce9e5621597186f96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fe752ba5f8c1bc9294801d2efe0d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7effc6e379743f6640871a43c2b6423120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cfe68a130a8be5f3e47bf18d22045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fa4b884f9e44db017c08ae50f8a0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd98dee84346f57761415dbc054d832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ee4b1ae52babacd655a40fc249ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf6d10abebf45f98fba6ba43c05c99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86ea34c45aa2892ed90050502c746126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4465d1fe2d41b8e28a42ae4a9bbb3fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71058260c396fd996fccf2a2c8a6ea47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae471e650ba497248a3b25b267be024129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010514ced6d1d4b575549914f26ee05d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65245a4f5a3fa616a3efc803062448131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d53719fbdd133f0919b9822c67ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943e676902d790d4d281e4b18b50210133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b355bf7b9d2c54ea7dd8e827cb1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703bebb2e6c0f59f2889f8502db821135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b07b97b3a6f10bddb4a97a284977136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dabba7514eac653935e570226ce17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a8e737c9198d824824171b4c286fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be65797ea97db71815c537225a7e58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd562432027892f1837c3cef34a518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936bfd2fb8d0f48240e68863624c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e210401081ce5a34fe598beba15f13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a544a1be05fb28c8c4d3910d8f93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad971c174562c681e00675c658d41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38af4fdb80c0fce88bb1c4d88ba4081145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc09cccce5b473d3a47a5c7454f99a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1426b5d26fa4397f356be47cd8cdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c112e7b7765592f71a97b95bb5962148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c638af26445565365a1e988ff19be88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cc08f60d93e6fa8baccabdc3d596a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a786d81367498232c7fe90194273f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37295b18bffc4171a32715ac24584496152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf98604016621919a8b35c2db23156153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c933b448aa23f1c04ab93a2804e2d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b595d0794e01c91387728cd859268155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b5950e7c60380d16f251763493a46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfdaf4ac48f556cc7438f13cefab7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633d7411d00bef41879fdd43cf3ba9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df7fd9af35d48f3a697296488dc052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347520732ce2b5295601622a68e85187160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40e3c479f1ecdb6913a50c19f6ace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2efceaf6d1f8f6a1e18b8acafb66b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34185ea36825e6d2144cedcf20319387163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3991aac69739a2b59b3fa41e52f3d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631b08bc8e32e182e50e8bf94ca558165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434538984fda9a3b5feb9de6d2f983d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85119c9c0cfe7e739552e264a04e9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06baa9cece64377af6b2c99f5756b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e581f6b5d8a30a5635c3c51818f2ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e62b93831947e71a00b8cc0dffd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e915008cffb75600cb17c21e5b0c4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f438b5a9ffaae23d673397d6ab00bf8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca0c9a2cbd6119c4a3d74d73935b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d56756f490bd975c995b28c0f17774174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ceec087118c85a7b87a3953c55c4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1665db08c7bccb9429ef081e3937176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afb6cf9891a4951b72c9fd64ea3ce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227dfdc20dc424ce5188409c509f5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7307a975f1b13f5b0a46e252991f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abf6314e5919699f3470e76dffc202180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe32677137ae211cf6fb515da300e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc0f05cb0d5b0bdda6a1e35a14aa77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe00a433acaf60bbbac54845572e93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe545f55133001719ca1beea9cbb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1bfce7694066c65a4c91ed1117e43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3fe851f3b901cfaf650c0d509329c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbad0b4d7f8b77fc8682f76860c180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7a294579c7d8ddf3a6f2e6da1bee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36ad6e93a01eac887c5ca1e89d5ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec4e66be7c83073776c7b6df8f7366190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa82276e29c46b67c68c88168552809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3298f932d91ae9c2b68c24a11ee22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd479654e3934e78dfbf341347ebb45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717c64ead615a8eb6c58ba01c254e9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06e8a9d261710812dd901d4b9b87b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91384a9b708cc033611305addcb721196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca10745b67ef65dcb7d2ec84a12b0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15557475ab4fba3a0eccd67afaaf79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27789799cb65a87b86c141bbf8ea36af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286fbdce11b339944a9cb7a80dd3599200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c49cc74e23b05ad425fba7e45d1d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bcf2a3b03b44604eef2929a6b646a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02af30e11f135c798e5f49a59da4fa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829933afa0d5a88641895a989cbd09f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae413adc5d8e4b7b9b5c9f8b92a43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671761b88d42aac2cea3811593ab8c85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b4f345e1fe29369cbd03e34dafdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46111faf65ccbcd694a73f29892a19a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a76f1df340ae95e6406dcc9a9c55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94b54c5afec05d607df8f77668524210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c05a5f5f8c33d4e21949ff74edb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb365df9058d171cc277e837cdd9f91c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedce70e248b1268e3d7bce7d3cda9ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d75eee41a2d5cb441189c4964f482a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2a31ba17ce3508ad15fb9473aa77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64114d489ac64607c6e838eadb5e6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ffa88287541981ddb89eada0beee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f343df7eb4cf646fb80f94c99223218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e948d99e351f47a31f9051e2523b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c16510829879214df41c07c28ce50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b87e208fecd5f9216cb83fe543f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ccd65a99832bdced6ccddf073768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1a59f8015f75cca85ea6d3846019223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe3e4e206190f7d1f7f8897f4c1302224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c8ead3ccd487f6163ecdd6e427eef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822be29549117e4d42f7cab6d52583c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b7d06bdd1a73b63a7f041e4d8a04f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c014ab35f589b8e604af62f69f5f3d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302ddc42e86685e1cf36f7e4703b7b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe46f0a5654e13bfd1e37fd2c8e7c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3e2fecdcd43382276b5292c84c28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fcfb34c6e8a769ec5618495c90fed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b25161fb6cb4dec5b99e129d3c605233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33565b8d5ce692fd6fe51ebbc74f193234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515170373c698880eff54b29759f0cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f481eb1aae2d5d468f2c44841b76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc1a58fc491edceaf0b87bbf32521b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1af91ed008b9b5168fa6e4128ed35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdb286a569a5a3672fde6aa1e2aea8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed80c3ef6e89432b405fd25e020bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad2ee15efe2cf2081af8c934f19192241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27f04b9de0724077938c2db99f601f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4e37b3f026ba48d52c445ef199fdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498fd8b267743e4ba50ba38661f1e0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a70f607a7f6b28528074fd589faa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e441f77f3a1fdd4c2ac6bb6e7c8efa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ae715ef578d86a1b02b14189e6cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb7165b3a37306273f08ddc83e271248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e088f4d0beeb62850a9dbfacb5f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9dbd790d4450415d9af188717d778250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f813de89c165ee48b863c309d242251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e415019c67624f2ca1f11d2252ee906252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20dc7cfd3a71c6372bc5aeab386b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b0555a7eb029e436ab207d35e087c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f2318b753eceb825dba6492ae9041255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a0fa7b83de99af3d88e6c64cf6cbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99136919c0e9fba4ec493b6be1158a25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77e007679e5f492d131e0caa09147a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8659f37c4626b97c25310416476d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b600461099c47b08c15752c1e7797260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287662218b1abfdf88ae193b81d38b05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2dbad7d992c9c6317728e1bdf4d8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e5043a3d93e52dfb79db2511f332263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384098b59d00b25d41d4d5af2226ebc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b5798215158bed0c985a4bec8d87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa002230785ba01d234025bc736a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c691b6ff8ed228823ea78712a543ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941746128030e36f5e680cfac37509f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b7d2d9d123b6e57b6494118216da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690729e86b2eb7392b1debeae7d74c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf878ae7d488e7958f4edbaa2e6c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887325d9364c2fb214b9539ba9407f3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194157261b0b4910fcd6fe0f56bf9aba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ba29f103f9c439d723d8f2046f82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c823d06af3d0f5d099e73d21c9b318275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d283f66c86ede8f11543af8e0386a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f26a490a4cf6fac324c8fd998c6fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfeffe692eb018abc6363adbda15af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afadf177a03f99989d412a6b192700279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08bbf413fc340ccd12aa219d10435280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738727af9a3986309e02581a25c1fda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d6d2fc345d4a9d54bea46699e9e39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7b067035182622d0fc9208ca1f90b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913baa72f19f16dc1633df02913331284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d83bbc0b9aa460777b11e8451f2aff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283028400d643e64fc3e78098287c23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f5f1127ba8731acf86470ac51c646287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251993399ce49c610a6ab8e96004a33c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89844bb4a636051063d22103312e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b71ae4a68e05357a0bc10774015a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94430bc619b581ec7f4d5198ebf2019291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565079f44be07e062eaff16b20b26d93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb8c02c093fda694b2d38d5b4a81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862173bfd49a36ca139196287fd58042294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c8b79eba86c9e2b49b8ef505e82d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef619459f1dc6ffe651bb936b7799241296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a987b2599737df97990f64fbbbbd58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b55952cb7d3e6428d133cd03b2930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4da5222438dfb52900166a7c0f00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b98e40df1eeb82226a0f753c01dc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe24dd5fe7c7f630c4aeaeb44fcef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f12e2302ba8b6d3496d06faeac2672302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63601f508e7244a90d38593804242c63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c019da23b3645740fb3ed4c262b7816304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d91d40879f2750b6f28a005498b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568b99bc1e87053dfa93763daf4efa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3c5013496ec04094009220f691ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a4e96bb683ae4865f824950efd73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28af5718d855b5c41af9db52ff09a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0081f6387b8f4599e9ef019ced07f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054943045e7698be33a05635f7ab99f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217957c65e461349532e3a5e8c6c29c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb394743272f9894dc876d9981354ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc63211aead808cc80965dd4e5d4ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2167d47abe633a18c35afb5e739c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c74208dee1a7117d96bbf90887a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca1cb043e54b6d78181c0ce81b0eb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4350beffa8f06eba785db093815a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f8b9acf210a61f658c6ede723124f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f1aaaae6810a9f79bc9a6265f27f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e75e6891524f484bb3cee62fca944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38d454a2750a3a2c3d4a30e35f2c22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6401a726308040160734c6495dc9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ecea030e16236234ae488d65b3f3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928998ad2c3d2d290e31bb21f107553e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea72fc1f3232a64c220176c2641a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9076aa559891baa8db277b81dbf6f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f62a0b54b90a647fdc7c169596657328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0bbece6dbd48b4f9a11e631ff2f8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3ff5a79b01af26fe9b831733c43ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d7f61750c1f212149945a70fa9f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b69a7d1bb5afe34115894b2e584c24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5edabac026b089fbce0bb58d53bf0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f394d11af97625a708cc4a8548ba48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5fe7ecbe437a375b22e22d741f58e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f9343c3cc1dec40a1dff16cc43dd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b68789805ba040e1394f5a34b818337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea42190fccbb8d3ec9a6af77100d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0a207d14754805e1637ba13ad72d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764501a0bf4d667cd5fce14dab4f4c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327d637a617cf87d4adeb1e382ba82f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3217a16215cddd1bb732ea09439c103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bbcae5fe3c6ec83bce6f0f76ad54d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e69fdcdd1f7f98451115d98c286ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50168f81210fe78d622a9d563187ad2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8dcfe515abf4f8980039f03e41e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619c1f362b8e3df5f951f9d3b75b7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583bd00327d63c57db8504848cc13c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2997c024dae1f22596f8e4fb7936349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db3814176d23bb3e2aa08033058230350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a4487727606138db6ac07d25fdaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b792366b0f80ed6e78967ae0d855a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0273f353d467a0cc93c89a4448a09353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab804451d561ddc4d84e5e73dbd28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027108e35083d7dc3d9597b5872d181c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750981b4c1e69c0699e5638495c7b53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502be86b347468fe7498dcce3746cde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eef994252bb7313a84470bee119224358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c765328daaa7fff95f294801eca8bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfc94c2ab69415343fcc089e36f6e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9fed935bba928cc99be1c8482af44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e6eeccd0eec0296c7d941b565b660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722839b812ee80f9c05f0dd3e5acb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d95fb17b60bfbacad6ac39b200f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da330f201ad9cb3f2ade62add1ccbdaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b48f3716463a58988c62edfdccdd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3448ff756b147cf420541f1aeed56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bfafc7010cdec3248e7d83f9b7c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511043aca2c781b6a3faa7dc1f3fdb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb858a62f25bad5383de5bf0bcc997370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba83c6ae760f9c808db808a21851dff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6b517417430196c3a30cba902ce26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089bc12bfeea85625d348ad1c60ad8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762ea258e49c6c0d8e3986fac2bfcc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff2315a75d271dd43502a78b2172d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f1a1c5c7b9f296490b65a0ad68960376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c05ca50ee8c966813d75298e4c7dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702edd5b5487a9ed1c52777d545228c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5ec76716b7de7373d8bc8c2e57ab2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbd9facc95fe5ccc8d8eacd08cc16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e72d9c945691a421833f91ff10739381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d1af3bfebb338d12fe419fa1f698382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507e0358bd1d3eae7ee221901182592383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375cd9fc24d7dec9a0fc724e882570f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45d3e8912691ea6e057105306efb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb333716c9b852eda7ffdf7b6fdd373b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f3b830adf6b803484480943fa1d20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f7c5bb023ae1b8ce94bf9e70eacb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320a3eace33b77bd21679700da55e3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870cc62ea3b44e41faaaf085031713390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a54a64581e70fda2efdda4dd6b5b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226483627f20a61aadaa4d76d0e7f51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e97dc67a8decca120175942b98bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3c7770065610d5758ed9ac7cd2a95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754729f9a87b826ee2d9fc3b17e22c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b7201ae4d08ef83dea726111ef766396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85162ffe7d564ac817f4b778913432fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb84f1199bfbc6bfd304319429b034d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3dc11b08f42df7c1d3b5096d91dc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3fefa961179856cf6a48988a4fbe5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159a9e904cbc35dcb453f3b908500a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e00bdbb20e7ce21bdec3d3aeec3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f0ce213b91660bb0fee8a5104ee2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f84f8e4fdd68915c9a0a3da009388404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348138e27d39b632bf05411d8ed9dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a17f69168bb042e490e15ef5f8662406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99619e50761cdc666992848629c4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d8fd8dca878d268b11bb843d74c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902effb89c4130e01c48eab97b76eb01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65aaa90135b473657ca90a581a56e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5193948384ba6701610aec91780f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dddf2ebbd045cc819dd04daf3eb27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5612d98f87514c123399fb2aeac18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9967a326287cd6aef22de1623b8afe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffafa0c48b8c076f19e3270b254daf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e76df78dece8e2a81458583edc6fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42d88c5ef819d762627358ab1d798417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a19d0c69037537b05bbc8fd7a1e87418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb4de3c1439e151f0508f61d75d72a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9e5f181f2ec2a48e81cd15068cf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aa9751ce6f6808ff48ab7cd04136d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8acb35fbd876d8438f4342afd4ab39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e3ea4d15f47a6f6aaa77fe4cc4eb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba18a6cb03924669078e358341bb57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889345d26797805dc75580cdf8895e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13f78543172757c3b812f80d6f81c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3466e401dfdc587dfc3eed08101d0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8916054719eda0046b82d3091459038428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479979f4dbe7f1da46eaa69d0595dd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c163bf845596bb9ecd37a06a1c4f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb999a8b263732a351b7ba90b09565431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753a5bcd4c68b75e1802120a0f487cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60512c65ecd14aef853930d8f90e7c80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf652a2d13d91431c4c69f8f9f8d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d5b03fee4dd98330d10b4f2a6fcec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aea8671ed768f1857939bae9bfb4dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c9926fcfa52bed526eee9e61d81de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760f64b42005c50422c088dbceea0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dec12bd866db6b21d31406deb174f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1008aa2ebed3595256c02eee4ed026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968fbf8989eff035ef21cec4d25b364441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e992f048c0e8a387e680aea61252045442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864237bdc9b1ab11727c4886f691e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a7dd739e759d67b30fccae689cf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90aab4eae09246aaa428f09f2f32d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667400ca68141f58a73f39b3be327a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c29c32cb634ed6d500ee7ecd4ec5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5057490d731ba914949d8423c03849448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d9531f7e0a8d3b6e5622b28f666cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3ce17fa27bb582452a16901af2cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33aa22ce38b13820ad2e161c90891451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713b33d9b7b285b93ed75fb4bdc4aae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa5fbb0b735ed550c0e73516d23e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9f9b14ced9f753af48ff06e72689454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0990bbc9ef91e89f747c79557810a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bffb6110dfa5b3ecf76acc29f7096456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a814f197a64bef9a6f360147d059a4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e664d5671f957a087cd3a3df87d396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd58e2e997a73b1c2e9dfebef2c5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2717de517677337d90db573e81f3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ccd9872eb42f16e755e68797e500461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f8b0f6d5800ed6d97189530703b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c3fd37920e92bf8071ff54ecfc77463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961e3465b2dcd7c1d0a69d78459c63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb76b8dc9cb5737e2a5ad792971d9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbc996ce447d9190b2f9a3c9c62ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d793170a1f7f65b0629132fca672467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c71cc7b2f22959e9b1b92b56b74e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288fc6bc57e8724cbf14370767a92eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b224c081d4cd0441438b1303994d04b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c523caaadfbce56bd745828060405471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b290029584652c9d29f3ada7b37f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f679ba159691ed8b2fa2992be48e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48cc083ffce1f67d38ecc154ae4a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774430db575cce8993c8e6330333fbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a4a42c8431a5effd32e9448cc4dd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0bae414b097ed4475d1501de6a51d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160201f30b84d6d09a727da0f67d4ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f239fee440af351ff9ca6fcbc35d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40984442a07d93813386ddfe598a1f3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd7175c6abcd681ddc3c23676d3f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d34976345782b0041934fd3bfda3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f0f6ec9b4d770ada418f3c38017a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9743fecdf9e2681e17b22c4a61e66da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79ce3c6f98dbde4f3d435bbd9de32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d9acfaba207d7a7a53d65008c15ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40534407300e6ea39a3c1e050d1ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b5077bf31657a5bc4755884f65fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc917fcaad2c84353d86f83bca260154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35acbdfdd4ee45888905e7a7d4b08fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff8f889d65b2190755daff9fee1a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d70b44a1b487405d2b12bae5eb5ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf45afbcf310170ea9d4bef59034f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eeb0c8eed709bdcf1836ac29161299494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47148ae2adc5458430e893ac1aca1f15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e15938d3b05ebb14c5f5ae00c9629496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea194c22321578875f54433e31e5dd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bdf0788c1ccfe00278b91f833770a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57481d268f2b025c36284941a02775e9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2880aef2c78694d3970321b78939f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7d0c64793805bb64919819d16d12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd4dad1808717396120c005c258bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4c2371c43eb161b118a9ce547eec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd84a44076272a68f1b2defba515df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f52778e339730975a651cd098dfe34505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898e77cb101b7371668e3ed39264fac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673af1a3d0f934a6e58dbf937b79b3ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b61dfae066736b9bdc0a393313fe5c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7ba973c170a0dd13a9e696ab9092509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcb5ba58c56a39a07f483b70096a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462dc86caecfb0fc8ad8956e8b43f08511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41bee5c9697e3eb64d58e0cf142172512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a981727da24b90f2818cc58aa0a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70f1569cd7a4baa3d7c3ba196a31bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57bcbf664bdad904095dd709749031515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f432d2da5570340fb7c65105104ffd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1217b9e18ffa1ca1cdc2538a5f3514517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0d4cbf10786a426e2891fe978070518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd0f616dea340dbf4b2f2c9a53fbd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a709b4fdb19308818f9fd77d7fb867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984dd0141baeaacb9f84ce5420dd381521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b9f3a7db23b71695e5f0ee6bc783522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3fad64a022d3a81a9aa093827d347523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945d05aa9e85b6e7c7c061c528b215524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606375302cc94837fe6d194c6b3ce82f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922870071d8850b066aef4e18901fc30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30e06db3e001786c6028163bf0184f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acffa6ec760a22de34076e30fbbf539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2835ca4ad2270542348cfa8297d3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c3c6c1a438bb4c7b4b31c8fc30186530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefa2276dd5ffffe7f7782c4f5d1d76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64a95a389f5898aa5350227c362059532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd652d645bb48849cfc5648f949f0c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504a21256d849a74cff5ab4bbc6d00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44bb441553834be32b8e8d18c42c2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a71d2c32dee556bd1e018bb8eefc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee354eca053e23861b24bccae8f16b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9939f4dad354b1cfbabfb5a6774a05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd7ff886c615181a057606b106ba50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b62c33d761a593304535e472354e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858624509a64821f0e922be4a5a5273541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2807f60cf644d3c2f9cfe87fcbc67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc199b0abf1993854aa18c4c632d58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42824acc6859c4e0e3ae593dd34cd5f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41968ce6a668b7a988fd2ff5145a03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8df74c506204bc2f31dc735a6cc150546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545c95a7fb018af2bb0f1a7d1b1bf71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7831fb5d71159c7bc4f1bcf9193b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84840b1e5d520c8900fa814e90bef83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbd34c68f0d42a8e4109143e5879f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999c62a7a53696e331fd50f8510e48a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc86923c25ea0872a7a2cc5ebacbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e5f8df2572d2f6a081a22841283f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56bcb2a887e6af03848f481b025907554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60fa56bd08ebb2a8bb7347875e63f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a465f79d6831652de23d42fd2162556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ac4764cd58a48367d7f6cab4de46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8b7d4bf70302c1f73ab28ca4ec84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbeb42cf149e2e7985b4a9ac9ca3e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8ec9353c178e71cc30b9fecc32b07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7042db5e59267004caabb0d50f8919561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309e1e62898272b05c6d20734d346b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411a2825b1bfb3018be558c79a5a87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbe1f24ab8b9738837af0e2a7d5df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c61bd9d0948fdf820636c1f9ea6693565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8d0f424b3840052af698a273259ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc8c5d2e5e37109953059a4239239a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88fc6fc72e74bbd099db2c82809c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf71cc19ae1c4cbee2070611767739c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d7ce0e9299bea843df422fe520a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac633e2623276fa276e1a436d6c0e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53c0e19d4f96310cd32eb324a00925572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48180ed44ae46a9fa5d02cbbb38837573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1855b61c88ba158d4146601555ff7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc1515f507e30000918e5c63ffaba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610796f4a39774e5030e14f1186d55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11565ce734f3574ab0f5477ec48cbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d020931f789c3caa3a8e00b9f1336578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe757d05b20894aaae950b0cac050c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064664b58a12ee15109c8858fc5a20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8e0e2c78dc4c9cd3f65417a2c5d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34dfd033fe608e237d54e58f99f30d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef864f8664cfc0916e2da345d34d38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a47a4013a65ff288ea86438027f3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeea045971164fe05baad84c2d68dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98339a2c3195fc4ad9ab56a2c94751586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8ef15e432651bd5059e3c095341a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11223db5efe84951de1a7ec2b63f42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e2e0fd7fd92f81b3689e933fcf22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbfc58e5fcb49b42325240b2ab933590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6597606ecee57f55c4071058e67e926591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72f73b3b69e16cb7fe7aea06f39cff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced51449487270f15cb1357c94ea89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f711ecb26d434421a6ac5d9f3451b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d67d05aba390bac9ca7ab46dda01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8323869fb390fce67b4312eb9a60e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b3d0d0157482e975056735a9c0ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04ccce169fccb04228e1e72b3e9648598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ececd160fbf42575194230590f35a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd67c1a0dcc99190da29aed4bdc7dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6cfef5da93bc87ff4d61292a4d71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d9ba6a93c8edefe1cc687d5055a8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd856b6655733800aa0da2d642b89c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10542a64d0f6f00f701af8cc7d28d37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933c576166f51376b0494e7bd839a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b283ce58e9f6a59a71c9409d1817f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6397f2ea4ba89859ecb538d0dec0fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f34907d59ad79231ee23f0817daf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f2d1d5a33255a88d33bb6936aae6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5a56be45e8d00fb454460d4f1203610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdf6d3bef6b15b157398d4cc3e9608611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794723596614cdbdd77e57e53d6b58d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d5f29d42b25e9c0cb65b0863921fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b5c63627dd9446069b74d2d31853614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa8f13f781e39b7910990572fe8f06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e7b2e3cdd0555ecb622b1ff52a15f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525b87732bd62e264f17db060abf2b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f265a04bad1ff530029a3c90c137618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117caaefc0a320e0a4b7b6aa5478beb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71279cdc4f26f981b020efb3c08658ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57f5e21ff63305b1e39c4395bdc2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfaa4565ca4cf84cd67fd03a6b90d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c7f617a6c8e5d1b06a8c76999ad0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e069a81f983a7698aadb9490cc1f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e896c121d83d91b09039ce809f6a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bf90bc46e784c741a8766a035a75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb65956f6f7d50035193596247dff1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07d4230109dd5053075a1633b2855628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456fb1e29834c49a26296f85d0bf0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc155b9ad593fe8154b92216c21674c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3efe98371c28dcf8d1cf6deae63923631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e9d3f491cfc1926e09bf8acad4aae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411ae2c9a40e035bc01c4ac2813a06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd017aaf4b1806f907bef9e82cca285634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c380eed1d0c7cbdde9e5827eb61452635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a6b2486ab9bb1270fd018faa8ecb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c95b4897681e4b9843a69603afee2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450804a0de692d04c23b28a87ac8a75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac7e5a1b2facfc27f85d765fa8bd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e74026a364652043db551ecd4f19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284221eccfca61f2e333591183e7062641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a8f4e694d8801698fdf7f5a514717642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef302666e0cb6fbc1980abac4bd1b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be168e9192a8362c2771ca9b85ac38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f70e59dd44c4462993bb6f301592b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde25d50e656d7869a67acbd50f1153646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0239451ec32667a5f92686e89fd29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef5c121fba2fa8b179db83276fb69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ef14be239627a513b6a225333cee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b231c99035f3ccdf2b24f499395d136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeab60663f93d20906c79c1188d5fed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12f1d36031509731802547c14f17b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bf487be1b4f9d98ff86845e9641cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075bcc64aa3537ce7c42b14bebc9d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e4c20b542df40f6b5a8fc68ee906655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d02f937bbb0d1da64e40d224e0cb50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e75909f89fdbdeec605b1749473d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6db9d34c4e0778fe93ddd2c64ad13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b284a13d00c6c48813935905c50d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a6e5bfadf0202a53516742e01c36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73b8240bb0bb1935b4f8094b40608c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2db0ab07f16fe547cb0923ffd5ee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fe49d7b1bf62dade383246ab41964663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203830200edb06864af574d0d40d8bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65562fe062a8379a673ef54c06a3a35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1fc1a7eeb771a11ff6007839e69cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e3546132cec6021a3ab3d41381c2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5a71273817cfe33e0d1da857e490668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c5a326e7128497706475707957f84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a2d998cad4bb11be9eae04135fbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f6e656fe7720c05826d65f91e1e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772552193d5fccec4e4fae1ca0c1d3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e669bc35101be7075f6bedf99b02745673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c23f43aebba943f8022e65de6ab8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67354950dca83b550f52596e7f25154675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb084b7484e30a1662da0b394f677676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b2f5ada776f140f3d0a45bdefb48d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6464c58c0bfab6febf7e3d1e912f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da7fe2db4c652f8a4313c29203ebee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf227a6f51c0ffac6aa3f11d555c572680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774882e6d393d77842b7273a56907719681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576e9cf1b990257ee81d384581145f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5712df4fc929a72fbe6ed8e2309157683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad699ed2b23734db110c843886ea7c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877274ee7429b85bd8af7b774f70c26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946f44115f687865514c8f91050dffc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcc2ce383f70b40fac8c1850a5525f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06e25c15db63d81810989b6436785688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba00deb4839aad50c96e80feaa410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab5efdfa5f5a2841c0e10c3fc0bf48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d61d7fa2f5a67099a0b59cc76c544e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa235015aaa817e6807fd793c975ca7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f11ea03d0050d48fd581a26233a592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1b45f5e69dba863e911c81a10531a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aebc024700d4ddecc4bdc15d889a2e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0a5533e959407a54da10d80db2a05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983a504222fcb0fed5868c96da4613f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb37612bf6e3ec159a00f66763250698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbf545679e5dffecdb7f492ce9a35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee43b7146b14f94885bffb820dac31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994adfd90a86d32288ab201d2d5dbfde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c347201c344fb41a5958a0095a1e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097827f9e630e37242c5aa4c973fe02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add451839028ca82995f9201ee793aab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a5b4b51e964a993345c59a1ebc39a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4637c955e02d32bcbe9258f9f74035706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c00d141bac8b798dbe7bf5d8e2e0aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b0f638ca62ffe4a18ac88f54c9f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120509f8353dfe05ecccfdca3fe43d2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff9ae5eac473be8ab5a7cc9c86a35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c856557c94c3c191c07f3fd39733f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e7020a175f1737ce77cc45c6ffdb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba33dbbb7f5101fed88a87db78ed96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06343194a4223a4eca9a825ef89f3914714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0e9241c94e0f16f77f40331ea71b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c428f3b905e257f4baa2a12de614808716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26082bd6d5c470b743ad6339c3bb769717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda3f9f00a76c70782cafaa986f6ad9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d767baf03a32211e72bf2c925613719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71437b10562172c819fa4acbb07f3c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a266547dfd96517b2e488f63da8930a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e1e9e21178176f6d8d2b0074c13d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce93799f8aba8151e0e25a1354ea975723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb77f7b635af276e5be967facb7fca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff0722941b09015d2e249143aa7c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761fea89cda9177bd95da5791ebf7d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938421ac613ec619c25e0b78fa633f6d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3d8278be6f1348a23863386bd665728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e627f561b2ab3b36e3c68977873634729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9648bb0fadf856180eaaf1e3d57739d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6c2f71812a90ee064477a5b8722bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c501de08e0af86fee0ccd8570b3d3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea58d36d13d24838df4d98634a2f6c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae82883ccc83e3e2ddbcbdd3509211734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6788bd57a9edc90c4c0c1573751d8b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d41905aa53a60b15d8d965f3a09ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b646f42f0fd9599a974768706d36b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6e07956917909a89609066d8f75a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b578ea44225707190a13e016c12f5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05725cf89cb88dba8164835ee350a37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af927064c0d345e957b65619cfcaac9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c0dee3457db6b6edc1415a277266f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad344f4134dffef097c60d48cbbdd3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c4bdb91adf7d66397c8cb69195bc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454789154cdefa07bd0bcee163a183d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9173e3095ff2576764b7358e3202b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a36f707e62c24cf6ef101c32376ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d997b7b6f27c7659f65ee7235df60f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1031b541f7a919dc1b41e89e3632749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b030e28ee2645011af00f703c1d4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e91d5977fd611f54053fd0743a42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7d170ff59a7b121bf0175000fa43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402626dd19bcbd3d04acb725f434ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b0e0dc435eb9db26694418528a5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4747524565f0cd0b986552d3f1b6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca35d49616600eea6db9c3064ff50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193aadae268e35d99565b3e6b2ae7d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdfd8b718f6df3b88427416336bbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243988ad1c7d6afaa2bdd93938cdf4d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a998c3f3862ac0cb1efca2a96ea31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7ba5e8e03a490a79955d82320f3942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0929358d2b351202738f19f1e49463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225cb960c947cb20703c036e781dce04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c70eab7d8cbdbceea26dd20cd8255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8b816c3c70ca7e93ea612fb852d776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4de2b575e5c7d6dffb28da9b0dd907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f00424377cc8826a43a126a19845948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5ec30ddcdb6f01fef3f24ca377039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b962551085b95e4bae2e83266e6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c37b7a7a5feb84405d20769d527511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d042d8ae70d01d395245d7650a6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75a0dd50887dd62396dd89318bfdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347868bdb13a43c6f4eed4d9b6176e9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee97b9564774f87bd98c0620dcd1d1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3042e8b41f31069e3e55954334385916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112aa988b0b66545ad69bc4365a451a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22830627aa175b190054dd636ca36ce418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76fc0ddfe4f3b4a66c4e0dc0ae732a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc190ff2e0e75dabae6f56bb0bf8bb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4056a57ca895b1c131c3f9fc725bdd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf534e6249841a64e19c73839247d35222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f18cac2c019d2a3759b7dbde1ddc3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ef17b7e72f6fc0523bc145777eddc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb438cfbdba501de91bd0402bc09625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb6010a22df00bbbe411a5d8936f0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9dd3a790e1dfcc18b1431d0fddfd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf559430ea27a82d5b43cdf48bb1f8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317c4937f99a72093f57ce6dfb1c94129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529f5a014fecba98b1cb79062507e8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897785bd67ed21a95d933a00a4d02ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c008b4c843d6a39612ddd3d5fa86d3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ea320674e79446fa7cbe53a1997e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e3ec50c1ae27d35835ab4cf14016534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de423937b2547a21b02da98d3f818c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db42c5b39216fbb3e3af522763486536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79fddd081dcffbb4797f91e6e932ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23249edb2d2cc32229788520949262a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb28ccd084b291f507ee78acb526cab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8841a7a53f8dcb335eefb75ee0b08940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbede8a911e89bbd00ab9341effab7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e6040ed0bbdd9a27ce688bdab4b6642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c36dc1fa9adbcd1da0d8282b16d95343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f8d9c6860548b7625d4a0a3e4dbe344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510349396832af4bba6f1b1b02778c6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd580e41dd9e8b1724fa523870603246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef0ef3bc25fc54077e6fd70c35947c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257331b5762d079b5e05de903d71d07a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c5cc510389a288a7bf6ceca180a2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82645f902f81dd8bdcbadf111a9b52fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59361bf9dcc2484a8206de22c5f2920851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadad0a90e70706363f93412cf521f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad169b51c17b8fbd92312c5bb26e3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0742b3edc3093a0f225774a615e2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d6ef815dc7e5c71e121cfed388ece55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8147fcbb313af331bc71238b9b38bb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04989d6d12134a2f0a8743319ad38557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98acce64eb14baf8211239be3abf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1158dd4ffee8fed8a03667d8876bc8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef4538a516689f79ee8b972151617c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328aaa282abdfce58e3b53277dadc4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9022d52211a6e72aef90392cfc08962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418d2758245d093190c73d2fda981dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d2609caf06fa6260b66656ebe71464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a90f81bfa305da3f066819f8bee6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddad09045d5e819a018238c5e9c48a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169513e1583b6065015923e06e4bbf1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce576851b72cbfb5807697cdb4b2bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757e6829c49509195cd0cc30b23cd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8cc769c3c59da190ae776f0eb273270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78fcb902de158b28e9cc5ba19cf60871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d4a7b87f73503f2f715778c83b2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc13f9f49cfa58aadaafe977a9c630e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1383ad67e039f4b60155e3a5c2a54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27034f4fa99c7c11f02f7aa1a436494675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7af39bd828b157be9357f40644e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bde3ee9c14cbaaa7cf805bfd7f18677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b31fbdc6e6f5bc88e3aed9041cfe5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f5238f4b9b6172d6ae6ad5c7f4e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982396e2c2354271776427c25cfa312380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fbbae01fdb4691027f903d8ca523681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961a22dfe006b4f2465aac39d56bfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58757b02bd7b7e22acafd4088e78320b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb265c5664129668ca2757c857fc93a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aecc50dd9e3f7b8b9dbccfb9943c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990488326415213c402807764c5ce8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb56df44a233f5af3ab09a66f360b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0feacae09ce04fac42d8f6a6644488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf211adb536abe051efc52cee92623889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538cda2cd232d607b089a0c1d5cd53490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343505cabb534d1ae417853ed65795cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673a41b227afd49734ba246d4f9c1fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b0db7413360493c1108b20a2bb8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6f3daa6e6a5cb9684b86fef2632f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ca6d17e6c328ecc222df7b674c3c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673451dee67387b3b4f60934723958096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a880aac75f62048ba19dfed162e8ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4fc17e997062bde899a0987d146de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639cb8a6c8d02dda74fb8fba5e5da299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c44ee94a96e1b8fd194500b7b4264100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54cdd8573eed52bf33e4748f8da92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487c4b2722845489fded42566587c0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928f18341999d0d509ea0939e12681103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa6c3139f96881eba3bf59f4b9ac1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dae34c0d6bd31cc3f9a24071bc124105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe871cbea37e7d62c5ecc6fb2aece55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186be7441dda337a5c4c09d4fca2ee0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a217aa3c420d2209f29a7a28952a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f04a2975f419bb0e9709dd60fd2a7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac0818eb5e9220ab48b4ecb890deb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c47375c19ba1ccf7fbacb2042d749111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f6ad256f0e04867469c006352a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd843851e8cb9d2614d90f0678891d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3baf170738bb15878f211d886b6fa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886b85c005beb537c845e1b772cedd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec6883b9a2b09ce88c8d04e2b09ed6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941df057a911af2502f9796f2399af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819eda396f80df4100154199d85232118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3bb158cd92e40b010d8a907d68806119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3b96a773f8af5431988af0939ca7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9232663e9e97e77a0bbe5b287adccd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31985d2cbc922bdea4d576d6a98a59d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b839c6ea4e663c68ce1605dad0bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216dc28315ed6d3b0feb4c00b405689124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ece075bdc5a9d813dd4ebae4e4692e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5499649c1c1beef6afdff66394d7302126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d1fa8f7c38552106b834b7e930ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810b5f762d5a88e0d39340ba8719e33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b55a56e36b3bae749beeb86f191d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ab977f447c7c30a7f8eb20da42b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab7b75fd74dfc1a1770cd8545cbe0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbd7e05cc74b46701faaeb375f85b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085c69b723a9e8d72d71febdbc283a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbadb31eda4c0768013a865fcab2ea4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1de36338c8fb2fbe48c484d55306f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ccada4ebd51297f2b1ccc533b4a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab711e465e351bb9c083a15982948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abae8ad83a1904f7beb3989e83fe8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e71c126c3a6657bdc4e5c11de46b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68719d3f562183b315ca3f9e9b5cc318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834009da90b78f89633f93e3cf481a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb48794fa8de7b188812f2ea98c822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242333759987a3b71ef0f33c7b4dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c8cb0517dba7b2100fa148d0b15d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfc0a15f22808cd6f83a22a4d0fd66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811af4697adb76e1c7ff64da4b8d8f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910eda51d9090f664bc16877fd388c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db332dc63dafe7a6a0836a95fc452148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fcb72ac002159f7cd233aa6218a43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63961df6f2a4a178b00888b71987f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a030f74a502f884a631ab4e274863d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d4542d5c10191245e0b76e1d44526152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f29d1b38f6cf2c0e911be920b8fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac7a3f538a48d2d188803453c9603154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793616be7a52a7dcf83caea166bf89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b4ec945686863c7138a0289a8be8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c93610e004725bc89096d96a1619157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c14a7dda93526415042731be965fc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845f93056e3b7012aa2c7875211200159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d09ecb989f55f091c7d21f939fffd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9d35cd3c0ebdc35336cc224eeeba7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936a9c706bf5a1491b76c7c70a8f30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351824aa185be617f2b54d4c9122bc2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619b781bd0ebdd52eb7963e9d4d5d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5178017bb388f8327cb19f8149a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f599595f13d091db6e1b819492adb44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fb340fea127932740dcb5bbaf6c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb758c075e607caea71e5bd472d1ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baece350b8a11e8adb9f3fb3ada304c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f58c28bc79f5d39e1bd5194a3ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647019751e31f25a6327201c6f85e355171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5072abccf53978ee0b4ec9b3fd5ada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff8ec5987fb261a5bcca29a652674173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4cc7c4bc395f9e7da82fa2d5100e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148609dcd3eb5283e40fa505205428d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57fa8d84f4d0150c971534829e927176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f135df0206bbf96dad8e8f7544690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b00b28c2cdfec9d01536775ae7d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1669816cb9336d48649db596f25bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e158d22b8b2ac8035fc593d1bb728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a8d27816dcce248c4e32527e7c7c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579436be47183840372f09860e3674a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e04567e56330239e3320def5fab891183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294d7b7d94bffa37cfb0d9e3ec0dba3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbeef44a435a76e9e3a2e8919785a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504394ae3f9aa1913b574cbef9f0106186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b277823ed3114fe7e667325c6871187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7da670d4c89ba50f3f045fcff680188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cac4548f8b2708e7ff9d803947647189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5b3e2cb97cd6fea08f90c30e001c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ae1dbba33d45cfe77125efa0f713c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c4edb0d4d05ba53dccfaebcbd9fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0ec4567789a8394adeb57f623a189193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca1b4924eb2981e3e1deedba1edc72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b177322e49e0466b3eb2b831f13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02587c74558a0ead4ed416df0178ce81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370ec60bf91087d73c312ffc4a3a67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d15e208009e0227390b5c11e00fbac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf2c46e424f16632bb5988ec0ee403199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9aee2cabfdd4823b1b640f9a4d42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e905807d13ce77b5385788ae61ca4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be2932dac108ec092c6b4d7bbf254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce822bddc7ee8e7d42e2de03a23a169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc755f9f256d9aa0c21ad6beb0beb14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bddd00b62667af403c918e766a35ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac292eb375268dee4140e3b376d1cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d59709953e1f0ade6cd64b81d65fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5c1b08e1c2ec7160ca1c86cd54d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c3f6b4248f37ceb39b1f0792a4cee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e5d6662b92409c8c8843d495f6b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b2681eaa4beb400132d3aa62e64c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26824467384a45983a8151461e59759f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08585df64130e4c7c35cb743e4fa9b31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e94bbd8b81383f1410b0d9025fba2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b7ae6d2ad92212062e82073b87edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0617bd7ade00401cb37fe982cbe408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a230b55160010e94af322f14a86f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f3c6a80d434185e625d73e61adcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6459bcd6b4f1bc6c7031b00387afe6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c278f5df4355868fe15c3cdc27eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5002f6aa22784d5802dbcd21c6ae28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb011f5b239b83777c363422e17f853222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bbbb2c7d2271abe6cb5a1823c7311223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2482ad3ad687af2b81f523d8b8c580224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdd74b5cd5f160013252740eb68dd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d959cec6911620df65b865c74cce6cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6747e546133250e90924671a5ecec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd77b6421d1ae37252a8f10a6dd7d4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab2d4029de7e4eb3bef80296363808229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031fee635ea55db560cb99a2612d709230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef73b47ab6e4dc2cf38620d7afbc1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a2c235d70b2e1d58ff801006b8b71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a4f752adf95e1b8a82c78bd5d8fee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c632800dbffd351ff865c3ef50996c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ac9935b95a6ee7edf5d6d34c4054235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e57b44213e584b21c95cc092bbbae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c57bb5a8bbe06d3467223346845a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b7e3ad1b9e5145a628269c8382b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eccf35e0a7ae50413a17d8dadb83b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1ffca64ba95e68552f5eb42e2246b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c8b8057f68c42f1d486e0e59be9b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a09c0e7ec2d05bee9bc5c66204635c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb47e23f858c210109368c80d0ac86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bfe13850241d2254a2ff644229a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea38ce1e9e3bc5af438cf829afac399245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e57645a88f1a06d484744afe5857246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81fb0b26f2ff8944911c8d5ed2e8e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748dd9e39da5b7d929cf0d50573660f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bc43785bba7e596fdd2b2408b4037249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98badc7d93c8464e61d7f377c8ead06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b47de672bd5c8393ffb9b79d1061a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104c538996b2b6caca14cc5a54f81f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f7f47c3064a5652c0bc929ba03b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea917355ed380f556fb38408e7992c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9697dad03fca5bf5629dee93cce2aae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd3b2745cda3b305351ba7392cbe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3814872a9f5156b73132ad0143048257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e1e6a521a62d5c70bf0ba071c77d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bed484134388510dd9a7f196b8bcf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb50d9e2534b74c1b7f0ffd4d3036260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d0fe58b5aa22c34517f841f47afd9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b676606404481aed9f5c2aafa827262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667993114343df653dbce7afb44c0a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bfbc22003c76bf51f051d8ca23b61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d31171ed9ef23403f7bb916fde5a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d298f35d93bc249404e5447ddaff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18953d2c36b787543976aca91566e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf56624984e71a49916fad9642bc00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386a71b10a621fdb8a5044edf092f30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625d6f92cf8ae5a86d878cedb4b363e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f3ca9f3eb2f514508673e6529eb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0199317f8d841366672cd60466d7fb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05977f3ec58dbc43a5cfc4ce6ba71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdc8f35a405726144073a0e6bd878b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4426a65c44dc261e5cf065c38ac14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a147f609164da4b44c88100d847791276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c2764e7ab0f76aaf8b44ef126c09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c9bd6be270a71a5e12f3bd71bdccd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d127e275afa60437cb7b4921d9878279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbefab9aef00b372c138f9e4104b5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887abbdd8248b6ff9353e008648b124281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c529177114ecead38ecac77f8f9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a63f67591a380d74fdffeb75509a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac570a5cb9d6577b395da36cf2328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4265eca91a20ae52aeed14bf12326c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882eb59b3ae97755fcc1cd02c0a6bae4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05e9285079e0cafa323c201134d3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e1fc78311c7c51054594ce8ef342288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be0d77746a5e83a8be72266bb010d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75df663da8ba2cbdc53e5d33b9d056290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2441f9e788e98529d7a6bf61ad2bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c752e6fe8d9019a56109f9320d8b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144474f5e988e7b131355f3e3117ae5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09d3cb4f57d87d3bd023f40b0a3785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b8939b66a082393cdb7a2e7582f12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59a9ccf034bee12b11472cfe06b0d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604fe44f1e0337e361d8e66725ac38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f65a412787c946466ff60310306dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da98455a81bafd8adbe90bc376da86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57a38ff325cc0b5c72a297a6c5946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388c1fc7fa610c31430bd573368909301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df9349dda318c0635db9cb05628fa8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc532eaa1f16f0a697f5825274c7ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e4d4367065939285247124f36d76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bceed901e8484a2f9be3b337fde6df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b719b285c8105e36ea808447413575306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8b8ae2bf42b2225d168c51992682a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832faf61fb61cc49d7289118e22db5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c45268b907aaa8e2344bb083338f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3bf54943f554091be7e670d6a568f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc68bda8fb04b072cf3dfe6941b8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca121b039c8f37ec965f0aa1eb1b5085312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786605e1e2da253658dadf00ea160e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562fed72433b7f1a78503ab460a923d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f54bf871e7c952e3bcd33c735ec1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e61f5eab61f670261598b0dcfe495316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fa4bc71b70b38603b6339c9a34d90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e56293b4af74ec5bdc76636528821318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585026b57e15cdbd5522515b5054c112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e372e7d37a7ccd263a5d7894cd86ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d267043c68f115788ae6a20dd5a5e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9869569d7f72c7714048340f46872322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c6856db301a0d06ca7ffbbf541e1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313887b52fd98abc242b7a053ab52c0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805205176cd0e34f3fcd76d360fd50f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cccf522519ce7580fa65cb14fd4f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2597c23cee51807af5f732b7e573d97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a7b62b54cc4455f9a623189681a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd64dec7cc9d6523514f49202c2c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba9845a3ad9a5a17ac56ab63ae904330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fdc5741b8bf985ddc053d5608926331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe1150032f7c45e8d6153772081ae8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2280049c9dacc4799e393ee10b81c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc81b0ae56bb27d257a918134aa6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfe91d0e4d971388d74d9215d0a8a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973344cce7f8e83171196f31fcc0f1f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822390a46fd4bb764517619197277ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744f4972db0ba5668cd218b010bcce5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba72e4763fa3b7dd14de421c01c897339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c2d2f308ae2b9b344ed44cf32c86a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43717ef3a5b1813e6eed5b49d85e1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee876064dfc327b6333ca82d49e37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac41288fcb7e84ec918182c215cdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4353f2177345ba75111ff069e628344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8802bba545079a6cf61af3497af4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49feb4389a292e35cce82f909b066f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739766cbff0f2ae23031949225780e4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e2981405c3b0178018fdc09c6cb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e63ad0b4eec840fb66b5ba9748c9ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfbc0b761f059d5a53f777dc52216a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd688f86f9bbbd1fb5e22752697e328f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3378e408d642fd84f0151bf5168bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202127d03e55ee99193da06e827d4d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f25ec1dcd7d5d1a2489b13ba50fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28894e05c27105672469c60708736355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8511ae8431aa1e1d634b9084e1e574356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664c003acb5831907809c94de7fa8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d81e62415a1e1ddc9bdf0f94aadc24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5069fda84fe84665bc42d7db0d3b24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817d2a45b9d710c73bca22f6c9807e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da648b63f9ae0b1444b17223ae773f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a25517ec4075ed889d6709d6d3148362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701d9f9a61cf412220d617fe59f7e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96639c37f85a9f02d390dca8bc7d92e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b7dad09a4a41cf806b0fac5bf5fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58575a4651bd2bdfe4e97d58df925fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1f09a5827aa3b41aafbf14e18fc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb51fd25e399fb27306e363228902368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b8385423dae16d4af9f92903367e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981082ba320c2b3e2aa5e7e85bb10586370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986bc4dc7c3c92041f9598e41a0a48e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef16a07631129c97e965053f3c8642c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c0dcb2acca0d4cc91ab71fab44a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b79aeaf2efc088065838dd5faf19b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a38a16d20a1435948e1ad154c2318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1102cf78576823bbbb7649ad9b5fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bb92c89bd5b18e110e12e9ab878f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdbc7ae201844224356e78f9216178378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bf8444690d9d8ae0efbce489a4e0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2bc800fa3c56e4fbb9452f4f07c35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e20deaf9f49ee74f3209581b3f7bfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33164b3cab0a7738f2fde83cd9892a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74cac5388f46702bc839c3d3fc192e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5a868d7bdc3b2ebbaf7291da2dd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ced823bdd107b11de4c1cfd7bcb34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d4a81fd5854278bb16f0155ab2b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6597f09bf4d4e17851e1ffd8df5c62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d380e8548b0c91324f2fdecec5d81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa9a785a9cfc0792ea4bf8255f4807389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e9d998c4d7a74ae7ba43ac0c4692390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbaff9cebe517dd6235b969dd0b683391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f5c5e351667eb23c99bb5c7f8342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d02f071aadfa630706344e36e5194b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ff017d1abad57d4dce61ee6eeeab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec2949c349183e5f08ec902e4116f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92d56278801db634b31c146ef280eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458684c0cfa1d3a5ceb19ab155c40435397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d684a184b12318776ba73976c6d84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1c6e7595b9fb064f6a8ac69cfe755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044c1f6e5e1f38c557ebf93b52845f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23828aa5b1fbebb364dd47c720d620401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4761149653c99293ddeda12fa7b693402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b8683adc59b4c299e72d8cbd52d92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d546ee8648e7a18c9138d950972d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14964db2b4a57739309a7dfe10160e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261d19008b8f51e919f3f852c4457c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf54908ac5e7da48bf44c7de492c7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0be63362f771cf4795442de75281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75735c93e9eca06fe2adeae4007ccc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706aea36345df2019602c6dec514f1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229345ee15efe0aeb97352a05793763b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea3fdc6151ef0d62498d44833765ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ebdf51896489c0a19eae2f003a3e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724893fe2d8dd12337757af4464f2af4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1f08b82321781db98a3a74fc05c2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ef7c7621ade1496c3ad6bdffc498416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596fe0861c3a5783bd5692a27c87f2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6138fb6ae1a2bba4162dfcba27d74a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884343332a78e6190ce9e57a6ba8871419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07027d76d2d833149ca7668b244300420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbff7ef6dea41d0d7f5260291a992421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115737c5cd50e66e01c94b6bc36a313422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49d736e7a57708790b106b53eca63f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b584224540e81ac52d0000a9638ae4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f8c18142677bbd7d55ef984b4de1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87275ec31a4c58e16fd0eb78247bf9f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073443c7d6135d0895671815ac11fb04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31da98ea7bfac21a24a6a80c4b386e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172507d704357de51d1d1e05ec71095429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fb4e22449bab990e7f857e0b1e9c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdb0f8bfa9ec4b925d28ada26b9261431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9cb6be66c32a07db79c2eb1d9a02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea779b348dc5b9941a0c86433c8fc1c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5df773493d7fd29c8f1bafaecc1773434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b57126668df62afbf1144d2aae28c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431c28bc54af38e39e734aa5c300afd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343e17ace48041e16054beb715d186437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639eb9083bce0f5fe04f3c4b8f8c07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207a6c74958f969fa2144ae73c808f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58106b1269e1a408229a65b4599c06dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8df776ea8fbd3a9729110f1480824b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560bf5c236600252de8f0510b812b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8daa2b6989599bcaa51547034f8a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df640f20a2fde7ed6606fa029ff4893c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6477c145c63f4b7f7582694bcfff67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd574a8953c210f2c5177b1077cb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b633888bf9c6298bdd2ca00e805422447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dee6ef1e5270ee5ed50bc6bc2125b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7ff38c9bcfd93ebfde3dfc67492b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552afe0c621d8f66fb9986eff5bad74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49083def6db81a69ced11374ff740451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55822fa11e8e505372d33c3f9b8efe9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07819768bcf36d4963994f458b15b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c975bdcfda838849ae5c742d1ca9f62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52e1a465ccf7bdabdfeeaab5d167be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7f05f83f0ca4e307a656d61950e37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e11d0c5233b0ac2848753178548cd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20f4137d14e414c2a84a4f6292ee3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17c5ada4a750dd9ec16f99fe179ae5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7f65c6029e741e5302d3d4e9112e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148531de51ef7ff2e96245af718c02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51bc6fb774fbd3550250080e3cb6f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fd8cf2871bf85f00213cc57bc8cdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d01df97af8606f9c16b6c8c3366792464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957459c6521fa30f563d932fdfdd39b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d9ee19deb97d0ff07dcd269c8d52466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3154cadb6e5c935763686b30af97514467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b376ce1ba073cab0d844b6c18aa3886468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831c56b0e95a675c1dafdf37631948469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48576a501fc8ddfde397bbac9eea1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa78ab6d98af26485848859c0aba98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267ebb9c9a93b9d01623f9e046dcef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a087245d906ecd5e2f75bb7d98c6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223a138c08c66205a8fdcdacfd35d04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bace65cb01b139717a7675e128269af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c390d6c3fd6d7feb723511675e87a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6856fbab5aa035f90c9d6d1736cb7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb9813ab6baec29303dc37a87b1c59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410c486b9766c1040b7c323aa44bdd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5452a4d83495e52eed453117cc2f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03a2f3daa550914dfb12965fc5cf2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb2c17129b0a39ffcac2dfcb999295482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd75ba59c8732c784ed52486c7765b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7348e57539478a665fa822a1adf210484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54028ce26384ee5e823e16e2b64df3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453086420b2cd0d6a1b0b035dec9b68d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef03f5f2fc65e5a3272a537eaba57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20d7069fd5dd0c68f1abb207d67849488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cfed963fc5085729faf873e959096489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6ad5c392d2911e58a019dc729a8cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625114ceee58ab6f02ebec16b1ce5003491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdf578fa81931b36bf179e56149d54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308402460697d54e5bad18c7c0e2bcce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6631b538dc08f80efac0d4657d908494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf613c4d2435cd8dcdb74e7645e72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ede196d2e9241f3603ca9d0ca3d35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc3e7cb661892f5a9c42eec096eb79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a94315b5bb9e7187e72630bc321a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1900b571c11d76678710aef0758eea5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973b8c75bce185602ef9066928d68c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b900c11377118b4675de4c4d89251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4f3c63b92555f4bf5612c5470d724502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84165930c9ee9bbfdda63a4359bb97b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546952b8337a4a74d2d3430a4188f54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1749d8d54e3ac10a28d269f347053505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b53497acb0abbe0c4d18a6028658506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71cdf325abee59aeb572f20c0652e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de6f64219b5c63db8f3f1b4d8d8b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fee7d3a541e61a5689564d4d14cd6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e614ed4bd34651a43f03449c4f9a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07d7265669acb5b5a4524715f1cda1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72f800c04590a21d3da976fa21cf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21e339b4ca7cc8c4a0151c9439ddb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082e956f1540924b7f3c5d6fdc9037d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f9fc2faf8a62a0331148062679be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847842e74e741c13db2684116f1c3867516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a30a344886ec25f33db5afb9baf18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79973b74ba42bc5b2703c25638978a3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef48fee457dc3034e069c5032ca147a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede32318abf6f9b35d279af5d5a7f26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8f263b9922a0282f60d8af71184c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201154a3d9d13d8b131e1313bc8faa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e932a35e9ccb51e36b05fab34522b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52daf420932044bae6058e1a4ed5f9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25416d17acef7d54487534730a9938b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edcc30f1d2a19261a00cd0a1f8251b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edccefc7ddc8ae320723836c7a90af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0c73371f42d90ab8ebaa066859b23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20ff16c169f262cb1a6111bd9a55b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f62da203030f966097e947f86107b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d2af2f4e9978069daaa894ed6ecc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fcfe0dfa81ff58f8ea394b27dfaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894c4d5e82af8ca1d3b60bf31be935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d8d70a9dc07c25435be3f0a1053f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff31d63c6a08c8c62cfc45abfe0508535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6645d59da39c17b3fb35ae228c689536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28709254e82f95d3b0b46f6989b0cd67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c845e16c8d29eed31163f1dfdf803c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb6a71350fe34760e7b229b72150d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8efb0abb7a52bf1e8a37012788cb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469a8f5066c8dac39a27740eb3541d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79bb65065563cfc563912e35a6b6c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffe92925fa9ffb967456b482ba2b13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1cc9b1ebee9244d5f03d81c0df825544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d866f30a87e5831d0deee67f5e79d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b0c32db2458aab70e16ea7464ad38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22ea114513543a902e3d8e6feb234547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2065d23b13d2b32b642123646d96bcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831be5c4db0034d3edf4720ab9b94a7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b014ce652f6552e03bce87f615ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a04abb877da78983416e27052cdb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b7af55ed268073bec921cbdf27c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a6092c19617f1862476d2694a3026553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7580de9553e982b8a815a357078d057554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d7e21bc8f748f4ca12ec63712f3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266a43c0c839b877cfdbde375b83268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3088c7051ebd273b1a73eb8718755557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bedabe1a4d71128d4cb2d0a14d5e66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b082a14b351f9af5d23ffcb69d81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41968c41282315eebd770b509e54e04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32294d5503ae7964e4a218cbc48ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6404aafa14519644ff4f68387fc87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44740f04ec0c9418dc5c4c178c0f43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984bd094644d6a1ffafe79edae63169564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e48b657bc4cce82152a2e1f7c6363b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd382483f69791d2498929b1be380d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1500fffeb4e9d8cd511dfcc0e85576567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c82b0a5abe4024a67e1cc177524d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc930a8c3cc8ec22119d28f1fa0578569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf585275865dec6dbd7c4603e7113a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d73a06ffd97e4e38fbc1a740af82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4948967a94db07189a5058ac979e80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8763e29e04e8cad306fea75626ca53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad243313176dbb8baef04c46a57a4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445bd0a9e1e4cfdaa85384df698b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40f7a1e89f38d3cf00a0ff65941f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cca3f278a91f4a0e21cd4eaa65b0ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4663262edc4b351bac00b8ee7776578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42e16ba7a2a28587c673f93b14d690579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653749f597952422b66e5af255f2fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf7c981a407a6048670cd5be29f57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22e963a70fa101097134dc57cef342582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1725b3af5763d6e442bc0602f2c04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3685cfd8099f4ebc560db8bcf5eb942584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e9fcd62ec461844e6b5c32b59ddd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a777644128696269cdc4642dd5239586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a38d01f8ef64bbb5df20765bd2fc9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff9c5c5058e4e2b293a9d31ab3843b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2248d3618fcefcaedfff74b6a8c669589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d98951ced29d0b16dfd3c5637953590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fa8f6f108ead335dbf1b43757656a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952184b24c5facb1d29c2463e9fa766592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f71e4dfc4ce787dfa30549e3e73448593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f1d0b3888cd2a82cfd4d581ffb205594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc8bc079f89ac0fd560a449fa0378595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e22e8ef89dbd49c235bfbf6137188596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660eb1f101f6804e87c341ca972e374597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636d712a50392696dec089adbc23f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9563811ffea5bf508867963602567a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326859f44bafe9f444f7d109624183e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a9dc8d2f72982065f4bc080c18c1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c33d55a524e83ac50149503da25a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c318d95f1cce52ca5bb4ca841841603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc040a7930514e7c0cc912cd0e118e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b71f4f0b7459cbe2f188c187888905605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efb5f4d7985d3e9f7803119a4c080606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92b71d79ba033e7dd0c07012f3742607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5810ad594e4c59599ef5a12ad5418dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1bb0b8da9efc4e8811cc9c6271fce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb4c304458d8ccb6a4b09d6c54bb0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2626c7f7d48a5e8c61967c72c877f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e61ea5590525de566f24c2de30f39e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2824b70806535f67b3728ed9d9a25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34057e002f1415be8d620b374d2df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb98aaa2efd15961f402767f45658e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc33ef82292ff8ab6fdbdc7a8292ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea62ed330f43e05ee85b0603cb2c6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f128e8c62a7dfcff1a334a846b80f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86d31c66a0cfd56a1607f5a3269a03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50d351c9849f71551c54161173aaa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb17186a2d782f14c7b6c84eab5903621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70abadb46fd6f63a6a680787750825622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733e437ab06bbd1a5a79fe98309c84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508e0c79e0fe4e3b90d62f69b64a0c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683482145161a6937960e2ec6c4b8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe8b99e7137121807e271c5bb130a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e5bd7b826b9371b3ea3afd80187a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d69c445e86363716a29513121b80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439837000dee7e1fd42a5f02cb57e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c6fca69bd25f9c4030cf1e99f07f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd010cbe98d3ef6c2afeac1d1861d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510972033ed7440df7d42fc94c29b19632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede8d9f30f66ad15db8e6b2242dca16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32094500adef18c53567c5c17419e21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840118fb79d5bcf6dc80c43d76d031da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857234083689e9563a88f495d2ad88ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637efcebd95ba63df1e3ad1e146d9201637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c774536dd15b4c0a2992a8937385638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8a2fc6eec1010ea611375a7a4409e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee2ede373116c6a9b9254e3d1ca7ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0064cffc825b899278504aed3f3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44caaffd36223bcf65da89eea7416b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3c8636f815a74b0eef2fb6fdc30e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f611fe800f27c73f91c1e8c2cf6240644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea59c66f2a2bac2e23e4f986c9cb90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9c3992881461103c23c95aa16be06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d089c5aa26dc2591065065588c44c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe16660f44f969c759d5cbc8334c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687bddfbd47c74172c48af26cfd198a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d74e878bbfe6ef5534e6505eb8ddc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9fe90a459cbe85899e465dc1da8a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ef96d8e9e0e527564f15d491589d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449f23d38dc4229ead8df1460b1921653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba2d653270616bddb90f6309361b27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108d49441d2a61101392a145501e8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca585d44cc9f01c88267520158853dca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b8db3f48f7d0c1c665522a7dd2849657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a25f26baa3018e3e083d033cb0250658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a6da1fe82fed482510d6dd6f3553659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db710c67c5d124701494b6a9f2b9a7a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd2a71c2302f65e0d0c6fa0f9cecf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc679fe52611c0463e7b2062b68909662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3612bce30f113f19f6d29a67db705663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f533ebf796b54bc3d6c8cebe5b5cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840eaf247763a6af86b191f6d10aae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f0d4478d72eec152fe8184cb17d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f831a71d1846fa236b53bf6dde84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac54569a9d5b1b84d708323e85bbde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d540a8af65d0ed6ccedd323c4e7fec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb066451888eafb43e62413a9ffbd15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c090003a50de8497ce34f0cbeb0b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a6b7be120f767ce74d2b39e0c3ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f86ed8617d859223ab1ec21097b57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a89aec01d7902709a9aedb115914c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489b850956770effd7865fd7210ed13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab36f749f7a549c1b7adfeed167a2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0efe14b7735cb254f326c95e4e0789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655b113b7ca8b4d18eef18f49da2cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1e7760e85e9f5799d9f895c4d2a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2822276bd19787ce8040a293038ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de620d668a2cc9e9845bfa08ea53dff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c79d7cadd09530d6818888ae62724e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ecae583842b2bc119989d0a8bbe70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0193d9fb5d10a260ab5c84c1e867684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d8238e3eda9c2aa656b13a0d530d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd153aabd8ca6fd54212f6e25e90c630686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815c4a0db303df00c39baec5227370f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c667c07a08f950894cc0c33200783688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28e428973bef0d79d410d9a48d2c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb1aa1e20942555645ed8a8a05de57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2bbf1a1ad866ec935faadba130f18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a429fda8866cb0d118d22bec253200692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19822004a5a63d1a608eaaf58f0e420b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a0260c6a2d8660ea3674a54424fc3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125daca52facfb42ee3bc49867e082695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ac9281c5eed33d84cef695986b272696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfcf460025c1944f4cf2b7116c958d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427df8be17c73aae01332eecb6ed961698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b588f953e1902e747ae43e80ceed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0b283a009efd13be0e1a05c7fa98e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb050660d34a4beffa73a80931d6b6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19c8ba2df91772139a0679ca26602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6fbe8b5468e7a7e4673600426f398703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65ad2acc5fa749311ad083c425884704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec3d9cd813dc50f7241c74f9e1562705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cc94f8cab14d3379854b13712469706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99b46eddf38c50ae6a1fcfdd3212b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dd2776a771fc6134047462e9593d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb6d93e2b7602211f211f4424af91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acfa2faf5b3810890a0032972b9cc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8d4607e4debe474db71b708e549d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e18b64807c9f605618c28ee86a75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4f481361b1c70ad7f91ff32ed7373713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2969ef0fc9a85d350f95eb4be0fe0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483dce915fbc74952d9f00a5f9b22a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf3a29da937a0e9ef0ac6b6a7042b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3ff0cdcc2dd9f3a93d170fe92329717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a2dec71a29d5f6682ada50c8da43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3f61e0c7564c70f7b6525e3716bb4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072da058e4ebd941d37c6128682522720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb55c258d90ba8d6439beea886d6a87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b530be253f5fdb9e54b49f91540f090722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae56b20fe35e4137d0a77c083d381a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400fd443ceee1408fc7d63fa7a67eee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449198c58b356c0bd2b271c79a5344725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b18f7cc62fe87211022bfa8c5861d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406dfb54d8cd459790d6ccf32a0a4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb366fd0b7421d1af37dd5cbfb07ff3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0582884731b01c349059ae4732d17de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f39cff1766b7d9f6948dd7f9fb975730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad4547a83d93c43096bb2ffa72a330731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30338cad98bb8f7ca7cdb5a20192002b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53304f52bb7d8ce24654bbc65fcf5e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439363ffbf8d6eb149dced25aed8bb72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bb66264ca7c6393c08b2ecb084f11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d5dc384fd593e8d6e2b20d3373bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e3d9ae1039cce4552d0a2e6c59bd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9fe84739589483b39ddbca479b9af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db732f92a13c1a2ff16ab35d7bee84fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43b9a5404252820364d72306089420740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c86bd60823e73b09e6bfedc459585f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc128593cb278ab783feeaaf2d7a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3265643521599fec7a71bf5b7048f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b788226f0012679e7d78ce94e251dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cb0ae60eaa3220aa65674bd3d8ec4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c0bccdaf706ae59e23794197ca7e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba1c85cadd52e52134c494d4301149747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b9a0bc4b721ce241461921d67cbf8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862ddb0a3f938490cec2738d60ac6fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07a6bc50299d4d80ebc0f0dd593755750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1432c3b1498d1f827ae63e7e250ec91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8068d4375764a7bb151accf528949752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6073055707ab3f408cc2c22dfbfb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa32c16e196f2debdee8dbeee5dd7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5c7eeef56acfdd4f77d0b5a00e5fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce020df58abe744db2fa0939188934756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2eadd6fc3d2e395f57fd87b56369f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7073f165bcbf3523ec7e03fc5fd6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e619d9ed701fb28bddc79c50fd7d05759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>