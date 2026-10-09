--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf0325418ea2d662faee5c8e6d845f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33d9e273058d32858bfe9aaf4275a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5188e8cfd3b4efbcef9c46aadf19fbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbc01b61b49d6b97297221948008d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0d23039aca4c90b4aaf53810f06d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4d206be048542b2188bf29f798de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b042109541a13b7549bce83918bc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828dc23f53238087f3e00f877d97a518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dad2200b79c88b6b6b1953c87fb1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876abdb9b6e60dbbd70ccaa9b59fdc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef469d972cd9333e1d69d2558938211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76887e6eaaa2d56818ec0211c24e523f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4fc219a5e3a01d4af9dca2e29c15113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6f8f661fe87a836947dbbc02ae0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee534e9f1f7e36092350718aef4829415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043cb2591773873e1fd23296a9709116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14587edb9a1275b3f771cb006b51f3af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87485ecf00c6ff596709613cfd141018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60cf516eb568334ac1054246b7b6c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97b26e8f718159926bba87fc380fca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb727a11e2ad300ebaeb5cd64e98c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45afdef2ab98f9ffb9fb99726d6bef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b496846f4d3aea3c7b0296de3a3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121537c267b6df750fecc148731aa4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca64c2a361d5f7e8268dfea678f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338997dd65b86dae527455b2205e023d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e929a56971137e1fee75aed1a35427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2e253e24a508a912f46218dd1541a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a1a2454958a1e21e468a46220458e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f73422415a42f48fc5ddd75f4b52f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a941c5b71535e548e35715ebf4519b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53ea188f81cbba8350543a194c3ab632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188b6ba01ea0fcfd5fec4fb0b69984333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927686b7b66a31169ef677f9cd9450e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1196b107e38cdf1448fd2b5bab2fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192bb3f73fc1b979240df8de8892b3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ea879b5b1b5d443e178af6917c6b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e625cc7c4738592a7d8f99daa0939e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9749404c9cdbe3f37b59e4836379b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ce46e6999667c1cbb721f6a9c63d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ffa648f33774b6b3b59fa8a08f87841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69fbb2ab0607c05058cfebf51a95b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3aca82d631945ae85d3a40cc1fa0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69713b796bbd4b925a45b752a7da6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cec34a35368cf432c042b4b051e19545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00101a173544d3d59f1a369119d515be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b4432f0d8f38324ea19df7275b1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59519f01bb4c7ea8c456a110adeb2fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b671429711a253e4c1f1d5757d427049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999bad6025fa1cc8f98627e2f8602d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34e8775e6ae1b6c58ca68ee0d723051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd284a0e39c6ddb3bee1c9ac5b6a6ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c561094fabc11cf644722404917b2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8d0948c678b22bd21d0cadbac68a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6cd5b87fc99904ad46131b4c583c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27621026eea2cd4362c21ea5974a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217814fd75ee6d02de3231e1abf5d5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a25e4193e95c3f63a0f1ea1c20472758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411541bbe37a3a0d6ab0a5d08ce3259f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c34fd12629859e676be58d7ebea0860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f8f653cebbb76dd45d639c4d8b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f46b275c7bdbcb8a4ecb5b77947a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188764d448e0ffcfea7d930a74691ad663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03bd1170b40ad21431133128abdcb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd045f8aa813267a9b2e881ff197cdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772c24769161297067214a03e30380766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5b420f3cf9bd4af8871ffb1bfa1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108bc4dd01b000eb0dc97f13cf79d0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474aaa94ffad27a195781ebdbd4b12569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc1577a62734e5716511180e9f0adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a084a00b81eb51b894d596e0e841471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e233c997465acce34b1e81f3b1c7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23bc3fdb4f47bd7c6625710dd917973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967f91aabc6b8f1c41047e17bdce7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4a72e56166f8c28027d4674c86f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f14eb33ecd603b0c5245071a20ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03aae6f1c11a9caa363060c20f146a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92932f54ee91daf5beff29b941dbc47178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c95fe8426e9ca44c232e312ed9d6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e92dcd5896a1ea6c0ce563373a13780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdbabfba9b09750f583f57dae6a04181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb94eceaaab28aa46ecb8dc65265ac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8bef0142c2535e04da9cf5bc2c69c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ccd854d750a0a0ef686ec7b3ece9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19785c11b0836acfd02b2ab6652f63b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff874d5e5e2eb7ed389bb692f03aa30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d3d28c54b47e9f2d0f51b491b8d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8a07333e549532f66c2de6e0702de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4db647924c002de19c8247bf9fd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7216aa17eec780f6bc86f7e5d83e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a0280c43a33519ac45572ea4df8e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86035feadcc51896a8455d835c4f472692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd670edf1a0a4bc9123067e34e1082893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e77a848fc13a584c9d6774e87858494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5af5a0820c6a7beaa5fc9322549ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff3a67351557a24997d10dab8c117096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6877493d8080b315f7feb6e970026997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5fc302f3445bcf51e16e0e2ed05a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383eecf4fce1adf9e177270341e5caa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c4cb2dece0bac21fbad7b9880223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a0608bc442396b6feedcc30e5e9e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba90144ac37805be0e0510d2c11d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d3257e0304c2b01cd23f07045286103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a77e493e552182877571a5743661d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4276236b24c473eeba830cbbd623105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fef33444fd0abcf141c34bd0dcac8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2796d8dcdbc27788ec1f866f1c962107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb834b8a196550c1ddde10b368e9295b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19b69f0744b15985ac82d1de218f11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e7657934f30b682d98f8d17a301e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c555ac37f9496a2610bd5a726092b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef414bd2abec5fa2c9141c7f7c2ddc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf256c29531e5c9097fa84664b0732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924b07525c426c2ad191880ea48b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93af515177adbae29c96d26587c3b6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c7580fc400997fe849da0671f9a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40703c0671dd6228ec12484d493dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12abcbcf4a8f263fb19aa4a82b078a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9bf44796598d2a5b45047e29edb8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914756875bc9ab22c03c4ac35b430af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef20e0b07019538a1b14848632d9ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5fc69bd04c6af7c4503244150094e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f56ef69e0c74ec3e4ee625c3809152123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058f6df175f3264e48d626ab4ba991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c9a2b58c16eeeb2f317d4f664bf96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cf4b10b474e97c9f3ff9be2d9d72a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c96cffda45c0be46f62aa1c1cfc27a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fca42c803aee89f2ff60053fad5db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1459fa3e4ce79b0fef72b620c4c6b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb09b9154f6daeae61167c5ccf6f8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac49ce4fec8cec80c48d3ec672f4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e4e0899f5bbdfd02ed0cefd49ffbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032cd3789a0771c0630da4569a4238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b80039edf0201c68c015a41e896b23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c3431b4f089136a888ad08d219274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8c33274c0961abc5843beb24eec8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d23c983bdbfc6f051a4aaf13016043137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59403fa3e6e93ae1503516a993fbe02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09dbb4b6d58a350adf7f291673f478139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a23789581eb8aad85913bc9e2522140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809036fda31bb6a80d0ac15fb5169e0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e683e86116f7966b894549292c9455142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb453cb5bbd85c760faca67ba7f97b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008b9f9db579174038577a906c8fba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a272dc0f2c47990676e845d67b6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c78405d6250159f7d1d406b5473a09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cfc9003ef119d5cfd0339ba8645bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0c2cd3384c879025fd90c16fe0b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c3c25ed1afc3102dfa393a080baf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6103ccd6fbdea48915a1728849f5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c41fcb8c2b3ddcfc732da6538c98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1fbf2e6e8f46561d635e122d4d521152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef64fff93613f8c5074685a89faee38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b729711f5615d4a0de366b138460154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da57385d34f5a48827fe41303bc3256155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923813f8a6af3cc3ba6d719bc56b678156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69af245d27df5ad4d4a0fe2bbd2f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e797335ccb970af1ea95dd2b0ac0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261dee56f27ca60584ea328618546d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84bb3e3b6859095074226b83e37b94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14381247e2d1ad3bd8588244a13452c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df7adb7dd16bbca60073bc200a01b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef672c7a3b153e383377aba3c2d10b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafe7364bb99e19ee8a24da9a1c0f4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104f4cd2e07ca0f8b796b5e5f96cfdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db71c426844f4fbf299c36e33027cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73226c099eef09f5531cb2b2c96f1f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7559fa2e3919a911c986e8800e64dc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7aeeb55c399426b765a251a0061b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28f2758c7b09cf9d6662df9258d04b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba880451c163d2602a46d3986dbd5b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fac9555e7c003d4c77f79532cfb94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32968d50cd6ac1f617162145ff35dfc0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7859f56887fe4cc691e8c6fe07ea4b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79299e554882e46a3ba9775752393175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4620b984c6b68000991523bfc2c427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b4ec42ca1e5f98bca6eb2e5ae1149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7bb18fd17a5d76c77816188b59989178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda1b0c002b7d9f2d4511e2bebf46cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bebbe83cb6effe25b384a36b93b72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914e76ade22f521fee52096a961e95f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495dcb46cc4ceb2319c1233a2907c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d22c2af352c0ebfa87568f0df6548d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf1bf2574b15d3503bb6e7d9d2ccdf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a73da3cdb4ab1fc64b260662c5f8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf519c01e82356717c91312096be9b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3be7737e1970ec6e75149b8a60a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f9d08020f43c431922ad9bc57a3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e69b80d048fe328dff941ba994e6d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967945e68116d5daa3f1fdf0f039f86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35c023dc56db3d597e27070f62b3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115547ff399d7e36cc9496e3c94514aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a000c90ca232b7584d1f6025d2e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47562e83bf4ec21f7f8a6f1a446b3d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0a151efe3ae873af7c3eeeea6b879195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca362db865436e0095f59e9fcd9286196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51697b361ea2aa08c5f166783d1969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bdfac8cce029643e03eb427b0c135198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88918f870bb7f3dce9ebe805faa1bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec649625e13bb18e2c4139475776b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43297354198f1654a76245861007b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0649c5dfe6ea2f618431153097ef9ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1d15f320030e4956d2fec6f30f9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54131f88b78f51649efb2289af9b95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89fd3da7e130aeeb718a1dc6408928205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b0fcde6c3724ff3575726ec75815206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78173cc4831a880b55b7872a4c8421207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd397724d9f9cac7b8844919d473c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994ed2cd19e90f3dfa84817ab6d83f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61134b3afd500b6b0aa9a60c9e284adb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533e85b216db08227ecb06fb527a1ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13012f442f42bd92420680c10f8407212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4dbb9df644765206810c4eb8c8f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4671766f2a0266f10caa62873e987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156749f365e48a8f5b180463629c588215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f3431a2bfbfef6b0df12b674d83ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc28b374af35cb77d78bf4c282c0c2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326c1eb4cbcacdec2cc6dc9dc37edc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5323f5aeeff960fa9a7853c8ceae48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11d7d17d819af3ab62eb304f838268220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efefbeef8b9247c21b3d0622a97dab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d34d2ce4da6b71eda2b2368fca812222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca5f8b8ac8611e8dbf5c69959fb80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab848e5b624575a47295b6896b5e90a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc308c2957fae584bb605f6af369624225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb72eabee15f1412d1a4888efd717c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc30ac63b6cfdc9e93718564a5be0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fdce203786ec7cda79009e926da45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc54a1ab136e07ac9bd9021778c55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea31db9c311a76d504bd6ed58b71f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc882fe42af55fe106458b780617251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77a47f52d1fcdea88e2dc3d06e4588232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b418dc5cef360ecf2fa814031147029233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d30a9ce47e4d7c3483da3615efb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5eea61fe17e914c2a16b40e019c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed73ace55bdd71c5cedef88171bbf6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37667c72dee1b6005cce4d85c6a7a967237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18af424395c1e2252881af12ae502c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62345a45de78fce1542df8c53df89e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a91bacc9b099ab1298a15732a8f1eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfd1ac9a6da873e47a38d4478ccdf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41557f8c22348804e517d2724a53221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85891d4b82424dc384a8248c7ecaef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e294fee87381e7f3670b6d2943200244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026410380f09bad572e214a25f29a1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e31fedd8c1d51af30b0ac5e5ee7cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2f63dd889b719f65132ac9e12ee4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426932ec7c9b9c3393e6e855c853431c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c65d0a97beb5dffb387f83fe3ad736249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298b90d4554ff72eb7ceeb14b74e02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbab82d4aea1f7581ecea8e14e248b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd027ab49de15412864a2e91ba5b2e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe3595df5be13dd2b4680e9a24bcc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53fb1ec6d3616f6ee5be321ad007d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c3454be54ed8d33ea81c4002a5a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87da3d600f4cb62698a1ad58b0c491256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ab6144e038ab0ed2596340dbf435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40903ce6929e357b708b89983e0a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89948e62cc5604214b663b2a3f77b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd383f249e3c057669b03b8a71e964260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e4f2f87a84b3b216d8d389ee7030261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ae4a0a920394955595a8ab0f466b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce083dd057f4d2312d28206088434507263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cadcdd8a727028a7ab29cdf91b666264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0c0ffe3ac48bbf0a5948d0d7c76a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74564d3e0f4b41e8b9715b9a83866876266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60981828d0a09d0dfc0364d3de8f7035267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e7eedf2fe2a3d21e3f912db997fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83b1833231d8f105dca7f10a05744269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13aad5aa23de5eb1a6d28c06db514e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c8718cffbbc1c5259f42e225d4c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025efa9dee887b588c5d17d04c81dfbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018eca0cca55ed56cdbb8c70618238eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8675d25c10cb377e986397be6360b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501fe9c4ba811d59ea222735d506e60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5949f4e4688d5a975caa014869905276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa31d0620e7ad925221cb7fdaf8a87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff6c351faef583dec309e7c2f1862c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7d2ef78bce6f98df384decc65cb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e3223aa39f635e1acff6c7859ec4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b99f9ba3716baa501febbaab55d27c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af30e3032e2ca429d37f5fbd757cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae0410bcf095381ee75f12198fabdd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8048ac5b5c33e278dabd0caa6840d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cce7e406ff75aa54bf6b549f8e97c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3264cf9abcf3fedfd020b09b29566286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960a7a0b5b39eab9a5b6b802165bd28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ea3c9717aca7b77d9e31dddfa8ee6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1daaf71ab151438985db99cc6ebf15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea2000492ac4c5a0da0835ad4b1418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a0266f15a2bde43a979faf66d27b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e73e40c4e6e577139b5190dea8fc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd807142111296d1fd963f9c9590e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c33963ee0cb01f3f384672c69e1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff515852c20ffe56c22485ed2582d80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676dd751719efb6b1c27cab012b22d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8689e7e3f9b6f4be2aa8e67f516df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a93638f40b47d3bde5090574835cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e147d1878449d0cf6700df01da5767299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc4b5fdc1ec2ce6b4d1d345e50be0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59566e00d5d41d7e0e23be68c08e8a8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2401f3108a5211e8a16d02d59aba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a226920804d4fb6a6c38b15e12d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b7688dc3853067662a3bf9bb8ad4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f035f8ac0adbe98ed34820428720fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e76b749d542d71c39cedd9293171e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df96e55e8649cd83654cef56610e87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082fb7e42ef65901fbe6eef0a76005308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5706691d0c157ed2ac290a65dd8e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341e4b7ea2d480f43bb98da4e96715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7e41318507cd12dec0148153cc1c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603480e0de79a318620f768573a46e34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712928082bb5d1c3fa70a5de4f47ac75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c971fc71ddff29fafb0f6d3570a010314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce90b36e85dc238c249dcb213a84c52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa1a75cb3a6ef154415828b2edf073316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7b2d0c626fcf5686796ff926d2fe2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8588ba632155f4d4a389df92382e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f775983d05e58aaf7515aeb7d7190c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cab63f8148d573c897c7621f64112320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c3001959a4ba3275078990414d30a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c25efbe40a086f1111e2fcd18e41a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5edfd2d83c2dac12a01abdf9316b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da675f9bcb7148aff5a7c69fc6d1805324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192c83d33af1ec2f08c5010cdc27aae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67702ed0fa427781392ccaf5eeab62f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822390fa464ca9ff61865f086a69622327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3db89d6e8cd030973082a310c2f1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d0ef504143378a6fd49a594ab6cd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347003e684ef0c6ac16d5bca6fb803330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97345735bd1edbbd8a0e8c2fb9069e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8519cd4e22658216501af5aed36cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0a662d0b81fb54e290747dfb2c370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f662cc27378ea7234a253226f55e91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d6ed99714bbe765f2c59499ac1b4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f66623ba262ad0ff3e7d2211901af7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5142c866faece4fdcd8880bcde812337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b48d89bd5046acb75c8fc316418a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ffd98852683a81749971824010cac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498966119755d50ed03721587a3440d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a932f9b288bed96478d7b286b694f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69791d5aa56e8eabb3963dd4f80826342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea02bb44ebf4df4513e72f7e07ff6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455330d1ed40f254ca48b54247b3b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209877ed4d5ee8c9b8d2c3632984a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d56d2510f901d4524d95b2201fb593346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8dd15d5cc4f0b6921e7e1c86d224347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8d0b872fe04f9424436f1583e624e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39433f2806536e5ed8737ddd862dce1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ccfaea181f905c9b8d14fd4b7ab3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc709515bfff431a74a6316c1c7bf1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29385e768d3908a54ac372641b5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdcf0a5be2b8eb4992114e7092d413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf6ef1f615b03c1f4286417731e9ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb968573690848fa0cefc7492e279f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c845288168304770a25f40041e3ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046516eaf65b17204d7787c31f7d21e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb31486e827d6879086100e7067bd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35654f312fdf849676304bf95f56e173359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b78a6c09113b8304ce260f1378fd73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c02ccc7dc35f14c2102eb95e3b3138361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c678145754b590ff57d80d40dce1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e68d756adbddddd337c056760e25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bb33e0b35f31f3a177ef3fa2d7ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c64f4d9b1f1c32f38c13f0dd1948c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c328a2dc9a6aaf68f7a47cd645163b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627eac7ae409305bf57de3310628ca9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2e3082b9accac25068739d61dd739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdc48e64440593f96eb7c38f710a9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91084a95c52f6611ddc918ffc089df95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99380a5c819050102d1edd783e6dc889371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f78c29e424b42e8256ea5be9a9af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7401d9e14b46a324191bdf76efa41f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43555a93d94ab4f8862f1cdfcc12f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134059312a4ba25a186e051b2d0bf83f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96efc1b14b579464f61814698d3671f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e67f13d496c6a5fe10c8927b93f297377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f36899efbd239434a98bf2c802cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298030089452407e3bce151f7bf301b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446a3b8071ea7913c06b17128144a60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19724ed7b0fb3fce367cb0d97404a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735ef1984a8148e53ffa0dbbd08265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbf1da60e4c19b2f7b1b95e5c23e63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17db53c9d908394704b17f02cde5d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca742097f404fa15766fd053de18f1a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e960299224cc2e250023c9ec1732386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb6ff51f3663e7696a4f86ee2cf5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee6914dd40eb07b10dc4f24f2a336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03063f62c855594e5b36d058d74c34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80e6ce9204641920c1f1f776eb22c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d45b551f3666d9439890a0e31e5c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84965b219307ca79345532c3c90d15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bdb153bf1d22711d5b7772dd8fec8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1ec4859551b273eaf4597e2d76a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59ad4190c35acc19d612665b1e8e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468e8dd9d4ff0d2537b3304a05bfe7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c3d401060417980f974e034340989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b01b1d58862b30aaae8be1113cac2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24116a2a8ec912891c92b3d07f9a66d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf015d49f6fa84a9c7b647f46da9182400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f2c3c53c25bbc8717c8b9c9be1fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919be854a4219a72f439c40a53a16f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216194be1e6ffea1750947c5fdbe34d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360fef993f45f10022f51f0056230b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491253a530a8bfd267faebfddd78ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d1cdc068fd2f9538f4794bd76fe2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3fe8e89eee354a571e03e51efd1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5675b7fc144f81cf3866a0b865e3d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407bc3110495dee51ca268eca413f29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9abaaff2d1863e0f96c95271192feb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497cf2198bd4e2dfe478b34dde4d50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a7600fd0f42ccdca505aaa31e9bcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ed34a084f90aa86343e2f099f4e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5eeecf02d39ed9f9d9fcfa6bd586414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439076b4518e3e35c0d4ba8b925371a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c59ef3dfa5b5aa04f8f2c44c9db75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc6d84aaeeca2996ebfbfc5617dc2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020161a456b6c4a2c90a82714920878418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2bec3313d30a7b09abe6802783f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f1f8e832108b83eb0babf5815530420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1ebf45ecf235e94c86607b889258421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe32abf8dfd4fe71f3717504cdf71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0a8387b9cba671f6fd973ee4710a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819cae6af259fdb0231e231bdab8965424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf0a0c0eb19d245b213fbf3470e9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9412e6941201a89168d75f46b9b283426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dc32fb9911cb0ff210d3cb3bf583e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835906d0542783f9b033613a1381817428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4ab65af32520c16a64a5fe1f07c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768495fc346e4544fbced7432a0fc93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb6f5518f53ceb5672cc45fab145d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b2c4fb8a90dddab73f29393407e73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80187c39d8a1e5528a2a20db8b206b09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265437a32543502817c65fcba6b9e8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7aff0464101c3a2970da572676fa36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0674dd01de46d5dbef87397e00a25b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364dda6ae3d25718095d64f1feba5a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b06ed3cfb7cd6ff28c84337758e85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464bef0f0de581bd1317d54162224e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2730807b8b4c4182460458ee43ccae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366857952fd9f1d847e20565c5f8b9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e15f0bb88ce8c934a83a47fec7e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e803d43467a5ca84a972331f887ac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b2304b7ab18e3fdf50f1c5afbb7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd54c2259001e155ed545a7952fe622445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03666973cceeb6a352eba44839b0ce24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de984fa5dbbdf23c420f06f6c708b695447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214aab8b456dad73439a20e02ec40c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d60230f08bde9acc1b15690d910f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f465244bf161d0c3e228a322ef46b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d8a953fec9296c536653e7d59a8e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a974a45957780ff7d8c3957212c47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae664b55f9a6395bf352d6f07eb1234453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33f0a94aee925212d3d6a52ed0ae4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c0560aa2145d703d0bf7f06dba80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79827d59ab5ce827c8b18d77b8f57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeb4355ace14b920bbe35411a56fb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4802f047515afb71d603316b6738458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f965661fb6afd72ae35ec0f7bd982459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f93097bcaa53df2f8f03e9028dec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3923ec2e68a06e29393a2f8623512461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d687cb324a37d9b7de1383f0b7ee5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeca05c2c2378afcf707b238fe2213463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834d8270bf5600e68c9a406112f5a0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226b62eb4247cdca90a292600e5b05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419cb4c9a98104d238dd3109939f9d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66cd50e4435a5f9e256d3593f10efb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96068b5feecd933dd06c89a8237bac7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c99aa7dc31eaabb7ce03f43043974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c07d17a75896c51b910ee2df261c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275d55468a1cebda76322591804e2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80e903f3d33a1d672cc1865c24899472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793399211985c917e0de0216a11aea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c580295e6184c3b39cf2a25716396474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d15c7279d860483febee1677c962d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de5b9b6cdb6251c4f5a65f4822e4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13e7cd78dd3cd7bcd5759e3aaa48b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978ede65694e775ac76df2fb74b9d74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ef1e7100b1f2b025369f66a33e131479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d76c1bf7b280b008b90481f529ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d11c82485fbd429fa34c7e62b074a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06924a3ca561472ecd2b615d6ffdc1f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82c93a383aed1db8a534f80efc290483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01200f7867154b5f0ef071021f1f4a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044c26b61b724c046b56b51b425f77f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87339b22e67087a00a7794d2375aa0a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a4d39c36a336845865b650564046487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240f0da0a59dea833da4c6c7b6aa27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a03b56c4f6c62f3cb4be83ae53d6a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ec33daffba62e94b9369c2e47c60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2c4ff9ae49d3994837ccae936b9fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b23eebb6720d7f0102d8588bc50661492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045c4c1fbb101557865f4402f89b41f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c698c199b554b332ff14ab4c1384494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b811472a164216ab21df32a05d2edc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc680db4c0d1305e777523155941c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6377a02f49e2f8e500f070ca0508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e856956317654b1bbc6b68269414498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad70b483e5cca3fa61dcf624bb1b355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fb2e07e78b1e65912eada5b0a59b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa773dae263401a2004c8b946b49c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c965721a9a5850d7b2af8e022255c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a485301939f48b2dcfe1e3cfe1fa5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd0fd860ca74c2b121325d5d662bf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727ac60a64a529f859ebdd6dc3522d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7214b84f7f2dc364cc7866c461834506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55f44ffe2d291166a9d2f88f00984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f550bc1c6a790f9569f73e992ae341508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb69e0b02365caa01daf31d0afb06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0dcbd2f42516f9866d2937509bf10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f20587b627d9a2538a2fac9f92aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124508a9c1899da272926576e4c24fae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d692accf57af4600d0314d7bad4a1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042971453ad23cbd326acba6c06c05b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69407a09caf6881888309532d0f35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c40a20fb5ebd95b788f038f9c4893516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9754bddacaf3a80c69b790a8f31a83f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f79cf358dc58de1e5099cf3db9b020518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd32b9293c4ff799fee63424a28c66a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403672c51161d4117a58c95023f030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c96066e90bf6ff16e9970168fc061e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f188bf784754cf1e9a0715c85f352522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69020cdbb6a5d5d91547ce396c22e096523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f2190c580d648d657074889414f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281faec159a3ff384e2e74b58058c13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123054a826ffd0276aa3eb39495681e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011af980deb142435238e49122c227dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776086da9a500918b02c77598f97e986528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54b082afb6de018d836d9b25db7baa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737983a450934381d12ff5366ac4312a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72cbe1eb003ce3f7ca2863f20a90f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aae34b9db224464c142a5eadbc91f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedfa4058814cdea84b68bcffe5a2cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2447a3d810d03fb4ac5e5649c8665e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97ca63167b453a3ac6b9a26b68ed8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d70da1ab90486cd337f23a625b3c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db230b6c5ccca160536aeb7206a7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ae253f4c07552ee8f2362da98c63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83aaf7de2c0b3581aab5726c4f116e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542539c0403303871cb688c35e051148540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942d81a9bd2411420fdb31765c5899e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29323cbf56d8526fcd2a4c17b35ae389542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782664fd47c9bb175c525f359780f0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b93ebf6de90fac5982f0dbbdf90bc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe3b64d874dcb14f5d1ed6446e265545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4001adb4287510ae80991427631be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7228571709ffde078c081551f84b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b10c922f87623ca4d750be6a557d1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9d705d8907d30b7d4241b0b3f9d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c720123b312d4588983fa3de0f0ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b172a4fc92b568fda3eb4784542e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8406cbd46f10c7d5b5910bbfa1646552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47e9ba14a3b7d0e78483f297759c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c8cb5498367cd12933b4e25e6e66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee79f5b1c11df78cc3bbb607ef9a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8169ce52ff61062a08fcadd3dd270556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1acc7cd520d635e64a565bb507d3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15d5dd54380695dbaa87e001cc209558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc283f591a7df03625bf45836d43b9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209284aec013ed3da67d3d4069f8b4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23307a647111f08955196d1e9bc8ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07419af6d3b89f15d37d097b65071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfef3d45b740c1ea203f116ed79033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1301601eca5d020a6bbc6c6a6ca99d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2b34e655df7b6e47467997de01a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b176a62d9a4490f14b300130cbe0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68366ced9360ee85323caf0f8fc2372567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3635020ec4bc6e4f07a479d880044568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aea26ebcc29648357f0872faf694d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e74b7ed36047c0cda85ce0eb110e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1d5eef55ec452c972fbfe55f3b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5e4e9f870e176b4d99dc4c77883e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a6d1182f2752db975496146438b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49abb5504ad44ddcafac9d60e77a10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b15fc679e9da2bb993f12a9117db3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36b7825f9709f4f26ef5d44d54b74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2d6d0e0b72bcc25926ec59a13b9c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dcf60e70bb919cfdd637947f7eab5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798d90f97e124d19b5fd7ddb1e02b57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f264cf73952b33ba32eb262af18a09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55af89ba500a04112afbc19a0baf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6d8bf0eca114fcfb6a98179cca5db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd5255375fa886c684aec6016b572e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb041cd5ed5b6ff8a9538ce178ca188584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818d541b6d9697872c3a76125af106585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305529b4a2c4fa123759fe7b524a45f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d63fcbf9eb78888d2666e48cbfda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90880472ae599955e7f32dd2415ee59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f114d93861b643fd68faba5613bda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8840fadf5710d44f09943ea873d9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b847c20c0f80731956b595357ca9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5721106a159730c5cd8c45125fc612592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e35dd2f0f12f34f5b79925151f51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b889eb513ba487820774077659f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734e098f9466ae302738046dfb4ea1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c825f4bfa176e62fae44c7a7035193a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fa9ba1a75ec558df55337c527062597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a721af4d66ad4775092adaf81f9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0035a23433ec6d4aa62634ec5705599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71695c55e63dfae6c21b72e0d3814600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8e67a7dfe6533189fc2d9c83d34c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc541e0e5e42cc9a61a0992b9a16f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98d631c5ab9367485acfc01b8ad967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b367fc400d750c45ddf010c833f0d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8cf932f1aa515fd2fb92b7d94c53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442c62e500d4509d1493282152703c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a267107353491d2d4a42220bfac80d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d909a8f77aefd03169e06f0d2fff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde2e605f28c5600d0474e9469e5060609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fb9630d57cd1e6c15c0f31dbb8b6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091a0ef3d594db4ec965c5347a36e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690b6f59c60d83406ca526f5c6dcb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8fdac1c1422f55a40113252bf362e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a332982c0458100b212b367561a6744614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3493530eca1ef46a4262a975513347615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc3432b7cb8ea34748b39a564c987e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dfd9a83e1658b498d9a0148c83e02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fafbd86d2111ada88e3b4050996680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac289801e2a7022d166acbbb57493f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4074cdbc122bd447624040685bb6d09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1e910f5a15874548f5cdf17bf73d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8aea9913b27f91494340358acabad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88cfa110f8caf92c86f032976fadbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e65368d2b09e0c4d00b36ed5492c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afe15a5aacf23a1e81bae893ddb988625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c78fa697096f405066e828da70898626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf82cb91b89cd7e7453c5f0dea9a10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b10b59e3049e913fc375e2152ebdd7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb739f74710f7bd92458d6abb41548629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f846fde12c266f8f7c98c851c0b01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e44bb137bef4f5428457bc678aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5dc225cb192fc515fe48b4e5a0dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf3ab8369f5acdd6b0c4076eb2ce55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258786f2739a05379b69e6098fe361634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5aca0446c28f3ac948ff89852c441635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74765dff57b28c22d4b14cb15c4ada636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ebcd786e461f9455dffd34c1de35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daad15d24e616b9123163dd6d0780b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c24501407e362110cf62a5d390ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d7faeefb03868e421344a28298c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d82b244c19fa6fbbbc852bfa4ed5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957cc891c814ba58967397dc1d59a13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a0692ca80057525b795e6ca3d569643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec2458366066afc1f00ef5bdb3886644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f02b59395495a9f920bce3b6e3683645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe01c2eabeeb91f7759acc87e4dc7d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3d632ea5945319fc27502a1bd3a08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ade78d6c73f124d1d35b1abdd3346648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61924812a63289e626c1d391f344ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf9fe28da36cc00041b408541ecd7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feadebba0705e235539f4fc8385f581651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c28b1ab2d53173114b90229b17de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a555335e0d08e25d2e9c5c28f66a347653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd995c818bd4cfe9fcfa941b445bf52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdc732b0053c39d5333716020c40a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731ab2e3d1d1e69fd35fa823cf9aa15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fe6781bb9cbe7cc34eac2df0b1bde657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6022199bc5e511387632e63d7c1425658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3593438e4e5aa53268a16823a2073659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12da5320cfa1e49b2bada79c7bb186660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecac4f5986252d53932a9f1d2ac6a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d986ed4782075cabec2adc7088017f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fcf1388c533dce758c52efe7b6b4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c9aa19c2650726fc1d64730bb6cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88140e190fd18629289f26be4b4830665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf53b41e9f1638e8f4ec2bd36696a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2865afb57b6fe33a5d88e4d4c9be081667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae95a7ebc3380992a8c21d7a1d4d338668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e402080f48c586cf05653e78d6f85d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e7b9140f47d763d75de913f9bc66c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf3a052a8410c1b2d97f6a707930f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c729163f0ec814c360098d3306ba2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bf39f12ff59b576348a114c1ef703673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa49528937c22f359353c9ebb43e380674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297e98cfcdf0013027188d7a2a7fde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac5f62290dfea5d17cc93d3025df2f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35453c74159814e3dc92278a087076b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f34dcef333f136cc1485c66601b24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f28a24cf0b758161320b967cd3d84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ddf2dc0803f49b138ad01573875d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2093eb7de5355c7e737c5f66e871681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bb1a42bd18ba980d6af24fa55d9c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23745ba73071404e9e5196f745a423683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f411eef791dbaecc8670323d04c929684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479a284beebf41959a6e1501d27fdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0cba5d84fbe3c010112395ab182de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad187fad50f67081807d336d141ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208fe0caa78de94fe0db755a60377b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f841cdad1856f3f9e9fbcec6b6bcde689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5480957adb19c0e2e7ab7483411980690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d3fffeadf889c4a0a2dd19b0101f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8099d41a604fb8382d67668b1abf859692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed7bb86c83708a287f00df61fdc1ab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45317589d178c7184dce8707d5f5079a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34339115f7bed8d7b38312e37b2ce2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2b2fe17a13685acacda156551fb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31031148a75ee1a11226cd3dac0f8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28cf9aaaa145c20fa3d70c5f1a8518698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9cf5b0bb4fa9df91cf37b6589c919699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86b557b4d625f8f5f15fc15264c787700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c166c2127fbb85b40fe376bc9e07b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f821691d531730efe3c6bd662a37702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13033bdcae987e5b97b877ffc09bee9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c838fc9086fbfe687f473d77ddaac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb130b4ecae2a5cb0b4fffbc4d58734705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869018d13565481987be3775f8c760706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc285e7300645ef948d836b44d23cdb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4918db33af45a8ef174506758f8d73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9d4e8aa8d8866fbaeac36ba0113fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031b328f817f34c20d78d29a2e5ff2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c3a64d7e991c7f3bc0a5e882dfc25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8de69bffbe9518dfc44dd57e17a42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec6aeaa224002f9abdb865d7045f65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f2a9aeaffd56349886746219a8c37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9374caeccb8ea23ee8cf91451e2791715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a2a94f29f8405ce4e58e7d3849e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577e64be43ad8ea9b7868b6297de68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbcff6188e4806491f0bac390bd71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e03f18e7d36664d0ec874a3fdde22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2e9d0623541fcf8ace10b4815ddb4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161bb4c1ebe5a5fe862b901110cc0a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e306a7d278444aa15db9c4b49bc9f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52a41c089508041de5a783171d4e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a72148a67b51c661dd8af918a5ba4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab725b0ec78d150460d3128ca9aca9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a188f385f86bfa31e60f739ec1bfbb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a12dac303da0095678c9f979455093727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ddb8ac2fca108644118be6e2ec2eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d9560fdba4c2e8e93c5b5130ae7f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f001a7383052ab0fe9b17ae4f9346730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c9f770a5177f59b15658750e0b60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d193c35d4f6ee3c6cbcadd1a5d06c69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e51422b89c03bdf7294aab11002a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b28e77bcf153885d82b4efa5a9176734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a32bb7ed6974e78b8ed8030b406dca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496572207d3b73ca5ac1d248a8deaee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b299fa49b5a69f333a7a6d84d5ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a227b31c057181a4af921ca0176236738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f40d1889c950253e8f7cf36d7a934739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf9efbafe703215f86eb4639faecf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb63aeff26239286bec95c1e68ed0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c9d1b7a0082d4a31698c725395a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a709918a620e549e3b6f1a5fbbf5306743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67173acbf45c48223c36df5be11775744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edda6b5e4359981ecdf0559a2b2ca9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ee30e60cca6fce32c8619d96bc37a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e999a1ef8909b3a0a3c108b18054f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d47d576b06255e1cefbb86c5fdba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f750cb7bf773a02edad7244f1f197749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195500a4ee0d1cbbcd4a8ec120d5731750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaba9f8424404c60d1b4417c78b121751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eae7cce86fce5c096fc26cd1219efb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be94e62ad55d9870f9438b1405de19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b0d2e4b8d2e35fba9bf381d699618754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da58b3342fb75e4eba382a38890b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ca041eaa3115cee4dc3b1e643363756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be3709b1094469d069f880a55f81ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db3187c8ed05c918ddc637ea456b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e429b76fc00bd4794909c87674fa0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bccb665f49b5777b8673b0aafbaa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01dbdddc84a3bad37184a0f34792142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509eae7d4a7559259232a905b2b0db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472c66a722c07674af9586503bd943b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a75b0941c3bd472ce79c9b7c2f2e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c71a6ae7e5f9ade6118767729bf4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198af5cd6bc5e569348dc4c1be9ad4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af9f9050448788000a2c557e708bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ee238b9a7dca98bfffa96c2ffd6e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4f9e4438a034aa46f22e2f8a9002110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683ed8ae2f1751fd2ff3a49bfe15b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72da441a898f708f56ee40837910812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e267dd2419d5c86569b3e106608413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61dff16289b6571252fc9b7e5e516e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb2938cccb8e9d44fb36893c226ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5834ab012e156d1d5b003ccf1ebbc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fdd313764e8d1cc5549350a2d5d5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd7fa65f3b6cc23fedad182ded13ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a97a0b343fd48303e97871567009d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4e0c5f930aee5c825eb23a889f8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987cd34eefd4a8eaef4fce9e1c5fd0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649701cdd186b6034b00c77623a3b6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b2c6fc297d9aa3e06d220c3b842223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83736089070d919994dd0a9e7bdc32b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45e928f7d9065e417fd8fa113899725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14887e56e54f376929e2a37988c710f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3eca598783ea853af02ff73dae35e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f447a60631c470f06c587fa6b84b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabba27a7c6fe0eec58cd728f7050c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf272cbc8aed2625584fd6e9150c6b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082cc7dc2091bf039a9247f9be6c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb05530072e7441801c2b5111fe20f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f12762c5aeb1104e2f78a28c054633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae731c87e8c4714065694222cc29d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3f8c7e27a7543cd5c92e7492d15a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3317a91e967be56bccd2a36b3585536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb7f53621b3e751f3c8b89e3fef73f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c25a36b197dddbb77b1cad0152a81538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61b65195841b8b68adc346ac3ae0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0f339c1baef4d0d0fd2ea6cc5a87a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893331c323e8f41775c6f67f73d2751241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159fbb60544bccefbf8a59c995b974042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a7824da06dd79925ded829358474543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d113e03761ee32e294687deff410d1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972c8bfa72a350e839f128e67f3e9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630a003cb51b4657dbcb4802a7436d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b9c7023780c38c8b2b5ce749c04747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cc46cbe34226c977cc69081416cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad85698688cf20de0337ee0b30b9aef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d74ab99605627fcf808b7845c97750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451680181534f1f47db74717bbfbb08151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b106ccdf9530d88993b1db63defb26452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353386c1d7974bf33a64085c27a9f2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ee094f042fb2c0b0d5599c02f1b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a69319450b64dd35d3300fc064c2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb5f32ea03cb77b835f06c151313256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ceef9081efb0b6ee864223e99bad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb798ab3082ecd8855d6dbf4d6fcb8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145015b42e6134856ebecea16d3dd4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2d9325fd9e369b18cf14c541f5fef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa286bcd95a7eb692b585e2cad6dfbfe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50038335d3cce28a6214494dad20dbea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de11a8121c37dbaf30227fc074975ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eff1370e00c3e97237d9506619da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f534dd3c8204e21127000d77bf2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f242846d39f4fa61c7c1825895c8c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994b90474862394fe9d30ec4083cbec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0629eac6147bbd767b17e4ea260c3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f140e0fbfcbb5718b3dfa3f49c334269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269584903db49609339fe42c56129d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2e4bcaaa6a9cb8ba3c6d6068b1fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed8457881849326386686636770e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf40e177e877d7c58442c91529e47a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31c7abcc4f55b6a86a920b22b1ed674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddbfe18baca79f6ae27e1fef990e2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29607b28928b630dc9ffc857312b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f39cc70afd5d143cb1a8b9c0c6a7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233d702fce9401ce9397fc62fbf95278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809823c36ef033517668d9006b0d180979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc3b027034ae180ec269edbf0f6d5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0fa516d3481ebeb50229a2acc761d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d96fa4495834e6cdfe88573e7fae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41caaf01295de2e604e63072ddb1c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199fa9f7200af166ad0910d597f44384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5211ae8495c42877abb8485f3624685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10969aa417044562bd553d4ca5d611f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8d42aeef66985b46f70a5aa20d1cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22a392020ef9c4db58189da5fda3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721071c24b957c820c0ce0552119a4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0eb450c4f0168aeebca42058f9efb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029147dcacaabb0f7c6d2ef14e936ffc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ee3ba4640bc2108715af1b26aaa2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5271f3261375826413349d23862cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9906ecf9e2fd87bdca56366bdbcf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5684d42eb6237e01e5e9f9bdc178895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7efb2a39aeb6dbd4f6ea548a70f4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d31c3b739ea5aa456036d80fd935797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efd0a44a3efc1b7a592bc0d49abf4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d712ab846ce9af3f612d8ee547127a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee839c5be0b95569e51e19225bccf8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278a9bf671bcc3d833d6684eaf6812101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16eaf7bf4d9f9e711f5afa93b4b40d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4fb9dc3d9090a9ecc1f0685cf67c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0553b22af5abb03c8e7f64405259c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd421d65c64e80c8c423a205523b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc30ea94f2760b4cd23f29b7a147a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ee045d1243654b78f0039062eede1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd431b99ee2c92042088ef094090ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e902785cd0bc1b6f9902d9dfd8f878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb764037bb30ebe0f00ddb2317288110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a8e040b1872aa986636784ad6f981111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c7fad2b6d8c110fa2dd1a4b72acc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4b3c8bc440b6ed591754543882e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7ac78b71670ec101ae4c4c1d1262114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f7ea2a963b08adc8cd23603abd48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b12fa9b68f27d3c6a17598e8ba786116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72baabd2e22a819a1c79f38502418f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e798b3b292d9a939ab00566bf83e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73eb95ccce9fcdf867cd1c0d4a40ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae587b54b350adf5c50abe7577603ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb9df93fd36974cf178a231e3f459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8389d63caa876b7a007e8b125ee1ef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524cb1813ba0023a13dc32d0b26b6df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e8313360c4f7bcf893859fd9a0c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf148ff34660bd7395ab32ee641c3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18caf449289d064ada7b328536830126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288197908c0390b98eda7929b5456528127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02429ca5b6b643a7278b0ca59563bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96923f713afe4b1ea90c2699c596723129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2a7267d9b9e8946564189b585203c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab348e3fdfe932dcba4990f7f957d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830e9cdcc0fe9fd1d46e26235d95f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce97aff070c326c3f9f583ce2b981e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6492064e4ee10b5c1aff1a69076ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ebe636df70df14c9581fc08f39f70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b748bf95f0a85b9b6f14d84c09564a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80db35c063a7484c63649991a9d17f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbfc530f577f12d11e08b462975427138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403ccff916fe1a9d85774d6675d023b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe7a7a979504f9bcbc984836f098b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a90ad633671a27705eafa44e03457141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5aea34592c942bcf01f22e00f1355142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f6faadd75732550c6af325edb679143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b4c306de7b283d8c0dc3f418cd3fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f8411589b679478e8cdf4b6d0bc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636276907a7955776d12875a1379314146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ef0cd45bd96be09c82a147a5a7b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088a130659c087f4166a386f2783b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea842b18e30df025fabf3be63a40a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033fc57d32fe23399eaf5d273f05586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc0e528743cb4466af7968bbf91a67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d91763bbe095b8a5a4cd322af160b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29553ef8be472cfa0900764c8a23b85a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed4851bae52046ea824c75046cb2af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9a3b3e94c1e41968dd23fe2d9066155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a013fb9e6825e0afa083f3be055c557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b20978a33cd88b7e1fab4440b19aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1db44aecb40135f3d0b2d7d5cba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873580a1b96e4f4649e7e15bafb27d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0812937cd9c3882d4328b7bbcae9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc401323933e1e1ce808495629b623161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b413f9f2868c3a30a0b46fee12f13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8719ab3e35ce238e96e0d6c567c62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c69da2d99d52694e8e2e2612ffa23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbddce1d70d45855f652f97b788d45b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646392797772c504e50577c119bdaa6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c668c95706361f2007520d5f3d18ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956412f2dc9d75b67537263c092440e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f8c638ef3bffa531c5eca5af0d733169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0099086cb70f66cd53beac42279187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62521bc6eba3affef55dbc838336a517171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418000b0cf204778affe1952d20f1c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c70c8354c7c6eab0c1796696a690173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909792da8dae4f93e5cb7529163cb3d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab4638aa336ad086edc289397d3c06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee0add232c852ede22af244b31def176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b4f814d19fba673184f12e3c7792177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654798a0a63cbea054b70399212577cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522867fa7f7f340bcc4e5876307b174179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9760756bdd71821d9507f88f4ae92b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d8a7b1bf8dca77468060fb149b4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a38d8c01ad8f9cb65d26cbddd6f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9f788d94485fbc9c4fd60ac30272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e9778f2b877981d0cd5d503a30d7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da9a2eba1b657fe66583e648da1cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6138173eb161c578fda81bb427ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12d0e1e4cc1767fe6fe08fd82909d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d580aee3dfa9a8c3cfb0c90f4d280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc35e90cda89b23ac1b5bc3f0edde72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4949e2306dde2a94b934cec4df96190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af510e449120208f3435c52e549b7877191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b532518a6c30b8b8ecb822cf63aaa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589bea872c9b4f09ed6ab74b7099276193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82cdbf702d657fab72a3423821ef5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066361f73d37ddc02337bae6439560a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f078b8a581c54c03610fc2df6515196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f966fa807af59d6d33efefafbfcd55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f3c6670ec05d162465dc61d6a11bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5461ab5d692e17dd2ca8385da47253199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59201363a091e8d4f9c7748c9113ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4aa40a2423e1b31bf8ff39778252201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60363e3783ee9ae464b9e51a93eb725202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3bcbdbc8785fdb05fb597c4b734de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ead3309ec04c4b1c62f5271fdcac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f683d67b74c177188ae3206cf0a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d760b40bc9c591de5a51cd50ab74e97206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96b83a4322e726a5806869d7a9cb53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06204dfc04544699768f07563bebf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a084275f3152cd092ff43dae987a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18842590044b27d78a1f9ccd81bb90cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4760c5e913fa3ab9a7351deb81b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4750e0f38488f00c229d128a7ed1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0f45be3a3e7d9aa69119824dcf9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118755aabae7ad82b16e65e2bb4b2a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad3009713ebc79d84edaae033a6f4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b94d08aea9878d389e3495c2b3541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad2b102140a5a3c2c25536a61a400217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d831b412641a3c47c92b0719c8ff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072bc72397cdf419a7f59ac83fe1a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c362fc5b1f28d605658d2ea840026fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713a5f3db945d42d76b11ce402bc19b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf488fc364a93575ebbc02366d6ccc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ed3bc9da5f25930c531256839d8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998a72576fc1b4e759708008c71ac70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de523266e01671ba483a80fc2afb955b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be4cfefdc6110b0c2a77dea14f687a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eccddad13a51cfc76a3b315b596e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d632630da979fa648ac236d30db39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c3b7316db5d6f99353dcb5998cdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed8ef11d05546f41be800ec27439fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd204d7d81a20b549515581eaa6948f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e58fc9e1a7d303e6a4568bcbede1c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61ccaf7856fe1785a9286b24ffe7f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7cc01c1ad7e0ca0c4fe5f0e287426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455b4d794f85775c6519e1acf3fafc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2397adab601d0f17cb3c00952e6cc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ae04e5983f7899d2f9d693d9463b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ace2c3dff4d7040e0a024ce712144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b019b404ccd9a3a02420e0742b9397239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95ad78ba6c2843372eacf4574d5e86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ccf2cf525f373324b3d7faf5f923241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e337441dccedb308eac936c365375c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044b9b96a87f81b37189be4ebdac94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4b974eb191619bca618cf0869201244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13db92d920cfbeeb7521baa32554d38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198441f95ea044982f6e78570544aef4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a46ac2a9b7a54b35a32c4ff8d8dfb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d99737379e1e70848661f6cfc4231c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6956f78eea7bf91cb9791f6b5c2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3cf9064eabdf07135a3d5659c624d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e86416c7adf6933c7b179bd200678251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe22569ddd596a8a4803c2a19799b0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49a09dba80765c519fb7b1173af1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa745a336d42b49bf5030f14902f1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11402b8f7927d0cb247e428fe4d165255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018690444361edf8ac564d0954629330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09069a9cafc72969039c441f10720c2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c41aa3c4ce61f55a9015d5fccefbc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f58667bf8187549cd13364b56b8a05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cd8b42c5e4c520def5df6d64cc52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f943b785a527c8bbe17eb6a5576dc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069228fed89337baf9f562e80b46e666262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975e378078b45e783f3b510527bd170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076df9cf0c443a4c4777c5a1c383c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e69a0337a8496f0b0de5bd3144a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62635f08f3fb08148e3e42f6dc9b32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d50d58009157193a9df5fb8819c4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceff683265949731906720e96ae607d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f366860581cdcabe34fb516f1840fb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0511a1d3dc2644edabf6d21e7baff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd56d754d3ab4867cb9c00729440d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3441179684eecde0df17a30e5ef3ccf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faecb38f3a423784b2cc6d51628c067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccae96c30bdc00d2de0dc18ccbf214274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037775824f36a3e9c5cd5dd84aa0c53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30359b2932c7a09873bd3556be25bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4b23a546d49b518528a82bb9b3a7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844f0e21ddb4f7846d4b86b7ea0071c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b92aef960eea86a716f38f30a5785c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed012b6f3d83ee26520dfec3960e8e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fe38732255860e0af936523a9de95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b1b546415f3cd9827f64256b623cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d53bba2086384963d2ec9f53bdf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2cd250c2db4f441126cfbe1f21fd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692d9c7ed2e35607e0db71122a76304285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22165d550ac7390ea1004970ed5ef8c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb407b8b516b9b3cebf9f5f75dd0a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413063d8847af7396957e3cd0830332288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0bcaacfd8af202c3f7c100c57ac3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990ddfe01227ae0065075496449c46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36760fc24af8ac71d694d4f7d2b4457291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3287a0d03ab50698025e7c483c9ee9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa3d36fc52c2201aba17a8d5b60af5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b7400a4a603b23b497e88ea12c43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63c9b3a5f3591ecb4cb9be0fa5f2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f057eefb862baa828c78b153f9ebe41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb7c26c6e5bee8194e4d666ebee82b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db47b4724cb266e24a3f5f86863a7ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0830299e2ea32004d124877490c77cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab349280cd8fc97c2f3e2f3b724a91e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375a9fec59e24b98506e4d4f6e9a0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416726283fd79bde319e96c7c4d1701302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55a517f7114e2e4930d79feb2c6d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907c83de5c29fd3e287a4f06384d9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527e0d771213396c15d2453d1a2622d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e11627166591ee49497ceb5673ba63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a691d9a15c3bd8bd7ae357fbb3820fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910825671ee78c070d1c2611ef508054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd129304cceb69f1e51760296b3d17d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a524695b7877e51ed6a35ba969629310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2794bbaac8238f89307bd0c0e12ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3585f8e1e7285a6da24516bfe2210d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d1e369bb6e0ade601bb143b9b5db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0c8c725cb07ada6841c20e8c6f20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8daa9369320b44e49ed74ecce8484e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9660ba7c32135ae7dc6b9f420d317316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40afab8ab5f912751f74095b51a9d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc6866ddf1303d8d19befa54976c60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845143f6dd8587bb59db5405dfd23e06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a1e2fa9a390d379ed8b9d7be7b38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55086632678d780fbfbd3f2b6bec5944321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceddd9acec1381d52b4635dfcc8fc9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692d8bace46177f75cf841d49a31f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926e2a0790e7dd2cf65d2cf8316b557324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d620940bd913d902f37706947fa93de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25d643039034099152af2d0cbd1be0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc2f0f08adff6096ae71ea22beadb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e1337af5ff4334b4370953862fc66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9500c2c5476a810010dd1c02d4351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276847ed188e346b06e4cc28508325a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305528f7e4149a58bbc95aaf31da4bd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a92c759bac4615c4cd5fa4c83b6808332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca234359fdad5145d24ebdc294c92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b71e04ec038f816ca2d1b7b2854a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f64f4fe439c603796f81600f0da52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a38e6398c6bfa5ef42267b43346e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378edfd87361503ec6c9a285a9152e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333830f9c4a0c13c2e5c9392bc09b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee938fa8d4426a657d431721642a82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358cb7bc8efdf1eb220482f063b013340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2d503331f07f67d058f5d0f24e1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07245675390bc7fa5a998cce8462c66e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb84fc88fe5e6031e040c9f9de0970343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041280653e15ab81b6b86fc7fdbc85c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aeae44039065f33de065e55870c56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf999fc9232a5ff08dd1d6b119cf6ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a597892354c795099cdfbe2255e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce55d63c67d5f790302d000f195e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc29318d861f1c8894d41053dd201c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87193f694686de16637017d085483350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbbb2a228d6dfb129cd37343f7a4c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57e15706466431760e8d6038920681352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d786abd8b99d5084606c0c014da90ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d21ac9bde4947aaad7ba787573bb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f60b27948ed470677954de6a56f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ba0882f9c6ba4ffe9228631b9166356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc478dbea92fd13125905671a249b74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a1cb0b14cd98bc58e58739b72075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c80d89b9266f893b39b8e5d971414359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2547f4d0ad2ca53eb20b2f5104c7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9021b7303d529b6ca061c1af8394114361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591fba0892bb90798725512050c08d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0f3a18b95a60069fc257e9d8ea8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe45cd3c15e6bba717e3b9ec5f19892364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b96548c41d14392a259824740b989365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a50a0957a10d4a0a485a66090f3cc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8eef51a8bce260e2e9e72b0796ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb47c8a19e9d8c208a5423812b12b71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7790c83302f59fcbabaf17275cf561369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd844d637c54dd68ae95774af300a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd7c69ec7699a5213f3190821d693371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97fa5c50f90316329a857665f4d2ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c459372f5da27cbc68f1749fbc610a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033cc0ddc33c17d677774294f5139f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1caade3b2c69777247842ddb44612375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c859d6398332bb8b4040008bb58ad7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a73d579f33979c8518dc262a41b4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1062bfdf82a4c0f02aa7659b5706bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb1128b4b3c7f7211f61ddf320bb33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2760613059ac93db717b6c3ade4b20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be40c2b259fd0d1317da82c4185a15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a219519acbdf00e5d55b47e3927190382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58810daa770fb12ba5a5cf89eeeda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4e49485d06ca96bd6c279c0c74916384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d049ab68f04d13b51457df701a11d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c53e517b6b5fe630afdc5e8d27379386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169c406a92b650163f0f26e58bd64ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735fba9691c0f96fe4d7280d09a43fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b5418dc5ea374ffc0caa24a75441389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d05aa344b65fe575fd1879aad2f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf0d403e2dc201dfa768997638ff06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebcc70bfab25a3181d533839e2c3b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f75d43dc2b5fc3e66618ea774abb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0da10811f70e6331ed5aca717d083394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5eaedd7b00c498d6a194b27be1e49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f490ec421ea5fe3b64738dd93934241396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41de112d376ff36ceda02e1ec8d6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5bc076facefeda88d4ab0eccb2406398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b919678c4bea69ef82e98e510028399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04525e84884e4dacdf1b2b23f91b47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72be9d28032286de5e011c4d3dae41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bb1c2ef1a9cf74ab622c45e2a6951402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fcaec94096432810d99fcfc0821b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3a2c27acb8545f63c3afbab9c3bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbef06fb4ceebafb3cf63923aa8bdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d1e547a4b8baaf69ae7406b91da6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f71faa24f502df181b3c28730abcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a013b689efc290e640802d6d5969c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdb010851f92f58ec3ee367e9fd1af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a7068852e64dc4a26408da3ed3da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d068db1fad027ac866eae72af1bb76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc67ef3b76ad4540d1d37e0836c056412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781d8f4da1d1f79e8b1cdbfb732ed3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355f192b128f9176df01fc5789ebae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fea3a1a6a311303ee5b4b3f35c081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab893cc82de48010b76edd4efe8540e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b067b185f8cbcfd5ec52c7ef48176a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91e4ce648341f449e7334b9ecbe35d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d1a8b27e00e46dccd7633172bb36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d97c367fb748d17895c5bf68c99f2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961055a8ea27138b0659e943c804607421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09235b23b7bb03a58d8eb54274b615f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03265a0e1ea3f7ea3f4d597f64d8b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c29ab94c711ee7798eb9bd9976858424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23648cfc7a9e0721546a71db7a8362425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f56f11f6ed44c973809cfb8a922f84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742f8b576408ad5be5ad4e529ff8530427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476d5496981567abcedcdc354bdd72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99d5e8c3acb608480087aa01ad7ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33004b965b65d933e727e3dfd96c3b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157c58cae8b0e32e17d3abde0f39cdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bade540f435a04496b964182b1509432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245e4cbc5cbee1a1d98077ac5499d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d09c15a83ffe1cf7bdf72174a6e6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c70518cddbad0195738ba83900be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773027e88a8a6c937bac52d5886a8c6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d335448912ed81f7c01284c2e1702a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bea01d07d1537beefb67afca46054438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec1bb9fe1eb8d8e886366373020717439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5851466b78da00f61c09f8d386e11b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e8198984fd1489747cbaae529f469441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f93440bc7c346babea5f64d6c8c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c387880d3d2f99bbbf9c75637d7aab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d088c8f8b882ef4a58ab0a3f96e5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962d10e73b6b0f14142c672ac8e373f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33768410f2ffce4ac631dc4a04eb812d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2fdafe385aa87809d94eab49434fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb052acb7d9b0162e507c43fd54353448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cd07b62ac83feaff8726e0455e5d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280d9a23f621724b3e2a11107c468d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307c55bb91b77461b1a1e83ae150e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a33da4c6f023b09ce0f4493a53a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b5ca75f4e66afce797401649d912453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fb846d2284ea211f82fc70eab9c34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e36056d229d62bd319e143275188e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91488612a86686534d65d7e038156b68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92c2979111299a146cc6ade9a6ecc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4655b7fc1f0413b409c3b737058223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0218d6e0922e54d4942479ff7093d26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1a41e0286730f604bf1db7fb94152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20487fd2da829e5a404e0167206a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebed1954d3fe384ded66e487617961462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761c2e0cc68c3c01727464ee178869463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f82c53911f072ff1971cc53db0e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ff11a644ba3e91d8af5454a32cf30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cdb885997bd23b174eca793d72920466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee481744d1ea8a046f4433e3874ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629474865e2519caea5c9a35be9f83f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557611509bf32e9f5051ee32484c914469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62df26d55a913756e8587cf956acb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2c6b5e9e2c78a5074685626f42f5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c203a0d3d1e266b190e7f1113ed974f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ea114bba88520393ddc0f74e856b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6fb4e630546966b8a904301985ae8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3657090e4c8520b6d077e4b7e16c92b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f522cb4e054088368140b68a87ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea15e4357019f759280289b2c65c2ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72749895b68a8e9eb723081adcc96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86909d8c288dc3f3622178b68c3c9d66479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b10d8d7c7a3f6d329d91b391ee7c05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6543de51085721761d4c2d0f9d7cd10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca072852f37b4e7f23dcb9bb7f21b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f378ce2aeeafc2046d2400452ee3f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400cda1f4d5381277e40118d83d2102484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf901066ba0d544f7411d9f8579f36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211fb8ff93c858891e4c3faf96a35e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699be90097e6eb9bc4f2de26149f247487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb302b17c413264af430b93e74b40d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a0131c2efadec24d8ef0bd899b3af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07057e79da1c7ba61b6eaebe66f5a9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ee7ee49e4180b98b034395c8fa4e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5171299b6d637d354f4bc5043a5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f236c1de33e67840fb910da06115493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af83b2e6d976c0a3deb808903abdaa3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4bd55ac4f22c13f71f070f24c1e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215cce4122d33b8016a4d10fb4cc827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db38792ae3dda5a58cc6aee5387bc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430450de3566aa55be10a23cda39e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead28bc8ee3478a28462c2db0aadc51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc9077557d5a886644e21359d830ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104db990407758f8deb7b627316a1da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8ddb84f48a07a66e443f912aaa15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee6026564ed25e5af014161978612e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6479726f497d20c808c52539e14c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b08e5287b9199655ef152120c87691505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34e9708c4d75ae0c17077677109212506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2730dd545c401155f79fab4f74214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e2d6aea49f70c53ece02333e9b39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfd448a5aeeee930054221fdf6e9e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af5632a634c15295194c7819f88ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08459523a7183a1d127f4c14ebd1ef4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318ce52faebae4ddc4e03eece55628512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea61d1f2a18d819a36c018c64a8b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936306314a97751de60cbad7333c60b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8162d72365f420d7159a60a62e149515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf5d3b11764c46a9d7fd84a4776d20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60d57b2effa47ad07e1d068d10383517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff160ce13416929d36ef94ec3bb69e6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81003b97383037b4e0455a0c8d7df6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d18bae4bc377303889cbeb6af460cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf47dc4c204c838c0c0f96de80a8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac6009792ad3c8a5579c035543ac0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5147f252a48171148fa055a548a6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b37879b555277810c0e83d80633e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439408df7d4d3ad446986a864c3aa738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bdf8bef3e911a101f72597fbc2b3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34e8a3df4a46dea6f4f1e2713881b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438353de7c126fdd9783bf4882e934528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b57b8d48c6f4a858bed21ce090c66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298bde06b7d748705be6facf922c71d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8022c3fe8e45b38aed88e68e241ad0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff65de67267fb68c0ecb248446fa06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f535320a5a7835280cf8d48f61d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdbeb18643c20d0532c6717653de46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b316c659e007dbdbe244514978f24c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeaeeddda83cc8af13bb1c58fc9694536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e2e59592fb81fc0c1ab6500e122d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd983e9a281100b39d9770a0a28a250538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f50455cafef586f7b04cb6a5879e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785dfd461c71587459dc87157069d8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862105d17310af9d897a0d848dd59924541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d14f6410e780dbb29b4a2649a2c688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce410e0ac2166a25ad65ce4e13c79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e1e6f37eacecdc6d4b4a91240291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e87f419c120533d64fd326af4246545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a70098a0b8416a87217351f00872546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b4c4391f7f194370b1bfbf3c15e3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ae375dce399086b5ed9dbf51075e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03406f0909dfe032f280954009d6a7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48697c195658440ac15c7b07d4462b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776a09d809b6a27b8e5b8464b148df4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea213b2d1c853c0a0beee6f41a9095552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd871d1a8bfc298d11b94ea6fe410553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030502411f5f4f39c82411b7580a52b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255813517f3a66dd5889978b20315061555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9d126ec36ab24e4880da1efb3f3a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c84d89a088ccff4ec6f688925b9597557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ac8e9acf79243e74e91ee03dfd62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453e32f34e99301a28f4c5173d884e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af9b752389d887fa6a50d5a8765cc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2457392264a824c8aae504dbcbdf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047417939ef1bdb5467d4442095e153562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b658e34a41e153bd1a926a5d177e46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b7dee0d8d52dc017bdd380aece82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c221942ebccac710fcfd45b8e3c9e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184518e8cd4c14e9cf3883f6afa3151566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21eef27b817c798bd13de22b34aa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cf4c21d8d12beead3944b37f29d46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8683a9142b69ee16c9ae1d23559a66b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa85cd2717f9df2234176a4a94c61b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b26430a8a354d90a0c65e4626888e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c0ae1b92eeec73e8120244ebf27d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9139c17b83d02a1b0c9a79ec4443e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212430c8830bbf6deef8ef593e6fda06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08097a64f724188c57dc0724dd1d424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b6a2befc7a7298e8d75bdc96817e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820484d746f2ad9ba634041565bea9a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf30ef0d29c09323977000c8e50e01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3b310f2a95d84e2ec38dd7615127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee8c220ce7163886313838db1db8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94149f98a20118b5cf495151de024c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48716ab19d8f67ed474d3c6fb4053f56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c85a158c436c7dd707824ce935039b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa6353d535017872cb927c91b1e7cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f56b50d8a005efbc3241a7dba50f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce95bc232f5d5f63b7e2fbe3c949d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dfdf5d859e574172d84cf716ca121587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f4ae15eb84c86b6bfb92e58d274b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458663640511bdf8b8451e8116c366589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd5a6a7929113c1bea4ec0f72a6c31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5841e2352797916ba9fb5c74625eb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa34e9ae2d519691ad3796b5c97d82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cb2d450c9aa32d567ce5e396fec70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5572ffe946cabf0f7bef8c13d113d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc174d31115092fcbf8070102a2462f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5ed2bec31f84c23126660045ec856596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c1fb72ede15ece4bba6736ac73744597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fcebaf8779aabd9e4af778d853313598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1da0752321a5c68445bd05326cca8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a4b7b5356321fcc51993bc98be1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733a74e149f2952dfafb9462ebdee6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c7fe93cb2704d2affe436e3d7b24c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8d2816a0ba81e7f20e233ceedd636603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c231b59b00ae036f29b73d3cc9345604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f959daf6f42d7aee961e70d8c69bc6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ef4ce7d86b44418ebede2080ca78606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ead58a5dc3eb57c0c8e4ec8987c1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c1c9b43f2a58629b52aff22f83ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d53d25c11be43f682ea6395519334b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2a2286365305ca8fece1295b9bc7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603052d739b0a2c3c64c54437ed81166611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1c91960b4907e08cd8ad49fee00a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb591d0f10f4f39b781120a252defdd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19d14c11afd199e6a58573872fae9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b7324910f96f8456abb096e910890615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b3669ca650029dd636170aa53b6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1b3013b3d0ca5d744208f5e4bac7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d3a4b207fb0f1be405e04087e017618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf03e2b0fa6b1dacbf5c4f8f52a0cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b1991ecfa6a386040c4fd8274a4a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc6db86cdb04bd672e355c689c6fe3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973e4f2f6cbcb7719006ba272d5505f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab554cbf6246dc8a8d86ff26717e161623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad55561da6c3e1ed4ef5e39b64b527d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477e67dede12301725f48b1b69ca06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e51b2c8ee6922ba2db37dc720a64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d04797f30b129cf81ba5ca018c23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb8aa50c598e7fdfb70a175555f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9623ac01b85556a956f4868251d249629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582954aefc61796edbe50bfd8e10c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0d2436daa3cb3179b90923881368631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b82a3546f8d06109c0aba7d841ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18015f6c4d25ab89386cadc444b796d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf735178dfb89490e11d1e183d1e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb027d8e802cbad4a3c8551144ed32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123d512ca62444c7285f8c89cb25f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a28c6ebd59202a7e4bb72de4e27bd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85b844dc39aa2e0dbcfe48c349959638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a67a80c54737ad832b2e9ca45371639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506be595d66f246bf6397cc46a8fe02e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059705c6446f06dbe0ce7914cbfe767641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4ba254848e522245f75a38348cc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b732e49a87ebe58e859c31a9ed23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e47c4306a2671497e7d82c29954fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326daa9488921da265d0a5d8e9ea1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19e0d4a0cdde0f8c89b6940c5ca376646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0fc4c4496328c8fd7e04884aa9ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d6f7c4372acee173f08494d653b83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855b6463d2c5c35b0972f480957a27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9542feeed16bf5ca72ab350cd4ac8d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b21437fd65b03fa31f3c712a450a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c4059ed07b649d69e8f724bdcdc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad81159d73b0d6fc7e7aca79387356653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ace51908102cc1c9e63589d993f7bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8588da2f74b147e6fa66c1393189d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef45c84856e85a23983bdf09fb528b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606c4fb9015519249490f0ade21f218657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7f42722a1da174b89f947361dd6e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4831483db848f8396cf35e04f9adba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d331e5dc738aa3f7986e719ccc178ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480aa9f5f017f6aacd0d19c115dc4d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99120b97ef5dcd8da27b556fa411caea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b107b25b5ad2ce63986d4c51bdd0a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf6e0d65349b80f5f0b1a23de39f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb9cbae376b8596bf1e8845998ec91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bf185f2eed504a9ff0b29e0751766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9924c8afe551a1258c084067abc3fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2f2d985f53a26b210578811263f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9b1e98271c16bb8ddb645b1f4848669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c14acde62f39c9887cd1e9fbcc57ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813d3eb2682cad6a624ecc0e85cab59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aedfd034615577e72564d0550ec1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924980292092ba898ec6c8c329d0f15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d7333daaffb41bdc60a607aec091674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330f2aa855e3977ba15f526ff9c3887675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b8d420c5d5ad7f28f55465d0a2a91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4edbd6a638e9e614119fa63d80d095677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac86eb97921812123d0e456f91d489f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3309636ae23c0524d2a5e1b73aa87f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7cecf1d8e992a6fb66d4b113e7d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dda64e8d32c5829f213f77db18fd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65072529b0ad9c3bdf350b52d9743682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f7b87f02667c9e60f2c1696ccf11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e6cc14bbc9a2f9143d70ffab6d577684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa3459d76c8840204ddec32564f48f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc524280187804322b7c7248903f23686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24c277c711581468691f05f188ca12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92bb0265da39347246ce5b79720e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd18c21aba59dc1dd1f9a4999ab867689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104da0600bab1d82bca69137d59e276690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecfd52feb5bdbde830233cd0998d5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8152eef931925a7535a2e8650aeea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9117f678816f3f05832d5ccb39eb95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463812b8b4c6c5f7ea79c48943a936bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9322b0db7d291d80fe95a12fc85d89e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fb99f22dde34603947dcacb01540d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15613d133f4e2704bcb215b5ab1235697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d1c170ddbbdb83dac42c5171bada1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a13b3c63c9e61d6994c72e9973f21a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d582224cceed0439e07bcc379f4c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac2363636b6f05636c57767fb9c5bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26abd355554d1f542c09682111bda2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2208ffbaff68d5436b926f7d5c9c4b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2ac70867eeca5676785385c1da3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef32275d4ea59bb2f68201cacbc3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83a75b1d2cd5d134aea1d6d5dbf293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a9da0e4f5543409726968626359bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6a8fde8cee477a0b5aab9a3b88a60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52151cb1e8c4ac988cdf1383d122e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f1183e9811462e5c34d04ebe6be73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2520fcf1a7d5e9300fa3ecfa226b2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50434c9f5a4b17057d46dfa68cc95f28712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d99329cb30ecd51c2f9deb6d130af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0a0ebdd0fcb1a7873395989e4ac8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc030c6f2b9c10f3e590df3d40776d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e052fcf18b90f936731cf995cf4204716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50a992ca25cb2d6aa5d365355e71e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de4820e798ddaa178a6e00397148f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c61192fcd4d58615ec6cd694f5c81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a67eba32decdac2cd6649a689f2e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc825130e70cf3a882644ceb0dc61d8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441780b04f3ae3fb83fc95a9a013f8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a8a12dba5b7874d0a50b4e727620723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6f28f73c6369b8844520c9712b9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12a4194e191018850a1c5335c3a567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848a92ffcd486294dacc238c136218726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc235ef6bebdb8d54777956269e17002727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fecddefc6a74d2f42c63c33d84b49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a080be00daae089941f0e3d111ab3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f71bd01cfcacb622257235019d31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a347c784252d53f9e9f7f7dccf781731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f68f1fcf23c9d93244524e20dc5e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d89da5c73e9ebb8c84f66c60f711733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4b0b1b857847b6328accbcf4ce2de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ae59fd38317a48d44d4f1a093561735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfec222410f99401fb51971a31e4ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb2faa62d7cc03eaac50736335f7a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967c6d9d526708ef9ccc96bd1c6f31738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09cffc1efee319e5b9d970460131ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eca778db28e5f79aec970f4a74a18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6c64693360dd4e5e47c1606163ff3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079da27c35c63c4db5df57703e132587742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4f2fd79c62fe3920fb0d31a20517743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd2c3f8514434b5cc91934b438c30c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fdf6484c1292dfa8bf2d2ae9769bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a60129f9bad1bbb01bf7f0030e86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e47b8d6335284ee82d8a677609a90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa26845ffab52d8879440581e14aab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460236b8ee5e45d2f36ec09658cb15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcba1cdfa6cbcea962cd503c223e34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9045626c99582be187511a273e3f8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8490dc75f5a5665f1dfe3341c52d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0fb3430fc418e1ad8bacd1b42775753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cda90665427846fa2acc5057df896754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf382c7eee2d7f559456b1464b4be48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92e2d673acf8c4153f6bef96b2497756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184b819d81acc700c817ff59b4dc21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fdfa48a627e86d810f4000654869d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5064941937f0abfafd593e66b3747759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>