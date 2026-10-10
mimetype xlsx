--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb86a0aeb0dbc400d07affbc8da8d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875fd107332305f9f944e5ccd0ef6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d282d9b8885aed2c5cd2ea3afbfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816f944ff952635f0e4b4f41482cbd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ebdc0d05b41fcdc3cb6984bd2ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba24626656ecfcdd628694919ae5b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaecb7f8bcc4ef8c8e7d14fbef28437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac811a220e6c49cd260a9161031e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874b8a3322bf1bd70beed2999646cce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0dc738cbefa6e6f11f1b916b9b1ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b737d6067649de960e84ac1efc81a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a05a6e26f35981e0ce8f4ad58f16312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482cd52782fe26351181d5959c16d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d6329f13733fb15708ed57b99bf4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffd28f6c2d25234e04a0f611160fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd641d93ba19688f940b3eca1be6e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca44243a7390b800d5e64fb56290d7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00308ec9c555e77e899d60c841ac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39064f51ba0427b81f3b88985fbc6e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a1045625f31ab6a80aed228c4f38520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bcea0943d07a2795392433a3fb56c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da33670ff2dfde70c4e1a3aae978422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d58cdd7e43095c2aa258c6b23762223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9831d1d6002c0eda54b60acf0266ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82322566e9044f24793b12dae573f2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d1a97bb652e02abb2f6fed40749326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f056981171aabd608e96abed6c3a2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d04ee43666e9bf01e2000337130728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb002fdeea4c1222f47aa6058394129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd073b47f8b0320a2aa751bff4ef8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e269ae96cfa1ac80c525158c8a87a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cd51f076160efef02f674c38f2b6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed9d18c728c27b31eaa5191770c7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb838ac5c05fcc3212b2631d3e5dc1a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b18e51b8ae5f37dedbc328809f35835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123d5013fd2b1b81f87152c0880aedb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccbe7d3bdba82d491efb13af5317937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e3ac1c4ad0a05ac3fdb34127c7e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734058c29efe3786f32fccc55c96ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280221efc1225dc50c023158030920d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27daf0e94d0340a532007c13aac729a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb71ad86c078e6d16aca0476282f63c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770e714e0239b18a4094e164d0d90c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c520749f88aa031e2e5a2584156d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1685152e32035d9484eaa03cba35b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e58602622888187eabac9ec6d1b6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e9548be7eec35d75b7d4fc6513bb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552ba67266981e968bbf114ec3e10948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9588bca9c0f32c2a558dca3399c2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f57c1515f5e9a98c815056222abe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f8d130343f76b1ceb008ab893116351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983608f68d48e5ca81525453a06b663052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38237bb88921189d73efc8b0d55120853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b5144b48544ca62eeb3570b8d472e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e99fa280aef0efc9dc4d4ef3d0ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f129b12e0ce80f6bf77dda1a4ac6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90b1120745da98c5f1d097cc0cf47557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d9078d4eee0d718008ab3b2540db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbc80db58f2a1b23a48f69e639e7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e677928c74e7ca8c9f95da881406c6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e332ed88a544e51e45484aff7d6a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450226916796dced59a7cec77d0f770e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce887584e3b6399e7cefe970f66730f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab69c6ff3f3367e807dea75239e0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c66e47ef3d7ddfba94a47cf77fd0c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4415757493d2e184e0dfb09f940f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b40ac419b8669e7359bbfd11f6d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281cab70594c714339ae72f786c70c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3690ebed13971cbd848d45bcc485369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fcd5b7c94235dac859135b3b86b9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dba98b4328b75f69db1eee471171771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1e6bf30a85d07ae6978a7d6613dae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c20f33174ab25d4e4e4df1744fdfc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11d96ad9ae3f8b95bf7a7d0f22c4c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc288b59527276882f52be902bc8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33fc54b675e6ac2826a821e075107476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940651cbcb135afaf2ddde11dd81b7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f4b8b3fa483602f19255d570a8de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9a80ab4696d90ebd87429e833b16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282eca9bc813014728503be8a9fc6c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e93776d1f09eabdebabd36fbbac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ba8f78a8691a0de7564df7a0f879382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1125e7f78aeb50df749ae16acbf22883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b14cbecda0dbed64d9c80a89324784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad1442c5b0009828a881bfeec1d6df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4061cd4cc01e89255a3d0c057dfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5d9f4b4300475a188cf277a76eaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a869e4c4abb712d12371273bfecc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f07e8de6fc6698d591730351633089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cef2273cd18f23e45aaba5955c4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8dea0a70d5c9bb734231d6869ba7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1124a4328ffa15a9e5b822994af8fbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d9ec4292de49ca0578a2170ea4f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dca577eb4c73de82ea292172ad19794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830f53e42ee1a0f4bb4f6fbb7f958c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e1830d5f5861629c8767438608c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2640da658dfd540525379b01ed529a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389f81abe22eeeed521ff38c028bc7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132741e4f8610aa7881770629935ffb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253018cb9e4b5b79e596c83b8061382d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d692af8273fc55524c66817e57a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a40076cff89087e215f1f4ae55de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e50cd03c53bfb991069d193952ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f617a3bb583a51ca33db065bc60f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9f57e9d58118ce7be68a6a9505a62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db74b936150de82bfc16dc6a849d429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff78d62c2cc8eefd774aa610d05149107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4985eef27a25bc837191c5d53f908108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce925799cdbe2fc2e90b8de42db60e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce4fb367c18e369c939ba475e2f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbcef93414de5a5fec3577d3cf739d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f55727a21f97c48cbb0a655c78fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d09285de8d52948cfc1c530d19742113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f25f94b83b1ba80c7593e5ebe44830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d0420e73b6bcbad0ed03d5e775f4a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56706b27c90c34eda269d753f5a37f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbe9a51cc5662abc8245011ec99880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc34ee2b70771bb55583c162131e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d7ba59dbfff174eb5fed7efaee5ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c682e55f56a21a36d06bca1c42fa67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5366a5089380adea7260d7c8926d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff57496ac09bb07987c6b8c2133559122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567878d2475385c264eb603a296037bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b04b926e039aaad8efa3472c7c00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ee16bc65d8588b907d893567eac1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25b35d62e9c7cc25ff09c093e045f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987fe34eb982373e79c6152795fca4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e555c97ffd15704fbb3f45bf0d4c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307db7f9e7d916b1f18d248b64c9ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae73af7a29b027b06fc73c89328f92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3307bc14b30bb8af3631f6f79ac9da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba6cbb1b83cdd61461c1dedbe9994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1655eef311bf25ec8bb56d56e09325133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ada603145e497c2b8541217e2e0377134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43052e5a9345e0abd3594dce7c174d5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d48f2f2d737a78bf2cb2d88715d066136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e300635432a73716ac4ebe750efe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93593c99ff103d04645e37a90b168138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43a4b927e2721c0cd19e664e5d594139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ad7293dd6e4797f471741ba24a1c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6e675ebab0809330b1bf5bfebe2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22aaf98cb53d2ff8ae3d7c7b70d221142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13793e05c7954ed453dd85d9927ae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48679b8123cfe3503f2e799ff6d978be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf2cd2186a6119c5ac7cc529620fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89180b17907896b13b233a105c9ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e263caf3756e5ae74c901883ffbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb1d3d8ca70a7eab26e6d4573a6e96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9156f17ee288856a6ddd36a0a3828c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb3b71f82c975f1e1e0b17dc9455c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10adf087aacd86bf8dc74cba2a0da6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a2c9efda6997e8b9ff9ed48a8ade5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d5d968d6fc1fa5094a425e8fa329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff46beee4b2ec40ac040eb08a7880b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e72c72c86031d8bc667fe6b67aee9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7960a52adef3ed6167e0717b5f3b29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa19070a4a39477b08758f068b4f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f1833df2af92b5b8cdb3c2a72e3b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114a14f244290bc8944360fe680b61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1947810d53c86fe85bdf372ca186b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb17b12af2efe35f41d723e014ab35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24b91295704e1064605577b8c1db17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa6672a1071f1d436b5bb20b92c21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd91fe4c34cc1e3bcf8bdd1e96932ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38ebee36524d905317dec9050e5edf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88689103fd1473d1eacb172ba4a69c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f0871ffde2408e17e0dffb98d5c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1146c2e6fdb7fb0fdbb53acd3ffb3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5c9e2381f4350835653cde533b661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73e9c4badc7cec0315f2c392c48f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa30da2f21173e23e2123411b86cde4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc032afa692a6563e96e2cfbac819172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48da634ef3b55b687d704d184e7cffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce563dbf6e930c59083aa1218f6f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb34bae79c9290a14088739b0edcec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f196e605d7550a5bea7732bfbd7b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f8dc434f83a34a612dab45327f948177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cbca150bd47597a6e3527948d0128178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5053f93874b7112c793296c885cf9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749879816ceb89e5f654d463f177a2e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151a94f3f9d09a307b7f0e5b20dbc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382980a557e5b6deb2a22dd191812701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71e7f9547464c4d192c4db2014a243183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b44f0f7b4f7b983db835d3ce445e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1959daa4743a8f7604e12c3a808077a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511700df8f046ff280aa80d6bb2e9cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499868c09da6d66b256a6c3ec651991a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbcec65d9daf7fd132b51ef8726409188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1266b1cb363b5b52092181b5b2ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19758df34dca4aa6d5494aabe1ba225b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d9f0f62599362e564281592efb689191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e672581ca6fb0733a79539854acb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a176c4418989adb1c55e3e621fb9346193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021e845d9cc63e8b9a3560d9f3e2c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a2718b2950579f9beb7af5279d3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f245b6897842eb3633e636ea0ecb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e5f74b081e3d8df32fe8131dc4ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f05347dcd6f9fa497e8605b0da24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be1c9d7b36b1160243eacc69d31db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e62fc43e8262ae49ed4901e3cd18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dba70500a7cd4e8a8c3cfbf775664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492795994703c5d6f0bb576f6bbe133202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d264ab2b93a4fcbd3d1bda1b946aa5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c62c1674c42b264aca5480ed34504204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663583d88ea7893d397d92b84e48c2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048af080bff3c6d4d315a875788a51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc6899b547e0b847e0e31cd608303207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f58636ee88c5b5890f9566934032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ac48842db2a8e93e152b03ba668ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0188ceea3e50acf4202e31ed183661210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ddcd62abb4343aa7fa212b71e937211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034d62ba6979cb1f629550e36e0d4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0ec1ea09a01b957d9e38863b3a5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52863b44a8d76c56c983a55fe63d640214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbd3a1630eb2835751a787f4e3785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b6eade24edc5cc096cc15007a9e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b716635cb240fcc0831561776909217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80431c209ec2f57ffa0d2b2a5b291f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f08d81fb474b6df7824517c9957a74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955de55dbd2dbce8263d61733a01ea1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a69bd339552be17e1c81c74faefbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a79149463e7c7b491136c37e161a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839b63c8a836778a70a23a12e61445e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221de78e8f7eff26517c9ef84d4274a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0bf4753b5cd68a1a27501036b1d42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff308a8fbaa016966cf9ee47df43e9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bdbf889eb403ea3f8ba3f1029d940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d8ac1af4059183e1253aa99165df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb24b620b3b80c93e522413a2bcb8b9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731892fc5f3e349c1cbe6c3bdc8e4db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd32de9670ec6caeb0f84875a7f89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282903e55550de4d15e0cf6cd565c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82ac1ea447a50db52677c71585eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60430b528dac1a89804439bd160a322c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f189d33716b73dd6af13050ecd7f34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4253ecdbc2442d240205a35166a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf515c74071d1acf9f88a3d250eed7cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804ec4be171a493334959d1f40ebb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71e4fc1e3728560dc2ecedc1192742239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ae7d642959c3b8230ca34fc99884240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202f2b97490aaf81257434c3bf8f410241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352dd86ddc9a3186f09998208e8631242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36fd93a94260ba6cf4ecea75711ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8fef775bf540b347aabcff82a101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb9b92ff65aab91053e23f6f1aa049245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874292572983c05853c55bc1683ecb8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735140b74d438a512890f8daba32f58f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad7b16c7bcdc4e9cc6473204facd95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad112f25cee4f7b1553eff979976cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e73ab7a7097a12e6a36eb933bdf8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2670d15fa8de384020a8ad436447b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816ba45fc18021a7ed8d049c4aaa96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e73bd8ba183009942f39c81f65df9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e3f6b066d6b30efc413b6924fda8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f99ad6960aa0cd92e2d9e31e1806e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553defdf409ec135506c402d6b49de15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a973aa6db689ac5f2246d8e2e700c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a18068067d625c95152154eb287f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bddb07d1ac56f8a58a8006ad80b39c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88f222587a1a444aa5cbd8c7a99a0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008e76cd844bfcce3db7de1123f5b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57595006e2d131f16ec40915f9aad303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282c4487798b46115643ee0cfc455f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0a461f74aae320af8ca3c925c3de0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae010cdf46eef312d2dc9f6e3d348b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c62e5c7fd3126a693eb15b6943b73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe947840eaed6a4f186b08d25930f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96115eca546b3fa8de98a633854c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed6ae9d6f6b38145656f9bc95baec1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a05e77a3de8f3bc3ef105d06a298a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1349f8186e61b6e760881e7083cb7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec81a42dfda4e3fbd03ee26c27c798272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79c9cd774667560771b3b6a348a35d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ed136ba6cd7ae0566e7da063ec053274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2585fd91125b56f762af7b050386c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5257a7bc30eefed8fb4cf32c9a715276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebc40604ecbb39c8138949b41dc186277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81edf34bfefba2770602ec003536b23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b1ac862c53c2155432dc8d5133ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d3fbc3bd662033873d2201f5bf40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684851c20342f37ff242fa0814b1ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbf49f3e57193a85057932e6217ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4be8f3bb0f4647406c845aa5e5bd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7159232a7e39f02c31c8fff63400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f017079810a25029fd35d451a767d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabae764d41a8ac1b36ea99350668b4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2da735bd3e3e4db91fb0b8774ae49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fec8b30b8a2d7e51b8d88c81e933f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bdf47abd0b642fb42af3ccff2958e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0ba474f9a7c6e52bf60f09cff8be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61701d0d9188860add2d94f9f568a812291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e2513b0f164bc40c8b6d851a5ee9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebbde87b88cf1e1ee018fe50c48ccd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff53eb6a8057d043ba6312a050234f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c60e7c7e8856ebc8e9f26d51a2d09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbfb1fd96045aeb7c7a4f150706ce9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466414afa512f529b3d7f17d36364db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b45b9aafc84a896c7d244de237ecd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbd76176f412c39e237318d83ba439299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79333510e148d8c515cd41aed9ef756c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c64066ac3e02baeb06c40079fca851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea708f32682fca2dc580d07bc2327a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d558e291954266c5d442837609b856a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc6def362913c80c91ffb4a8b839fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00843a3afe2acc42115d5b44c3592607305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed7831ea32dddf14f0d66560598cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f683141412adb7bc6d153641f84d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f046d46f11eda50e494893a035f82b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da590e7ac84266338edae21a40cc6ba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4daaf2da0c64b9230739e4e68c3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f792ba0cb0ff6ddca46f20a739ecff8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3c5a96ad620ab79eee7a379f0c2fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b4645b1bf0164641eebc44bea4a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfba50d90e5334a79689fb1238ae99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cefdd9ef5d2a7230ff0f01252235c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c189e49431c4313ca856f17635ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb99eab6d2787625e8b692da6d66ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d94b6f3eb46d36e64e5690b810f471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c696c3a233bde1324dcf7656dfaac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96084cfb4f04688b0c5b176e83b9c9ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07fa0e1bb731fe315d7d2b9ef2cfe3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54e063cd23e42fb630b9a7fc562ed5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ecd9b00f8f2f55e0a6674452293f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577560a3f30a63203b9376c6d7734578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843535cd6c2b3baaac4f021beb6d1fa5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4673baa7c9b2430df041f3923c2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d3a96659bc96dfebb23a057ff68b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1cc4f12a9161a79194d4d6fd07b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500637c993e0eff39a6ff668705116c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c0528ebcc3e842c153a533dd5e9b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245720bce8e669e493f5ba8588c7d96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f283b907b6e3c8bbafa025567e36e0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bd976f202e750f740d19f57f08596333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f326904899a94553a319291c50eb84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af802fffb5fabb4c4d2b7aab7eb43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34355924ef95eda6db1c6bf1eee06b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2abddf359c27d3fe8b9da582051f7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ff12f7cb24409467e3ca52ad3807338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a6469c2273d29fcd9480811f0e0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d6242f844beb1845cb70b62cb298340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b799f43274d3990cc7f9fbbf3b95e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b1d0229142e50266c0ef4f521db2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b8c3a4b0b0d73ca80266f8845b310343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d33c2564573a3d0d478ca874c24ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9d1fcc63232ada19db75f1a754588345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c668541f027efe806a66c3677a8e5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5386abf82c8558d5db61eef43575d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3149459dadfc17e9d89cfd8c1682414348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825d9d9c9fa1ca21587c6d0974237e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa12ba66460bd44c293a2d9ae22a89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235a8b67687b373b6cd585822c7c1ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df98b0a9231015c1f3a46159795800352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa256c722e08ec3bf05f783ebaf2fc7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a415f02e43bfa90b458bdcac5e5c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979731688855078434512daad9ece619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ad5ac1dc3f6495ce732f4c18db3a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a42368b800fdfcd66a7a90b3a13ab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a69a204e29f53725cad87dd3f5cb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fca8f5581da7754233760ba846c75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efd78be275006960728c2dbda571c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917ddad316ca0c40c783f7c97157752361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5b7739cc1c6b238e9ee06b19caef1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed22a6d0db66c628612d7442a3580363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c93304bf23cc41cd09fddd5fed6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efdd46fbefb9e522969d5e2f3e7cf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bb6201ea5f832bca6badfd82b7b20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263afb7657b9c370e0a5c6ff63d952367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec73d94bcb934415e9c6d525caf2fb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d937e32fb821e4f7cb9b0d2aabefef5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba7f47bd0967b9a95fa13638d1a1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c7cd9ba8ac7d52979769cb13084f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ae4f157c9ee19ae9c272d1bfc8de6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4c21603982366475a08aa93906e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2e73c3d596dc2a47df123cbb73f0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f04b139c60cd7d4fdab2a2a415e57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0d5a8e64572bae34b58b43830a76c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160d21a8b032c484a15f339e8b5c7c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0667207f7fb49b471a846d0334383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146a50c6134d1359c85936cbfc1a2e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084617e6ca0a443cf24633f379b399380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63fe6005cccb612b3b924a28ae429b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43dab588cc413aa345b05f7539b76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00beecbfeb0d8cfc76118e0be8476ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad0e4acde9914c98cb3705430aff2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434afd40414c9aed402ddbf64b0d553385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42a577e32f2b55605ce145bc32ef9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594655d49347d609616731492d5ab2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b624cdd923f85f3f970349cdbb9859388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17337468bf2509ea476a63b35d77dccb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b769ffee8b7a672197e0889b6b56932390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934741a423fade03a6fd0716beec7f7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c97e8164f9ae46150597302147473392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b9c7c2741d37cc16a27f6cf0fcf37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e527dc30c0d35e61c4223d9dcb8ff40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51c4cdf669918b3519e79eff8f4d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556fa174636ac1c12189e6af942244396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b388a5f90eb18892af60014620808397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a3f6b2881843d0bdc77d6994cd64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90b32bd0ca77ac476ad283e7e4100f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16df9c00d824103fc87641635ae8dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4d4f72ece0bd51542493adf47451b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd58ece863a75b593208c3df3cefb69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718549ccaa7323c17d2ee365efe872b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e3053f78b927d14ddbb07c7169c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91185a61696a3974611962347e4445f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5453eb7236d93be4c690dd32c59232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd02aba0920d3c83703eca023614122407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf51aa5ebc03b314f437d38dc1ddc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373b52bb49937d8bc7756c1fa7ef6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a134160dc3634967ffebb4eb036d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ab44a07081a791c8bd14f23a7a8bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbfa37c49de231ca63a0520298f852412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ed4e0966dfc22b851ac1ccce145f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af0a48e8a16d98b9b0fac3c1980581414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a0d2a4cb4cd424a1cc1c4aa9bbc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd54e4477401e6fff60818ca6afba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eed9e0d7c4598926d9b5ca614f92a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a272b3302096445fcb2fc9c2fc8e39b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f0b001a0855e8e48a4c57ba946c15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e41dce03163f0427d58695d040b00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af39f2d02c1d5253e8bec8b3aad75a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b2f519ed72ab488bfe359b7e0ad4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196a2eff420ea9abaf86f2c5970d5ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae928ffee5e1c80f0196a6cf18c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb89b3b88155ca1d6b8ebc217cff2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603060f412ac506dc1cbc6e8b6cbae8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b71283a8854cf0099cbdc4b577052427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb08cecd83649022110e5ed06cdf56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e481d2683e2c2dbf63b4efd035cc1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd90fb9d7bfae35299466ac6539e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675b29756c25c3aa61e322bc69b6d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5321ab522cc4d7249655adf961fc13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e2e7011ff896a81958783fbb6c63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02a21d524d7abf81de4d37c77940f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8ed24a1deb656ad61a64895a9ad58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f33aeaa682ef01fded05db55cff7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556aacf886356eb516da5c93170dc4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53511187f5090eed8f2fe175aee9e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd921a8752c0e5373df7c3f4f3fa4be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5864d0487fb08fc8927b72beb95028d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93836df834878a77c60183df4608931441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176dd95cf9c3f9873993797c9c282af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b80af27aa48ec6edf394cb77c4fcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef96b31fd33d0745ef79db0e36371444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4ef0245af2be3c16355de11bffaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8e9e9e571f41f766df3f24628cd08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709478b42e0fac1637afe9bc3f1e427c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5efb28150d42800b5f44c75e3772e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b7ca4b2809e7d7dc49b21090ab76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ca018360658940bd74fbc8343455450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7ff05469eab2981902c79a762847a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e483612ccd41957c75b29eb79207143452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bce4d336f57cb9ed2bd287afa78a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f8d9e6ee32962da31c7fc7580dbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629690768954a7d1b2354d3bd7fd6265455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8dfcc4439c922f6ab56f026020221456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02822f8dc5905446995ccca55ded043c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f9a6fd5c5105f5aca410ecaa6eb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d80f2236dcb70b62b2e5f027d474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669fbf6215ac5056ecf171e662c00ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032a5b099c52c47a605ba9fca07b7a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f35096610a09249b02cd409546c2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df26e81afa37c2a98eff8a2c95715e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ab74b470287557d02ddbfd7aa8dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e80bdd740b4da69436446ff7fa3e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e05f43d33d677b3291e59eddd3c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d837bda8430c1be1c0f54e5e365b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acafa387fd158b215529047621c4fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349391b1fb390cef9a6d25aeff92dda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3af546ab4f9a64a6998924cb486be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d51aa8b598596874c3725ebf474b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34e6e476b76ba884baf81a081e760472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186a4213351d734226bf3da59e9e891473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1122f0995c99745855e4f6880f6346474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da3e395fcb523849ec0b1bb3f85a3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e980bbf5945180ccf71c023bb5f4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82a6cbb3298eb7985b6b38f981aa67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3b558d4af1f728cbad46b6da25a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0548a300620e54ef73815cc026377479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9d80fb2f17a62a09e47f30694287480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa19795772fca08d6abe29581daee5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0fa19358cc25163be6537ec963783482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11561b49a8e811067c2164524f631483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5163d8786a0f097bc5283d605e39d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d8ac186cc8c39e3c410a397dfc41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e462072d97434ee8b3191b8f9902af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d04a29e60b2ce57ebeec58f54f1a51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f437a884387df95c98da4ec493a74488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67ef0c34466aba754b5e516490e27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023d0f2fba17fc6c2a6ffc6b0e770af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dc12f82a84b9d4f0631619481fe15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21b9819cae69ba7e3e2f53937e14e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03128ca13def0fbc63ebbc8b08069841493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecc605c4b4d60cb54a612a678271da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c9e798556f5e7257c03eb99a93bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8395ebe15d83eb6d98883a0a0a5517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0876e6b2fbe34fc37bbf22b45375497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b1df49ec92566e15a941ffa2200c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4aea4fbc2e231e554b48b3e322a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3feeaac79bc2e65ffce113dc92d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec295f96eab169c77783323ec2016501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9ad0790102b5d807c6b283324f96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cf9c74f32da288a4be19a1ad8abc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7e17276991842bd53b6ee89b389b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01576d121af2c794101ff078697b5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dfcc8d423046948e7c8658beffa2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e824971b6211d3b3f7b13b465501ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aee07de1165a1f4c0cd8e43ff8cf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a9d235665d0899b1f4c98b20c14cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2febc6321957c7b4ed83798d3ea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347087bdd568882c41250eb27d747b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977ce2ba87962448e6691c29c78946512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43746ae88ff421ead02cad040ee2b1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0412380053e9c027b644592708e841a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c676f13a846baa01bf97f8e56102864515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d932b7f0f06a5aa4dc5ad50ac914f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c4b4188d5f8e4f019065da24e477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cd51e6b5391045b3207afff03d807518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb28479b6421e7848b3cd45fd5c0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e5a26eb75ff0fd5c891b57ea52d24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739cd2481f23f52e9f352525f3f79ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e6fe23c68b4b509f55f0b6ac81f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52884ec9edbfc52329a30dd0f599f45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f7a79b71571d64308c8673b23ca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c424e473a9b6d3401d1cf05190d6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcec67534eea2f349978db396dfa8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fcf2b45ff137d0126415a82e4b7c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b10985810bb69d5495c683823689a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a02b9aa36d53b2b8d60192d625702529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd2b229fd423ee4644a2f57b3a1d07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f912394a19d95a54796c4876979a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ea9608965a4f65e9569b215d601f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971b4f6f5711b99ab8594b238180f99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3fbd0955afa0f5ae35b8ef6dde171534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2af823da8951ec7fecaaa65eb3ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191548ccf2292da041a767c09ce716536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85fdeff42d4661c7fda33ac4a09b0a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d975faae6f6dece11dde275b717731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b996905d9f3c6f2a8da82265db95165539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c5db56c4ab9ec9352f421d40c55c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d10e95948ea9c14574888abf010e4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55677b694e927cfb168695210aa86e62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af67f3737fcfc027ebb88c13e05d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720a1af770e8477d7d00674bce0ba7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2064e80f38291e55a155cabb94974545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516e0db7fe5503f912db3e6eaa1ad6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac488f0271b59b1f788c7216f9cf1c8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6b5249c019b1627993da6fae8a92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2a6b11a8976b9f203d73bffd5b2f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3ee853212eed4ba81cf0c905bef3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2917763102b1dc4fe2cbfbe393b8da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce63d3eaffc0a2140601bf6c5c3c60b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580040859b914604c7638738af8abc50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d478139e541a06d332ddc3da5a320a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24098c157742d5531f75f0561f6337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f6e6b0a95154cf8611e52b4036a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284f4b7b03d4fd31c5e392fe4407279557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47549aee03484f2c006451a8426d3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879eddbe1e0ee68663380e6c210a17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6fd1bf3e9a9f69d913b2278c89fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8aeecc3986ae925bbcc481374401561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c464d52134a26584df3539055f6b9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553b140f1431a71227ac0bdbee9a4fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eedf5a8310502520dc92ee56babf62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd952ee365da024cd0fe70f03922dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90077e59e6a4a28c5073402c9a99ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20206129319039c3f8db266c99c8a096567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9de2bcd19ad526055e2881e0d670568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc024a53e27b2d19966d6484c756e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44fdc340fdb451d7c8a4e2a85d855570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99938c16d03b9f31c15c4f31144685571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38ade76d32986e6f094fc941fde41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79d6eef8587c99fba687091371681e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f222e7e92cd2cf606fe9f18147ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88584869d406ce622758d296bab6bfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb20b544d9362edc47ac3d5a3144a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7553d58cd9f6c462bdbc10db3e73e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e17c2e307fb6ac53e088d3cd8dd9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41410f014757eb94a0f2acd137824c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdf06a14c6b904fe7568d3b038bd97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbeb53888e6b49498b5a40a1235f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba212e7080a190b53dc0479a538f6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c716b6d94665c558a83334492d5121583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94b8169ff8a26ce34a0e590393249584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd865e4bb041b3ceb7c2da06e99219c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17a4238c8584f4def13f4551cae277586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9bf490a17b2af44b20fa7886831d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7bddc9eae8bb4ffdb42794f722f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed91014853d607117f6e2946d88af3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d03271c82083f61c529678c58d583590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854c3db09ef685c4d0555fb02b8e8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11535b4149439b07576f1c59e14fba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca7ed39af27f5c3d5169fce00fc3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5544bea43d64b55844870a69ec68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab88ac555ab00d71e528cbfc14cab0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a115df6cbe8530f202cab6f39d11c84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cf663cea7b6de0618636f02862264597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6ace95c8866cece7a0990deac86b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf818be922349f3476334153f1c59a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d358885ee3bb1cf71c5e406cd7d319600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3303e7008ab027e264c5d2f49eeb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319627ad5869dc2899f009e20fe7a949602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a059e9621e044c4c607481b33ead8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391397a1f98b66bcc178bd766ff0d654604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e6270ddb5f3bfd103895af6602e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fde2bca833a2c0de33e43ff835747606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc14177e1a0fdc4af9b7e581891fd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309760bdbafc8c885e6eb8733fd791c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649bf69413ff06c74224a7ab1d99ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50398110af0a837fa50c28ad540bd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73800b6aa00a1ad168f1ff80f8ab6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51cbdeb60974dc53d998bfffc19a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9aaf306a9559c46a37278caca726613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2925d88f4bba1ce8ad36254998359614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaf0a51f49529a31799ff918f1b99e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcea7d1316cbcc949dc9813e06d3479616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11af23812d96fbb7b19a6aeba8f9f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db81452edfc2a9f8912be682cb504618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf647921330c471658ff6f893a960db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea46a36b0c41ae0349c518ece91ceb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe6055fc33e9e029f249c0920cbc87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf854c236a173117d6b88a793e202f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af65495e07221a4ea524b76d3d742623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee492418e3aa18efee3b6afcf54532624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8ce153ae430020b8e2ca75ed7dbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059066d7c5edfbd8c13a7c94595db68f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155e392c12336bda004fe0c77f99d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921095e6c6443cc893c6e5045bb26501628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4759dd37704e35b4246047603bc291629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27721ea37b7b04aa77241615303ad883630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021dc1df6d0404ecb6c53fc0efdd32b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9234b0f26754ad12c7944cf4bb8e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373393e6ba66573d938a9079208871da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb707c4c7208703e1f29ce4fde27317634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828edcc868314df1df4fe624ee598d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65400831c08911e6ae07f8136ec4c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ef0ed02e4af760fd9e6370d2d4b79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16afe182efb845257e1f7f9723518b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6905e2863b5f8132c7577ed6d486ed4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac3d6ba744d5dd422d704fd8fa8c87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a506e784475a26f77da04edc797d1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8347fbb0aa7a0617733608dc6844f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24fd7738ecc2bfe35dfe466c113a93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195dd0c629e9d0b4e04d52c1c957302644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f0783ff076dab00d32511403c33a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dec572cde9e252d0e28a71d5e7ead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1133acf65f56d785b8e4bd574c9dcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f69b8d6011956d39608e9dbd79d31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d268c4b0b5a19c321f39d52127a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e49abac6293946245403ca47a8526650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bb3fbb47cb2c74b59b2ab7503242651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a049da78b3e39f7951c97a72b4a6be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d35566db1881f41a2f653b7fdadf1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00d3d2b890f231546419279776dae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d63056360a74a6a6fdc2631b86942655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e2be6ae7883a10a1071612832664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0260a08a3b1ed64f9e56fe8fb70ee35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe0b13166a86e58b9d5d13bcb15d2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a21f637d02a3437cd8df4fb671615f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f85450b1fc8152a12662728813f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf1def2e86ef16226ad416dd27e935661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a291d50597f41be08ca452fdc0ecc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a6e20de45a18c704cbe5e40294f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1bb986c7021230a2831769f84e6e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cee20c45485a3b62f1938a7e11a4a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054125672a600a9df6b2552facd04c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814017726c5832f0f157f3838ee5be2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129916ec02e507ac03263f3945c1c3a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf7c41567615ab40307145975c3b14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aed05adad37e973f5bf0d974bccda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f82b7a41c1e9a2d5002baa8d106a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8ab3a4c68416bac873dff058378c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b121b691ccc9ceb023bc4fd6dba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f53b1dfcb5387d7b18b5af86b3ba5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d2377897e52d8f707312c0836f7d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c7efeea7ccb8947aa9ed36cd64abc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95271200693d882c384e2dff763749f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a40b57bfde70296918efa0cb914e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284d94dc63e37bf26be81789de254e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eeb528f916c5687b310825864bc16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a2afa38ba7336d7d2e068c0e143c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a2a9a586fe4bcddca89856b5e7c11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cd35449710b1f78b686235166c057683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b25ea9988bbf707027f4597c19099a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ddcf17742a230433e84abb4d6de2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa4484c0c45d5543a10c7f029d989686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d46f2127581d41f1a1c235dd23238687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946f415c300bd9db79a14f87a3e1b87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ece0e53bc08a217699123e64825c1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386a3e1b297419c017b5b6383f3db99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05586bb2421fd00bb37bd19ea7c84a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772a624969d44440547ba5c7de486d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3bde24f640a22e68e930cf277218b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07412411039230d222643bc96005b0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb7fcc4fa480df54ff8e068f657b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa79971e49745b3c734fc300d526bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47b00c47f5e0b03d10cbbfd8127e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54adbe0008fe7b12db7bfc373015c70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1e27df06a433bc6cab5af77aa7a94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0e8b0b607b5e0deb5e0dbbf10d90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de273d1192a86937612d61ad723782701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f784c8fab53a958763a7394cee38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0bfd00dd3a246911674b51eff615a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42197f5b526a44168456fc310c20a69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa719e21b4bb327092a9e97b23550705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937c3b2c883d51ae3800e1a46620bb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86e392ba210cd1ef93eb286819bfe0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b49a33fd54e2875f884d71748f849708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b6320b807507a977c6717d6e9308709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b7b65e6683facfb4800a5e1739b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f431f0170e1eb10f36b4f48e6f64a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad14c8807a1b611a0348500a7d54b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcced7862ea77ffca8df6e86aa85943713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25522f2c08ba4d4cfbf6cd047528f110714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467eb0aaa9b0c06bafd4d1437563e93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de17d88a0bf5e311af448250a8e65c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b8871e598fe0b2eab38293be92ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230d93354db1e72d0f67e6744a83a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f5e8af6b8902f927d2b714440b47c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3540d7986f041810ede91feb433ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963f8eaed3bc9f53d0dc503e3cebd8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730445e930973abda13b8927328b1c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f4c05b1341d7d73757a29ce1eadd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e3a2815b08fe1fba9e11833cc557724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1867ee8571a66a4c742204d03d4bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac56788b159e9804b3e332f3b4305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ee383ec9787ae7d2190d6ec0f107727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229215f866cd73783504393c36eae87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d2ec8967a4c86e4ebda9ae3091ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ed8833587d34a78ebc120f1476f27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa3d8eb05a8084123e929f862d5bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed29adc10db348505578ecd7896c94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f599ae7abb7b97b5056c7922ced50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346c49b9cea8ffb366c6e0c99d273e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22dadcc7d010170b5ebee68d9f0c78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceefc891cdb2d8ce6d9752c6208a7ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a49a11d856ad48c1e08d5025f3c5e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa88f46ead5834665343d042100042d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0beebcb1b333a221aa4d8435648d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202246314ec83a4db6b8302088dc2912740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ee43778981d223c44407e968d699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5ca66dc23b8519b2e428db11d3c1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bb8252699bb3dcbe3a99d15daec1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a5cca5e85e933f72c613a5fc2804744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ebce7602ec87d1c04069b513b5f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2db2fadf7e63ef78932253425c4e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236176de13617175d489d74cba3ba3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea7c4e910f5ecd896bec6f018ae35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c1651b5c384b805f61d2c3fe33b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ad66ffb7447a44737c1ed03cbe58d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db52c9f04d6e0ffb0933f7a7f87b3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d80a8632f66395f573709d20a7c18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e744bfdb0428059949616777e9c7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a0bef93be6d7f31959ccd235b329a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b50319532339103738acc7bfe719755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1067e9ea91ddb19c7c7b96af37196756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2dd39a483b72f01996f037ba4f018757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd303e7d4833c3a1a83c431f51771f13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac223efb81c63d256f0be81ea4f17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad91a5cf33f4f1f3bcfc04538c478d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace3da5e523688327a1435776cc480b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8438321e15dd6c4cf19786b55a33a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803923946850b69d94db17704f502e8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c509db8ff71f3864cf9baf10932bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44c8293bcf059ab2ac3b5f3dacd5856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195346466380e097ae8025320d18f46e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c0769d11438f345579833dad0d92c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cac98daf514be4362c02870303ec19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118f100398564dd2f8027f81aa082d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3aaa4311a1d9104e97ec90a96e24811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d75a79147a5adc600f1edaa2d2be712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0a1ab5c5a4846ad5b5188e618ef9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e49d65cd30d031caed955e7152c1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84cc4dd1e7fbf78a6f0f9d187cc20915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29391eec886b7a1d8d88241058fbd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51fb2da1df0de9a98352c1de27e9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c8b8a08a0ec15bb6df22cf31469b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc9ddd59893d02da738811fb2e3d4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec85f5ff8feae9f7f9a078428866fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7478ce1f9ce271d3e662a10942415c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1660d7de72461544f5f798fbd798c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5da285df77e8902831520c62ec58f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed26b51f4b75f03ada38f42f7b217224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7f6a04292758411424aefc9161ce525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5e04a7e50f18acd2b319edb4bee226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcba10c1184a76799911f8aba9a5c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678252f724214c24222dabc9a942e41c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370cf472ed4544811cddd29ccc809f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cb0972f079eeed74f8e8fc8b2bf5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70a294d03dde8c0c8d9caef26416d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd32e9c14069fbd834da6e3fbba8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a8fe13016cb5e7fd29d9a25340a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b2315bc42128e9c0214308bf03ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29d9d801a2014f03631f85bcb626c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffccb9634bcef5442cc5f9ee704e1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c74dac2e38a9825766f1baee8fcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1efe74a992ab7c030e8b8167f94838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321197ff5d9810e8e58e3464013ba43e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1c044a37d324cd1eca4c56e26c90c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85eaffb67bc5113b6681cb3b803f8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501725e4d75220949c4487f262963142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d4c8a3c6881271e50aedf26d7aacf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ad055bb5d992b020106c752ba0b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca0c83d01bb0aa1fc8e72b9aaa1aa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9a79af552e66461c7abb6065523dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d4afc6c61c4802b19721968d578447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8caf1c3c866280e79ab9afd1cead4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7440f02f815d47f4329897ef8545de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51b8735506c822b86d867ffe7698450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987acf2fdf1c8f64fe3dc1fb392c7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f872b3710fc6a257667e94bbf8fd63452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613b35005930067c29430b7a45b030c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b13139ca0725dfcb0a7ac748426d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e395032fbf52400796504c0a9cc906355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e267f16d6f90e1f9ed4388522363756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7368747d16a746b303182acf8ce857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ff8da968ea5331be4447fed01735958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef70cc1b81bec0a93149db98e19a8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f9021e6498bbd33bdf7f466a893b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0da8769b7c9627f93e453084a850e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864934a23e2bbe0ec882c59a810ef10062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624b195eacc229909fb181e756c9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f84bb38884317111a8602b8b4686f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752401eda42bd125df910a4da8f70ad065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2250a131cec89f451469fbe5432aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a147b293a153ddce42f98a0cbbb9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d61b190138c55f1c015ac2249d51c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8caa0cab240352ee4d89752d097fe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553b18b5bd4fb0aa29dac2e022102870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f042e30392bd755939261d4d2c5bcad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942beb81cf85d31519c1fa7f9ee44772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ce349c86d96069cd3487cb66fcd2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad35d2279fb85be95bb23a7a3bec174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb41dfc601ade3764a4738c5e30e90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71427ec8e407b98179596584b6c2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af1d7884cef951074d72203bdb17277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c05f334ae7fce2cb4e01993da98378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf59e95e59911b7d9bc1c50bf20d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e8cc913a1cfaffef7a04bda211d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e7e305df3b58082b70585f13209181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74846ce49d26406ee062e444c8f5c8cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad67ed3cc979e4e84e07b7b23c544783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a407e4184cafcb09b082a3834352b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c4c9c811c2dcf9154c1fec5f09cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5e5e1916ded5534cd40c5d4fb08a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87e8711e7564a116f54d64497520987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeff60fd8d005acb82e320fe9f81d4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63a7aac60d9ea547fa5c9050ad59c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55a495972306f4bc52cc9791ca98390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ffeaeaa718484970d3c2f77b94ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879faf3678fa19041df819e4a91198292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7617a4fed339a56711ae7f267657293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ccfb55303163af4fb9b2449cdf4e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9169ed4b7cff67ddc7cd56224d5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2236ed3ed7395f92ad79b06f127c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5f4f618a27abc22f489556d6eabe197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0490c829a85d4ef11afc53072bab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40294f8719558db717c84b432cf2a84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d362428f5544ee627c4f5a86e97a4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4d3f52dc627c30ab9f937e9b4b79d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855971cac39bbefb20f43c73c91b5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1b11af5b717ec824089424878f13a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f1022149d56aec498ed2c26898e1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360933aeb2652705359bce5f367c24ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190362f857fca4f80c47c0a20fe8e9bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de78b4c160aeb59bce54c4deea5baa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fffce8e823dc34dce92b23104f6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f46fc0ef2de5ccee5513eff8632c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e1b5e5357af0979da651c8a667834110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e80750ae3494bf95fad4631323c21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde929709463120ec3f19e2e3df2dd90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649767996ad7bc2853ea1f094f6d6af7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba2ab4eb0716b236413bfdc0f2d90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f65c07543c7653b2fe67f874ea0423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc1d9531cebd1b2e8c674bd6bbc42c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11abe1deb5e98371f9e7c7467bb4d9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833330a93610505ec3ecbf8bc215907118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995bd60302578f55c166948c0fd536119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fef0ea3f3990168ae1eee25c65adf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689fab44154591c981f011c3d758e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a109306226199b8923a721166792f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7fed8da9655c187abe7cedb3c5fd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c2ae6cc568f5885f54e32951bf38b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca1c37ed059cc45329f0867e4e916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c3c5a7eae6babe6b248b6fba5c16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e3db81bdfb11de368825ecad3ffbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecbb3d30fe3ef8f1d447632fd393b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ffad8dae879d67e2664e615ca0dba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4afe71666924534fd69af9ff5b3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6a7a5b893c14792969f0782070c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36734c2d6cb04683d1f862fb3f9b85ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17969f1998ce91d1b0d0f4eac5f85ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c5fd3f4fca126ddb449d9a3104f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96ff48ed0518124b24b1803cc2695135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbfb37193b6fdd257ccb0663cdc044136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb371bd7914185a6949cc3d2cc8512137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640aeb0232d7276dba7e172268ad7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e51010ee9d52d04636417267224c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154dac0cb1e390b41a8e7e5cf29cc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677e51152e8be7aa342f8dd1b93d34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f226f6859bdfced75ddf3faa05c119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60c1c1367db00b7bfc35964ac112a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eb1dd187cdb889064bdf9feedd802144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62702d457a1efda728b5d5986c48d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a15c4ff63059f09842fc4c3eab14ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e094d7ca65b3affde9156d76a4585147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d2a9883d6f6bef0b22fd20905081d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbf608429769eb37e3590c6a54b5f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b015959253b2b39c3f7264baa42018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaecfcab75cf043cadf321abbc96a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc301af5047cff21416a745f7917bde4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609c4d5efbfb6e9d416fa84d28edf87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deaf6422f40ab1e7057c7e68ee2a57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c05f4524a38989172e07550b95c5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e326bcd406f0e80d507a5521e9164156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824aa4463be5204a06326ac31cb3f81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7828d9ffe3ad589ea61e5a047da8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb28054e64bf421c103d7e6bf24c71c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5d623593715accb52a5febae41849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176bc9f6a21f76ab95df9fdc1d112ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463b34a8e8dcb05faa0a75c9b400ad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a8cf3d6a2b63a704da8e83c9e9f92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5cfe7b81e4e07f1c7ab78d6ab8f3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd963a26d1d2258e3f2ed2869173a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b6fa28f60b3c8cc6b106eded8111d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13175400b3bdb9f8432ebd47f4604bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82e8cc99f0d61f16381dab7049bf6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5946cacd6dbd26b61793acc7ad24a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b945f6f8c8200c35255f936d56282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acab0a33c6119e5312610b00ae7d2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a2f8ee697abcc62d108310cca699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23819688dd6ba83c57f1ad3fa814a9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e917869cf6e02520c5c5fad5907f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a42c5265cdf929805b549161e8c82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561334d055df3eb313e3eaa68422d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb100f735c1f934bc4d73f22adf59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e1cfc6a4010436bce6320b5daff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd15d71ae136652d896ffcd5ab40d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91515b3dc37e5ca42d3ee6e382ca13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398be77c1503c657d6a91cc37a0dd5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbd998b3fcfaece9d3e17fe66d3603182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec616bd95e743e8d32ec74be9b2586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6221adff810f157fdadf52abb788d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d324e40b7632502033777208b7b2abe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e058a2e99e0709f2cbeab3bf1e9b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578724951087aba13e67bba0cda64b82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2c4c5c9196103203b7216461c33fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3927cc8bf76f0b41016383305cc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140084006f7f94732e235029840f90c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c4739eeb20933efd46fbd09befb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea4ac12c835e9bd2681b1664a582e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e18b8098d33ee7293e74efbef8fa18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbfc0f3527c27bd4ee141d2019764194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa331bc6f2c72d34f6965f7bfc1ac1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0604103bfb31293545785b80580acad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3171c3def2f5e715c1241f1dab90d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9689f5c2afa0769f3f181aa08bd624198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6be6c9b052c0f811085b9fd04a0c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c2695e95f1cbeb5a9e470aa8cf34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe715e384c4121d6704e195b1fcc5b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cdf19ad994cb80916851369849f2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b4d18c9a5cc6f2b7691bf46378a0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407956a0d80e9f709d5a97056fe1e21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f4c3d4947bab12e52a18113617913205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12a9d680a08f55bca55013860bfbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482f3a20aa283398b2ce41b0efa6c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35f1b82fadb4eaf1f783eafb43f225208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f363ebaed13e80d07c595d039699d05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a80c404e9907e76c91cb797b7e1eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b021b31be411cd199d3b6b8e1201211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dde81639a23f3f80c9e0e17cee3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fa51a279d4dac7d49543a30bd272e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0ff05d4dc7001cf18c8498333b39214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a657d760f64d7afd97a400d36db1d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550fe5b5fb65febec51571b1fc10a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4149441b76780f8077b34ccd2eaacc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfee6404049ec0d878d4ca325242204218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4f08350575c9567aae9a8e6e218d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a9bf73363f8098415591ac3a9283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ee922f7815d4a576b4df0cab68ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d05cf655efaf9fd8e47d9185099c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f38eb94370792f0bceb7ed9f7f8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df43165d88255864116c1c0beec9ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ee50b046af51d9c5fe0ece8423af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70f156c1d898be6f731747451a087226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c90c0e94a20ca4ec0ed5b52b7bd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e7e64233ef9abd9dbd539a572070f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872963f591de2b8108f39d029295d14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4661ca79ee9f42f4a928833f6388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22ceaa6e43d1788e31a3e8841e53cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b26d2523b7376d7119a8e9d2b0f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557922754006a7b1710471c9bef46bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586feef4ed1fdcd8c70c069618050a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7fe11eff6b80eb298ca43f9ffe246235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699618f6b841d0ec2d54122eeccb9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9a5f4d7d472d4e40c7b47e272736c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551cd53be6cc0a57a87c87e506e7659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb172d32cfb537f37bdfef738d66d0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9cac6eeb36354602e44d9b23f3ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e27fd02fe754fb54e498e1a71d3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca369b380a7910cc1cf124c0dd000ed1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b890dc451e94973aeeab6c7d1304243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18878ec2c594114787b5519f9adee051244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de8d96a0c792c676be80bd291cc178245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ef7f4e582b25749414a5b0142621b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73bad611b7339f70921b1abb145737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e7a3d8ea1c86d1d206efb035ace89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9b719ddbce24ebf182878153647b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a0b927e94854574e1ad3f57668e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c07783a7c7e7ddeaf6462528f204d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad455553cf7124ff548849afca0f6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9fd46c5bbc935c19d3f1e2a839d6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30dd998001cd201b27feba6f6c5265254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74c2ff3aae9842e17721342b2b854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975212cbed2308a55f926206e2864f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ab7be7a898da0d3d4431fc75bed51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5282bcf46eda406755352d2efe74b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab88bbca421579775bc40f5f9fc62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac63ad81e9ec911adcc87379e02ce4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df708e88271b7b232cb4f218698159f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bdbe455019123a167ef2a35563587262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b0b40a85a8bd29d3fa28948f9a476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0a4305ee5aed7353293630d4e8bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770899aab7fef9c5c0f4c7ba0d010aec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159c82bf0341fdbffc30ab26dd5aee3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215451460f8bc9f4b3e31f8bda420398267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad5e5ba76085828b727899f3f79b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0910bbb5ffee347a463f33ed3736269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893fdf61272dee95fdc31562cadf03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd41fdd5e7f8e04bd6a0d0ed35376271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd09f7bd5c10f22222853750837901272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376434890e21c4afbd74a2ce6f1f63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f78ddf673ff1dd80d8f5fd03e1f3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fadddf4f8f5fc7c0502ee8112eaf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880035e700216b363e7d8562b8b9c67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dfa699ffa36f1cbb68dc5779e878f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5093bea625f6eda18292d3337fbd95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcce4c08d2c9bd81470f1d9593a9c48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba63562c297b5a89a6a8f3e2034483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019294cadd87306be70cff02f55c9ce3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954777602f403caa977f233944373da0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8685b879a4bfe9a1ee38fcb662ba39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d645b1f8a206ff5497dfb6e1231d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893eacf046d62ae65203601ac713e5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed2a78ef923533367e4b665d08bc1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f8c1f6293fb5f6251e5fe660d903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3991b8ad7193026a0fe8414c434ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce2bcc42ef5217820dfff99546440e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273aab750f7f55f4a65d4a3e9eec6ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f058a895239fdaa1668a85088bf724c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b59e8ea4eb766a294c794d5dff3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4707c252467a8716d285c472109530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e8f999a57695fd9b6e6dc1a48e18c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732fb6bc155aaf5156587b920ec509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895b1a62470c9b203328e6c02b4f93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0b3f8f81620cc0fb613cae4c512c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3fdecb0690501d7bca3015fa4db3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc582093a786ab50685099d49317ac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb12bdc187e6539d710e87d6b71827300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2f2f095678fb14a30fffec7937c9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd767672fbd7e4100d4b84331a30d27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afa6ff3ac715f1c040fa9129c645a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc636197018bd121a6a88a4277dc9c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85720f6ecd91c2dfac4d5430fc0c659b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2471e4bee3c905dbc41c43412fa81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e31bba0f8adfffc78ba5e62c6a2e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c094afd6aef9d4929a47cf6b4d91f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b3847a832fb638280c3dda742952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57bf34c2be797cfa17a3ebb3bfe486310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ab911afb44d5a54c9cb0014729367311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b07106d9713e7117a41c7cdb9131a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927425e6b67529735984b92db6edd9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb5ac87d96800a39445535e0230309314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8be726acbee9e609467e868d97cbc4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b03e65cac989f4f3c5b041c5cb716316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dba163328a76fc9a2832cb8c44e3fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c731d9824939bbf21228a1cdb526318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee6461de7ea9a498fa9ce5ab031eaa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693d208cbae95866fce0b02e030adf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c3843710f62567110be1fb5467d2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59779646717e2402b60110f301207ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387506c19057f14fe03e825707af826323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2c6759d4a7bea03804339a2690635324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69f73f53cd9f09261867b7f728a295325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b9c28615a516fdc751a718dbdf9a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a6413462f6ef2b96938e9271b6a31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d4a84dbe61826a8e30737e9a5509328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd4736db8ff35bd6f65eda5c4bea0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a709a2bf71632fbb432fde9bb5ce263330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e48f23f9d1183d2c19ed7d76ab17ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c456bc51efde07299f4d6c2dadfd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415c6fa53f4d460c40761400e45a0b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d8e99a79a25fecd60e02cc69d470334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4768f6328a9d0d2165996ff781c330335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822dbd06d5827b5ef53d9ed5b851a24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32404d6aa1a4ea060d998fc5b1a82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bdd828d02040f14e4201a0a10b28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87aba0db1e7c5e6e40610d671bd9d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e9319f8ba8fd1acffcafe3839a8c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e06412700b1663f5cf6b16e33731341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2bcbadf2c0a5f2ba8877996394b2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c7db0b12e981517e6d33fcd0f16c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241652955ee13302e48e241602d70327344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408ca0dcd5e7d3cfbb2453b999f2453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f101c53445b3dff1e397e3b48871346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbacf7c2706badf27fe6aa25e771b59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95e46f421f222654f55accab1e935348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9fed4815d15e3448c5cff59dfef67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb155ab8a6e74e35be5c79e787ba2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfb7675af65164d28d03ad2f7beed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c67d8ca0a36ba304c90394b2e0510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a0a79286b2ea49710ca7d0f4ee685353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e9cb26a7d298463ff04fb1840b49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b3f5dba6f0ee9a0be4a640ee7a9ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338e20e6dcb2154a1ab4d12ba07f2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc02d80d927f64a59f669d98d37952357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fea552bf35abb7be12cbc3e333ec23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98bab6d60588d14c331b8763057b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847b0aef9004d33cc0279060c6c770f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedca76320906217a5620bfda05158d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03ab08155506c6195c6f51203a9162362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11550e260d4ecb8058c9c12d4eb3daff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5e64a84349ddda7bba29115c62da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec038fa0cd14e6b21fa57fa6e496b1ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b912e8eb2e06934feab17fe5c136d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027618430c34511263fa8815a6253df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc0a40c882c6bf7b1b6a747cc97571368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b4834d377d010058f29b758a5faa4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760075e8476f0ad6739bf12442373b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6179a60dbd2d276cce5f5878f71c23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a50aa8368223f852537d06546514372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f4857fee8c833240c1a594d306c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857da756faf00996de0c9cd29674ffe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263255b2a1d12aa3f71121ae66daa0cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36716d06069f3161246e1f88f1b88e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9d21be8da09fa67875f51e370a8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a84f32f3e59a8c45cb9036ee0dfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc0f688f62385ddfe4be7cd39c483d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e121e44cf571a569905887f6b8f648380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9b4567fa561aa8a5f37f0a408f99f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57c8a04c0cb0ac19b1ff4f2e3c085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d326d21f74a776880ee016a563e40e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1238ab68ae68fe7a30f73cae0fbb8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d763ce03b7605d593a12178fb100385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfc661342a75a001ac23a50c5a6eae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37eab388647e7ca0f904b8c283c4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3feb3ae1b0d36f29896c1f858f6a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf931f5b7bcdd50e20ed60d8f6f3ccf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331550854e48cd3565ba2477e848d1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d199c7f641aff236e3090f38e6c9f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939be29e4e48d440c7fcfecfe49f28e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96170d56207bbe9d82bf1905f846a0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b827590597984006eb677280a36a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc75bb5d7b11fde84c9fdbc9fab10e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb21254b2ee0c7d48981abd38ec162396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac32adace0c86919bc9308bfed887d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f37dd101374eb2b826df3001ce06a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38186045bdbfb9cee9ed65c5d9e64710399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8664b3ddad9e3291fab1a1b0e42a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c115f942b33563be65444b000cda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ad36ffefae81c284c9148187cf00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536717cfa280ea0846f911ac41d2f83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8caa3f16eb09495d6a1e30ae0282404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe887031405df0c732925c0da98ecc9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f63c847d50f393df9b59e87cc571a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aabadf9f466ea9a80e41d2281731ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330e917650477446577019bf957318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e445d8b7276a55041e3e3998a007fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15ce54563beab0cc2c2dd98768a28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79093c0de5a2af378faf1fc70a39360411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc964f10cdc32ea7535bb32dc844a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810e1b80f39b909dd3a59778a462847413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db234912079aa61f1d7f812df9850ae0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67e4dd96852d65324bc104786b7f17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf330a18f4d2c09ca68ad2106e0bf93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbae824dc67f86424212cf2fcd14f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a612c9334e01ad5dd84003863fa092418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3f9b3a9ecf9e3a04ce8fe133e0f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e283562729c1d73cd4e8c4cf14c09420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c6410d6d78abde4d8fb923fe20287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f83042ad65253e2126f90ba21e8d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dfaee7b417c2cf4cad002989d1e92423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870087d574e25312a567059fb4ad0cda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c12fab15bec6ea391ae8bb6e9c0ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d56c6abecab8c903215d2d4064ed4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2172fafa5b7e1bca69672e440465b4f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213508901b2b26f2a87bf19e3aa9f0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a47fd82661101a4c9726b1387eeb35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6163b5278b9bc27e98f719876b21f41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184851dd9f7a0ba03cd61daac711d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159aa6412a6314c864db316175073a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c0cb419b719fcbadc42a243f1161433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf5a5e5ee365999d09145e0c16f49f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6cc2fddf0c759a95721cc73771cea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e36f86dbf1f7709ce20a49da16710436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9305f5961d9932533ee7456ab2736437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366f01534e9c5626e3b04793620f1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1b058a65eac709d2fcaa41c3ce87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070b64e3a2d5062b5c9d37f07da5f94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494aee2170566e0e500596f90a2e76a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f6ef4914ca425945e4b4778d2716442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b9d8fc4eaed5b5c8d6b32b5b3443443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea75d115da985f5cd16988363fdfbdc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275d6293ed4dd6353dd2301f017f44445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2902750f430a8d2c5ecb1f392bc15c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216dafefa0b7c9ec51fd7dbc72cf41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda77dea4f97f5d39d57707f12458b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b195567183b9c17a0856668f6673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5243d241d41e746d1f3c653187e8be9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987370ebaeb6611ea209451c241cdc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b649917604263affc75372d32fa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05a891e8d9c991f8992661b314a42453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6db8e5721e1b77daeb306b5c2e63ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e732935b9fe9ad8c6378a6e397e69f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8105cdf1b796388a7d00e29e456d825456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299013d0c275f9721d022e984a1651c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56646c0cc1e2014d76136b47c2952ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d723fc5d7913cca11a5ecc5b1ec0a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aecc4e16e711127b3853b805a0a5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfd6d97cb2167a4f31ba59f6943bdb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb82dc692e36c58b204880d4f3f78d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c43b0fbe24d926fc65ef34936033463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f0d9709cd2a84332a6fbf458dfe51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832bceecb8c53cfaebaf434ba82e0ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fec8fecad8a282c9b53960253a075466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb22995a124033af42ff0e055b7a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562bf14eaca79bfa65d6bb0f9821f14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d45f384f09d43701b6a001b27d5ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9ab595d27588a1fb26e4dbc5d5a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7444a7c47b537bc9c78b1d75b1be35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba43a0568a38e591f494f8c6c6f6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17033609f65f292739da58ef27ea5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431a9f75e45319d5aa6479c3134d49f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b478fcf02b005e07f6307d0dc7f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d14caf9f2147bd4f277e888296e45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e20914884a0ddbc631cb55c73af96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a076fe67effaa974f2ef1fcde3e2e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c88276c853c0a8ee13d13a32baa1e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa7482ac045d924c567344ace509e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b32fca2657b25d5aa365e64c27a98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdafe98279cfba5d55834033c4aaea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad8605fae54a287deb21f342bcd97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b28f61b4025c785381e8146b282da3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268fb1cb2befea1b71450d83b3c9aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81456f4be6df3894fe09ce33abe37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890936492b710a4b11488aa4befc833487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675d1a61998cd240c6b2b499ab14f84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f04f6f175ddc90747d4ab4df9870f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ade575dfc3f9987cbece427769bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a0403bc6ead46d35d6a19122ae617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfc2db2688777d50903abd43a95b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b61dafec1d01261a7a5590d20d3e12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e47d41f598df474d79d6ed2faa3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b778a88dafcb2b34d78ed9428dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d238bdb4a6c93f77f268eafa26a2def496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404ef5b2d93bddedcdcb583fb71884a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208f2ac965cf1e963fe421142583b44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723673c898f59a3140ec8718efb28d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1387cae24eece2b9b06bf543bdbe593500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a827306157b07b11cd13d4c869c485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d68db8c1a776e8d5bc3833657b0a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee481b3dce355bb2c6c62b44b4c6f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad184337ec1671548ae13bbf2aca2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d99fff55ec78f99e63cbeb58e89d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980416f6adb32f2b60615995960ca86a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8057641f473f5c219621c286149d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c8a4fe225d58fdbc013da096965e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7d5062419e37acac8a514913341a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635cc7b30ec2e1f95e2f0b8e2e35f02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e849b2f0c8b1279978af1283eada77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0545b6a16d546007d75b806d19bdeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6fa7de0ff858eca4b9eac733a30b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8471d8a826ad8af9da10cb607ea9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c0a87979e339fd0cb21e57dbc18cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db5c55939a519891d304e5ffc81126516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247699fa03353d46887cf32881db8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a5a6773fedac43c09255b4138152e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447de8fe50126274d316be95d51861be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74973a234e99aa20ee4fcacbfb6076bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7893223fb97f0d254440b84945485a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4688e74900af4d850c1e1809fc7177522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4850b22300e8c9da5382e80f1005b5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab76503c5ddde40d5c2ad39375e86b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714beae89ef2ba70120bb2e5bfd6b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c77d5082993f7af48cd517b6af48a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89f0ddc4b6f81aea6a931d38954ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706cc6e7893b2edd4c48301ca0ef8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df94126a9d83b2eb3329be0ebdb8dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80499489dd79f54606d88ae7d3439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70783324ea95cff7f3b9922488545f1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1500e5dc61c366d3c9955fee5bd478532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362b25a9bf62d1d3696920d109090f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dbcd188b1f65b65884c5dcccdfc40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4191deddd5ed5ec927d57bc266e28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1170edd12d8361703be1699fec4c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f306a0fc613c3bfd910d66abea2518537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64837ed75f76deb445120dfcade4db49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f8c94848adc129ab4247dae4fbe3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd73d088b1e2ce652a523af2ad0c1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be0f033304a65b9a5d9518f0110e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1648f21c96323940184e0b7adecaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f93364de337c9846ea73e94a3020fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c3dd752f3d956cb41ee89ee9253f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93318b366ca8a1408746cf104ca8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bda332704690ea462f9b589699995546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddefb820f8f2bd27990d6dacd9956f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280fb4e0865185c8522662b81700201548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771cd6ebd1d1f83568db35b6e82a19a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e416e62aae2397007bfd4b4077ad347550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d831160121ed113e20bad693e39f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01931cfbf4d781f3e7c4b2e44239d8ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbedea90ff36987a8ec943ba4337112553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa14decda0326dfaeeb85bfc7ef59d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa885f54b4f47fd018c1ffc3c5db8ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b3614ab6b4be348fa92469404f3b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011412650d2a0e720790627c766bd76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b935c84bae0adfdc8c6439ce3ac22f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee842ad551d02b5cec50a566435bb230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210436c44cd743ecbe60a968f9ba20c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf5d76716e6a492c7af6ae595f191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e9418ebd834ba73e486b0e344f640562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3afe47711f8f1b5c47b30213d0119563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c81a62e6554d0a65609396fe2674d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc42cf4016f87a203535bb0ee95db8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a2d860d40ec58f6411d7de56c146566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeb35db69972e374c51ea404682532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2997886b58de498235238fc74437a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afdbadeb4007678cfaa0050e2d506e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b93555e3dfc2a072000d9550a4c65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba1c17f00072737011c29c2a4011d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434fd67306ee1b862a9bb0d9d78908d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a602d0dc87aaaac6f4e714cf4561e5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64a2c553279aff26aee02a1150afd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541a4792fd38cea68ec3fc649b3165e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742afc748d6cc08cccc651e978f13c31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af63e477de9fd19e13f8d399a1f65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d4c2ecd045100967a8edf42995984578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818ae811496563a8d25526ce62a9fa2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0444a4bf1ff141f320c098a85f02f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41382a2509fc834a22021d749937f698581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80df8701269352eda21bc27a7bbdca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2987b6cca111480902b9e0963b4493583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce7ffa39e9b6c717858f33c6a6008584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356fce7a31827bd85ea37cb063195d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf9609fb5ac63eefef2710c3bf4dbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425215d141ff1c740124f3512a34afac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc069ed67603c5ada4d929088bf4b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8937a86681c5a4633ee305ffab886589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b820ff6dd876e0ef815ad61f04f34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6eee004fb210641b421cd9c2634f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b2047064cfbd5ca9b98d10bc6198592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85375f2cc0c1cead586ee04085ad50c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff48c3ad9196d04c0d1ab88beb4c34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d846b0ebc91874122e4edea979014fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56793ae7d9b3df01ed7cb4bbd1a1f5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ce8c07eff8394679a76af9aacb7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9e0228e1eef130f3fec933379ce2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05574f73c46eacc37a12302675ce5d42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a54677ae75a0cf77af0575b7c54b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a9b80cd852f5a8fbf1ff0f9d5f107601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f49650c5e7ae2c7277fbc7b91c09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b1ee5901ceecf5cd8f58bc3760506603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f20756ec7935ca6ad7478e9988bdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215973ecfdad0efb7dcdb8167638e88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3bfb93ef5db8cfd8157a67e0c966c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7dc84ca4882b83554235084345a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef8ef7adf75adf86c72fc8aced52a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02414596a2ad1e8a225264b281943808609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060868ed518c63612d1e6afaf91cd466610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901e3f6b4b3e25d8286436ab82a7d8d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e3461787a6fcbf4e25187039d5222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f3052c18e1e4a799a5fdcbb30fbbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c4eb6173d1400e76b068768a77792614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca0cb3abb87fc25ec2f52cd36ad8dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5d22eb1abcb85d7a741786906ef1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182f06bacff02055656b9977ecfd21d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f7434b22957dc110c25408dd2ed42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e00444da73d1e2ca5fd12ffeb8ac1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a02a0d81ccdd2270a4af20d3c1f48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b00747976ee726197ecbc30f2582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f72deead25d35ce84d551d145bf48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ccf52c079266e8a5dc474f2a1f01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be415baeeb8d4b3bf69b7a25b379d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d71b933823a0bf009d144c5695e9e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c17973cc4ce418b15205fabf98922626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75f4e7bb13321a0af62c8d281502cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f85a4bf650dca3301e276f23901dee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f3a229dfef2f7357a357f3d48c60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a18d0a7008d493d828b8ed4c975905630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832a096a8fe54455bc0e4fe636aebbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4cb1247c99ff1e532b0c502f384dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ca17cd6969c5354f9e51195974d49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a183e4239b8c3951a57c829403dd5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18b831c3d20a425ed8cb8313347255635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704a14b808f2a64c9c503127b5ae2a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459e741d18663389290ed2c4850076637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe481f4b1d0c60da8c2284335ff11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd9465173a474b1ae365da1a6d90de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213115ddcaee9d80405be872a9f52f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfb96a2fedd124bbb0cb61a3f46fc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59befb62a0341722404b278e3a781642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d2127fe695cc71450d5b56fe4d385643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcba85c7240d0cd6de589d34f90cbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5a4b7b0137f7319437ac1d6bdc293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf4854a7274f148978598a93612806646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523cc4f6fb10c2e3fa7a8368dffa33a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf387e8efe41aaf6248a75f6c8625648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6189edf2e7c3d0fc413961d338260e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd7d8d56a7a4d986da57522f282e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c733d16e6e571b982b77bf0a73389f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c86926a1f7f8cdfdf91db6f9314c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862bd98d40ab2c0e5e7f39bf95f6ea8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007134c39ce0c96fdf13ffdbe9c0ae1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe2d2f597c33b6b3fe80cca2d6ae4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd6e9621aa0368f36a1bff77f939b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5a778fd6086a7da0377e128c870a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afdb038197d0d614897f85b35acf92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f585b4f9e2ce4677c884f6081795d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ecc4281d1e67fc25b291d2f4798bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea1f38b6f4dddce50c3d60ec5d245e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce27b3359d7fff7f3ec891e96256bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2caba51b196938f3ff3b7aed24cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f47ac20c73951c08346b59a66846f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e373349182e998441369eaa5037a2f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a13a60aa45b77764976ab56ffaef0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f123ae2375fb3ce679f3c72a409585a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2b9aeebf2e5c0581506c6134a84eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e74af68fcf029b2dc42d0c3bbc0d89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afde27ae4a64fe5a78d6337c9abcf2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac82c7fbc0a4ade6861b7c993429d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacfece22d29155395589af72a71c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c7d673d0696a1e6b60b9f38a4c52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916fb095b53736e9f990405e7ffc14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0aecab5897d6517bbc7fc3f63050675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4981a391fb21cf6dc5eabb17d744f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187c65ae903f3c2d48fe2774b7a5670677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfba2bed54e0ffa2a3b9e53a53e41b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b161846008eec87893dc6b0d6a9ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5b0b99056676a93a9e7d19b66997680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328502e9310280c7eb1471f5993a0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417341cf4212e94349a380a881b5225a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f43b0e0c17dad53e3afa58dcf3623683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e672eb5708aac9d6ed3e4dedd9eb15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943fbd92280ba050d97411bfc083be9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3cd93c4322d083381ae1020002768686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90de41ac3a615450e97d398c7f690c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70c957578a6edcac4bfbe0dfce238a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde8c61d643073d896b92076e152a89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7342e29472b7a5f3946f66fa7b559690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe2807b2a4f64ba6abd5022e81262691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce841bba70c4b0390079f8c60eb2beda692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096158b232d66a81ec5638658fe7d8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65e5ee2b5a0c2a70d77864ad97d0f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e8e4fd4733e642c2b9f011cef3ce4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cdda9fbb21678e5cc0bee4896db68696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5310cded468a000838430ba5c62471697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02372355db2518d40e933a95e9b94832698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0de7650cabcc416d9932d8eefa2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da41341870db9aa36d07bbde886d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba83a01618d3560ddfe254aa82f8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a506ae94a5045058bfdfb24eb1ee14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb04833d553bf802cfd8aa6e89cbc3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a3f81688b87cbd9283a9475a6c8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d58d3a9a3aff0b1592dd176ad2b556705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a65fdb9b4ee462197f0371b47ce6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a605713474f63dc8454ff6a41d098707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ef116fc31e4b0c81c1992f067e6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9d21a398a937ef14b8c1dd03c702709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4429d0e74b1313b30e1d2cf159ceb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db69ed40c6bc3ea66b9d916f3eeb03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab012da09f33c3714a948cd80c0e5bc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70981a35b3abfd1d2801ba74d7c6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900866d40dc56b58b7ecab80668e6f42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5b04e641afbb2006c0d9b43f0d70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3c64070810bb2c9186868c7fa65f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747723b58030e1692faddce5e1e2fb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041c56a0764c7a09ffe12b3c42603d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579302f349df9831e45353173f49fa2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f568f00d79c023d951205f495a6392720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e7041278375996f912ff98822f1c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b56bc4961a4e57e94ec8153cef342722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75c0f04028b6b4aae4beb9463eb2c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d03d0b2d834f0530cbc496139f2f48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad96728205e32691438c44610cf78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76db0da6bddf07ca9d62b5e012b8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658543901819b4481ea109ac21b6f21b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98f916344af8801cf2f6d2a6a7921728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b42f901ecc164b47cae14e764dc68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6cf79f2f04267cf9d6f6b6bb5809730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbb8957eb633a015587ba9cfc446a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50321c478c12e8e3176f2939c02cbf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe147dddb24e18b9a0b54e6e17fd0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec112e1a2826b59c7e89ebff0c3479734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eac4e6abf914dd7fa8ef3c9a4e14c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40aeb61b47e9c047ad6b3d7a384172736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26acdddec7f31ef431d9cfb7418f66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee0fb4b374a132395baa963facae1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55aae981a26453ec74e6d7776664a9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911cce8da4f24e21a9e1c92cd14160d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d9c1fec5f692ec7419df3fa5ccec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e460166ef69008bd29dc282c297db78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c22fefcf5f51b155fb2ae2f9cd56743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf79e5a6d1deb815d61dc597b8940fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc978426db6a3c9045ee953c20c80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90b8b6d79a76c68c810b5766b8f47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81363c6a3e87fd086da6ac618b12ea21747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a31b2d683630b8b924bc02e0ea50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527f7f5705bd80749f61b93efaa3dd4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a9ff75b4b6d6cc59756b164cd4317750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932777dff180afd1c764cd010fad32b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab339c62d4154e866c0508e4596f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133ce77e51609c8296b1f4db811b78753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>