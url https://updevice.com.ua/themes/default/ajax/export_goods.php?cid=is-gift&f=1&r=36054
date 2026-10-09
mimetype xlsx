--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf33afde12d4bb1c945dc849e792011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dca78e020c074b691bbb718fff6712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0bfcb0bde2a30ff220e2a84d60ebc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d18957a4973ec8f990cabe9a9d1b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6225e37b917f604b17892897147e065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708b83e58d5abc873a2bdafa2f564b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223c001162a398de58fa1d562620d417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dbab2bf50b474c01ced9375ea67f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dd104d65052627dace06218a95f4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5157ae65f10ede62ebd7db8bd641b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791db9c1abd75ee2bacb5bb898b126a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c35ca861f6bdd5d3752a2458cb2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129f730ebc689a3c7e9e0714ec2f74413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57304bab3e0265184a9f14e038a75e7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1da979f82f959f867cc104a78646a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb1263a43209e5fe86ae8ffd95ba9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d86be4d78bdd9f71aeaf6f2543a9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb48fd19cafc001035350957ae5ed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26fa7da2fb876596efdae226a24d8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97276b91b3c6f78abf012344fa3bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e4975cfaa8a01c169445ae15a96021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189570db9c3831fccb8b91875273f1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac440abc2b1a6ed3530d12acff0d7bd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3d6687729a6e740951c848d72a1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c95baf3f3e09c8b284bddfc8d00c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7a5246a79fffcb637c2e2408141a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45c65ae591c491b6880493bbe276a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c938886b8017a4fb64b7608480ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b765d1635f6842846b59711fe2fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d096ec28ebbef62ee96849ee446e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088b3f1fd5c6bb51732c4d3afe7a84531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b956f12473915aeacfed228a722c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ee5e7efae4489d79bf80b27e7d1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716041f60bbfdf84a443ce15bef0f4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80743b0682f47c2b5b7e708c2526d15135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c620df6126e349e0bc9c4c4f381836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898838870fe4020873d3201b2052bb2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c790a81dfd00dc5c9dbf76fc6220a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f41c6e070c74cf775fb5cad2425b7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300eea2e52cbafd1410735093676ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4abf0867a06a7d4b38d1b2b35be441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a2b65dac777e1883e92498bef47a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f9b56a16865610b51e3d25d155ae543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19695100cf0e66ceda178ce4a9d22e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c0f8ae8a0ce4b4cf885ca90c896d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2f6ed588f9aa365e511c2e9b203c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc3cbc4d7d4f4cb7f4288d6cb570647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa901adf1f8ebe67300833c199c7e1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1a0a0ebcefce757693d7de85a44e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7e41ff55780540693a5a1fe687b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398e6b06ec46bdaa0419ddf1573c9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05c60d036d3997640aff2c45c1f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ba7fa278b6aa0145ef63b0189960d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1aa659624e46333054673e7b6ef0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258e087f040afbce524d71ccade29fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcda2392886f25b418e20a6d02f64756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efda5b80ac91b1e35633a2604d0f2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb6643834f063accf03ee1131ba1ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385dea7f120763057a1a328d3dc7a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f49a0a0da739002fd3c832d4f264760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e8e1f5fed92ef8925631bb4c2ab8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bdb762e844a16f55f92c69b87305862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d69c8aee737b632660d4a18ab56dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383bc2306c27705663113c6cdd3b2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30bcf3f977a060ca586b49b70e1da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8319842261a0a87f78595f001da94266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee1a2d09199525b6659970a57da0b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0661d196ef8f154524137fe17b8cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c07ca813b9c7ee1f28e67a83b71f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80db36df68aaedd9c5fc536c1cafa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9632f8d93e13cd913af05eebc0a08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689b0dfd9124ca770cc9f5570e7bab172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c73ec58acde105a2c25a30077770573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535f5a65e063f906bbbac93a626de1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d975b31012e20fbed64f34e3c6181e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd726768e4e2d725822c7ae35b24f0b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9685f4ab3bddc8c17b88ff83d382c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887d5991a5a379dac5a4748595f88b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635632465d06bc16b0e71002cccbb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dea74b0acd015395f354d2cc9a99d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de1159b4f73fbf9f59b2bc6918dd0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdcc4086cccc5845945d40b5e4c64082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961781424dc325000ae5e33126e43e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8966b050b682fd029c4cc179e1a9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a43a7b55e865ef7bfd43103f89e1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd685d260ecd4aa5b5e2cd702eb253686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54d4e3c388ee9460149551fb3a04887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ed652495cac8f7f2646f6225bb99788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ca52f5716545423c9fa46cf53cd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eab84b43115b912a40f574f0a217f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90091bc48c9f8ff5f1542c40e349691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42595251a2b009f6b6e5d036895b9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91eca94ba1c0ae09b3da0b115917b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e11a4a3e4beeb3edbe2b2c3dcc719694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b369f64fdfc4592623e242586d9c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184de9f4b960780923a9eaed2d15569196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e77f752c3556d89342d4590371d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31771151455a7ad5de059e050a9db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270005463a713cee49abb5b6d64d76b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e8990d9b4486832190ebe3656c98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1599bc15ca1bfc250bfc6fa19c62f20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac636fee133d28555bc4deacd92545102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114833951fc7b410d45b03af8d420c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29461c203b409448a7a225d21f765da5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b1a6801a270dcf4f48168f157206105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad6d07cff5ee0b5fcb318c37eb367106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e1406d80b86f6728ea977fb3f414a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67bbe65a7b59dad440b35464d5498108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ba63581d1751e48d19a7f68e6cbe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a6eb87e28dc79bd0c1319e38c0f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120972cb031fb9893f7c7157d7b3caf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479413d9637d365eede8f2305f8361112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abda2b344b7423b64b9a6e69964638113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9685f80f99cdb3e45f04e9c6f9526114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b010b99ca7baa7b0dc403c86a430a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506742c79f0b2179af393dd186fc529116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c69606256f0de64d431dc77dad44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ccd11d79abf4d9fa531f4ee7bb7dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9860e44d8923876975131958cd2167119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f0fbd33e37488721efdbf9939bb1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e2e14b245a0406e04eb53429db83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d115b506e8c20e6fe0a1976601b97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257dedc9ccb4c89d631b16bda5ce35a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bff186fecdc3a8b2d3b7148f032021124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa9b675fa0ef239306e2d5b09368e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eac91fbeb0411196da92bf230239b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb05fe290d088faee6f4e33124e93a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0166172588d67bae93a55ac7a834b2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a694ffca7fdfd1c0f94673cb1f018b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d5e8ea06af47ea4f557ab451c2fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcd7be856350284cd880a34597405131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e38fa8d48e052ccbb4d4fa50ddb050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984451a0e0897785cf4e4e4209375877133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b0d86b1af1f3b7ea80cb31c5413d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebb1222fc9c3e504c6018cd614a5dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0c7e0546b547350f6790d3f3432f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cf6810a1b7bbb5b5ea5e6ea81069e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9ae177eb1b18b781750b7e499098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf3b62ce27a8f360673ba2d6381959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8abfad3a0f07e83501571d45360217140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95c6ba7973e23ce768584803be8fbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15455a3c6d35567143967d022b0eb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796033d0f5ccecb19a32e2e4de73648b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b896258ce73ffede64e2af6cf29723144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8780f6cf74f48a397f8b38ee4f0831145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18476a17f39b2d1ca13c0972089ad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fb360fbe87ce346277215d685453147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85dd793c76853f097e074ee5bdb43a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5e1395f02d578d44f7f417384228b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e20ea65f6c00598fe03a8f6410299150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf9f27e39111ae13af252717952d4c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a1d2d6923c21b45df76a02380f30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d781f885447de018c4d40eafad62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76f757364ce10ccfad17af4036afa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1cc5a12e1f1132ca353af5ffbc38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d152e219f06fd306d2690a8603a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab8d26ef44abfd0c095d138295ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd6ce5b3401a447c951e466a96e9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ddeac3ba7496068b8c93f8273e832159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e4d5dd96bde341f3f5a61fe05d8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad236ed1ac79ed43fb17e64b08c946a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550739adbc080d0dfa513a5fafcdb14e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaef070517b3531c2f723130e6f005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d13e9a816525c578c2947099005851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76fd6a3a813065370e49cd55768422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88a4b2ba20486858819659bd9c5f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b374b7285bd21cc86a4db145f482faa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794660e496682cd45028522864291bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a51448de68afe8e7fa19398372512169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442ecf89cf7f455e0f5b895d552cba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746e79b6457a392e7bc4f0ba8a248f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963861c3ced8b259b3c6117d0961b68e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fcfa43cb870906c19414226d93a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab415316c313f71aeb36d7f72cbad5a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e242ee174090912f7356c3bbdaafac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5fd912471e917e65d1551162de9fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6aa3d891333060128a5df3b8c426177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce67986a1260ef31cd5bdb23196c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fae08923178d222ad3251d569159c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c377aa069e90c90fe2f6bcb2afe18e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bce4478459838ea7f8b5ce094cc3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431823070a9d699b808a94147d75eca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329362288559b707f18efa36263509a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fef203f2eede4a140ab5f507b87cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf10927618a2fc72518dba326cbda70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154db0e41436b2b911875855c4e89b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce1e4b09a21b2e6c26d74f01deaa3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a106df51a5948b026a6d466ee6085b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca2c34a89212b4d2f4593c45fb45f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0063e975e0b24dfeda236b379941a51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5387c0f81b8d8b48404ad970133cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222cae55fe263898f8a4d43f18c872192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d514e6d495eb8963558377c21b01dac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b82e0317d0f656b40c1581fb649a80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4739c85aaff59f9ebec4b8d5a3ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4d653e6d9e953920b16932e8945c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787a399541a86612dfa7b0673d9610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899f30ed5c5f19ed978f1329864cf36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4de1e035e15a7e0bec02b92efb5fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e419638b6302500bfe1220395a69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bb315079967c25d8f25c73f696ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203dfca18a650df539d16286a0f1ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c67f552e9f56d1e5dea7d8fc8916f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c66ae4164511d0be3178333a40fbba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886721918ac974d093f45e80d6151d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178e182e6c0e34cceaaf87ac2a4217206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9bf4964e4ea2e8750e560229b97ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af3b621df994f16b507f944f050a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad2375cb5125e37387f5e82d881c9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf6e5518bf66caeee6c7e1e967b72b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ee62351d03ea81d9423e705540e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c8d4a8345c399785b75e5b5047f07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58842430ee6e40fa21ad27adb00b6234213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e039cda6016a2e8179a6be55c9ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8a2613359411fe7e8259ea582af9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941be2cb1494740aa16344c6dcadc574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36502e02c4ed27544aa6358e1fe4d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665e72353be912fa0b9acb054e0fd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4d8bbc537aaeeb6f10429fee785d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f74e7e7cc427d624c8f5491a47c05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d337ab6eaa3710aad6e3b5dbe54e0d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f441b13353de2a0e7d05bd24ac17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11928cdbccc195d413e469449a8de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948670d7c9c908a7a19ecb4d2741ffc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c2a0d00f4c9ab141fd82e1deec07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8c6a6ae75fb6c23c9b6a269caaf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e2010901050bb74a5d1d2ae8c8290227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313785d25efb26a68de0a3bdb1e7b1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec19bdc64facec9686255c273d1de0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ff00ec8b9cf342bc8574369be980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a489c651b549658b787a9581d43ff9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650e582267f6e37154366070431985232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b80fc573ce8e9873f8f5129ba8752233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea552c3f72ec13bf3a7f895efcd71ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00ee88dfb1ffde1976054ed48ecf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749b84e57fafda8fc3a1cdba9d518f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafdfa63853091da4b9dca2d84e440237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e44a04dfa30a1f082c8654a82450238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6723ef8b45723559a4cd625d4d72164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db96b3bd4b0f8b789b71b0dfe94ca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f35536bd813b1af4d8c37d7c6d7f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7ca68990bd626dd5bfc59b6e12d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819e3f97381393e330803d8a1a2195243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c7b06179697211b24479404a6be2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658844f9bdf64875266edb0f3cf2afee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ded43a4046a631e561f2d7066a362246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a2927bcf10e05f4b3c5e1cc4bf8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c221254f675f6622fbe1e2a8917ad1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f72852d2359c452a250b4a96f7342b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab86ca68ba92343bbd701c1b12dd27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f74862b72ea9ede4568846da972c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fae47d10209ed5eb3f8264ac0a10b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1574f716764be275bf28f916ba2403253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06903e570cdd82127b4ab02f7add3d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7be0e5830c35501658444cada670f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309c4a02164cb5fa4cc9e02b49f943256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd27cfda0095754630c525c8b05fb03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84c2b7a2ace0e432b17338b6d3782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae456aef31a20959521e490735218a38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c12ad19db946b18fa371c9d4a7e6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ccd19eb92eca7a5300a7c544ff517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d38756a5c5f70c13490595b7f6e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5597dc843297b0dade57315376dea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9068518e390c2d648ec3dbb7b0d10fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed9e37a36dbb1aa9eb9ede0d66f72c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec430908e2f003242babf557243b3ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c52b7018a6f35c4127acc870bbd79a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbf73852883cf9e25f4db4001233a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dab2494baed1ccbb6c3b18ffe9e45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7aeb29800a80c419f4e7975ad77cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe875bfddfa426e385408c35135c10f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb7713f083c8f98c05346e8fab51d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214361d4c868e50e3aff6e56f7dbe376273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ad4f26f2a452e6a9fdc6b070988a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584398460a4255e1d2b9abb1b18417e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331947fafd463a88f527a5b3be4e21ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8133b8ab3ff975251eb5cdcea379815277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7466a6bf7185090ba7df36fea04254c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0865c2bc1eea8a6e91cd90a1fe448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d664b76f9b6e58657b140d450acb9c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e644c0d64b5d168c6103d7ef2c76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5d3ee7e62a2b59a08a991248918e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e2cb43997c1f2240745bc4ee519dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ce3089845ceec52a750b7cc227d12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc090aeb9cc19ab3d95e01bb684a71e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf2ecde8e3f02640b090bc754bfadc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc416466596abfdb775ce1c2b81dd90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864f06c199ba6e3d6980649b54843f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e153f12af2e8d1fc2cb6f9f193f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0c0f22f04d55dda4054a52f84899290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde8db49e4345499c78a1a9bacd118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301082c050c8f81ef09301a9bada104292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a6b7cbce22888ba209d0f3af37d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3dc926e8a73af233d162b2f378d96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bb7e27615a56695ce13df95e15345295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de6d90819ce3049e05f71766fee7ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf59bd71fd1a68ec7f9f713b1c271f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20593f0442ef2d7b296188be64e63afd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729d066a101fadd9261d1e9d5888cd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87d28d3e169a3ee5f6d1a6bb3f996a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e16c160d75191cd08772bed41ee337301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af96a71d9cc0154d50902f6758c815302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ba63d38754aa791fae314318c7fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b39899f05d52705478d44c645d1992304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692b6e1bd4a472a49ec1be947eea3f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11c088a87826f7fcc0ad357c30f22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf16f8bb1184a56d8aeabe67814bbaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd67ca9d1d84056c540ec7493bb98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087df98dc19b4e97f31fad441d3d9fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483417c19b661ebe28f4300c59f1091310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0bb3248878ee1f5ddd9642ad22555311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ab7cc53ee96d75df60878cc18c67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488448d31697e2d3be526ec666347f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e33bb3616c133694dde5456fe578314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fca35c26bf9450c34478ad3c62e6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a229e438a8e6974f9eb6582cbb52e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dabca49d37694e2244b0162f297d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfbcb172eb5ed2dddf757566cc58c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396065be89dc49058902ca6838baa2b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d34a4be8b9f5700ffb917c0030eef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080861829bed1ed4f4db0edbe9358e78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410adaa15c1405c584ba2e57f8e422f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df506d12af57315c132f9452b99a4d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40321c96ef3cd190c86dc232e58546d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3aed12d3133fafc618a257d02ba118325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900968c016e773006224e90f9ecde762326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8fc072528fe45126869e26079e3e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea971537f8ac81a798c429028cccf26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86803a6dba6e4f7c59054249c6652b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64c329ce453c06da0228d2211a6047330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2b2a6f1051de342aba7ee356fd6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a06fc2539ecfd259e9380f90949cd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f21f97481b9c054e23eef7d01d5c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c14590ea22a81d0007accbf95c242b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d722ea7f814796f2e66c34f9df904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f5bd9615176399bfef30baf86bed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705917e38ddf2a2df77f1f78072533337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706452eedf0158c002d95a11d18359b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cdbac3f4c57d3bb92cd7dee0cc725339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2180b5d13676b64eb3cb3623c533b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497194f32cadd2f054239fd0cac9f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6def97a23ba9fd1c01a0ba0967222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b70428c9ab02f6f912ccf2722c2d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b1469ec6e6a5872dc669e059650e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c613497553157e8867523ccc26490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c82c09a479f00d1da3bbae416eb3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d971d02a0e49388a6debceef477a706347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c37cdc0d7d2aafe00de380380d0ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0cb84f61f41936928fc9b91c1e900349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789cfce037fdcc22c709e362a6a14f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b16aa7ab98dfdb2f4e011c0cebdd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6f9216b6f0bf6dc6e1d0e0d3eca63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171bb428dda51b4c23acc7fcc7696d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36347858bfbc9b9a62f976726cb2603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1080c93cba498e6148a4410aa0cd38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d72b03e9334f81dbf321e8931e6aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535827e6a056023d90eadb56daaa20d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b183d10216cb85f9ae2a50bd52f5c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21759b226b47827fae94023d8ab5a88359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683ec4853ae299956ef203fd692d89360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d16a771b310aeae97164972cec0a68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7d69f4abd7874bf296f84d107863362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5cdff2c8ca8cab806b8f8cf448b68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe3b6eb74309a3b12e3b3a180654b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c3bcb813ec93437501389564423b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841245baf7b741cdd0471b727ebba1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9227a485e112114035dced9d6ab3987367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e4d4dcd1b507353ad2fe252763835368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf308f4aaf79751b9bf0ba493e3544369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9aff5d1eb9d4a374ee536c43c6535370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d24d13f032d4bbff3d29310b112c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa1ef6123c15c119921aefa61e6957372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd54beb008237be690f38dd58755be8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d14b42541e1ee0115e7ff8bca32f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd9c52700926d0e2994d350b670c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3e3a816841812c4d53d4b1760f345376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c322fb1fdc5a64aa9a1defd95c364377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323956b01a5cbd523c371cd93ba4851b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38753cd063e9a3fedb0f75e9505a0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7263563ca021a4e70750c00dc07ac0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca93444c0956e3d44690361121c73c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e80efd35b8c0be7a28069b46de786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f77a99c7acb0ce6899f99ee783623383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9937014bac9fdf19cf8d3fac780ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d246fa8a3924a380ec4661d2eff65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be6eb5b300077fd8fa3390d6f4c4ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decf7d80f399dfad6fdd9ba889d68e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b137eba00b394f49622bbd5832d2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89cbcb8e10d0f2a54b3de771ca5a14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d7ef2c72d81cf1d2a4986a38bdc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752913b5a5f79db1bdfa597f5db5d0b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61e77308d99acde15fe7f8ae398562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c143b2d5d59022127c8807768c2ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be7dc891238b5f9a556b204bfcecf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390bf8639f2d15e99df3422e3fa91e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3338fac37b18851587d74d83afe2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f78623c85d8d76ad2c13709f2479d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e81e291fb143dbad9e44b08cda5a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2c03a25e814ee68065e85de8ec15d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122488187b4fb4110a71a92e4c32a928400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d788e946a0faff50ae86c141cdeb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee0eedab6eb65166805f2f8dced1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfeb6b2f2509c66420ab71ad2f7643403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6902b5357b65892e517d53c6cbc66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212f30f6088aec7314ac98e48dca97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50097dab67cad0e0cd4f4460d4eff384406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ac36fcd63dd1ab6098e9dba8db9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb612cf2ae328ed7ef97e44033a1510408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d8685b7d0e0b479231fce704e05d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede984f963dc9011e8fc368b101b1e54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82087c1c060ba49755510de9aba6ed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde5bdfd98ef3d30d85267fc0c652a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e8575bce29d379bc12ecea4c232da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743e73df3f4c49ff4fbd3693867355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82c7e9c13cd68cc181c9d0de2ca9ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfbf25510a4bc05eec9a4c022cd528416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecac196646551d4f04061fbad03e1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4dbdf111e0cb6403b1f6afb12878418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfb885a75c7a69d8477cd96f42a162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618381425519e50af2ba5924d62d313420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c927ebc223992a992ba312cdd4c98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f4b89a6c4d8dd2750da343e28cab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9913a106a11fde1015848541f52f41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712cdf4fe923aca47bb6f9d70f1679b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee699513eb5395cae890bec8cc40dd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88c141552833bcc67503b5e56af34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac5accad9ddd67159fdc28e7fb3c57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52072734127167f750e96222bfbde4a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353461324276f8d316b235684eca6f99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c34aef6c2f5100796216cf8e4086430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e21c2f6a1b6034ca7a65dc1b617a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cca4b3b18efeb7d9bd4b4c9afc204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37116c3763792a6390f67edd8fa54a8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179f836363af0371eba5098a48ce7cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0193ed41dd6529682580ff54d9f506e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a87eb2aa91cfd914a4d107fc417ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda216feeb32f6fabb4b19c70c36ae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46815d4d7e76b44af75a80bea3b12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783b17fa13a2862dab7a00e8fb54ee7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54f1f4f29155018837ffc99b5a7db5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa3b7f3ec9d62596c001c87a17c490441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1a53a9ac31448c1993e48f9e1b73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1223793e9fac838dc7618dc0932c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b4f18e867455e1b7d4d4b5f587d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8e92e9cde59bdc8a12ae8617eb36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175853606d86bd8153db0ac67c50ebe4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22fc13df87b1ca630f28b7a8a9371d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87891a02fd0cd66294faa7b45c7c9531448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0092332cc7f8fdf84c624ebf196ebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2867618a60085a0165982ae8cb63d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99902d1f7229a785dd8e4241bcbe686451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da2d663257e7665c81a9e68be2b4ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d6d78a8df7bb5d19cef21fb36ac3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70087cf8c3eb79205698af34339df74454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6d4a5e2a7ce79c79407cd12c7218455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7729d4aad19765e681529fb0b8e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcd9ed7784d6981c072258290b424457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684dcf80690c10a2c008fc0040b2b09458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a760e9a1eb6753e90e5f514d4a2d4e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249b65d60d7d0990ff5975a36cb0ac0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550a9b448aad150f69814957d1c1709461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99f4ea22bb9528318b61a7be7b4be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866e1518206e7cf762ad4bb6cfe754463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c8dce5bfd6d71b76c4abf03a461b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e2ab47c586468bcf8df935327c49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ce71540808883d397a4026ffe40cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c917dc26f30d475a27df880a4aaf021467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e61eaaaf2414d37159a01635b3c6e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a2f1f43fa0c165fd147bac934a1a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44d013379024b0286be69c250aca3c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b3e64f9ddbf645659a4bbcdc82ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726334f3c0fa6da0f98b4453f019bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc53abe8624a17e3a402b30a7d7731473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b497639452e678f2a998377572cd5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e2ef3c2e5db90eeca493fde1a367475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacf2998ee4120eeb1ba04113725e9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ba97fb56a7bf931f41a3b3b2aeeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7781c95c2deff9b9aaf24f8111ad3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bf5c392623a26b89a697a46da68e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6586abf312f8505f8b4847737a9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144d0e712387b20c575c5809666482481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52447ed553b8cef179b1477a5db043482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea4471c9e057261f0ee9afecbb4926483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f875203b5a4323f04b13194d078f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b82d68c09e0109dd6f7c97b356e8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732a6cfa4ded05d15a8b2dfe534b8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ca3d12a43006a54243f73128ec4cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839c5646ad2a41e3e961cae304d39e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46999ab4ee85503fad6c10df24c7b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca012087a7215d959ace849019445d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832972cfba44541b394cad74af8102a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15968cb53747ba0186399e3aa02365b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2bac37e1799ade4d6159ca2ac20ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a5ed3f0eddad132478b32307a855494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28745a6077599efe1e191b691309669495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef3f30d4497085ad234de74f602710496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e50792aa0f2fac37cdc4d16f493d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51fe538a487083416f2b842960f70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e6d971b1083030d0c499a7c6c5ad5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b881c577873cee3fd6ecfae36e31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695675617222c12b298a111cc6242858501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8951810f2fee264a0c7508202e13362502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce01cc1029e1d2695c7b2ce1eb0290b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95231744be86b80e77c7521571b976504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd84b06b00838b5a3c6e78bf3ca5d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51550ad3b117e1a4e1ceff18bd23fe63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a552dc97a294f3ab8136af212e3079f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cce81244aefc1cd6729bd428b383508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32edfcfdf66448ffd2f5e87ceebfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1b6c90596bbc42f559c73119c6049510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3280dd225c6383f68d4586e7005cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb634639e5025b655b89a6c9b68fd52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6d220c67bfe590aa7abb71dba9f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4056095e7fca1d683d302b817a4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc54553c43ba562f5289a2d403ab9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd85781db251df1bda5b1fc8204536516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade5dfef88d1a6e71160d8a941175a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe12bc23149e3235ebdfac505f2544e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694a629fd8edbe7407aa3a37849a8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b1881938bb56a6e52ee92c515e05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d617b7192ea55fd05dff1d6245a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d470b1619c27abac9fa5196ce0cc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095a40574dd6d06cac60742c124fc1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57343375ee3ae0e258413ab650da81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee924595fc4c6c95cd5f129b1fca93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec76a22170bc3f39a8ce9f59c420c49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e10d1e3698d9c5cb4b2573a4e622a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0a59dd4f486cec9a161eb81dca686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac5cf849bdfd47126ee02755dcd1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd69835e681a6542e88c79fe254dab3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116bf3cfa1389c3751a6f63ede58eb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd32e5c659ce8d6192898c14a5f176c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c56306455477c1888a172f1d83c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de5da36eff61b670d38764b9e2f737534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304faf9372ab69b668780f656b11775535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc34a8ca4c97d23004066e00cc6d007536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8866702dc3370b7384de0a34fa30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9440e9220404349e1c44b3bd2c02ebe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052c526334eba896407516aedb0817539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a103659fdbd2201c8882587381bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526488ed5b50518ec74cba5642b1dae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e186144338ffd94c71fd10fc799e950542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a915d3102a2dbbf7a0636d733044b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37fcfa4a2c49d68da07409b8cd27be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5b2db3cfa865375747c2ac9b75ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c0ec9e7e34271f5e4e3c3f58582d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e1ef721767766182471b1e670b9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ea985754318351a7ff0627989023548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411713f5772217f9efd8e77ae7793a23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da5b1a2e46adda6a2fc1075feb295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931046d97a7d8d25bda2c69840212d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ee1cf6b683020295418723b8e4f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4774f8ce8b13479cb66caec1dc510553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce9f7f2129eb95ec7d8a123453684554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceba2fad92f5a5fc611ec3c801628d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145be47b35fffb65d06608338633836556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a999ef44404f27ca7021814f5fe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036be3104302cbf7bd52436633218a23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4650c6a2e3f3f11d92061fb515150fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91886cd302fe5e876fc191f2452c2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29ed09e3358d2d296af0cde81dc1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e08dcd949f4a0de07774fc35b91f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791bc88f589d7ca2831e1982936832b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d7387b7790dd02a96b6067112ae5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bc0205c663ef460efd0aa3d970745565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02338364b4e113af47f9ea39419201566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194a658583b42f394ade4db7cbffc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea3946c29f7c38bc2556d8e702200f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86b5e25fa7dcba3955912f81fa789c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3e399e63ed227209be66fbf961b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cbf4aff18850561ba5ad45675586a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bde3e200cda804c9dc9fec7d8735c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a12ee1f2545b3f13d5c383d59bce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7266937d5a27fa13d7c4fa93bfccb6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b9082d1db73796bc10890fb31a22b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8781fd4383807537317c1e125ef74c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db3368d14b110e9483a3cc57128ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b28dba50a321b4588e02929f7352f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485feb841462a3684e8e4ccb86e645e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97a3dc0e13ab890773325cba9ed73d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c70ef178ef02accc9a546efb372a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c9658e6ba65909d5f564a88471e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc7abb72d4068d93ba510a6bfb15d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ccc761def724a5b866a0c8f85f1cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea777c2acf5ff2794cff3ffe0eb38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253aa1cf5ce9bf7c7c204d47ad6d9b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ce1d96d1627131e0f43b47fe69ed1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f12903177086f6f2ba6df35ce39843588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be87c54cb48fd20db4354cad62afd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163f54d19b9308ea7636b6f6b5388e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8aed149411b7697f5c0f44451ba29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbd7bd3d07b2900083caf39f3e912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d921ada691f6aabc7abb8dc1ad06d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aca02b87941c260b61d981bbde5326594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ef0207e420544392ac9fc74363d69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a971056b6e9187cc336b7a2191b2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e735db6381e7476c62f9e2e3859bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905129785e59248b1ca956777834be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162051ada1c901544d50c2e2703adf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426d3a43f2953b0a395f888eeb9e1d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566ea0083da39e08b89d2ea8ca98d96601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b71dbc43f1eeb00f28e18e5acffa2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135687976364db1db4ed3b427b3f8e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9d99b31d78900b3a69a18020ee931604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3b395fc60308d87589c71626328e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7ba0f009f1627d13141cd8da3cd8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c990fc02fb742aae3dfd67eec5ddc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d70a1208f774213b12a734a806bc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9b32c6d1b8063a2a380e55f68eba4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebf116c3ffb710ba1c59abb1309694610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9882077e6f570285ea9eb2a61efd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed7fd9ac4e9d24791714c6913c39b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2778257e2abbe91631b8a444fe8064e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019dd7ca9cf0579226771f5ad2f5f7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fa0c4d6bfc898f248d00f93ee9c32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28165985b77aa87b4f90c9cc63f43af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe4a45a452199b192e8ebc0cba2352617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e06e65981ae8b30f761c88ee83135d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf20e4878958dbda6ee82668956fd6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a41886da37525450869c67279d3d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975ac00b50df3144b286fdca69bed3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4e2f970d9808d707a8f51cd7bc667622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0927680fc1844c204100f32fe3d8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62437bda6b211b2f0f1f8be93a55b7d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166272e78d62540cea4c935889f66b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543339066519e8425c24756abf5835c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c14769814805a8e28ef6fa8f5d72e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686315d4f1c4b603d6df32ada4cffdf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182c69179365a6f945682982409eb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524eedf2249620982a3f34113866ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7170eb2bf913e1e44a6e00b2830899631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0d23bf76cb8c9737519f1fb01cb5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a4f8352301612bbf931553e31673e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1a35623d215319d1926285627cd54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569449193b42202ebc2fb3f9e486ec8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b2fbd02a29a9b37a1f19c138f887636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123126afcbef45a9fc15c79dbf605227637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf486d1a1cb91632031a84e0bf550f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf671ab611de27a5fd84347fe0d5acc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67095fa3345d4ea00c5f2abc066f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d299f1315863b9eaaa2a19d3c11d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafed51eb9a72affd937c77e7ab201e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c292698d8721f40ba236adef7de6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4707533e0363f0227382be27aef576644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baec0bca12790688e535802088e0ae2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc8f510b5fbabb3e5d5dd79f906626646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2798a1cbf45d1ffca061a0331fd9b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf38d20f01636af40c61d1b5794df0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a721400dfc553b5a9d17119fd0c58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285849e47012f8d27770841097c6fdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84a9baaf4ab0be474c5d56f15a69b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743f65c89ba598dfcd95f3cee6bd82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da5723f766d2526c4215aa17cc7a72653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f8886a391fa3a6684ee08d8ed122654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78152e8ed3d6b38de3ca9e49fbf864655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8737c120879e48131ecf3a466384f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab3023cbe050823586aa6fc7aade92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66541f20e65252fc0c58f7db209463a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058aa77bb1a7978e9698d3f75672cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924614f4b49fa80d140ea3fb38a2d6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f98511e57b57f1ce68d87aa9e1ca6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851944e8f3b80a70750ddb7b81a0385662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b20fc45a9332254d04fc8afa25e674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124b73380164f71877987b9bdbf7bbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53812747c0578a9f7c684a939dc38b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eab8e94636c353e005d1497b15cb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978faccddd4c4ad68fdd858ef1bd52da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a438321c2e8384f961f35a726d8f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507e6212c6309a0e693aeb28db2d2c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3b76d8bd77492df1fa3f6533f33a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f30fc3d40fb4069169eba8820c7211671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5bffa4c8501c2ea62fd79ecbe5e43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ae07a8246299a665b1a6eca1f591673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d34ce99631d18f8f9aaac9646867674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8176dc9ce78cc662d34fb06ac4a05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37048adbc5a10b255631ac9fc41aaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7593d75195a5d4ceedf788b16b77ca8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f8e666b4c3a411056efd02f9ae53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4d458e89e4c46951d14f52bd15a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c0ba27b8f6a6eaeef6025c2eea826680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1c9089e308b87920a20dfff8f747d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ecb630eb98bc897aebcd73abdf3c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e16bf52bcf6a52549da07129c445683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b17137f19d196b1859d071c457dbd5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e2b731278f7d56b53dd1dbdef288b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b321aad8a6f2323f3bd81f131801ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46213b901556f8b745cec27a0768f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55908f059b35e6e0b1d47cec98d603688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f78707df17367aed161bde3e03aa30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eead551814420a8c8af5365df5afbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e60eca7a54a472e055996a5321f0ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e151f69d78aacfe3320e7779d327b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455aadb44779c42d9fa5b2ffd398661693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dcd227f95a66f0a248c13b3409b98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ecf2f0263e570f05dc773d910c5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6c338cb98f2fb3e11fe9e17a1c0c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2f52e00518e6edc75d5bf0fa5ca36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d616e91a8eba6fcc97da6a5ce95a3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f11794b51b9c370e7833bfd613cf3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c8ba6151af7bfad896b81dc0fb3c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd581d1e70e62399d33c618b58b58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f8587c20c819ea9b02d20cc948af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f50f0a522e0b779e686ea7aecab7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614c03d8dcdfd0cf9d5a1964d57b7c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2246ffb6e3c491508116d67b7df214705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1111e24b120ce809ffa9d9f4aed9d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6d0a803cc7724cf1bc34c1a35eea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649bb2ca7745d205b209d3762f07ee5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0826e5640b6f97b839f979ff9d6d3d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1648d2b7b8f7045798cb1f94fd0d8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7805103188be07ee3c6dd1e038eac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88602435b09224dc757389b2a01cfda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154d02b3e85b39814316dac35194246713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c09c85d86ceedbf46bf8358967f9c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cfc5e26e4ba279eaa5d109c9e26f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54d007d66094493862a04aacc5f61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6f1072957501d0654d3158f2bfa60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255416a028f43fdb19f808c6cb642f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42224346623a09ababcb313a557ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80edab4d542836c1837e1d692e9bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123eb04504289a2f9eebb7ba678d855721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef05721c59757c56c0b5563ab372b62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b9c6fe471952b704b5859b8168982723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f62513998e5c12966f238c198260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be62cc26a45d22b35c9fd9dd97bea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d50a6612ada3ccbb0bf059233754726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ccdb314421fbe4162d0027b1de25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641056cb15ceecc5f892c0edc58b9e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77bd999030e103e8cfe73d1de31ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60fa7d3222da3a57f7295f3a3fcd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e55c4d3a56cc658c1df012444d7fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d990791b879fe94eb3b482d6553f02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393867ade691115c2952a574e4d37fc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6a1c71793145e8cbd3d9ac2a4cd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03967b2a3f939f85dbcbca19532c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a52e0be7eb27a7fa9864dea832627736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d198ae7456a559ae32a53cab55498737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd22825d1d9c816d229d4035db8616738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7181d5b4a901bfdb88f83135327ef8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b553852a35e86047ba74e52477a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d16ba7e02258fd3758f9f2d923ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814588beb76abb2becc8cf374411daa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad3688175489d71f5d2346ef9251a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d28e41e310414e835f177d71cf3e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c96a172713092e93afc73ab196226745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3050c6c56431a75052686e26a054746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8bc9fa68706b526d548d0d8b1e5e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3d3ad065b8585822c07884c9ff49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32082efd8206a0c6db4dadd608437e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4e8afad1ed71b6f5ddd621f7643b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e3e444e3d84dc92184a892f01960a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535383b049345657ebb76d9704387c1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844f08f9d66b06a01a1d391fae892e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae41ca313b36e20d6dd1edab2839b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ef5e347d67aa91892037852ff960755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c7839b27962183e9bed5f6dc6ab07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769653fd9416157ccbe97f642b353928757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d08a98d4546de64c626e930c817a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef64335a5583060fb7bbe86ce729351759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e651637688d54d024764557775256b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec04e1c316715c27e873c041030a922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b17f482dde4eacf876dbc797921bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498763ba0cdc6c262aed78f9016ca77b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0966d9c50fe2f5ff880f8b44dde45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc79c4d4079f1add802b772ee4777756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a000d2f5256adebdd3a65f609de9b957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c519f226376f0b5f07c7ff2187e0f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b03a86bc694e5be620984a210b181d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9068029ed74bf1bec7d2322427dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51398eaa83151db4d902ddb4aa66f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e6272d342fa368d4ca934da1012cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996616da3b7fd131edb4bd295aa788f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9615dc62d6be16cc25ad49d271ae87014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd429fb8458d7dfd257640947d8f3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99e2b1b84d2fc7ebeaf052d1343de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a447ce8606d43d404143b204b855df17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a7a78bac537b7225886673cfec9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed91c1ddafe06d2516db68490e27d4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b94a2700bb9b6d7294e50a8b4f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacb7c3e2c42a94f927c2761f0a142a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad4cc5081fd2a9c5105049304c820222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d371be4539c9a103a52874d08313b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a1688359d470c62f841d34e40d0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab6862867b83a042c540c5b0f009725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9e7a07b70bc637cb2f0bfea4df00026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44811ae1294d0781098407c58e35d6a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688bd98585ce2752514fd985e314af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ab3dd9aac938fad80b918136051ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe06c5b53f0c491d813ca51a70860f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673989d90949cca1f30336d517096c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed826661e9feaa6f8d88033baf1d8b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b117485cdb5e8698dd26547124cb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157469981dcb3023371063df631aaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286328c6c6f40a484e765f5adf7e5de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9affa7fd3364b90ddf02736cc931b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f260750c90bb2f0a42acb876fa5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10eae61ac121c3f975904561d31f6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5934752db1c77b4822a6430b867dad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f1292469c9a031f8dd927558abdc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6711484664e2781dfca82ab8d9fd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c63a8dfefaa1467a3ca9d0ad87662742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220fab09589f24af43dddc56b0c627843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75480659db9c6a914e9b6dbfa04a100f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efefcdb0e6ceb998f6ec9d9d18368a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2d3014297f6b599401cd76e7acf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4eecf6a0f7fd735e4c938e86d32247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9842032e662c65c89e016cfb109748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef53d4e5ede007be0e9f7c9aa51df849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61069f9db41c8fa6a598954158d99050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1696f7b3152d38210b678af93964851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d96475868c0356b5272d5913f00e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd694c0acd85e933c59fd060d8414f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d782dc6fd3a146859d677e220ae26354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff323843dbc63a132cccb59762f4cf0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90888b48b730c772d359454b0f5a393d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0653d8db7639b8125cc1a3cb5c69357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68237643b57c670d915a3df789e5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a37da12c0a8d784a88c84b25045a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f990c2ec3d9a2a352d4ad018c0397e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f181bec3bce32de0a980404315b4c7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6944f287952e1b58d1ac76a2918ef062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de861bcb304cefc41d925be8dc3ffd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ef9c164e7b5d2a4b8046ce7e28e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7490389348e1f4413f5a94c7137a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b5c2f08f955e2fe3eaa1a5ec466266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df148a99727ff222c7d2aa86a05a9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20f538f48e7a87261ddf36ccd46d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5417a5a17b031c3e1c010f7001b3ffc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965957f88499ab1d13d48e07c6fe61c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23600602d4124a762b5ff3df85feb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6859f024628b57f57a0099d2aa32072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527b9aad90137803bcf4554175475773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c388426ea7d77c5b11d9e954e459bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef188e5914f122fb51712fbf93f34575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105111ba1b241a4aa399f1e55ebd49176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1922b63721a6266e88c7d047b1ce2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7254bc1354a69a0e68e2721aa4a2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2a5c71e949bab1ef3b8673aaedf079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b3501ef0a6f4b6e52a68816c410bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddfa122b161e27d143963a9a79e1ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a06f390c23ada737d04ef865c52c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb787c9b77d61d53bde114c112e595a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b17847187aea7a228d79bbaa5b13b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f29d2618f6fd77f4a32c4d0c14f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26374fe0d178bfe79a6c9503304a93f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e7ecc4a16c6d3caf90c6788cfd6da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6f45f2f1a3953e6b14956b50708988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa57b668c9d672a41451802e67a02889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b61fb04b9159c1220d49e1746da8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76dd119202c048223e7a7ceac78dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcfad4f3acf3c629c9d2e3e3069e6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f669b19edd469260a37349c7ae5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59c3105836ca62fdd8604a90e450294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87653148019a999412f46e8762b921e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5790c0653cf8bda7f062737e3e387896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1df24930319b0a7a72439e7213d0f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9f62f93583d6d33fe904488560a3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b33f85252a48a7f35bfcff765452799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bab57481d0ce4f00ac4a13b378383d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d1c6a007ab6776f1ecf008b0552b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa56b650353d97829b19adb6651899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd653dce7b839dae7c6bcb532e4fc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f958558712dc15adb559ab305ea2cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f6b01e91eae8b70c561f102abbc00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136064d243f2c39b76800d3cd467df0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ad701f32c78f7e6790495d6337a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecfa8494b23ffb4628ccf8156f13bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304aad59f523174f1b4fc7ff57b859f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed17eae1467c14dbb43199e592d2d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f593dcc5071afef4bd200c5ee87e10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e39f159a41892371c9559bbd78b742112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e954b3271010b943b3a64709d50b7aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1212bf5962db0f8eecfc6103d6f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c939b48980e33916197107de913b79115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7793df37999b75799064fb3700034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64d36513c3c381f7e53f89d0fec741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea35c011649e87c9787349bb0f3ee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52613a9504de7028f0c20e232fb6b1ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42427a390a38c9c7a8acb5263dc595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10061c967815d54a3157e0513fdfac8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d0f4e32a4cc256babb5026cfbf0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b8b71750fa930c5a18a6cba33a37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef419b2d03683fbf9c4c5e4684bf4669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792df03c0a7a41770a81c9a3e752e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43a13179d988f8af762993048d1e4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb2b436e475ca13572d8428e9e0b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da764731301b1fae0b676ab0ac156083128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2d22fe52a546ff8d33a9c288af8b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2a5c0c8b2877ad4d86b9f1652698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672375da721abf57f54cbd8953c20ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720adf27ef44118316b68d7447f0aa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dce4e150626f310ca616e341ea0e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c3b179a5ae6346545949c15dc5bb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d7b6bc6da24890707ae69046b2e34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d73c221da0dcfd0d917816dc9a1193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7178d5081004a0df469749d99ff41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cb4644168c8c3c6b7122452483f0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ffc92d7f46d83dc1d2fcd75824093139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9401c117d485c4cd96fd344c2c907140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db2610ee9688770e77917b8e5a76f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70e8a175fb651903ee74ca552b6fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25367b2abd4e97c0cad6466d0ba654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9648d8da01e8f95514b5400b291e1dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35a48e90f18d99fb4b0438d547828e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6976dda14e89ae799491878e5e4d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f4dd497359b93afae38eb185b416147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94407d5824e5b882132e11a3023047d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d06b38c9603ce1f310a18a3727ab02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6880837dac92c14420730ee847ceb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51cf141f98a1e382cf14f243ab2839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d668dedeb7e84d7e80a30b515078b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eace001c1d03a91bce3d98f9f9607153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824028e6d679f50340354b9a759659154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc576cff98de99ddc6256468611eb0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8f546e40d135554ef8c29fefa4ffa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dc9dd8ec026002be05ce40e15951b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696403bf17e3904234791279ace37d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1bb12950d93e6d4140d944e4c1d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ee6e37f734ae655f030c30dd0db43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129a2809480bcac3b4b7bd013e91e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee608dc89ce5a9629dbf9f181182f9b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab794139686fa3aec0cbfc49a570d1fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef885e710e9dbf5b62dbcaa2c639a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2041e3f8d6fcbe70b7372687c3c1fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f005731235862c4941d92ce3696a18f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acda3c8aff52245fec781ecc084dd64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff934f84181c4557c4caf7e10ee1f51b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7f1c5e4c137f9829cc1859e147c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975e251f952e87a9bb06d928d1f5b5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62067824ffd3f9963c5e05818a6fd19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fd875e8121f5c9b68da83909239f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951116d49cc79f9b24bde41d86917aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e92e6adf0c5b43d4120d8aa2359246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d677038f134b9aa7639f1303b353e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad14b9861a062bf1c6347c9892cc6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9c893f66b41651bd3c76698ae286f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315931d32810f61a96e4ed6b6e0b22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa37e24edaf6f2a8849ce1b9ad226a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157dedcebb11dcbd97d59e69cc1d267180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a582a33703791368dff0707c70e551181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001400bea54bdb481643abeb1367c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc588bfcc549804b428c1e6d051d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbb994ff07e24443f7620611da667184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d3bd76c9f68cc254278a87e4f26dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0b5677733610df365f2484394ea84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bf3e890d1a9e47dfe1053aa57c395187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870de0cd4d4b230ca2953a0a5127b4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8392ee706c3c1cd63b34a4e24a7739189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd664e7f94b120c180a99f29383855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ce5f94728786f6db674bdbe1a63c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b381f7069b03232a6e88af1389f0bf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e34124b30d340c9f4a68169c47341f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd41515d6b8896ff96b02c54459662194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d064ed07b27bd9af8a6e51c06d201d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a1b0ce766fda0bb87f25d7a17f5e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37b90ea9c9c835f1c7e09da1777a40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fdad893547756a42f7c642662fca2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016474b5193576820ad2ca1e39f048f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c40ee796ef9041133021a28f66532200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d7daf03ea4c63418dc0f95f5f47a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae596874276506d1cebfaca9f086e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b3f5044765a6178d3df969c38101203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeea7e0987412327be0d07e6a9974f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba016723c07ddc58f0ce2371c4d3d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8220ade4475d8ab0a84ff8fc03591206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ee6e49421e6514f2e9de89e03d75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab20a694610da2cb0797870144fc99a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e45cd5c7eb07a65453ab620ddd78f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83158a87312d9f59d6feb8a98043f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55fe60224bb506b1226232c5813f0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32bacd5ffa74485a3f363fcabf485a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f449a84bc02f3ea6c89c979bff660213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8b84b0682a5c2996b667b2f66bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c90d4a078cf85c84d59321c179a77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26075b4baea75300da2bf8f2441677216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6011e292b14416d49d3571db2510f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97912607074c5ba5a59dd2887ffd96ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa58805164a2d9792d5818c35b0491d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a039429899fa3ecf195700f6dece0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d123bf5fce14d2609b03221abaf1e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a7dcc1d8074a69890a4723ceb770c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18769cb45c8543c01c7fc09f7f6d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8219d84c12f24a3beb7c837274a822224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863ce9a783fd468c527ca7162577c06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b114b1cd433357d188018a853c3c3b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a6a80d9e4de9f559970a953f5c3b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff62c7b966ffd20a35f1220fdacdbc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9f5b04d31ea722c53061870efe47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63243aa0d7cc0d23f9f2687a69e7ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b783de660c05c3153b56de2b90c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7d7a7992cff68413c2ae880495ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893dc86ff7f0cf3aafa8f5326f197d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02d852979ed05f5f26fc30a9ae6824234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83f5294e2523ff9c1a9b30f9b8bf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e7e3e8c5fbf149cd99ba724c1f71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb8aad003266b3ffd87f21b527fd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1badfaca68fe93c4d8c5d65f2afd6b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d588ae2c4f061fb95be9f963ca2434239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b90ce37967be4e7f01bcbc3e4bd0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1efbbe86a3966513faf742c989deaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c49542e2be0639108a50e398ac9e82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d6df8c7c3d38b73c9347346e6ab0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4b47db25bd87eae04ac0f5726b2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44ff1e1910e39af21e013bd3515025245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ea04d7edb964ad83b60f445d6eec8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07f1ae1f9808f565503d6d3772207247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8d4b7d5dc916498a8d71503d4653f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c7d578a2bf7fe4058661c2ec68a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9efe154e90d46d6f0a7f24d2d2a25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90824d68c77ef571129385713ac40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d430e85353909c552e14135623490252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04db52052fed7a58aabcab138121a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e518b694b166a29282f70a01714937254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a1d775ac0ec059bf0bfcf452a68d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060477b6754c1376560fe232e018237e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd199fbff70c9d03fcacefdf9e11911f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19937fbd54993f4ee3841d946e0da7d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb5336b2a01ab2afcedd44a8d6bf9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210e8bd8695d3ce3ab1566271727850260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f111f330e49f007a36222102f0bf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535052689231963548e32e367778f60c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4accf2a103321e4e4668b4129457db0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e489b2d88017bb2f45507a6b3a93e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea37817b4e2aa576ec65d278569209265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8525b4d5e715d0da267dd91dcfd9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce2929ee07014e8d482e1f12d147a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a324f1a3faca4b1225c05c17d067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521f9edf46b41d97aab6c0777c3e07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49afcd0af68af88d84b9c0f696140270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed39a28aa8ced5f56f177b4e4d30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c30cf06da0ad6703ec06da71b95f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f415332d7328d23d32153fe67c0be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1cb7a6bca316d4af747b25d47c735274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5318054ee4f42dd8a7c10ed21c6a1e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75269ba7093a5766e7e4ca82fc490ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65581771104fe89fcb0224b2c316d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62125c0669a6d5569fe9645342b77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5d1ee95a7b19b9e170cfffc56cf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae84bf8dcb8f9e017ca897fe850a55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a25fc30a76debaa353755728b12d11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f40bb7ebd8c709c436ee2ab796901282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff0464a82b8717ecfe782ca293f8a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8a9f9d90e61e2478f069edcf8805284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c34cbba3102e213e068fa83e14c71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b9cd644f1844cb2d58f28a86a8a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7456623f4690339036112dce30593d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764852735e9c87ccd71523b750dfa7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff169f3ab1048ab6e9037e6a2ef3010f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2375d2c9f4d50eebdca6f252d0de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083213dc8376ca165d8383a39bd2a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d86fbe7f928cc011fa0e6f69d9c47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c02f32b3ff0dd0f4b7941222c3dad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9346ef2f187fe72aa2d9b05211833c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4376828056383fb21d434bd84249295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff606900dfe5cece3986887665a8b90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560c4c95d0a0aa28a284085fe93024297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4fad2f7a170f8d928ae18f774005c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79267b81f83df04f46e126952d1ffe3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc5604c7cd5882e5f309b23b367b83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1397d5ad4b8cb633256be8bfa742f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a7cbfd5a58f350bea16b60d0a5fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cf85c0f441df891158ebaba566bae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bc7140f8b46ad21c42308d682ba67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c7842a4e3142dee0d8130ec5c4048305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd1468a8a2dcba9dbf1a11ed6cce8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f43e4c31df27be79166aa9f98abd8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5a5b1a33ff5856168f223bc51649308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6629ec323f79459c3db4e740e4429309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c99e86bf39c61b7cd01a70761b9f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea996fd9b7136b05e98c20f979f5b02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6870c4258b37b6d12b3629d1882b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797022a522360c95d239cdca2bd12515313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaefc394a3a0db73cb3f80a92d6547314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540baa6a17f5620c660aa634df7f99c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee84ca952fb1acc8a53e0e48dc9f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4dfe66c254c19a35e4b60c294339f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bab6136ad341388f9e280fd998c4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2f30c0434ce5b930dea2546152d3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed6e322aea403d4fadb75886936270320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b2a6b5367fae092e2cfcc5eb6fc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f7c81ee8e1d304f03f7ac8568232322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2d298a18763d56ef9b5c1de3a7639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e80b5e0f54981798574399f8a87897324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25671ff64e70839b410155d7e9c9af86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8bc05aec063c079756d6d5827074e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57a82da3e4a4dbb74e8aaea162852327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0efce75d3aa5e2befd901c2b2c8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d229d2380d021d00ba731f54c5507329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06424eeecba498e792dedafe4ace309f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ad4bf97ce109faffe3b7c69516a2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5f2fbe9d075c26679780da807a16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7abce408bbc06537c0ddc7b4e6a8b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d21400f36301664bb7921837fa6ac6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d79061ad5d75ea7905cb0da98400335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5f7b50053125a8d50287e66bcb8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683077864d824f5c98002674eed1c781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07936d15ff8b2e5ef5275784c15054a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9f9375a09be02a65f98c9ea3a77c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a74c958dc1fdff82cacf5228a4638e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad356091f2b17d573b121924ddb21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf449c1c947e9793cc480e67c14549d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440ca27af83d535c8f21a6a5fd3cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bac206e4d503ad5f8a36e5b2d3f145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6a0c87610537489381b7b9de83b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688c26087c6954e488fede9caab085346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431581408fb7ce3f4a93788da8cb987c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887525df72dc69d381685e5f3f7d36d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5dbeb549a6b9337ae6479fda10f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e425a143f9605f34b28a0b37dfd67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5fea6cacae52a5f0b0cdf1e98a139351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435278fbeff34e202e036a7bbf6ead30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0e8c4c2f301dba7cbff1c42789c31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee57a09d1727d651d10a5dc0173277b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f65e68583f7bb61cf0aba620bbcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4d1be55942f077842219749697a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ea35a6391c6accd2b61d76e04261357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61782a82f51b79e4d7a2a82e283613358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daef186a623478dfebe8884766e17bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd03a8f9ab3c157d9a0ee214404e19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879dcb2d9fe69157371fe57973f38b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24461710be18089f911648794f01d33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c409ab44753f011d1008b495a80b0c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddf0a8e0db7a21fda8e4675aae09f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dbc9af3224ee694a301d8fecba0cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c725e95a3aa308a4f049de7d0d6bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9dda5495e7c3eb0ab81670f810251367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a0d658478c2babcc656a93920418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21317c1c4a40948c6680e54b36902369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b5735f7233783a2bf956eb32cf2a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e25ad82a79356e7d62389af234e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe1d25970de58f428a92bbf3ea96e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149094231dbe6e89f9637f819a10a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc3f72d0edef9810dde7e4d0281ddf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85146da2e0abccb49e3b9d613edfb12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f714c5177b1acfa44edb7874c6afe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2afecd65a89ee0944483d130ed47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137cc09f5f79802e5a4c6d88d36c814378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de2ae5b494247793892b3a43b4fa11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d4e82ecf6125cfc75fa65e88947f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c739731f30a3db9ce383f493734e7e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2251285ec76895fff6a685539e55c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3409816d28f68427e0385fb3eb096383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6909a300fbf206651e504324bbd6fb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3e184578dcbe0a9d42cd582d3c14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25924ef66ad70f7602d052a571f6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6eef49acc8542767be03f88c4a31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58828351309282595c1930817eb591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb038cb140050dd06a852bc30fde0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16511cd2f4a32967ca702fee84217e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18774d34b1ad5e27795c93995f2a9f44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3c021ce13984daf797267536cf4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa5d00b1ac8f2164761ce4bdf1d10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18b277b05c454276c97e5cb44246f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520288b284300f18f2e5ed1de8d31ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e000cb92352af1a455db5b7ac219a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718fe7909e7d8227abfa04c1981b19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847dad7f058a302a2cd842fef6ac662398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3675800ee98022d94fb00a3784a77cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5c6e612b08e2f465ce36fcb4296e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c465293406c1b6a27008598554d8981401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de491fa307a531b0376d50b69c3922402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b1ca09031ac2347d943976f062ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94bffb316ce1e98ecf26103bc68070404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a348c94f3826a458f8ed6e1d02e071405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aa3e3923685c56c1732647cee63c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcba46fe646a83d63a8ecf6b91309a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275084bb7af792a5332ef6578411c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7583b260becaee6dd11c84b1c8fdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9648dfb29bf304638e5e35984ebb22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d061fbf37388d3ff716511f5dc3487411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52016736af364e43f4a8849d2aa3f4a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb556eab4b14e9cf65c49cbfa2367a1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a99a7bfca53e81879f17197ed42be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d13bc0efc90ecb830933eecc1a03e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d578b547d7c3520279923d374304fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779040e8ab4a044ad9e61eaaa728cd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a57e1d48bc35721dac51cc7b75e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ab60f156fcda2dfbc2e951374c92b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022363a144bc8bd316a1e752e03dda17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da49ab6575aa1efb002b1bb182ee4e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c2f5c0978c9f102256945d3dab87e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a87bc5b433a9d15ac3cef3dcdd6dc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f39d694add37d1e40e38461c58ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e16156077cd6828d0e3563dfde8aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58ac2b1fccb631a6028f0a9c3cdef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791ee7d2a1975847bd991833158ccf5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c9c846d916317a7b6337b5bbc672428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0cf754c37bbba555eee9ac67f0e01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5082e140bb7ce43107c19a42de908430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89681409ba480c950e927b6a253d072b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5980554ab2d8ecb8736280ac898fec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76debe0e3a38f5edf7b0b60f5240e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d915c1c8e2931e14d05b0f540214b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1f556e523ab6252d8bb610ce064e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa5ad0c6609b67b23d65e19640caef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829b1b7f0e36cdb521e07edaed1a33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69968f75ca83cb7762e896818286006438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b89af104aeb76217a2453586707fd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9de3e1cf0636a62b6726d8892c63d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322ece53c91e20625b849718fa5529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e7b6c51374f8ea1a060ae7083a0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f761266e8ec81357da425a5e4b98aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db33f01fc3c99be131a5366247b9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1419198efa8030033dabf9c7ae22a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c22da3c0866e5dc45caea437c4d90446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be89e32eacf71a93565d246b46dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eee2a4da3f5a01f85eb37729f8d0df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca202a1aa69593411a5739f1bb2df5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608d3377d1ec7be4f8e458d4f4457e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa9fa717720c79bac45d9ea50f871a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222057023a81a767efcbc3c0b11a1df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd722d30333b2dbcd6517624810c20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b108043805481b895ab5eb4325b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204705d217480fe6e8cd09983d66b2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd473299c0fccc121f1c7d81585a6137456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6d8ba2d7562d1cf209c0069e42248457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4e2ee6d2c64e7f49c6f3ebaa5a8f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c4c8f5bc76259d711f82ab1fe0e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720437094ba7dbca779bf2ed88ab8578460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0da353844cc487dd75d88e9d5480cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb2fd4d847c64252d54df4e70324b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848af1af037c806d3cda45f0e7d628d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd184af9a498544137b74c6be8bfebf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3e8abf48237b530ea51eb68ab9eda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a66dde54293bd99082adf429b037466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9ebd8a98c265cd2e98ffd2cb47d0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c854fa3bc0e08333364d161e2d1c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e3da1702ec0ceb6842c194cdc799469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266781d7b909d3a85c0e34ca7551d817470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce42995a6e8a9365cc0cfc32aae3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c6038f25fa8fdd67fde3411857556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d156985b4e2e64e48eaaf5e83ae4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d948b91e6f23d50e3253a2758d571474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f5b372ec901939a9a5198ec36c23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b647591574185e76a9c71c5e7753b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86d6d34620e6727b09d4a23aff88f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3771e020f12a2ca51e1d4e16504d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417901bd0fbcf5c7e34b544ecfc79f6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79114ecf61876db4cfaa9c90e2341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e382ef8ac67da1688553107d1dd1b33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84629b220e267eb59cec9c863871aeee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53731da698895589c0ead064483d4991483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d7e7c33a5f76ac08a70ccacd25a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112122e4cf974798431f55c84389792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5241e8d14d99d9ffbcf3531b69add15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76cd68ab9897e5d8bc203d0e581ff9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dd9dc6b7a305992a992419f309665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d1f9c78377d655b9734788efabe22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5affc1e362887a01ef3c6000a9165d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1d15d4dcadffec2c8876a99a0361491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced4e14b96b057dad94f399ae46393c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204266b7e68ff46bc097fe730c873bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45400c39722f71e244aced96a66a88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641fb83e736d3bc0f8a523415247e16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e6e12953e0f8b354d3e5f72449a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63695d56238f145eccfb624819008c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b3f7a8edba4a89f20d7e71fb5437498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5863ee1a6c451e9577877f2e96cb30a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54673ac89fb3d3a250daf076a98d6ae6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961557d0868436964201061531cdfc15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7921474e890f8dd001b8e0151b3bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6364e287e2b0f9162ed17554f2485503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935448d4c8db66c760a995075aa569504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d8190522aa3ea1580f6b54f9ca374505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f901e1c4e671d46bce9003c790b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043f97ca00753b4aec3938d4c6e39f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb4ce7c311c491d8086258b8294f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e12812c2d0f3d8cb315a01167665a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243efa49d793f603113d069a41f7c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd1f36016f5c03181902a2dce26cbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5623be87a6397130ca45ebc0d92be9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875051c15ab529822f876afc2edcab09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c46c8cf568eaea3ebcff1cf0f25cc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4a57b6f67bc128688d3e19dc547d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e981028fcbf8ad2e8740c461389815516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2da073a864be9f4f69c72cdfa6a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3397ff2e07b155f1f653a6736d947518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33540a3e939b8426e80444d01c3ffece519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d0a5acbafafe4bd8697a99ffb81d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e547b70d407f7eb79865e46e02dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466028feac3ec0972e4da4432f10f2b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e2a829e6aba4bf24084414665bb0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7b9fbfafcd0a41954ca31ddafcb83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eaacd30256bb83ac12ec3c22b4701525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62ff3999c840650f1a5b3146ee17a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c18304f7d6ab3b5f34a06d233fca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b422fa79cc6e5fcfdd34fd223fa6db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9bb0708fdcac945bacf7f840f20c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bfd5cf32510c0845c224bc7bc6804530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def3b34bc8356272111bbe2a0e63e3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ecb11f345fa598f510f5d7e35eda6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aaa342878a774efca427c0cdabd1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea634eef4d06a94cf08da2513bd029534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3fde85581be816f6acaaf64ce7a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61e32429f8b75ccbdd55938ddcf1de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ef812f583473f2824fdf984b55aac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f51975cf9cca1ba568b39e5b5627c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07c2eb73450565ab4ececacc0c0748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b82e4ed0049c22258d848798b9838540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53350e6fc9863e01a4e087ae2534cba6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408671a20be2e5907916ff3efdf699542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716070c214dbf01c4a3cf7fd0d8675b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1401dbe46b991914c8eb2b818b3ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226316f14155b673d2bbca5865e00692545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe17e591cf9016b015310308b2e01dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1a15405585a82da1bf1632733214c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb2dd9af7480a06b7858e822e36c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9224fb4233f620c4cd3a67c45ca1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469049b6f1c4ab32e20e90ac990e5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba08c425bd31761d6559a4ea3409cc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe71ccdcc5b04f3d0e3967ec39ecc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c534b387e0256c42efff42a4abccc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585393aa66fa780855ee9fdfa96c3c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c45713f60e7c51a5c65e0664b1b61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd16d792da638b390cae2c4c08329d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e298c3dfca1d4e65600540ce4b2a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba1fade375b2bd42b5fc8d1ceb4a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2791ad41984d0a2a9e8822cf620936e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190745cc7527d78ec7add33d3b54b7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6455886356f07d38b256610c23cbe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97b7c4c23e34f6754f4eeefb65205562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7677af66f3b085aaf439f7922692b90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc1d37d3cc6877c12e739b2b489bda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8ac5d0b8b622a37d84e88ebb45ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34e9854c02a10c185d1baca6ec3e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114cef8099324b4b1266a11e996775567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f33a5fc910f1a9fcbaf92ff3ee57c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bee7b6cd49c81a4d35ab306f10a5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58cead22118f8503902c916ba8664d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b57970145c2cc4ec3308bcfe1a24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50e3284dc6ce41d12723bea57fb77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbfac6d49c36f530e4934865e60c97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d793a793aa4ca1e7724a9660b27f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82891418648cbb335abc80c411724f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742b6255280acfcdfd88c9745873458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b092f6b63f00c146948c973b6101e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad809589a1c42ff23c5c9d29f6fa7750578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3190e46fb89c4f5c66772f3be6b759c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9456a11501383d8444050367fd1ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa615ae40e712a0fd6f6c1c5ebb3ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a0b9c3e6c239c2a479db864b7485582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ec9a7e6b4ed77d6be7af96dd8528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f047238bbbe5aadb240cedbad180584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb65f185498cfab744a53b2c56d7a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c3822cbd36164f2262249a1b3d17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213fd02d2bb9197c924b2ba53584f12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e34ec5025bbbef6be9ee9b76da016588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330d56cbded8714fb948230b9f32d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e3d681605804a08fb1255f1c8fb29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a3fe594e28f2e6324aef0c05518fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb75dc2eb741c59de7b0d1e6c47104592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fedd9f3da3081736139b2614e02747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98318e1306029797e0b8c28f14d973594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6e1c9bd9021919f58dd728727ba2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2636fc05f30595b84bf88df4105cda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f8c99aeffca29587e2db647d8ffa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516027c0dba0fa661b93d951c7f6f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ca035a9b2dc6ac5b6fdf640a215a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a26ebd5e4c1cf21aa7dbb5aea2a99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513186140ad8fd0d14b493b00e55a8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45df93c6fe50cfb48f18fd15f60a54e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530500cc9ac7ffce1cc2a86367deb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4debcfe1150415f3d65622fce4581604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316201bf637b13a8074c0d54ca4eb04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482894e4c277d6ff32fa82600a9b0eb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b0224222fd4cbd888f137799b562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09b574331fd59e78fa2e43a94af36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dc6e22fed81c85ff4dd1fa84dff67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90742b9985b6bcc40566ca0ca0aee33e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1976145e27adaed2cd67cdcd07a0d82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a6493761e535f67b49178d1aba366612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc25f875fef9fde82f35ca492baf62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c01a5f6845feb782c327445933c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438725495c8afeead651eff73a6a7b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29c73541f723e592e1a060ba19cfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b1513d667bd609f36944095141818617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1c9ab70b59c1503d34c562f1afb17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd24437c2c32826605dfc1a08f53cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea51c8f5c4cc4074c6a1780d7729d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac15a3d4dde2a56b7ac6dffcbe6d800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edb1a9033395f541d0eecdbdb66608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7afe707b46c8dfdc401c0cb07d528623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147338e5b5b4ea63e894613a18b4433624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ff5d7179ab9cb4bf229ef26addf3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e918a9881f0112155016ebf836ed62e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d243e485dee20377f72f167793a0f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cc325bf5a12bd3e57c584678d51b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810663e794f2567d3dadf41e9ad8097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc392a92ff5fd0c80ba13f7eb5749b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4884b4066d8294cf66551777a059d59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460aba94e6668f570fd7207f63a87ddb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1835d6fee7568507f13d5a111f77901633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad52ff6354c8d62fa6e6204577936634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92186d8590f3306d5bc917acc48a2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99262f7f63fa24b0993c55c87d5bfb8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d36962501306ee8b669d593afdaa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc540d2069f2aa013222827661c8c4c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c55bc1223f8b2423c3feaa7fa9884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9082bc8351973b81fec8a2f4241386640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a299e9948beeb83fc65e5e35153b3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a6b446ff1d48000b7de9a529fc98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad008661b2947db77d8703f963fe7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1422e0da64683c888d990608232d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ef2d52a372adda9554204133f85cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7d7d9131865d456c48f1bd79c5ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2604bc2aff83128edb538f294c05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a76bb8a95e6c9d4e81f2bc0d57cbe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fea3ccacb121a7b4235604901b01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb58d299a6f98f015dbf5dc04d7ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df846f9c36a18256bdb377f282f3442651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbdbfff33246be88be8cabe0ea928d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0d1fa7fe6e0e4bae63c2c33b30a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c6f8badd5f0ca5ccbbc43fcecc214654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da754801b4379f8e43650ba8633cf5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26001239aef0cb2d1dcbbc15ede05a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60433169b6e50452e6d5877e22b511a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2cf4a26c7d4197051b0d63a5ea8b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae4cad5e1a65ff87bc02e1b67c67b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33130f1f418386b01ba4ec3776cc485660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f1d2a607ee00e5bec34de7368644661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75b6c650e1b0edb09c0053399b4b0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92e698cfacaf5deb0cdb0452dfa30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15cf31dbebdb2ef745f1be094fed7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101777f2d3a279525a22cbcac87e428665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cbf097c86308e7ed3f676f26e8f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed9884dc37036952c4694ac75807eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc48525a95390cc5c22bdf2854404c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0496a58585f316e162b6992863c396f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c02c09dc5a14660119b47b2011cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac893aae0057696e3bbf7d11b5dc492d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c3befc528c89940a44b28d50aa66d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb6cba0f5abbff72207c110a6e0cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69210664c0da5889d9194c55d6f41e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ecdc32cd594b8fdc44e9bdf1b38b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1467c986664bdfd0d17b21e7536fed2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fcbcfdf58c1e3a5a35f1ff80643de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398bf5d966a517aa8d102ddfd398a35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751381865e75a46e7939e391e0d944d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ff4250fbccb4f5d91cfe3b687a14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538798ce57d7ee25bd5bbc5649a59b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ad8a105cf5be21664a19d936ce55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732493d24cbb20c5550860435b371d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c497c5a68d147c8e718b462dc0f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a33987985c0ef7ce3d9984f4c021a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c208af9c0e67274f908d07b73ad665686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc791f01345decc3632668cf32928687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56235290152433cc3dc94be5a66dc204688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a8f6ea90c4a55fc52b6319355dac0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173854e5480815b93b18f111fac2ad5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5633579896ab23396ab226eb22bdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576857b816b0e59e6e3c97cf8212f85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef9c33d9d6ed2434cff800b6eb5f0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d51cba543bd9f49440b292cb80e38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0e046f73b6ad37dd251f99bbbbc66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1295cb8a165f880ff0364068713ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a891467af55c038b26fb9c71e1d69ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3a19286505ad7f086e5bc7862871e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9517041574778d564f1d6d7095d7bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8cc66477663308c5e821e0436bdef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5428fa42c65d1ccdc619b1b6a60d7e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab435d1507a1cc890ebe61e1c4a1b0d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836e890d9e72cc591be7472eb7503b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936746d9ce74ffee550c62fa296b39df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308756524b5f2d28f1a83034dce4f643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425b9939425d08c839518e4bd14bde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d3f623e05bf963078634d2ef3ebb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8163f29eae0b07c515e599682946f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b18e5b9d17ec767cf3bceaf8067f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269585e09024f048d03424977f5ba372710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5d54e5bf9fd4e65fba7c51b4fbb1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3f32b764e4e84923cf43eace2be4d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224abd3cff7fda7eb00725eee2fec4c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad91ab911a48002f70a5f26a0b24aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48d93a2fcbead7a9cf18c71013c18715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3d66fd39cfad9caec8aaa603cec7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70b8c69a7c143336aada5b10f7263717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1e506685e13e9cd574d5924c651e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189bad9b850635e657643d2fef7836719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35463911294620b792613d39b2b70766720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514bb25f6498415ba115486777ff22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1964479cf592fffea960478d004482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e58da20445ae5c7402fc3703a9e51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42021d1ac8590d0d33dff2494b1e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02311274c9a5e5324421b17bfa2deb0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c56c0b6ca6d1502b7087edd5a0685e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af22721d0be6556807ecf9456766d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ef3d986de65f8bd486d778e3373dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea231130a373f77c226a0e043e68b2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b787a1b00aa37ee141f4a2128941f3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2b9e5183450d4e1563d3b880e350f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88738d0b14a896e722d6b7fc924560f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f81bcaae59641eb5c79347af75ee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b491775e8e6080c5998fc89d40e00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736518aa48993c5322dcfe8933cb7f20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668ce09c1b556a28017e7464d2dfb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe78b95afd7e225b9f0bebb7d07078737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d362d86e7de7ab9376d6324a8bc1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50052ef47836b179574669f99ef67739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb9d266099f63182d7876eaf773c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d82fd0b53def3bc19f3770f3f21b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807bda9e5f8f4e9874d9bff083aad23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef878209b58832496ceaa1a19a20fee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592c92e751dc68a37d3af2daac06981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9299767ffc8b579d9acfee96b1986d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6908e9ef914469961c932740e2b7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd29ba6fe89c6a33da68ade01a03d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9abbf05a04f27db9181f1c1ead1cdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cdd048d9dbd2f536a1d01e08282cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2a7e097b55accdc5f01bb3b9cbdc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3445a894b9a81a3d2ef87ef8fe769c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831063e16c3517c4d11ff0ef71af339b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313edfdde9f2d16a4135044941701cf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf627237ec901443908a8b626ed19593754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8764902d58ae34ad0a99c9aab28426755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16ffe797a66ae2b1ca80e3370d754756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89771a35997c06b511713c12043398f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92140bb638e4fec7b81f9be0b3eade0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee30ccb1937719dc7e71e7293b7e93e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>