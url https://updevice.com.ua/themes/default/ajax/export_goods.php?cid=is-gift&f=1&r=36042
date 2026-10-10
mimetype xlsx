--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b35a5b261de8c484a86694b14779b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cd9ed4f71e629aa930eb0f8c3fbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87964e17d989fd37592267232b56e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c69d9fff0e3308f3e505b7e7d42f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef2734db8d38f7eda7b907b793b40a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f356b1e897a81594b97f5b70914e986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fec2f131e1759a323ab5a0bae980e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df696beaf4fa08af502a2a3f9de59b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914e91581dadf0fe7c2c303b429e879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac005e3b8f2d89b2d9add0c678dbb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa8000177f173fec7ac78272512ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8511e858cac3187186e36943cba2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254e19e1f989f9d125c5973bea3b4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f8270cd2263e7e3dd5572322219614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774b5a601cd41cbafd19e8c9f3d1fa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd570ecd871a902a39c7db8497f18a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a8dccb0dfbf5b972b140ea3dbe75f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f05ace23ea09b756ac6e4fddb894de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00372127ce64b17fee8ac1b103d78819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3e90bf110d7f21d29425954b7aaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153510f54fc93e9627b7a22071505e6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753c64e5d33fafb6e617804a125f0e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ef093fa624bdd5ff4eee598e880d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47870e2217c476aec8729e31febd3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6ab4567c1adcad6fc5cce6dc0d44e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d77209fd69e658733f395df4d759c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a0daeb28f5f1bae8f7e5b576907e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b063260dbd4323c1de0712d98ab88528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a078a2eb9f02ee0dff2fdb3f1893229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f52b30c75cc9dc88c31403ffdccaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed56572c18589963d1dd1bc6886cf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4e17c088e417dbdc7e97ff1b0d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f17a6c01d51c72e643cde06a594e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a4a4202dcae188a7091c6d7a05dc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983128718994ba09d5435ec3239cb9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48468ddc61404b842df0f50f5537f95436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b4ebe20f155b1af18a2107d20623837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580dd33fcdf14c4d127c1139955341638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c2e7c6a33795d31d9a3f3d0ea946239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418811c415c589bee1069cca687aa3ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e307c9b92ea6730ef242903e86cea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200a214fae58eccfdc9080c47326ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309130b339ddfdff0ca382491ae26c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9ce9cee385205724491021b9211b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd65f9831196aeb734bf59cd9006745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25077d62e43a2ea10b2e743c18d72c5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486787039cc31b4952f828bc29cf338147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4f6c33de06776c0c5a4a80d0a1d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7e83caa92cd86659c14395d6f68449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811ef18ce95937a99efe7f4c9772a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e4ce96031499a8e77f58e4156acdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4402d6479fe48accd1d77d7a975e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99977198342f7ba0eac63e9a4b82853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1c911e82872c31247a14754f34c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cbb74d630b2bdfa4448c87ed4a08755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df673cab987831a40a6f8e6dd05576da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6add07b289b1e1380286ff91958557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472d2b99a8eaf872986d943cd05a57658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361ae608571fb6e34b60c366ec902359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb26504d8c9d6b2922204101dd096e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb290cc7e8c9158c98e4c76c5d3aa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7854f457178e5b4a6a8801eb72cb8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853c40ea364a7dfd74ae94be786f79663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eff30c2e7fd9928e0e718b09f65c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c4804f35559a93b060503972ee5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c28055aab95a4fca2b0fbb6abd1ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcffb3d85e007c7dcd955d02da827067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d75aaabdb46f5924e7e93c755821f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ef6cb91bede6bcf2367914af593869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bea8e32a0c3b491b53bbe8ead533f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda27c686a965af658ef8fd71c743cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed298b2322c70fc9030749dfc61cc76472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b819ef209384cfc5fcdda3b7b8f59473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba6733ec2a47594e96babbb57bd6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06a5df90bdc72fd20dc31b2a9b91ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15c1527f5587314f0c6ca4c6dce0d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc01f8e7e2147986970e1804ea545277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927bc5f6cba71a3149e637ce3f0095e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a911deb3c0c0c9d74387df0b68d09e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781c624dd8b4f6b733a35f6655e09d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b3aa4b6f39b30a724aa55af0198181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e9e92e835747fbf0c6a7b17dbdaf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5869990c4d1d57164aa71ebf8046c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67b19764690612896417c53dc154f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88636f8cd0628a63fdb1831e52cb9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cb7bb3db6e0e32e4c7489074613aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1ebbb502f76b31a8ebda17ffb05af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05792bc08d41e2b4735534ac04fa7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d7e2f8141799ef622dbb08ba0adf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a26b13f0ccf1affefe3c2226d73ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d801105ec493a4d5c1ad7df359c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ae29770b9d883cc4f66b04271894e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435b0dc3738c8500bc3f2ad7f2b10b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31828f99ea195a59453f6ce550b5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2bee647f5bfd606f98889daa6c31195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336937b4544604f23148faf4f66ecf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026467408daa7ac002fddb95ed45fdbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e14a39e261e3ca070810a27ed1db598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1e32b01531e3d16a5053d6a06a3a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b6cd7c6cea1d956acdaad010b8fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edecace074c033c3773acae3a8a49d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1afb1391bdb85503fd0406c73d34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde90aa04d03edbd53ebd8db3b51bb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c661d1ad23c4fcdf94b4f44106de0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308387eb31727cbc91865a230c6f4b17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371cc6f09891ac1c497d1bab5c49d1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4a527f4be680be3bc6d514842aa51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52876fb82afd56fc16bda6de2e2e03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb209df8cd426b864407ca43ef2caf9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0950c4cff072e1c157a260ad028ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da84448cb9041fce1944ab27cb952b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510b0080efc04b703e0cde334a41e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f3e9acef99219094a632b5d15c39113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909df5ce152cf8c46735533c9642110114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55a0f940cf96b3b34fd535d400176b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6569e79e88f6a2afcae2775181ca61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a669c1e4e22001c483fee6b8482b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315a788430f73c348c22d4b997885b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5edd719cf42bb42b5a44b9aed853a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d3014eb1b1e7a69c059d3366fc84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee44564e16339042d6836f87325e91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ad72db392bcc3c1c537543ad295a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d28ee33ec8e5edf3e25f813744f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac98c16e39ad96c6c19034aa09fa14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f2568063f494b8590cde824ae136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f3faa34389d104c572ed7ae192c47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f89821ae2597c7bd4d92ea97d24ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef077c460400830c28d89f65bb833364128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cd6bed75d3902b6c0c38165352e6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2bd0abd20d834ced225aaa90337dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b056be622ecf96a59f7e15525950711131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7039198de0480e3e93fb3b588bc9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781edefe499cd8def6f64676e84ef1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303706fc2c75c97560bd00f9060bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31084be2c1bfd8798ebd24807e239b4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba42ffef7c19fd8240d214acad1ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546babbb005e096c4e0c8e81f7d565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044051858655eb960e1d1081658f16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3408cef98935d9298d5d0b7ea4778a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3840cc194498ba751ab6087b60a9e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401605296d2103413f93112fb9da7c50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d85eb002a0984cdeb9c43bf2f85de2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3a5cefb81a44a467fea513f389b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef6418daafb211a5eb80614c3539c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92addffcd976cd583f6cf4183e4668a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769d2cbddfad4c7c9f5a6f51e3f852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2e73f6b0c2f187a6b75667d6a562c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2444df91de462c4aeb73006b935c372148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f59d5056833946c47798cac7cc420149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd13c0ad81db7cccd88d381723b67a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e5e18c4cafbd58cc446f0d44b16c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a63a64ddf6713210ba54094695f80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9639fbc9513cad40948eaf90d7f1c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7113e223d0ba995893679eaac5001154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d22c5083350746efdd7879df515e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f987ed0cacf72daf25cb4c0b3f7cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67c5930f5ef13dcb46a8181e07564157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f610df2836869f7abec7ae06f58c46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e013219944f9d2d0dc1c856f6e86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261e9e89dffc83599d461a2100e989160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583feeea7ef420edbd04f3b0d7c5b5dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8411bb34a2efa4fd3c9e6357ecb15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a99ce3d0b6530276134eadc2696c02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237a07839b2802411ccf796afa18029164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903529b532faee72d203b105212d0a08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c63bc0ef6f530c826d9a7ba9a41a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b46cf2d9bfd33159699f920881ba32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50da48d5a122becaa69227f18a68c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b542362dc4561de2edcbf9f69e8e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0d610482a9fdd0743c9644c47f2f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8605e923073443c9b426705d8a0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898d78604a6fafe5d33dc346f01c5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef9d56882571da45a0e831fbfa99d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc4f70d6b7a3baa8708f7429c7bb6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da855d8df9b78e687a07397194ebc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f5cd481470c0dcfce20306dbb049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda15b693b941b67806515a9c7fce5dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82098c00486f4453c2ccf8101f833df7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a55e193231576b27467bcd38f05c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1757038bcb811501246b83665450dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea7a8c3466e7413cdcb7c9631cbfef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb8e3ba909c1e6d9974881c79ee65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629518d81afafaae3cc10f04a45b624b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161fdab6cc0244c06d6198232ac441184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01b14e8990e8283b62f6e7be4419a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a15d6ac48ae2e381478a665bb128186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfbc54505a5ce8fc42eff895ad93e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6595149ebaa707d9012955c7b6a21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec332d184f55f2de068ed7f9c7e85d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab3da1bddce8e4e70d6fdbe06182c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1637f18447c8e766e63debc4cab9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b20a41c9e27b8f1378edb05f725d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811beb7d837c694e01440f2b596c1368193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11000c3f9f8a4e76132ce487ea3f2b78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58f58ecbbe42e4945fa80376551494195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed493e4e8a25cb18d45e90c513583196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ac04e56ee0dd5fdc77bdcf646a175197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e45ba1082f101d183d952ed683a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04544c04f35420418d6b6d0401a8735a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cf7cf6b9147ae03e665ef2d39c588200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836fcba8de9ac075fc65836c7cd9d7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8397ebff96ad468d4b4ed927e160a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c4bb6177b6784343accb8e64c717b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f05ac0f69b45732632572f51dc943204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b38af56e2c507d5382406cdd3b52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48623a9a4ba949de446d1c2b20ef3aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785385efe4e4345986875ebc3d178b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84462b848e6142bf2576e92d78422ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51254bb6acca509581d43b035ff231e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b274bd75007b2ee030bc2dec31463c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a4be51000268c3c381f58713f1182211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd27ade2b86ccf4f9ab3cb2324322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eb4b1c4db641eea5754c614038dc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7542f581cffb8653c081cb57f985f9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc5d1dde0f44535624cb0303b73720215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84a051417d382a6833ec72376d8034216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c51061c44e9fbd5901becd5f35a97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed650206e5589802ca73a1d5612e16f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb47ea2bd57c9f339f156d72f156825219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a879b2d25ef11c9d045f8ed7de9aa0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c92a9993e5eb04b8632ad7483c65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a72d22589ac27fe4d482a338eb0f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fda25e0923bed7347dfb187802d14c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f17e3c08621f978e77cfc4862b320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7afd384f9e08c34411db83b0384279225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6fd988f8619309c87511b6a8688e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1922ebc69652a67f48438a89a89b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c09df849f9a3a0d2b34d67ff42cb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dd2382b550b6476a1b09308e74ff4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218f4ce22d6bf7b1972c609ec50f581230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c06018692a6d8ef273e01f2ffbc058231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960210cea23fce9bab7be9ac043b749f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8ce02393c5e50afafe94c6231937233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add26174cc1f9b5d658c5f3b7efb86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8de84ff001f62c405fabf6f316c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03265c3986c7411c31089d66cce5091236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f64787083485d6b3cb90fef7cdf6c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb59196aab8da32411cca9f7565565238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc9d9780e7595be7c84c60b6f5421239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648191149f656369f20557b7c9fbfdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a4e2eb96c797820f5912e7a37e1da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2249ec886bfbb0b6120a2ec93d9e00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9f02767e6b9c8023bfb4106c4aa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b22c202ea878baf2dde78ad099dac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1bdc61b94c3889d824cc8f682f640245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a917a7e291c013a064de98cf218c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19933596bc799329ff71ad0ae4459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db781708f1f4a639e6bc545d29405e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae9948fb96c2d39878507a3487e03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb325f041168e0890cb56aabff8416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaad79ed72de648ec593ca0e2b8aefc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b7706b170249f94783f6c550ef7c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc4375ce98e7ac1b9a8764b52ccf26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367c6fef2302dfc195b7faae4f09511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484658d8d29dad56187d94b96dd948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb03d0b329d8e29197282ea2be34285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1d8737d38e527c19f74a39b682e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d565601878bada469cf4ae66e1d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f589037048f334d800fc22e27e41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39478aa2050007b1ce786b054ed36bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3fc6a9c55e403d47a97cd20c48450261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108465488e76450b36cbc628a116ff9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563e1ba9f2079af58018c1616c2286263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf25d633042f809066d78689643721264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd223e69592da3ce104481a5a4503d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6313773914c53ed1cd837f48616f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f305ff20acdf2d3773168b117625267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00644eec9cbafdfb908bb9c645164cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2923652f06a9e53e2880ac3b3d0c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd42274906977ff4209dbc73b3e308270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7fa8b057e6b6478829f4388180b3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb39ee8c169ec2240140a3522715ae2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459d591a7e8ac51723c1babfa7fec9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa50a97ee693df77cbb8d9a76fcd10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b265fc4f69f2d78b0af022b9a3747e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ad9abdce0bd38338e6a786809a78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295fd2541d146dff3f1d4f727a3a45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc61aa9e5e83ce1c3f52ea1c0d6e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201c929791545b3976eb5f1e1f8722279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df437f88cd9da6da4b7745c1b75dbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7373ff5ab7c0f8e2473bfdd72e01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bcdaf97862eb53793f9f2f47d8b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840269b32bcbdb4973fbc1c1e4fd2a8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941d067a626f37f97897911e92cac1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2c1bbb14dc48610afe316ebd1ed9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d921c24ece2009550aeab5ca2860be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dbaf87b959f2a0f5fd658be0b2ae4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3bb2c634d0575ddb462a364ed9e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433972af7d427fdf9645a0827e97829289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a7e02e6eca4c799806dfca37a9e79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64f09550c1cf6ae40cc382b6b15fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d163f66105b2e5bdb0a1d6c235a64f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a7419798f5491adaecd1a0589eb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37156055bf1a4da9277a0ab7e175eda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fddea2e7442d210536f2b52d0cf09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6deb20060b18abdbc45a2336eaa313296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a987ebdb7af8ca0798b758237d69c46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336cd24f957f1437b11bfc20a1f7444298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83191fb9c6b6276814fcdfd212db88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d1e0fb4ead7ef14a8e5b2358e6c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb32f763a7c1bd9cb379191801f03f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e248e17a5c481853fa4cfd1bbca2ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9421c01518f96a19f9c1530fa6de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774a8059fa4e363727ca86ff35efac4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f26aca52ae81ed9412bac82f3448d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae2e5ddd740fb9fb68c7f218e15aa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed4845dcbbb4fce2c1c266c1c3329a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b219743beab5827eee822439ced8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c290fda9226a178362b58517925da6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd155fbb1e7853a700a73f1456e7ba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fa40274ac73dab8d64e81c84eec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e96d33ae87cd1c414eca172f14ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafb0d245643c6122bd51a0f5f4e46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cfedcaf65455efa983f290ec787d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a434bf9e7541e8e9c233ade3aee8ec0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd5d997e3f1a317bdbbe37c878df2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e32b7f21043ddd6707e6bdb6eff4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5e22f8ace7d0ea180b57382e94377318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19193b96b04570339a73ef7628b0be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c53c4473fca7f8ae3533eaa63dd72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6244c49f1eb0d993ecf4391cc7fc38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63fdb84ca236c6afce8143361f120d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c70ee35aaf1818434871488151d37f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacf87ba4343af16e2479a0fd6dec6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58193bf6284694250a6ef74a09e0e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706efcdfe44bd7c55f4205d1d3dc470326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a0f1983550650c9730fe11a616fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206457e6e6730ea519ccf55bcece7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaffdddb7533c2c3438e682ffc91d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102adab87a892c84a9a93cc226fea3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ffce6398fe14a90bd0006323bc52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35477295895863c8b462a42645c45c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c60eb5717c4c993c725a72dda46a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512ab777636fb584e4f2483de76541334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d006f3e4d244f46de4d08d1a0b2811335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d887fd4175c860294486e8a868205336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0244802f4cd8dab3a9fbe50ba18c48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6506cbc059a27cf5a94a744067a713338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57990d89556a56e14cb1d4f6ff6d4712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f88b81c673a84ebe40810d39930d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3afd21ce2fdcf57896d1d5aac067be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974be24dcaa2a36ec6d842bbb7899f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799573d8a135bc4d932a2ded6a6992f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a903b6d52fbaac9d789b3b6484701ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c72ee24f797cf2b7bbaacdb68d495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527286ae4fd97553e7c33aa79b84de0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de9467831375b2252d63936f6aa080347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e4decc96819be42bafe16f9f4c3c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f4cc5f03e149feb2dc5032eb2565349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97581554eb77cbf7eb9be2a2efa1319350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b991c2da2465af19a75158b249de9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a98a3d98e23973742299d680c8bc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff28a9a04d5124cb09a651a0386ee4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef30e1086a3cc00aa0b47c10b2dd4e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49801147878bbeaa41cd89ce952be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb061a51f3b07ca6a88749532c3b282356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf646493be4b25ab8b382a50f0c3d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204217d1129f57cf31ca0c7c7d52896358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07a9a3cab4c471d88d2e5182b67d6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205f223a76e88cee8330dead2627fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65987af9fdb078ca769a61c765fd6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665f98ec7b1760435f41f57a86d887362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ebe5be3206d6f86d22cfc0f28cce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01395f5292e7bf18ffaa8e9fcabd00f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af668969f1960b930f74133be300b4cb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea167980665560dcbaee32c4acef99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e3f1b30a2c322fc14b6748d41ab1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9040574b37625f28d2ebfa0c2c651d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87230b93cf2ad9180a36b418531e2ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b183e6f9a43583f792f798c53f9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2d70a5a5a49ecabf6c2c5855803b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe9bfd909b7ab74feea0e2a9e16e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38229c985ad274191c3d8796df4ad16a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855789cf0011d18cf7076b1affb7f91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082529091b897d18300ceb0b3cf2b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332acc002cb54c179b3078b8df12f83d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7438717fc51ee5287a0e7a2144f876a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6baa0dd921f55210217c3eb809c34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842daac2767d991f629366f9aa7f1ed4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db82bcabe373eb8bdbf2ad21c9edb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdbccc6817c7adb05f99500e8c0575381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48497a324cfb3a9b0842a458ce77d1d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056409bef3731296a70304ba2588c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e32e324684efffeb210d796501580384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fdfbd7ee93f5de14e927fd667cf6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a2a9b8694d95a62b1924238ab255f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380c4a1ee884b6d76b389bebdcbd619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f285e4935b3efcdfaa663f132a90bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b91040512432737bfcf0e5027ebfbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9346f78be69794782eaddd0265093390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725663474f7e36399feaaab73f89a8e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0b96e823be0bd4ddcc40bac1da13a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6268a2e6f7173d6a0940b25d0e7d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f4c97ef0f1273391cdaab6f063a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5083a9522fd8cc42d8fd0500c80ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2b202f85b74328cd081c28074789396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f0eec814c869b039965187f115c29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaddb07b5d0b2b44923f63174f6990b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f7371fd3c5bce91460b3baafe24f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26d27ec6bee1661e6df901cada3104400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43eaf0f895867a51609cbff208a7bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203c4d3a473610c8492d6bd31b6207402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e582f5e29b68acd1c3a87f441330403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d507c8bab94f5f9653a07eee833d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74db54f9d2e884ffe5669ba4bd39e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ac0892d4f575cb2fb9c0b79d12939406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9234aafae3960262d5b6135896d2de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddb954cc77b8cd47070932dcc10bb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fd416c99ed7fa67ad70d6d737b7f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e52c5839f8378241f1a63b19dadc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998542ef7324a13c04ddd08a0f1e296411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124a4474bcf53d9421de50143500f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9b818cb15c59fed61c6834d0e9b29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a7a3fbadcbe89e4cface6e8412c02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edabc862689d8a0ca923a30f5a9301a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d66f518f9ff9867f87d59a5310cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6fbde4d89bfae0bec322a59dbcb0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6122d46bfb2b8e822d4e129f779012418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721bce99a1b745cc4285d7da1a83de9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6dd119a325bf990f32cdde5f9ca5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f5e95e94c6a831f4ed72786790c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7d8eb0158bc71efe253a83b1f8d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13835f8e1bce957b892845297fc1c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932f9d4b728f39e92a94e93666ae0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255c00a59272dca3abd1c5d5e98f29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa30afcfde374929964450cb22b271426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be2d3e6bd2a079ffe28b00d4bad478427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14d684654f6d7b53ea079b44d197a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04b6053ad0fffff424bff6e0ef3f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98075f2b6227cfe2c525ff959c964430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ef04862f3b28432d5ec0a008d9c7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000a8e25c566451ca13f26d46146b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64e95e58f7cdc4b4f25abe6d33748e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e297a11c7b656868a30c5cf696f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1e3eb4a27c32364eeb72cd55ffba2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729af8a6b5d4d6cd474d2797b107325436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161bf11b85e3bc0e660f5d61892fe49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db0e802e2ad92b82ec60e687e189a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b6cd0066c1a3fec749c67a7fcc93e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aba2ecab4f1c63094cf4733d5bf25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf24b7b0c5b4847f510760b8cbe51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509486f55f0b7adeca3629d778244290442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a1d49e1435c68b0035d1b3839fd08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d511bb45705030f80286c1e7c3fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4fffdb61e6ae81bf96778e10baa0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939423f1393d2f1b20b851c9a77194d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4caa467fdb77bcf997c824d84946447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf991bd2e1d095978caad4a530463e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7102dff7c57b665ab7d91b321b5483449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716589f316b92839a94768679d9327450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c5f4e2a2882949972418c59a9adf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c4d27a93bb9e4195fc7f7d4ae1b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8202c26eb739396ffe873481c954453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0ef4d1e7a1e53b607f76c1df28c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452362095efab31098d7d6bf52fa795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f1287fe2dbabdc584d37aad331e1f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28426f8a9e74b635541114b972861fdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab961165856fb529eb57b262b443b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d407ac74fcb813f0acf29b5b9712b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133465cf8e44ef98c647d19a0ae7c92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4948fba6ebb09107c7deef758ba68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1865198be43b097adece197386746462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486a1c7f1962efe4ec45a7f303ebf9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e4b3f135c378e8c8c5b9e9232d18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc231201e448f13afcf38b3b6a02651c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465ebf7a41e962913b322ab413609a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8831e62d1dfbd4030982e7b1b9ed650467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77673db2234c26cc70230d477ca0c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab252ef0b459a6fe47eb73cbee3192469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89588c9036f2b30536afa73efbbe094470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727de44348148002cbdc9d98a0f596471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd10f5596c64cab82249ad2fe3cce0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59a5abf2a3755f81796776ab7cb7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db176fe58b2b1e2ae7b37bc77f46369474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07b4c2bf896901820bb0846b71afa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab4419f1df1c6a46b54cd171e0843d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a678642624e79db45dd3c65bb48138d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664cde34c4c64fbe1b5dbbad8088c70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c3a5fd4ed6b3f2fc857d3b4b369b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50a8cdbf2426cf8f856f6eb48854ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb83a3b51a7ce8c1b1bab333ed98c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc459eeee1483d62ed654f647e922b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c0ff3c8bf4f41cb26c1e0e0bc7175483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed790b8d6d88dfb961aa9981611c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207cd1a5597bbd83da7d5d5d372788485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713513a94d10c5c62e1666244508ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531c075ec2894df1ee735edc2a54ada487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b083372e459344ebc59792a7be6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f9bc9639ac8747028de7e3636b3c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9796cbd6793f6980a4cc7e5eb026a8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0401e8eeb4ca8d544278ce81fe68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc0099850985302c82b34c3687f241492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e32b6c5e8bed291736c2483934630f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580061b3a9e4d7ba02a322d782066a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4e5d2fbfcfaf2834e1c225351540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f146e99a49366469971ad54083f160496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8616bcefc3dbb2baae50e886ba7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db62e7de70d687bd58a9e7d39b971ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ca8db635b63ebcad9c3eb37814a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecace08f69ddd3b687f81b0727a971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33689a0739b613089b5e613a5adb59c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5cb2c9cb43459fa02b12928f17eee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69428b90903f786ef1630b7c7b228a71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc99364aee213ea4fe36c6340fbfe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcab6ff779e32d2dc53ddb89d018685505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24d41225131817493373875d229fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6c78e953cdbca382d6ec5ade7336f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b902c1d6f8020b78c7d59c29b69aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965692793ca512f39a55919ab38a7ff1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960898d57bad35f8c5b0584ee442fb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8201f2879accb529bed0ea952aab6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cdc9d79d837cece24081c038967da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bb3124f67eeb202473a77b102bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979afe2bf9deadf0da27353a963b1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d470bfad07dfc4f7e549e0cae3fac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969d1479a8fd7ac1172c388a252437b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aef437410dc7e132c4e29f4797cf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742eb1f443065a5a4b7686c953d276518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832e2b389a93a46eaff85e453f5d7f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04237a5b7e1d7c6545697c38520c85d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf87b6502d092825f2568e4cbc49574521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab38fdbb226faa3745e142fc4f80443522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee529acf63888501e381350ac0661234523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c6be48a40b12605ca7fdc0cc401c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc38d4fadf6e3a01f1a77488da361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbcd8763ae837971acda4f175b28a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a286229faf1f469d893bd452e23cac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76c00355b5f222614b4c1b5987e5ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994d3fb3d35e607bd87775b88c7afb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a49f10fd754f9d6c3bbf7c2675e83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899c9d68e65f17b10b83466c0644849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec177aa0331f9d4d4eb42605f56f329532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b8677ca0c8b09e01b7c5f2671afe8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319ab289bc5879050c227580273459e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b4659393df6419eda028992e6169535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389d0fb82a1283d7732bf2da66d834536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff7874dc91f1b55b6bf80eeb41845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a167079f384e8b036c444bba67cd7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658f13bf32e45e87c634009aef55229539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612cbd9080d6645ff5c05acc320f222540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeacc5daa9cf60abc3536e97c04266541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9fc892383ca9d11d06cda5c4977e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e35ceb9d0b3b0fec114e3b38e6d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c6500b51cb452cc89911b4ee57714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d255dbb63e337569248c82e45f12a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee9a38a1d55386e4db4b48c5388aa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4cdfc3307173b15dc1895bd3a9c19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513f4beedbeea909a245497f4a897f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6829e19cee2753f45f58670e8656b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2420ff95b99657c61430e5f8299e95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4cfe1a19734577b5a573f88c7c9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975bb2f097d518491e014697941b24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52790b774d053533ce9e4f7ec64829553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c744e7ed05b148d261905c3e998bc9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28a34609b56cb81eda4f046f811d38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a062dbadda5701dd0fc54578ea8f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe2a477967a14392ea2357f665f1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfd3cb59814f5cb42da876eaf5b876558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d66423aab9e279e2a1b7851127b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34156d5a690666445ea88454eaaa0eaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ffbdf75d86ee14ee4a46e9d78c6bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b45abae48fee003eca21f04e99159562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478703b7a0fca4697c058d37d2f017563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa1bad2ae8fe42d4a4a37f22a6d918564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68180ae4662137d9ed5f86e5f0caba97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cfb227f1e1946295e1c4838bd4d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bf0430997fb835565a5033e2539f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8589d05883be7ccd7744487dfc9a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b02a88549bdb58130551057ece264e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0abf53123853d8de8a2fb612324e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a4185a206de50279497efab4af111571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc8dbf00e483501b63e19d894e26c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717192dfe503da43965d5d1043d7a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf66383a555f18c4452a9dab59598574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b69702485776d0a6c4c6023399c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b7e38e48d9d9060263788a6cb3bf3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49366ae9727f52f8e0c3509b2ad5d614577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ac79785a02cb45d442ed51489f3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7282cbd8b727ba7b4451f0667b9be5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d90d88b0330e8e3801492afb93d82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffc22f2e5a845e6ea4b47cc7fb619d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327ac54526056180235cfa21a44964582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74803bf7d4ee726487f43fd11175370583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b793a97136cf4f0ea85c846bc991584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd57dbdd78568a82983566b57d1e26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9bc82628157c1c3c044ff99e08fc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdba486850825aaf83e19a2c152c1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc02e98657508ba7f8b3dfc04bdc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652eb8126dcf9b41246925b81359289589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f68512fb0ab7c36149e95aa82a477590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4677d35947a4e66e2b2136a0073ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358f270d25719cd3ac134b18d946e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca787eda96c6010c44b7c6334e7094593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266929beb7d57dc6978afe9aca4c8138594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893658a5f4cb49d1c8d1e1cd698767f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb998cc38e443bb22b9d1445355db79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce294cce90d1cbd1c5a741a8ff1e65de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab37d79f30f1a14e70eba7adea0f14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fdcd5e4e0df189951c474a6ee9a1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bb3576f66a8268a25d6603b2a3016600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ebb042eb4c4e1fbe1099786c50e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d73810b43663a4553f9eb030c78d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8918a08e47520498dea8a4bb24123603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e6b196255a16db469183f0069ef8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2edbd1e88bf7c0cc2af903e6e3ced5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb627c84ac5a9b8898ad79d6a1e6ac2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6ea15a519984c154a27b5fbb07aac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d15273d4e3e57a3000dc3a23daf63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8617ae597c118675d150e8e6dd1aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405babb9a326dd0d647391fa6bb562f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f4466b5e6dc611c613c8679d85c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a3838318e741e17616356cc378bc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c41662bb0d36dce9b7aa96e7857f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b56566a698437c611341c7d73b1e37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccb45dc53010474f88c460a95d6c64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ba5e157ac92d496a574a88857556616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e725f68a8c04ba864cb1117af6fde7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14dace0b80eaeb74194797872904d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1c557391515aa971f2af473c03838619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a9868fbf54eac290fbea5ef60ac18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4266f7df9d2a31887940dc06e1564ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b3836d92b83678e69c6f2a4f7e91622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596933b9040a1c006d590dc0961f8178623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a373245e522336ca1f692c862a8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf707fbf04e5c0a505ede9e20c839f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625667ec8ed34adaf36b168d0157d2b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ed77016773d44316bfca53fea8b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de03c877432f34e7f1f0475dbb33bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d19bd2d8314d7e68a4d469e16a6c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd3014325713bd2c498d2cc2c7080630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e24e0a48d65d4be6bc530fd69c5e09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351223d8b07228720be5bb0dd881f063632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa219a5e59a9d9836dea647b47348e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e81538da1be9f209e118ae00e73d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117711ac61da3573e13405611dff43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a7b6d3abf52bdc662fbfc528a4462636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b0a1862e4dd4633ff31b1ab8220b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394fa79b00dd1729b959baa4f55ccdf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbc5caa6c6cfe1805e80540d0b41a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ffed4600fabda82abbc03473f0dee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f37bcf509e39d15a10a12702647ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef090c3c3907a987f6d109ec4ac3ff17642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa731b5a799e0737a80fbf57bfb901b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227cf305ba1829c430059500f435b6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4820e52636c90167d4de4867a963645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f493bc00e8a322cd3bb9feddf8780bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0a56099c3124fe33934077fa10d50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef5e21aaecd560000810401cf89ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd5d0a9efcb72554e61a5838d5da75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c969d417f05ac71cf1a627abebb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b9d30ccb0144c962fa6d442450fc6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff0f478bc0a006b17d778fffa03069652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06893f6ca986557e131bf71aad1cafae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b785a966c175334b627d9adf68043d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9004ccf7a1ed4c0fe5c7c97819c88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60cbbdd61455395ada735d6b9d249d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9741df429058dae9202c70813ac21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745751bcb9c8da58aa5b12885620482658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b716eff77dfd718afcf9a7e0b0cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2653ced32e8ea20b7922305b699125660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74405133cb0fdc9050aa2f2722220a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68591bd9ffad1a644706f0eb99e09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cf784bec5c7a41de0c577ac99b489663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980b5e106b6f47e7d930588ba3b0f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ab77bf82411147a0a40028dd70c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21704f8a3606654d168d2f1905a2003666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba724f60096c4e33654b59cc489d43eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd944534430e33f09d66fbd1fb7e2f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420fa0eb1a38dbdc1f733d1fcf115bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a5a7e0043556a8a42e8da13e40ea3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f99fc4986c1ef934ee8a1c367f03671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2404a610f56d01243b8299a9252e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd39446c7a5cbbb47f67c216cef2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e180abb02d5ed735e7ecb1959a6d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0877b1a47b22dc7b66e013222184675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0e6d6e6ef6b71396b787bc8432d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa0184c3e68ab3cafe3512b6344ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476ab5de64f9169ad8368da445b0fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecffeb0a2ee1d61a860a1cfd46ae08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd45924a6daa5d897a9878fa2413f50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fd43f6c462f951595476f47f125b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454bdfaa396a6219e6f5cc0a0dd6257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b8011f81b865ca6a826e7220dba7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e4c243b5814251e651d773d74587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6de4d0fe34907b04bdc4f7734ea5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad960ec258b6be0630c78a120b352686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47662c7f873315867e811a8b4398ca4b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024676644e3a2437271502d0a7dc682688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dfbf6f596f7d8ec0c5584fee82352689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca344d83528ae762e58c94a75dbfba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1387c6edb149f742a8e632037f6abc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4651dd1534205624fcc9cfdc976d19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e004bdd26e7770c302831d6d99165693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf40c32c9acff7ada9aba265866a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4efbc93e7004074e9dde494653b87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28723f7e4344b574a923861a3becc2f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e825bb5fe4d0c0e534c43d8b49c9bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad913d6248f8cba1d0c5a926fb9dac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95f08319d1d9b9681f8e79650c51b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d440ea160da9342a75855582303dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc21b3088e0abb6048ba1fec4b85d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3eb38edad25d327c049608f3d75c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04549be27ce80a7224b1587de4a45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d5466e53ef40d5dc22ade8145fbc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76089de432c0471f813549638d5d6bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69949ec1457e70e42b0d114c344c7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fb2c44195e4882890fea75192ce3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b322ba93fc27bd87c84f1ed4b12d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7342b3a4122f8558f25a33ab968d01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b9de1dbb23c69137b31cb7f16fd01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8910af0be5f6f250a045af3b7ee242711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22db160e278421519196e8ba76e5958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bb9c3112a3c05bb9971587968d1be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccef38569ab85e0edfc1983b318c8e8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d1f9b17a9a60ac922ffad829aab9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a27ede9e431d708d28954f41a56bfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e8fc55a790a4e49421204d75900e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126de2433464d4fe4e54359425aa1f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ec989e6283ca7dc315a9478690401719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bd9d7a687af0af38320e2c9e08d66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464c61eb760a97abc7c2cc304bd1b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5575e19ea698f27c11ba1213c5132d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a9f70b1873e74db22af88a2ec61b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd61b8bbedf1e99a1acf4d01cd1d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69181bd1179ca114d8cfcea28d1860e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfe34b5be9d8e96df81aa89a21034f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dc3644434bdff3a710bbb9ea16bb5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc0e56d9b057b1f2afe327de21a1c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c14821caf06b20d5f04b814f367c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10577ee99b849dd73b76abf908aafa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a85076228661c740b9452bea1154d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1c1d3518b79554c922cca52be3db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a3a8a228a331e4d77789fce1c58b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3871a6f344d841e0e6a499b959c6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb83d7f98425cc6ed2a22d8c5de20f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800918c117e5d4ff781fa472782ca0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09e083831e7720c451058c7c3bb8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81aa0a8a1388943b0ef83965f94be0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2afffecb3f79ac5e0470632bfdc99739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e387af3c2053cbb951ca4878952d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dcee64510de0e5b0974fb4b17e8b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e93ac65e063ef7c46d5d164928105742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd23eca41e854fc0a93c7b0cb84872743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b059da0c2be22c02d92ef994cab1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8fe7999008618216a841b58c2d96f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d7eec8b50d6d05e47a7b6c7e823a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17d91fbae2dbb9361f3d82c09d0578747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b13e0d4a23b614439b9fb584155f2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9734deb9bf4fbffd5bdba098bec3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c6e30bfc0909a3aedd9c4fde921a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df45fff7ecc846cfcb7116ff4c25e27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114599b93efc00ca33f028a51ef8e11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a471f582b91ee5379a4f26e9e1822d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12435f8820fd1c2b2b83ccc7ca9551d1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670625a1c268e2f41a538daec03020f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb83022078878e83145905b1c653f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f863036546578589c41a07ebad0ffe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f08efe58deeb22be978ed85e9c917758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0edf866552aa274d8e650ebee697759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37522264f4542951a5804793ae2007e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77714e262c16c0f4888e3249fb23c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624375ec3384b848f051e43d11cc7f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233a2211a2c935ba4a06c1c0733a294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb0b803d03af6c4e0e16d8242d7045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936777d85ae13f99de9ac56bd661acae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e09336280fb21d29af165abc39fdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f52a04d5e241dcfaa34150a66ddf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8f58ff15708c835c4c0df6a1a4c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6354b4e1b64d43b55c7105bfe13f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d1fb3d38e2568c8f5d70db4226fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f14c0453d1e206021c89b0f4758112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2332bb3b3d55e785bdfd76b28ad3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df18000741dcdc537dcbaf8d53672214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744de66f9d82c505c089a78918bb79e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad768b2ef50a625eb0dd7e20a8ab66d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec822c20a2c9312d075cc0e36667e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e050ca14e8ebd19bf8322d59f1800618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fecce0dc482f9e3746dd2ee1d1ac4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f635216f0992c014c8c200f564033220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eebe0c6346d8f28f72aa00a3a20bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543e2793511d28a88902bcccfeabd4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8263fed801e5a7c47453fb6505eee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc3d53b41f2cde30753f40478a4ce824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8bff379a10e0388290fba35d511525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a37549af90bcb778574ba9649201a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94dcca6e4a28d3d5a22e45e967ffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d8b3b38a2d76531b39fcd2fbfa7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c2d739f0942b4cc987749c7be1a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daaa6549c589cba530a4696e1d108130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c018a3af28142526f9e951c2f4ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933509b9bfe3e6a9f6502540b9573032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31f90b3995e247e726cf835805e4cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320c1a8f3b6c5ea67f3a2bc33ab65a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc33510eeabbbfd3668bfd4e59d324135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0093c28e2e71de49a2d9bc58498936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319900d20903b286e0300d3f9c4ef90e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be5b8f46bed364a5b77065a2ba6dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e1cf686a1407d301e0d86674dba9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca0a919718dac8a8b4bcae24308ee340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d927bdb67a4ace0735cae33db8d3a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41172a28f1aa028505eb490e2ac82cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc9ccb1cc0fd5b1239f928fd2db52d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef81aecf6fb2aefaa9b61d916c08f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d9686d3d0598d4ce3640fb3d9ea245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd16b11d6ea4c16ec8911860914b6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a691f76ef3aa0cf51d99e26a2b10fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f4d13aa50e1e9a019f603e2a7e5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ae3790c07fc4f5fc5da500b37ceb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8920f2f5ed151280398d5eeaefd9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a6fd8403f58d21691e4537634ec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5404b776ae7b7f5b8bb857cc62d3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465bc1b9bc48a704114d604f217fc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d412ef7502cbdad33150661ca0c4c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e2e52ac980a794da04560c99cb5f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77530b717fbae941367aebf6bb72fd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125680f15d4c535ad31325d99f34fda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b34ad3dcb2d83e2e291d803dc75758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec09c028eb69460d02af90260e886d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a7a78d6cb229251d1e1c3ae2342d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e013062f8351d3cba4a064dfba21d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e5bb8ad23eac2191cfc7579afbea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6af9cfb3a8633a171a508da4a6d3d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c454b4292631ec39b6265127e41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c7656a64af7eb622f2894f838b37a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a89a9276e6502d3677d1aa7609b3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a39e2804a7169f2fc31133a5c8d54767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51137fb9179e476d065c6a3824f7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa312c54fe58851ded94c1b073750f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ca7dd707a477c8e3e927366d2582a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978156c7f33c00c4bff44c0530221fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1e7f2d9a19d7ae4838d92668a223172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2c53ed2c48c9f64dd663755b16eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed07e8975ceea143d3a7f01c7fad4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc599224069fdedeb8111a506006d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d67d597d86dc4b75399228e5e97e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2b7ccc02cd5556f258f1514e3c5ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3415bf641b2dcb01dc747749f9e1fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385824cbe673861e4c40d93791ea1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609190a971d6ee6967458c8f24aa3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c0fdee7e0d62c52dc74d8714df5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e4edb6e9171aea1b151a610877a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57460ae08aad08714c657f561ca9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e729b2efa072c7fe48f227c0c58ea3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf082c4136571804da63ffa12f52b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780c0047234f4c7c4f2d8baf110b05486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b4284af5114e770a011430123247d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891e38be3aa68620812000aa8255e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c0e7f5b5af06980845513fdd5665a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4aabd3adf1a723093f126fa6afd8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726032100d1d4b78807fb4d710afc5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d849f910f986c22dc532ed628763e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4865dd186f7fa916ac789c2536a44a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb898ad0734d4f22362681cd85fd6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b242cb55649638a6f0aa4b9ca6c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63063daf19e21ace7b3e570716e69d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b64d30526104b6c2a41305737ca2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dee179cbd4654d4a17c4d578493f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c147e7d62512cabb1c1c7f6c51e2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bbe3637b492c8011a5749c9e4e684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141861255fd5d8ccd3eddf08fa03cd51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab65ba29447ed160d295751f771db9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a184560943391a4ff3f38c5fc22bb9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f353adbe2dad4298aec10789a4736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f42027e615906bd61e96779b55fc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d03003c0e96990e9e1f5874230fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab1ae5b5f9905e2043afd79510fcb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093cf8f328a76f249ffbb43308044a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3b618179e1d44c24a0bed3ded285109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6166cb2291c0cd0b457018d3578aadf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02c13fb217dacaf8c726fc49969e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a7c06cf573763b68b987efad0417112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392134179a5e5f20f261f9a4547b1ce4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b23f5fb4c18683a715e6566ebfd17d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364502b37f2389f7c497a5f12eb216a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518370a9c5cc7ad20ea98ae7b333e2ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d9688a48f26cf948108fb50e17a04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdaaac247862551dce23821274d459118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28da032c88a541ee92a1355d946d67c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78f0c9014134eeceea8567b023584d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb4b6cecd90db4e7d6e88561c4b17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5345f9d68408e63f7b7655aa9b884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c468d1c9cc812c4765f462bd0b27c29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d798038f9d4a3b663fe2689b1152a2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20024ed6bdbf68eb87c99620a1a902c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38372db38c4e81d1cd7a275817e77e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45718afb14b94b6c3cfd7bdcd2bb6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c82b49ba2979fb0f70ede7bc7a71a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652af63daa7243c58834277febd6f1a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfe4ee0494a0088a75b98075f041cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca06497bce8c18c67ccdf2400b595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774437398bcde93de57f3e6e43845e76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50a608bc82732380e48066f4fcf9ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caab2fdb4bc8b702fb9a835a7bfe97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e7e22ebdbeef707ed89be64962bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfa2a5d008f72a9de289a071656b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba52553105e21319fee6638fa168bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa09baf158f3bee7f5459f601079977138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c17a47c37da92f14da47593319df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b468d5ed1cd53022f3f1df9bd4280e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc6c1dd79f3af3fca326cacee382fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aa11e4cfbbbe0c2fabb667dc9a99c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c54b4be9b423f6ddecf7a90a56df9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e95a70812bba47fe589339e910e9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e6d8db336f645e7d9ee3187bd233f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b439c3a7150bfafdd111e45162ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f2fe20ea4018e15ba02fa6f2fd62e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f16048034fccc1cd8eca8af00459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b5c1ed8f2d8bb5b980508bb0b71bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76099fd09e3d8d6d78ae93c9ce88beae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213848f5b3d27b4fd7f97ea0434b770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8d4e04a6c8053b3f10c723ca1f056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee3b44fb4af88446df21195a1c6b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd18584fe528b423790bc7b5f9952154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec5e6bf6418d0acad1844fb1a68db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3215951583534d2d8b57dae02bc03a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75792dee7c67210d0484e486901cf262157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136e8878baef368f3e1ddf3ea43f53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e74364e311cb0cb99ff9d59a24c00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092022d35edf32d6d5829b5957f112bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb60ff82153cb83938af8b3dd73c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600377207aa0386c8023293e2982b84d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fc9d07fed05921cf2de1b60c39df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b790c61faf02b4ec7c3a70f6d029584164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414582e5336ababd936dd5a83ce4df4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ee863e59e64c712299bb0190e13a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc60a8654fa64a0fb393e5271f94f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05123954643d697af58547784884b432168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a87b782d2f80802653bb6fe4b6cff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4af506a9b7c74330eda4b0c3e43d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6cbe115b48476c16b29681ad2b8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b61b2bd0ebe62001ca6de87754918172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300cb96bf39e397a1cf1278087cd553173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d804fa78205ca57c6a83dd7269f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b49d69df1cf842f56c19b9d0beeccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974c32178f3fb96f126e948885b19a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306e7f5a3e554ca626f09b8507eeba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818cab9cafee6ad73410d77bf4b4dfe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571b88d556770f7790347c5e3f97ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1306bd2d8f973cf052be7166f92dac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe464e68048c226a85a7140e1eeab40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa320aff81f938f860953d1550658182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd6a2421e5c537ebbb88e92066c93a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384069f44be9c015e9f3827fc88b89a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534fe580b9338f8d7833d0294ebd93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca48efb50850199b0c2572b09bbec5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc9d4b2cbb004cab46898e017f6def187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19902fbae4f6a94d9474c13ce85da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8d0c2a6414241da33354439a3f43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589ebfb6099ffe67e435eec43f47b71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38409858eaa2214a21a73b97afad3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199934021fb578f41df9176db80a8cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2403e9485b877502570fb258b0cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017243d86abaa685996df312e7e2793c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d9f0238a6155f60cac32027226c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa3a761e2a725c1f7077cbd6a5c240196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1564c47afc9e7c5fa820d6dcb1b98b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090cc2ab572f0d78926a5246f319c40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b0b4432f670134c254750024171d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55bb0a1b1b107aa9e40749ffb7651d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33d27246e29ea94db276cd7229c37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4bdaf67115913cb4de53f246325b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8edaa65d668efb4d4fd3fddaeef5cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795092d795c076a7b901e1b115203f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bf61cb336858541596251accb4158205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c06e720c0af1c2c8f1a451fb904b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123b2a82dff3ca9d4829572fc63edf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e2a2640967afc5d1e52fc7852a3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf1bcdfa8326ddcfc90ac43fd882f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7fe90c451bea7ecbf3825a3dadc07210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdc10d0fc35fd1124c4c87196e5b05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dac35ff2118e08874f095d97ff284c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30263474e377c2f7d927e5531743bf65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed85360c0e8f4234de83dbcffaeda6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a08061259777282b9535b5b7f8dc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41819b55439729371506878f942ea519216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86615e358fb4ee96a231e5f9b4d68770217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6e52546ee05828a6a6a9b60264bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601a0e7ec1d552f5c2b577acc23cec3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775248f0c7ce9ae6c5687c51ea1c18f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35041be7cf14afc161b7af24e2547af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95962715c8c23eff3c93ed33fe5279fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db9e02c4358e70ed782d8a7a77cf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a323ed8ccca388de8e157d7178f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a114e4bc35f65bcdab532c751f1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feffe3f1df2542bd030a332123bbfd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4315bc2637f7cba69d2bc1a2a5b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e4f81e26ccd6521a925c7a161e9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5981b14d6d44ce94d94dce280894a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205f6a17c9f3a1fd0b0453a2498372230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3fcb535e8e99eba3f97ea961b5267231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672790d012511af093b301f0b64e91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf258475398cd82ef782ef2cb625fd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ddee4668ca4b7aba7ce02361e0e07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aba7d6fd3ee259cc396b69bc503761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201f5bcd3991f22e51364327a661169236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057dd52cb9887c4ba8d81419a30e79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d9920932a95a82de0aa5adadec95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d340bfb3e5191462afa80a56a665c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2bb7818d65d49a4baed3aabfecb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08229c3de27e9556f44724c4bc312519241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da6a4daa0800d33016db6243f638e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2127c709e2e97bae9b8cf068860a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a988b801acad58a37adf3a533f7d10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5658916aecd71a4347b8a32633adc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7317ffcb571bbb50e136352247361246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ad033bea8e2fecfd6cc5193d966a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3842afb20df3cf3d08d4d6c3f4423248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bddb1d3aa221c6124dbf6b518a3044249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c84538c899950477418313f7696f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77842bb07d56bf09a3ccfcc7e07d0372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc500824cbd3312aea1dae60d749139252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd191b4ea85d12c8d81251eb307b0ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb9ef20bdddb2010687d95ed36151254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15ab80649b1956c6a04e98fb38a65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45d14a7bd8e974b04611dea40008aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec30a3825fa2ccc3a88804241a04b5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d146ec65ad154bbc71941f20b3a550258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f492803b1907d6c099ceba0075a853259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6dbdcbf476f345e879a7c5847756c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e29de66d4c98ce3332f533c8b99da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b3328844cef2a79279b3f0a784f58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057f4e37d0fcef10ed26056183ebee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1068daf0d74ecdc21a57ec51b9126264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220c0fbef8ac804ff7d866a83d9cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e592c068a88b1cb8ef744490c2e3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d156fcaa11f382ab662ed9b156000e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe8642ce6904ea488e69f3626d5b76268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb428a6b898276031c8b6337179fde4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aeda6bb2e2aa81809ac8b9f8702493270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0110d45f59be728ddf320de493bd44f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f3a9b60808ad2cf79b2852a3c5a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8357dfaf27bf50d5afffa15bd3fdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978d928870f8b47c6d87e7e4292332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b7b1659bbe32f05d50da81d55ee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408abadaeac5fa1bf96b1ed05abce19c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b33dfea0dd42686bacee2dbd2b6a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae9efecaf44991dfc022d83519debf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f93f4cc81caa5946edf872ddd04b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678cb24b3882677eb90e760075803d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea6a06c852f20ce829d67b7919688a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880be3a7581cccbf1f4bcea936cfabb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e1c9069a8ec2b708894b74f82e9b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a83d98298d1f72e1fc660eb27d17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b746ecc5fc69cc7ba82dad87d30b0bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714f455a5781b164f0f559f4785699286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58947b382972bb4a537c08e55b9eb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb431d54588a5fa866f9150ce5a64c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e74805b80983ccca1ffe43d86f902c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2284519e63b2a62ef42e4465c82319d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5f0abc29e7a51945ddae8cad59a4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc15977b9c0fc8659bf7e2e867b06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530de54113902863e6d35bf33a9489b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0856eb4c217f6c999940980a5a56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8340f02a0399ec3950b99fe5d6f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d816daa4148c83a64b6ed44fe3f361296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6229b86640eeee564dfed59f1d5c2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324aeb8ab298d7046c49ba785b7414298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e735b9d289279d5d214bed3a9905d22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1c0dd4878f6c6c514132fb49959ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70864920a1592ff6785c002ba7560c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba56921fa8392b56f7c932fe0c2c17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffd2418c9102989a9fe23ffd7f73d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f0251983bc06ba255f5262b51985304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8838b380ee4b493174bd1be935623305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc8a7cf5945db52bf00e711a1712b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1ad8facc47608a0464aad1ea81ff8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab0a556ae8321fbba6eb6ac02d920308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac00469364ab78c69f5d467f38e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8e5dc1d09db62c10d3a367b191cf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d1507885680548744b94cb49efc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448253773a93440f70be682acf39f65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858f3b478050c4699c4b7ce313737c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939cd85d10a048892921ebea8f8892314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fbe0e2b509bcd01bce05f2425dba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27067d7850203b4e1887f621256c3dd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6aedfa717e9f491760ef58f6dd8e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1730ef64a194fa7ed1d5c4a71b04a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400569293a8720335dd8b61070d4a1ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a253068da303d1fdf6776790ca05d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80108a3a5659ef3e5ceab0b9bf7769f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa8327545c52eb4feac43d9e5599b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b308717d9c58f7ac1bc66e97933e962323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194c0ffc934b6dc1e177f135090cfb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d11177a629d6797ec33a8f945a66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a4e30ba21bec89ebd500baba6b20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc436fde62e14f39e8abbaf2fd70b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b072938df16a59bb8e64170c39967328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb16a926cca3451fa39899bb20b886329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093bc42016c1616e8cc303765160e8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9f4951e7162b4d3affab6ac5d982331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100881b6552ec4bf1e96b895d5ed196332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9193f54445836e1bd414a810aae7dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e480149c71d39e954e270a8fb9f0f21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d255ad7f98d671dd659970e384fea9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc3159e2d9d345ad9fe83c50faf24e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7467b7658a82d2b382b944d9ea5db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cfd64152a9b7c6615982f8a80a111338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619a4358b058d9109ba383f92591af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c7d5d0b7051a0a90d07cb4dc3a2e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd61c60c21a9f3dfad22620f5133c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3886649d286b15a5922bd52966c43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec95a3d416a300d2844923faa808b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41964235c18b340fc633c2ed34abea52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b75c232327574f4e57c448c88549f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde34b31681d94c0926ad0fe3c7264346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe035936bfca8cf17236b9fd99fac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2f595aaac3fdd755d5e729540762348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d15fbda730d5c31b2d49c4d6dc351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88ecafbb4c46e2af04de27db22ec1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7a2e8bbeae1086f8ad0a8a72029d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559553d3abac8b4d114abdbdd3e6eb91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a01df042cb862a31f54dc144e6d078353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01a874d701d30e4797d30e1c836ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f144a6a2400501af9606ce58e1f5a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63cc7cc0f82aa37506f90b88e8e1db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dbda6ae6a1a0b5c8a17452535577c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f720c9aad58fdb94783096b26723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3dda20c5ca45fc18686235b421416359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d7530352c8c95fc9de85384fe401360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c396e5a9786a4c7a36f490363bea2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a70567e3ba72ea241d21fb415a446362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf02f35c42ff78a4acd867765247c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e03c463de11a577b6b8eac50c1ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222cf8e5691b6fdb84806b3627ba10e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d47dc1b9130f5fe643bd9f763ce7f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc49822ddc40a8b768f9f3c7d0953367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde5f6caafc16d1e9a4276b31edade8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5f315f00aa3447fb8eb4eac3d0df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29521079d2c1d7b9808658d837102edd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c7eff68367fdd5a3ed3e0acf4a6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6918d413da73ad0f9d30ec64afb9d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783415ec709c06cf455651c611fad3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678432cbccf4f5675768bfa5469f5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2193bb499663f9c39d0b2c375e188375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674987dd82439e3f5c78af95d013daca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d97bb1032fbdb7300914beb369f5bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d30b15673fd2151c7f1cf3de067e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f95767788e5f1491a4144011038a5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e4e93f3abd0916a95be10ca608a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0015fcdb737facb6bf07ca14620f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e157ed744abd664392fbc23db474a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4258edd492c276a45af49e747bbb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6be830dc7ab36cd7e3ea49ed48708384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74541996708a2e77752ff22fe57718385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34c500bc2eaa0b472e987ba30143df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c2646f927f8eaccaa4b7378c860a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf047a62436b25dd7bd9f59cf3cbe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5e9c104df92dada5f9c765e2975e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0bbe7bedaaaa7ec544f00359a75b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca65f8ff9cde35e6aabb6de2ba39390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a695ee02cc6a884cd50f8e6c776f98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d792c28f5bc0763f33b7f0449eed48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdfe30b41d7e30741336e6804884b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3ff3c0733c0a6226d456d629867c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466cb6bdf9316218a5a73b6bd3fe4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb48d133b70eedfcc4b3c693591b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db51e6e0059f38a71cb1c42556e47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc045c3d19814fc47ff8a59991b98e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459912ca5d4d03a74bff5cd0e2781d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ea09c23f388bff83e9d80ef98e14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2935db493a196f173da76a7df08ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac9e78f25a79f63a8c555044cd8726403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60193021bacc4b81e74a0ba5ef3ef757404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b36ec47e5ac11e2593da61bb4bd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf814f5739d03f39d7be060dcbcf05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747a8bf257bd7c4c076525a21a096db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6cfb0e5d88799182add9b644025bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e9d6afacbf16bdb2d17c212dd7bd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a1979a1ca61a858889bd4bf569aa0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32244757c81a582093904267e79c10f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28c94958fb90c5a7bd75b97072877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09451bbc139e1d2bb7d5d5adf91af86c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b0984149c768053879e4da8638d12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e10a52d9ed237a4d2c8f83c8c369c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f837c81ca4c870dfe885a8062ad1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa10a19c55f525a638b9a9257b2ac5d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e2d23ed20a8eebd3ada68764a507418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da35a695288a4fb3828a9cdc51c271419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53ec9356bdce7dc9bdf2bd0ee19e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fed350faf2e9feebf42bad807c4943421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd340fc27f0640fb38fa59a6ec91eaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea4d4e42267d54d5904485dc294f79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d38444b525f5b934b4e5c7c9b67df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c192ebddfad2411196153de95ed164425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda22af9f68afcc63e3c5a028cb90f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeee3e431266d068373ca8455745b55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb735858880471ac21f0ce0b30457428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f62f7f4b5093637b5efa18f2141d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd78f3c5dae97309e81670fe467e281430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c4df30da809946c86f2e5e05411d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dad0647337df56eb109e74df891b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791bf4723fe031af6c714053f7b7d33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c5fba4b7fe0fb144545786f7d77c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381ff99177ccb0030f9279661f0fc37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad1abe00169847cd11edfa604669e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd87e111e1fbb5b0da72eaa2378822d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c159cd92c16503719cf1c991390bff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a5b5323b8a0ad3a4fdf2bf4b0b86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924379549afa36dd14913b971a05d6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5addab120e5209fb88f376733024a17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea0606b99c85975133691b2876cea2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b334426e4de49a0946359a6e8c75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a2a3ce541f830260ecfb84212bb15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cd384463e39c95ed340542aedee78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca415362f9293ef8f43f8c760a046e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d36244fa2f2ba5090f5eaf07f0db9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c36f49413cb25a63f38820bca6b65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b69b841fd929e444612dfb52f021449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a5de9469ab31a204d7113ca767af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa5127afbe196b1dd898c0ba88354451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e72d44c34be144ca63e314e14d15a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a0e309ecde950083506651d65980e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba3506afa8f2da8902c6b02dc69561454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d15b2b3fa7163280b7fa66641d88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fabb4edbaeb6385565215481e1aced456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a737fe60c48f5486ea6e3c434572a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707e2b4f8f47f934296aaca76c0047458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32dd207692e04eabba0e068b0aefb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27ede4d70610f4d9a7d793c08b1da4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a473cbe76cb6897c521832a091927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e8cf5893101b9723637ac4821af0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179037abcda30edf753390f371c214f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b9647abb1bb65ad540e16b30976cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae07fd05ebb605a5e4ebb04ece6c99a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54fe0263ec36ab631c075e1e01a029466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5463dcc8a3a8e004e8361eda1ffa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474af9c0e45d3cc49ae6aa5a8e0a546a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b458e4058f2297293e48323b756e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e30e7a6fa24652626e8cd9f6419021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5ede9f22aae02fa5e4663c43f435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e99b706ca12f813bfc44a7f4cebf1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439449ec9beafa54d6fe625bc830194473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb20802a36d37d42eface93d8dd29c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa53dbaf2f666ebf427bf94b3fda28475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f046ceef2136ecf7dec23bb990181476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a05baa2ce15eaafe9d21e0d22996477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513415da1f1b9a5519efb1defeb46b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb558cbfcba3d535fe208d57f86278479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114759a2d124f256a457e49964ec9e52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540825a3d97cc4ac9157f9dc5ab3a2f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c92844963d5f3c5f13cfc6725996f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d825e727fe58de84e4e63dd489c504d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef68605828d9fd455a5a473ddab6876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fffbeb12cafce205b091e31ed69fc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb8abcd539569cfca5d29707fd766486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea127d1550092c278f8697781baee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f560d7c06ad12abb8187e3d6ce212488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3221498a2fafda15c82d33b37e258489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2830500ab5757613f82d3436894e5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58746ec0e9745bab6ef6fd3ce996d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6d1ebfb2835886dc69fc4932482ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881742d46bd1c4610ed678b3f70b2af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f99eee4e09f80ea431f455f35cdf2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305cf63da9b171699c13612e6604305495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1a800aad2584487f536f5304b59a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6320ff323ce4c6bbadd62c2328a45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c60e15c4599e98de7b29f85db5d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda9c8d4500fc1843b5bf1b2a84042499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f80d7b40e1904015c7e5f4371586500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30e9df05da9c32965c30780deb7e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8101a83feef6d79475c059a3035c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb6002217d1f633445e4d411db3b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe0226888e8428cea8f0ea4567da2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5373e800a43b2078c1380702aa67f4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb8f8a45f90750848765343763d8fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a7781fefaeebb3d452e75e9e32bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb581d8366746215cf1f0da621f6b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a61456de7255b6460d59d6df12aa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d882ec0bf3079f6599fd15ea63aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793713523225e3ff8cf48c2941984dfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e178e49b260b9d6caaa60d253c96e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f1e313c12ae9f1c68716c42539d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2a73aeb9079c07cf137207c04f368514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550b1319d2fa7ee047e288dd95e769515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bcff55eec67dc9551dfec31615346516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2662e6a012b09b38db7ed8e3da7228517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e199d5a75c4dd475b52455501c4351518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9a2565c06e0a1506089c43fc5372519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f781371e083dc758e61a754be84ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421adfb509887b4a2fe2d536315d813521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5215941e741e552d5eb132ab942a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b177b4cd846ffe26781623e922bac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9873b6adbc88eeab68689cf5123c7da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d7f2bb012876fc369d61e64ea2c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27261c913957e2840cc130d89b38f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94dd6dc07a2f4f0c228897092f085527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d47dcff01a6f9322753628e40f87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11db2f69ce87a0e52640237a0d23105529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7160f3430a03897ecfcddd1cdd81f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07186dd04e400254729f9cd940f9921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c8a6785160a7d9df5b2f316cee32e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965d2d7eb7b1ae174116f43fbdaa2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9cfe19b75ec37e84fd77324c1a48e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d386b3950238fcfcec049d27c5467535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80719c71b41d3fea2c944e9d8638e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e4592fbed4718749e215caa6df773537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ecb2e72e100eb47eebb4a27f359a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514b9032fa2de97d1a727b8326bd55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5f75311cb4eee774d6e3c05954b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632964d27529d1f869bca8e7d1e622b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ed5a9e8aeb2c82ce000a9a7e7023542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd39043a15e5610a47bb0b494546d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59d00106db92c088d52a1c30c6b1b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4100be91a8e5cd8f7f820e6891bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208bdf691ef9813262eb647b68c96c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c284ba5a0835ffd525dea72ef259547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5edb9fd85e6f6e3aef661b5a6229c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca182d9233394beb711f3d1f8973e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030b09f9e8d991d2572b6e22c47761550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af365c0b3124cc29f9ea0ff2297cbb54551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee969bde1780f7f95c752ef716548552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee855ab08f1bd3cac61de42161d7bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914d7f7ad40e966f947bc3eb16bc52f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09cd5ffb6461723d91837f35490d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29479009853537b00361fa5a45cc1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3cc648a2dbfa6ea26a0f8b0f1a327557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944f8128ecba490a67680310d456ed5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416d5aa064a4bac7faecb3004d34c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f27b0731fb457814fdf1ecf6264e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9ea07e1456dcaeb665c8ccfdf775a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a8dc3bb892f7db9ede62029a41da1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de199622721c4fe58f0def247d6f4e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350403f8731794bbdd6ac3f653216d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91912e946c9e1ac47e55e27c89081553565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85640c312a704251a5c95bb13110a937566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779d18410e57990874e51d491a4cd50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeb113ad2aa1066848726d2dfeb0e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752de99cb54850b335b98444dc6e362569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e4a408d8963289d6983e6b3a167c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d202c66d6aaaa52ba04d4fa95715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980eb88507890d4896c652790dd77ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290e2a69d8bbec0f2b30de3a7de7f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46a8d9d8587a065663d469c3abe007574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866a863a8cb665ac9f15deac472dc08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec66115e93e70d127b7894947e82c4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2451f26b5e3ea159cf7c4208a95fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b195a115c42cd7106a08f5aea2c7b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e5dc28251e8426a96cf801fa94cb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9b42701d75e87ce8f110222b8858580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ad53a9d0e4b561e0c2f7e788a35f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b40b5be9e46dd1a2c530a28d830f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782a3c666e37084e2b9896c818c54b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f28121e76b0d0555ecd53f5207715f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdc6f1a08865a7861299ffe16a3ea7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8a7b2ff31a29ca6472bb7e762742a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac58a0377674fd7fa7cfcd00bb8176587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126812e50e3e88217782ed4c7d98a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ba920de8d78bb0ef15db305d51560589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c33ea72e8e66de2881d3cf691f5626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ea7b5881509990241a66022d869e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a970bc49c17fe55869e6c2714ae212592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747981a1b350b25ec1bd8a399ae7205593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4dafe297181ce16e2f34b606b2f20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab412bd07daf506821d8584e8608ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334cde6db1ab7133ed7c17f3c17a04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f9c5254ff20aec84ea0e6472b7f1b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c67dc911090ea63cdd321b04fa0ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c456c5c07f256fb6d92d4517745ad1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f685d0faa626e56c8acc5abb1f0ccba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009b980616d8cf41bfb080c8a13a83d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5779f6a9b2828ef824d06b94277ac30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1105a9c0fa514b2caaa15265164b7c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9bda8b6927c64a3b95a70a395d151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a0b39fee5ceb5e355c13b70520514605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845aebd68dccfb1fda1d29240cb6a82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07334419f7db3582c4639a0747657cc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b91828ad51bc0fe7161677e4c8ee8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e860f2fbf11fa12ae3325ce31ca0f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613f31614c516f9dd931c9fd496e735610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b28ada1dcb50d235363ce71778946c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280556e5d06a6406e2556a27edab075b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737e8ae18cedcfe44fff43e84f356df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c49dd04c406e02b3542276e0c0057614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ddf508cc078eaf3e11c439f3eccc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc43dec3d7c0b4144f300ddbc8632616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6a8fcfd3aceb362c91e1f7b9e03c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751bd8c459c0c1f21da335442cf474618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3d40b77bda2a4d2aa61afb57c261f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37460d5d335cdb9346b57dcec18b9b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24527cea367944a25039376a564c0fff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af5fb16533356f5028383fd20baf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002cf9270484044bfc5dc3d4cf857e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d92a78275ef7ae0acfbcf325606883624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a17faf31fea2600bb4c0988e43d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074d576d788de10b0326de19db25aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25b0f6496d80f9902d6cc8112cd3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e43bd9797e5bac5130621e833e63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d45f12557110342289cdf7a38f9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206c2b09cf987f5566d191166345bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afe293d817c6b4a2b82b03a551ea90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6563d0066b1912b4b1d8fc332758bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdffd1fe33b19be4364f9d443b69b90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731988f4eb898b29703e0bb2384789c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42932c44a0912ccb59f0ce6f42ccd8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c16593af3f36b885cd134080d6e73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f89196c553914356275b29f697cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e274409523b9b31bebfccf67a25b3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8400c03bc594794f592a33dab9c7e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f03c5dc32a50e59ac7922cc2bd9941640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867c139cbeca1c76ddf2adc19fbf296641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f89fcc30f774734381458f6ebbb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db065b410c1bc2e77ece6a9230c17427643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912e06899d98cbeba38ef187d3d6885644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac98032439736bfc1e91178d391b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e8acabfda083eb5354e34fb0bb69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfb8fc5a3a2d1c7de4a8a6b1aee0af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478cd6a5cf85448c0e630470ef467f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a816defcef6058d9a501da4a45f88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac53f19ad004fc3105d69ab2d78803650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3973308f12f36f04135d57dbdd787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda4a31ac7438f25a273a4e28a59a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ce4e1fa242a36e5e44dc0375e65fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9d341d6bae357ec1b6acadf3cece654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156668a43800c1878fcf0a2d4db2ee8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9197c0ea0cdb755277f653091e81e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e55a380220cfeaf3ed5b0a566cee7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940eb995794f46fe134aa5ee959b7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb7c4b74775928a582bfddc87f853659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f618e502383765f07d934bda24b455a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfb2ac67f623c322065db69b1cdf0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d043206f411bfd22b8e05ff9fe2cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3c3c09155592d1160dc7797c7634663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9435d9c633ef0e370999952d00dc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f76313603e23366106926b3a566101665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14d70fe303769b3b7004af46d72f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ed9f26fb3566696a617bc4789487667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fcf874edd05e53c4c9629afd4b60d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd8d525a86695efc660165f92bd64b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52e57d2268d9d3ae0dd291738d87f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f1a00b7617021a62cb2cb77cc12a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee92dd13aac0c93f7702009fdf5e1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16d5d69012a96339b61c52657bf0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a89d52c60fbe7304dbd7802a9542674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847fac09ab28b1d04c5263b6fe205eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0d5693267bcc825622352ad7c7e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5d0b2d731c4df149ece1b0557dc1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3acd5b7cab2b27b89d162dff43b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddf4e43e7b488e2309850c63c9a9af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce36566ab485ae3b5ed005c5dad84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa837ae3701cb78a662435c613c0cf9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e023b151355e8a5238b630f82897b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c650ad79ff19fa73f4068bcb7cdb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254e4371b6cf0abf0f9b607bea00e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d2fc153ee1d7e49d3e4fb0c4fd77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae065e7ea8cdae18de5ae0e97ff7624686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540afd96ffcea58729c864b1cd21fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf32fe5559a6f1d6394cf7286e8a3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d1b222cbda764379de333a0efd4ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62d1a62ec4ca22bbde6771ac25972690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca392b807a8f27006c0e5ab1174ac18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23e6f0d3ffba9f163cadea3a75c168692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec6e61131ac822a957d1fa541aa89b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3321a503d430d2a8a46630ed2d63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269d5fa2cc93308ed8c2220f1d09ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e746267f060ace91088c8395e036ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7feb924c8174340b230401eafa7c53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691921f477c2e1912e246cc8d97e632698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cbe4420d02da9fdba32eb867d1460699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86e8dcdc5d50a040eec14ca85b469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee032b50419541b418944c949662685701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c04021ccb56356905fa03bb1effdd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5acb5c293a0da3cfe52efb3984f7e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7ac3001c517b7b61397a7a196c73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacb31a7c58035a3d016aee55854c27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a944c89dbbce38d34fe77404b962eb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90039f2db7e07d534d428512c11c02b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a28621679c1572b9bf02bf1e7de86a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f1d18e98d6d4664420028d24a4066709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c76c5526738dcfb88a6bbe50273c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae876524850d310c901dba7e6cb956711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9478940850c04078988c879d7fa6b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b8ef2298a7d2347476e1cb51142c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a981944579bba9e4cd7c22a0c77d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ffd6856c54ba30591844b396480ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6313816d66cc5f66446d7e84ce7477716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98423c9da8af5c6586f0091f6a762cf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0637ded82686d201ec6d5ba0fa336718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de33411e010ea8f3d91c3c6e3f829a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6e52775b3a14567d44c75ff2d1ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8eb65b937ae32b62fd7093406fa1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb0e83f677e363a01cb06b8873ad7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479f295e8c65379c4c1ecdcd5a57a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4792d5d3a6b1c207c0ee281a26e618724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a61a4bf61a67229548f4d539baf18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc414d560f292b7d9df4862317b9b2d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095196fb67075d48caf962a4faf2c0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0a89dde996f66f171ba9fd038ad7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af678ecc33d1af35d8948ce52a87f1ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788fd9258e77bc9a28aa6cd47fbf76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854cc8758873a4eec5c06aeb1febe60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d957acb4c9a1f84ba5974ded99552732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7e5ce9baefa442d50dd430dce2bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffad5554e52ae02421d3c8316df03e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9dd70be81fa67f3cb641a7bda1d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e7dd0ebe35d80e3020cf072e60ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8296c381841a3e8bc510e33181a86f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee6eecc8cea995b7d2d8c383a28f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b966835cdb059f3477726a7a957a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fdef4dddf58b99f789fdad5c6fe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09bbc2d57c5b2e717af7009588b423741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93593f6c71fd7e01f68a3d0f88177762742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a51ad64f92f8da2a6accb8874d434743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be659a1e900085034750af005ec41416744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944a13f201976921e96a28f85ac945745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67157bb4cad9e0a5c4fc3b2ef4badf1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c1e74841a9fec3a14124eec348f7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967844f75db0748ca6917263755b65c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561499ca9cef12ff1932732511e2bca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0152700af2883750a60a861562f92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3957f4a562658b9aef2a8f6043835751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d62797c49b5f37571d2f210101828752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816d7aa49d255e82850ef094c59ac6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>